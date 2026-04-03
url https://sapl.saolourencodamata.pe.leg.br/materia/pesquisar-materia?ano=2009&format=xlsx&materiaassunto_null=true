--- v0 (2026-02-16)
+++ v1 (2026-04-03)
@@ -54,3847 +54,3847 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>6758</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Leonardo Barbosa</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/6758/req-0001-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/6758/req-0001-2009.pdf</t>
   </si>
   <si>
     <t>Reativação da Banda Filarmônica.</t>
   </si>
   <si>
     <t>6759</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/6759/req-0002-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/6759/req-0002-2009.pdf</t>
   </si>
   <si>
     <t>Reforma e ampliação do velório municipal.</t>
   </si>
   <si>
     <t>6760</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/6760/req-0003-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/6760/req-0003-2009.pdf</t>
   </si>
   <si>
     <t>Municipalização do Transporte alternativo (KOMBI).</t>
   </si>
   <si>
     <t>6761</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/6761/req-0004-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/6761/req-0004-2009.pdf</t>
   </si>
   <si>
     <t>Pavimentação e drenagem da rua pio IX localizada no bairro de Capibaribe (Várzea Fria)</t>
   </si>
   <si>
     <t>6762</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/6762/req-0005-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/6762/req-0005-2009.pdf</t>
   </si>
   <si>
     <t>Recuperação do calçamento e revitalização da praça do residencial Francisca de Paula.</t>
   </si>
   <si>
     <t>6763</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/6763/req-0006-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/6763/req-0006-2009.pdf</t>
   </si>
   <si>
     <t>Retorno de percurso do ônibus parque Capibaribe/Cidade.</t>
   </si>
   <si>
     <t>7687</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Genildo Machado</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7687/req-007-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7687/req-007-2009.pdf</t>
   </si>
   <si>
     <t>REPOSIÇÃO DE CALÇAMENTO DA RUA JOÃO PESSOA - VILA DO REINADO - SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
     <t>7688</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7688/req-008-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7688/req-008-2009.pdf</t>
   </si>
   <si>
     <t>REPOSIÇÃO DE CALÇAMENTO DA RUA JOSÉ DE ALENCAR - VILA DO REINADO - SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
     <t>7689</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7689/req-009-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7689/req-009-2009.pdf</t>
   </si>
   <si>
     <t>REPOSIÇÃO DE CALÇAMENTO DA RUA JULIA GOMES - VILA DO REINADO - SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
     <t>7690</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7690/req-010-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7690/req-010-2009.pdf</t>
   </si>
   <si>
     <t>REPOSIÇÃO DE CALÇAMENTO DA RUA RIACHUELO - VILA DO REINADO - SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
     <t>7691</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Fabinho Pereira</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7691/req-011-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7691/req-011-2009.pdf</t>
   </si>
   <si>
     <t>REPOSIÇÃO DE CALÇAMENTO DA RUA SIQUEIRA CAMPOS - VILA DO REINADO - SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
     <t>7692</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7692/req-012-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7692/req-012-2009.pdf</t>
   </si>
   <si>
     <t>REPOSIÇÃO DE CALÇAMENTO DA RUA MANOEL DE MOURA - VILA DO REINADO - SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
     <t>7693</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7693/req-013-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7693/req-013-2009.pdf</t>
   </si>
   <si>
     <t>REPOSIÇÃO DE CALÇAMENTO DA RUA JOSÉ BONIFÁCIO - VILA DO REINADO - SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
     <t>7694</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7694/req-014-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7694/req-014-2009.pdf</t>
   </si>
   <si>
     <t>REPOSIÇÃO DE CALÇAMENTO DA RUA GONÇALVES DIAS - VILA DO REINADO- SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
     <t>7695</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7695/req-014-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7695/req-014-2009.pdf</t>
   </si>
   <si>
     <t>REPOSIÇÃO DE CALÇAMENTO DA RUA BREJO DA MADRE DE DEUS - VILA DO REINADO- SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
     <t>7696</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7696/req-016-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7696/req-016-2009.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO DA RUA BARREIROS (SEVERINA DIAS CARNEIRO) - VILA DO REINADO - SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
     <t>7697</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7697/req-017-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7697/req-017-2009.pdf</t>
   </si>
   <si>
     <t>REPOSIÇÃO DE CALÇAMENTO DA 1ª TRAVESSA MANOEL AMAZONAS - VILA DO REINADO.</t>
   </si>
   <si>
     <t>7698</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7698/req-018-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7698/req-018-2009.pdf</t>
   </si>
   <si>
     <t>REPOSIÇÃO DE CALÇAMENTO DA 1ª TRAVESSA RIACHUELO - VILA DO REINADO - SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
     <t>7699</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7699/req-019-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7699/req-019-2009.pdf</t>
   </si>
   <si>
     <t>REPOSIÇÃO DE CALÇAMENTO DA 2ª TRAVESSA MANOEL AMAZONAS - VILA DO REINADO - SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
     <t>6981</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/6981/req-0111-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/6981/req-0111-2009.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DO CALÇAMENTO DA RUA NOVO ORIENTE ( ANTIGA RUA CAÇIMBÃO).</t>
   </si>
   <si>
     <t>6982</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/6982/req-0112-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/6982/req-0112-2009.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO E DRENAGEM DA RUA AURORA, LOCALIZADA NO BAIRRO DE CAPIBARIBEPOR TRÁS DA FIAT LUX (VÁRZEA FRIA).</t>
   </si>
   <si>
     <t>7593</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7593/req-127-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7593/req-127-2009.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO DO CAMPO DE FUTEBOL DE MATRIZ DA LUZ.</t>
   </si>
   <si>
     <t>7594</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7594/req-128-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7594/req-128-2009.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO DO CAMPO DE FUTEBOL DO PALMEIRAS QUE FICA LOCALIZADO NA BELA VISTA.</t>
   </si>
   <si>
     <t>7595</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7595/req-129-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7595/req-129-2009.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO DO CAMPO DE FUTEBOL DO DISTRITO DE LAGES.</t>
   </si>
   <si>
     <t>7596</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7596/req-130-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7596/req-130-2009.pdf</t>
   </si>
   <si>
     <t>RESTAURAÇÃO E ILUMINAÇÃO DO CAMPO DO PIXETE CAM A CONSTRUÇÃO DE UMA QUADRA DE AREIA E VESTUÁRIO AO LADO DO CAMPO.</t>
   </si>
   <si>
     <t>7597</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7597/req-131-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7597/req-131-2009.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO DA RUA ISSAC SALAZAR NO BAIRRO DE JARDIM PENEDO.</t>
   </si>
   <si>
     <t>7598</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7598/req-132-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7598/req-132-2009.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO DO CALCADÃO.</t>
   </si>
   <si>
     <t>6983</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/6983/req-0156-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/6983/req-0156-2009.pdf</t>
   </si>
   <si>
     <t>REFORMA DO PSF DO BAIRRO DA NOVA ESPERANÇA (PIXETE) E AMBULÂNCIA DE PLANTÃO.</t>
   </si>
   <si>
     <t>6984</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/6984/req-0157-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/6984/req-0157-2009.pdf</t>
   </si>
   <si>
     <t>REFORMA DO PSF DO BAIRRO DO ALTO SANTO ANTÔNIO (PREGO) E AMBULÂNCIA DE PLANTÃO.</t>
   </si>
   <si>
     <t>6985</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/6985/req-0195-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/6985/req-0195-2009.pdf</t>
   </si>
   <si>
     <t>Reconstrução da quadra poliesportiva do bairro da nova esperança (pixete) e recuperação do calcamento das ruas laterais a ela.</t>
   </si>
   <si>
     <t>6986</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/6986/req-0196-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/6986/req-0196-2009.pdf</t>
   </si>
   <si>
     <t>Criação da clínica de fisioterapia em São Lourenço da Mata.</t>
   </si>
   <si>
     <t>6987</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/6987/req-0197-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/6987/req-0197-2009.pdf</t>
   </si>
   <si>
     <t>Criação de uma avenida entre os bairros da vila do reinado e chã da tábua e a mesma tendo o nome Governador Miguel Arraes de Alencar.</t>
   </si>
   <si>
     <t>7599</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7599/req-198-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7599/req-198-2009.pdf</t>
   </si>
   <si>
     <t>DAR CONTINUIDADE A CONSTRUÇÃO DO CANAL QUE FAZ LIGAMENTO DA RUA ITAMARACÁ A RUA MANOEL CORREIA QUE DANDO ACESSO AO PONTILHÃO DA MANOEL CORREIA.</t>
   </si>
   <si>
     <t>7600</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7600/req-199-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7600/req-199-2009.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO DA RUA SÃO DOMINGOS NO BAIRRO DA NOVA ESPERANÇA.</t>
   </si>
   <si>
     <t>6988</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/6988/req-0214-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/6988/req-0214-2009.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DO FESTIVAL DO LOUVOR GOSPEL E A MARCHA PARA JESUS.</t>
   </si>
   <si>
     <t>6989</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/6989/req-0215-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/6989/req-0215-2009.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO E COBERTA DO CANAL NO LOTEAMENTO METROPOLITANO.</t>
   </si>
   <si>
     <t>6990</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/6990/req-0216-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/6990/req-0216-2009.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DA QUADRA POLIESPORTIVA E DE UMA PRAÇA NO LOTEAMENTO METROPOLITANO.</t>
   </si>
   <si>
     <t>6991</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/6991/req-0217-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/6991/req-0217-2009.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO E DRENAGEM DE TODAS AS RUAS DO LOTEAMENTO METROPOLITANO.</t>
   </si>
   <si>
     <t>6992</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/6992/req-0218-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/6992/req-0218-2009.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DA QUADRA POLIESPORTIVA NO BAIRRO DA CHÃ DA TÁBUA.</t>
   </si>
   <si>
     <t>6993</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/6993/req-0219-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/6993/req-0219-2009.pdf</t>
   </si>
   <si>
     <t>AMPLIAÇÃO DA ÁREA DE LAZER, IMPLANTAÇÃO DE PLAYGRAUND E COLOCAÇÃO DE TELAS PROTETORA "NAS QUADRAS DO PÁTIO DE EVENTOS JAIR PEREIRA.</t>
   </si>
   <si>
     <t>6994</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/6994/req-0220-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/6994/req-0220-2009.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DO CALÇAMENTO DA RUA TRAVESSA NOVA ESPERANÇA (F) SITUADA NO BAIRRO DA NOVA ESPERANÇA (PIXETE).</t>
   </si>
   <si>
     <t>6995</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/6995/req-0225-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/6995/req-0225-2009.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO DA RUA BARREIRO LOCALIZADA NO BAIRRO DA ROSINA LABANCA E CONSTRUÇÃO DO CANAL.</t>
   </si>
   <si>
     <t>6996</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/6996/req-0237-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/6996/req-0237-2009.pdf</t>
   </si>
   <si>
     <t>SOLITACÃO DE INCLUSÃO DO QUADRO DE FUNCIONÁRIOS OPITANTES DE PLANO DE SAÚDE DESCONTADO EM FOLHA.</t>
   </si>
   <si>
     <t>6997</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/6997/req-0256-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/6997/req-0256-2009.pdf</t>
   </si>
   <si>
     <t>IMPLANTACAO DO CURSO DE INTERPRETE DE LIBRAS SOB ORIENTAÇÃO DA (FENEIS).</t>
   </si>
   <si>
     <t>6998</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/6998/req-0257-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/6998/req-0257-2009.pdf</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE EDUCADOR NA ÁREA DE EDUCAÇÃO DE SURDOS (INTERPRETE DE LIBRAS).</t>
   </si>
   <si>
     <t>6999</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/6999/req-0258-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/6999/req-0258-2009.pdf</t>
   </si>
   <si>
     <t>ASFALTO DA RUA AGAMENOM MAGALHÃES (TRANSVERSAL DA RUA GIL MARANHÃO E AVENIDA DR FRANCISCO CORREIA) LOCALIZADA NO CENTRO.</t>
   </si>
   <si>
     <t>7000</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7000/req-0259-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7000/req-0259-2009.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM PALCO FIXO NO PÁTIO DE EVENTOS JAIR PEREIRA.</t>
   </si>
   <si>
     <t>7001</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7001/req-0260-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7001/req-0260-2009.pdf</t>
   </si>
   <si>
     <t>EXECUTAR O RECAPEAMENTO ASFALTICO DA AV. ASSEMBLEIA DE DEUS LOCALIZADA NO BAIRRO DE CAPIBARIBE (VÁRZEA FRIA).</t>
   </si>
   <si>
     <t>7002</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7002/req-0299-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7002/req-0299-2009.pdf</t>
   </si>
   <si>
     <t>RETORNO DO ÔNIBUS QUE FAZ O TRANSPORTE DOS ALUNOS PARA A FACULDADE EM NAZARÉ DA MATA.</t>
   </si>
   <si>
     <t>7003</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7003/req-0300-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7003/req-0300-2009.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DO POSTO DE RECARGA DO CARTÃO PASSE FÁCIL (VEM) VALE ESTUDANTIL METROPOLITANO EM SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
     <t>7004</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7004/req-0301-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7004/req-0301-2009.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DO PROGRAMA MÃE CURUJA NO MUNICIPIO DE SÃO LOURENÇO DA MATA (DISTRIBUIÇÃO DE LEITE PARA CRIANÇAS) NOS PSF’S (POSTO DE SAÚDE DA FAMÍLIA) DE CADA BAIRRO.</t>
   </si>
   <si>
     <t>7005</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7005/req-0302-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7005/req-0302-2009.pdf</t>
   </si>
   <si>
     <t>CONTRUCÃO DO MURO DE ARRIMO EM (L) NA RUA TRAVESSA LUIZ GONZAGA Nº 09 (PRÓXIMO A IGREJA EVANGÉLICA ASSEMBLEIA DE DEUS BAIRRO LOTEAMENTO VILA DOURADA.</t>
   </si>
   <si>
     <t>7006</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7006/req-0303-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7006/req-0303-2009.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DO MURO DE ARRIMO DO PÁTIO DE EVENTOS JAIR PEREIRA DIVISA COM A QUADRA (F) DO RESIDENCIAL FRANCISCA DE PAULA.</t>
   </si>
   <si>
     <t>7007</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7007/req-0341-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7007/req-0341-2009.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DA PRAÇA MANOEL JOAQUIM DA SILVA SITUADA NA AV. BELMIRO CORREIA BAIRRO CAPIBARIBE.</t>
   </si>
   <si>
     <t>7008</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7008/req-0342-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7008/req-0342-2009.pdf</t>
   </si>
   <si>
     <t>COLOCAR PLACAS INDICATIVAS COM O NOME DA RUA NAS PRINCIPAIS RUAS DO MUNÍCIPIO.</t>
   </si>
   <si>
     <t>7009</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7009/req-0343-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7009/req-0343-2009.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO E DRENAGEM DA RUA CARPINA LOCALIZADA NO BAIRRO DA CHÃ DA TÁBUA.</t>
   </si>
   <si>
     <t>7010</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7010/req-0344-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7010/req-0344-2009.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃE) DA RUA APOLÔNIO SALES NO BAIRRO DA NOVA ESPERANÇA (PIXETE).</t>
   </si>
   <si>
     <t>7011</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7011/req-0345-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7011/req-0345-2009.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO E DRENAGEM DA RUA COLOMBO LOCALIZADA NO LOT. BELA VISTA.</t>
   </si>
   <si>
     <t>7012</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7012/req-0346-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7012/req-0346-2009.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DA PRAÇA LEOÃO COROADO NA RUA DEZ DE JANEIRO EM FRENTE A 9º SECCIONAL DE POLICIA CIVIL NO ALTO DA IGREJA.</t>
   </si>
   <si>
     <t>7013</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7013/req-0347-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7013/req-0347-2009.pdf</t>
   </si>
   <si>
     <t>ASFALTO RUA 10 DE NOVEMBRO SITUADO NO ALTO SANTO ANTONIO.</t>
   </si>
   <si>
     <t>7014</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7014/req-0369-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7014/req-0369-2009.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO E DRENAGEM DA RUA ALIANÇA LOCALIZADA NO BAIRRO DA CHÃ DA TABUA.</t>
   </si>
   <si>
     <t>7015</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7015/req-0378-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7015/req-0378-2009.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DO CENTRO DE SÃO LOURENÇO.</t>
   </si>
   <si>
     <t>7016</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7016/req-0379-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7016/req-0379-2009.pdf</t>
   </si>
   <si>
     <t>ASFALTAMENTO DAS RUAS QUE DÃO ACESSO A PREFEITURA E A IGREJA MATRIZ.</t>
   </si>
   <si>
     <t>7601</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7601/req-387-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7601/req-387-2009.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DO CANAL QUE FICA POR TRÁS DO MERCADINHO DA FAMÍLIA.</t>
   </si>
   <si>
     <t>7602</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7602/req-388-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7602/req-388-2009.pdf</t>
   </si>
   <si>
     <t>CAPINAÇÃO DA RUA FREI DAMIÃO LOCALIZADA NO BAIRRO DE TIÚMA.</t>
   </si>
   <si>
     <t>7603</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7603/req-389-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7603/req-389-2009.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE TUBOS E CONCRETO NO CANAL QUE FICA AO LADO DO CAMPO DO RERUM NOVARUM EM TIÚMA.</t>
   </si>
   <si>
     <t>7604</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7604/req-390-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7604/req-390-2009.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DO CANAL DA RUA NOVA NO BAIRRO DE TIÚMA.</t>
   </si>
   <si>
     <t>7605</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7605/req-391-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7605/req-391-2009.pdf</t>
   </si>
   <si>
     <t>A INSTALAÇÃO DE UMA ÁREA DE RECREAÇÃO UMA PRAÇA NA RUA DO COTOVELO COTOVELO EM TIÚMA.</t>
   </si>
   <si>
     <t>7606</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7606/req-392-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7606/req-392-2009.pdf</t>
   </si>
   <si>
     <t>COBERTURA DO CANAL DE ROSINA LABANCA DESDE A PONTE DO TERMINAL DAS KOMBIS ATÉ O MURO QUE LIMITA O CENTRO EDUCACIONAL GERAÇÃO ATIVA.</t>
   </si>
   <si>
     <t>7017</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7017/req-0428-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7017/req-0428-2009.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO E AMPLIAÇÃO DO SISTEMA DE ESGOTAMENTO SANITÁRIO DO LOTEAMENTO ROSINA LABANCA.</t>
   </si>
   <si>
     <t>7018</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7018/req-0429-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7018/req-0429-2009.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DA AGÊNCIA DO TRABALHO EM SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
     <t>7019</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7019/req-0430-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7019/req-0430-2009.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO DA RUA TRAVESSA SÃO SEBASTIÃO LOCALIZADA NO BAIRRO DE NOVA TIÚMA.</t>
   </si>
   <si>
     <t>7020</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7020/req-0431-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7020/req-0431-2009.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO DA RUA SANTA LÚCIA NO BAIRRO DE NOVA TIÚMA.</t>
   </si>
   <si>
     <t>7021</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7021/req-0432-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7021/req-0432-2009.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DO CALCAMENTO DA RUA FERNANDO CORREIA LOCALIZADA NO BAIRRO DE NOVA TIÚMA.</t>
   </si>
   <si>
     <t>7022</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7022/req-0433-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7022/req-0433-2009.pdf</t>
   </si>
   <si>
     <t>CONCLUIR O CALÇAMENTO DA RUA SÃO SEBASTIÃO LOCALIZADA NO BAIRRO DE NOVA TIÚMA E FECHAR UM CANAL EXISTENTE NESSA MESMA RUA.</t>
   </si>
   <si>
     <t>7023</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7023/req-0434-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7023/req-0434-2009.pdf</t>
   </si>
   <si>
     <t>REFORMA GERAL DO HOSPITAL PETRONILA CAMPOS.</t>
   </si>
   <si>
     <t>7024</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7024/req-0458-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7024/req-0458-2009.pdf</t>
   </si>
   <si>
     <t>SUBSTITUIÇÃO DE TODAS AS LÂMPADAS DO RESIDÊNCIAL FRANCISCA DE PAULA EM SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
     <t>7025</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7025/req-0459-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7025/req-0459-2009.pdf</t>
   </si>
   <si>
     <t>Instalação da 3ª Vara Cível (Infância e Juventude) e ainda um Juizado Especial na Comarca de São Lourenço da Mata.</t>
   </si>
   <si>
     <t>7026</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7026/req-0460-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7026/req-0460-2009.pdf</t>
   </si>
   <si>
     <t>AMPLIAÇÃO E REFORMA DO SANEAMENTO DO RESIDÊNCIAL FRANCISCA DE PAULA.</t>
   </si>
   <si>
     <t>7027</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7027/req-0461-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7027/req-0461-2009.pdf</t>
   </si>
   <si>
     <t>COBERTA COM LAGE DE TODA EXTENÇÃO DO CANAL SITUADO NA RUA NOVO ORIENTE (ANTIGA RUA DO CAÇIMBÃO) INTERLIGADO COM A RUA GIL MARANHÃO.</t>
   </si>
   <si>
     <t>7028</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7028/req-0462-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7028/req-0462-2009.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE 01 (UMA) UNIDADE DO CENTRO DE ATENDIMENTO DA JUVENTUDE EM SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
     <t>7029</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7029/req-0486-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7029/req-0486-2009.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM CEMITÉRIO EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>7030</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7030/req-0487-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7030/req-0487-2009.pdf</t>
   </si>
   <si>
     <t>DOAÇÃO DE UM TERRENO NO RESIDENCIAL FRANCISCA DE PAULA PARA CONSTRUÇÃO DA ASSOCIAÇÃO DE MORADORES DESTE RESIDENCIAL.</t>
   </si>
   <si>
     <t>7031</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7031/req-0488-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7031/req-0488-2009.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UMA DELEGACIA DA MULHER EM SÃO LOURENÇO DA MATA-PE.</t>
   </si>
   <si>
     <t>7607</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7607/req-515-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7607/req-515-2009.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO DA RUA PASTOR NELSON CARNEIRO.</t>
   </si>
   <si>
     <t>7032</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7032/req-0517-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7032/req-0517-2009.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DO CRUZAMENTO DA LINHA FERRÉA NA AV. DR. FCO. PROXIMO AO VIADUTO E NA PE-05 PRÓXIMO AO BAIRRO DE NOVA TIUMA.</t>
   </si>
   <si>
     <t>7033</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7033/req-0518-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7033/req-0518-2009.pdf</t>
   </si>
   <si>
     <t>CONTRUCÃO DO MURO DE ARRIMO NA RUA TRAVESSA NOVA ESPERANÇA (F) BAIRRO DA NOVA ESPERANÇA AO LADO DA CASA DE Nº34 B.</t>
   </si>
   <si>
     <t>7034</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7034/req-0519-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7034/req-0519-2009.pdf</t>
   </si>
   <si>
     <t>CONTRUÇÃO DO MURO DE ARRIMO NA RUA NOVA ESPERANÇA (F) BAIRRO DA NOVA ESPERANÇA (PIXETE) POR TRÁS DA CAPELINHA DA BEIRA DA LINHA.</t>
   </si>
   <si>
     <t>7035</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7035/req-0540-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7035/req-0540-2009.pdf</t>
   </si>
   <si>
     <t>SUBSTITUIÇÃO DAS LÂMPADAS DAS QUADRAS: A, B, C, D, E, F DO RESIDÊNCIAL FRANCISCA DE PAULA EM SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
     <t>7036</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7036/req-0541-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7036/req-0541-2009.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE CÂMERAS DE VIGILANCIA NOS PRINCIPAIS PONTOS DA CIDADE (PRAÇAS, AVENIDAS, ESCOLAS E ORGÃOS DA ADMINISTRAÇÃO PÚBLICA) EM PARCERIA COM A INICIATIVA PRIVADA.</t>
   </si>
   <si>
     <t>7037</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7037/req-0542-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7037/req-0542-2009.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE FILTROS ELETRICOS DE ÁGUA POTÁVEL NOS PSFs (POSTO DE SAÚDE DA FAMÍLIA) DO NOSSO MUNICIPIO.</t>
   </si>
   <si>
     <t>7038</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7038/req-0543-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7038/req-0543-2009.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE PLACAS INDICATIVAS DE LIMITE DE VELOCIDADE NAS PRINCIPAIS VIAS DA CIDADE, PRINCIPALMENTE NAS DE GRANDE FLUXO DE VEÍCULOS E DE PEDESTRES.</t>
   </si>
   <si>
     <t>7039</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7039/req-0544-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7039/req-0544-2009.pdf</t>
   </si>
   <si>
     <t>DESAPROPRIAÇÃO DE UM TERRENO NA RUA NOVO ORIENTE (ANTIGA RUA DO CAÇIMBÃO) AO LADO DO SALÃO DE RECEPÇÃO ROSA DOS VENTOS Nº 21 (A, B, C, D) PARA CONTRUÇÃO DE UMA PRAÇA.</t>
   </si>
   <si>
     <t>7040</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7040/req-0545-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7040/req-0545-2009.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO DA RUA 1ª TRAVESSA ADOLFO MARANHÃO NO BAIRRO CENTRO.</t>
   </si>
   <si>
     <t>7041</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7041/req-0546-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7041/req-0546-2009.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO DA RUA JOÃO DE CARVALHO NO BAIRRO DO PENEDO.</t>
   </si>
   <si>
     <t>7042</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7042/req-0547-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7042/req-0547-2009.pdf</t>
   </si>
   <si>
     <t>A RETORNO DA COPA PAU- BRASIL ADULTO E VETERANO E DEMAIS CATEGORIAS DE FUTSAL, E INCLUSÃO DESSES EVENTOS NO CALENDÁRIO ESPORTIVO OFICIAL DO MUNICIPIO.</t>
   </si>
   <si>
     <t>7043</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7043/req-0570-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7043/req-0570-2009.pdf</t>
   </si>
   <si>
     <t>EXECUTAR UMA REFORMA GERAL NO VIADUTO DA CIDADE.</t>
   </si>
   <si>
     <t>7044</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7044/req-0571-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7044/req-0571-2009.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DO PROJETO "MINHA CERTIDÃO" NO HOSPITAL E MATERNIDADE PETRONILA CAMPOS.</t>
   </si>
   <si>
     <t>7045</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7045/req-0603-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7045/req-0603-2009.pdf</t>
   </si>
   <si>
     <t>ASFALTAMENTO DA RUA BECO DO LIMÃO LOCALIZADA NO CENTRO DA CIDADE AO LADO DO NTIGO FLAMENGO ATLÉTICO CLUBE.</t>
   </si>
   <si>
     <t>7046</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7046/req-0604-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7046/req-0604-2009.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DAS PARADAS DE ÕNIBUS DO CENTRO DA CIDADE.</t>
   </si>
   <si>
     <t>7047</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7047/req-0605-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7047/req-0605-2009.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO ASFALTICA DA RUA GIL MARANHÃO.</t>
   </si>
   <si>
     <t>7048</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7048/req-0606-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7048/req-0606-2009.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO ASFALTICA DA RUA PEDRO CORREIA (EM FRENTE AO GINÁSIO DE ESPORTE O PEREIRÃO).</t>
   </si>
   <si>
     <t>7049</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7049/req-0607-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7049/req-0607-2009.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO DA RUA MANOEL BARBOSA NO BAIRRO DO PENEDO.</t>
   </si>
   <si>
     <t>7050</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7050/req-0608-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7050/req-0608-2009.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO DA RUA FERNANDO CESAR NO BAIRRO DO CAJÁ.</t>
   </si>
   <si>
     <t>7051</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7051/req-0609-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7051/req-0609-2009.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DO CALÇAMENTO DA RUA MENEZES DUMONT NO BAIRRO DO PENEDO.</t>
   </si>
   <si>
     <t>7052</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7052/req-0610-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7052/req-0610-2009.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO DA RUA ALVARENGA PEIXOTO NO BAIRRO DO PENEDO.</t>
   </si>
   <si>
     <t>7053</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7053/req-0611-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7053/req-0611-2009.pdf</t>
   </si>
   <si>
     <t>CONCLUIR O CALÇAMENTO DA RUA TOBIAS BARRETO LOCALIZADA NO BAIRRO DE PENEDO.</t>
   </si>
   <si>
     <t>7054</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7054/req-0612-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7054/req-0612-2009.pdf</t>
   </si>
   <si>
     <t>CONTRUÇÃO DO MURO DE ARRIMO NA RUA GOVERNADOR PAULO GUERRA NAS PROXIMIDADES DA CASAS DE Nº165 NO BAIRRO DO PENEDO.</t>
   </si>
   <si>
     <t>7055</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7055/req-0613-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7055/req-0613-2009.pdf</t>
   </si>
   <si>
     <t>CONTRUÇÃO DO MURO DE ARRIMO NA RUA DAS PAPOULAS NAS PROXIMIDADES DA CASA DE Nº31 NO BAIRRO DO PENEDO DE BAIXO.</t>
   </si>
   <si>
     <t>7056</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7056/req-0635-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7056/req-0635-2009.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO E ASFALTAMENTO DA RUA LEOPODINA SITUADA ATRÁS DA CASA DE SAÚDE.</t>
   </si>
   <si>
     <t>7057</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7057/req-0636-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7057/req-0636-2009.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DO CALÇAMENTO DA RUA VITÓRIA SITUADA POR TRÁS DA CASA DE SAÚDE.</t>
   </si>
   <si>
     <t>7058</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7058/req-0637-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7058/req-0637-2009.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO E ASFALTAMENTO DA RUA RENATO CARNEIRO CUNHA SITUADA AO LADO DA CONSTRUÇÃO DA ACADEMIA DA CIDADE POR TRÁS DA CASA DE SAÚDE.</t>
   </si>
   <si>
     <t>7059</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7059/req-0669-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7059/req-0669-2009.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM TERMINAL DE ÔNIBUS NO BAIRRO DO PENEDO.</t>
   </si>
   <si>
     <t>7060</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7060/req-0670-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7060/req-0670-2009.pdf</t>
   </si>
   <si>
     <t>ASFALTAMENTO DA RUA NOVO ORIENTE (ANTIGA RUA DO CAÇIMBÃO).</t>
   </si>
   <si>
     <t>7061</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7061/req-0671-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7061/req-0671-2009.pdf</t>
   </si>
   <si>
     <t>DRENAGEM DO ESGOTAMENTO DA RUA ADOLFO MARANHÃO NO BAIRRO CENTRO.</t>
   </si>
   <si>
     <t>7127</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7127/req-0675-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7127/req-0675-2009.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO E DRENAGEM DA RUA CARAJÁS LOCALIZADA NO BAIRRO LOTEAMENTO CAIARÁ.</t>
   </si>
   <si>
     <t>7128</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7128/req-0676-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7128/req-0676-2009.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DA PRACINHA DO LOTEAMENTO NOVO CAIARÁ.</t>
   </si>
   <si>
     <t>7129</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7129/req-0677-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7129/req-0677-2009.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DO CALÇAMENTO DA RUA AGOSTINHO RODRIGUES LOCALIZADA NO BAIRRO DO CAIARÁ.</t>
   </si>
   <si>
     <t>7130</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7130/req-0678-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7130/req-0678-2009.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO DA RUA PARNAMIRIM LOCALIZADA NO LOTEAMENTO CAIARÁ.</t>
   </si>
   <si>
     <t>7131</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7131/req-0679-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7131/req-0679-2009.pdf</t>
   </si>
   <si>
     <t>ASFALTAMENTO DA RUA DRº MARCOS PESSOA GUERRA (LADEIRA DO ESPAM). LOCALIZADO NO BAIRRO DE CAPIBARIBE.</t>
   </si>
   <si>
     <t>7132</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7132/req-0680-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7132/req-0680-2009.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DO CALÇAMENTO DA RUA SANTA CRUZ LOCALIZADA NO BAIRRO DE CAPIBARIBE.</t>
   </si>
   <si>
     <t>7133</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7133/req-0681-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7133/req-0681-2009.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DO CALÇAMENTO DA RUA GETÚLIO VARGAS LOCALIZADO NO BAIRRO DA VÁRZEA FRIA.</t>
   </si>
   <si>
     <t>7608</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7608/req-701-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7608/req-701-2009.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO DA RUA JOÃO DE CARVALHO NO BAIRRO DE PENEDO.</t>
   </si>
   <si>
     <t>7609</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7609/req-703-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7609/req-703-2009.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DÁ RUA DOUTOR OTÁVIO COUTINHO NO CENTRO DE SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
     <t>7134</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
     <t>Leonardo Barbosa, Alcides Francisco, Antônio Manga, Fabinho Pereira, Genildo Machado, Gilberto Monteiro, José Leopoldo, Márcia Pereira, Reginaldo Costa, Ricardo Sátiro</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7134/req-0720-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7134/req-0720-2009.pdf</t>
   </si>
   <si>
     <t>VOTO DE REPÚDIO ao Jornalista Claudemir Gomes, pela matéria intitulada: Mosca Azul publicada no Jornal Folha de Pernambuco do dia 25/05/2009, com um grande teor depreciativo ao Município e ao Povo de São Lourenço da Mata.</t>
   </si>
   <si>
     <t>7135</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7135/req-0721-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7135/req-0721-2009.pdf</t>
   </si>
   <si>
     <t>EXECUTAR UMA REFORMA E COBERTURA (TELHADO) DA QUADRA EXTERNA DO GINÁSIO DE ESPORTE O PEREIRÃO.</t>
   </si>
   <si>
     <t>7136</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7136/req-0722-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7136/req-0722-2009.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DO PÁTIO DA FEIRA NO CENTRO DA CIDADE.</t>
   </si>
   <si>
     <t>7137</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7137/req-0749-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7137/req-0749-2009.pdf</t>
   </si>
   <si>
     <t>DRENAGEM DO ESGOTO DA RUA LEOPOLDINA CORREIA ATRÁS DA CASA DE SAÚDE PROXIMO ESCOLA  TIA FATIMA.</t>
   </si>
   <si>
     <t>7138</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7138/req-0762-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7138/req-0762-2009.pdf</t>
   </si>
   <si>
     <t>ISENÇÃO DA TAXA DE ALVARÁ PARA OS TAXISTAS E TRANSPORTE ALTERNATIVO (KOMBI).</t>
   </si>
   <si>
     <t>7139</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7139/req-0763-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7139/req-0763-2009.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE PLACAS INDICATIVAS NOS PRINCIPAIS CORREDORES DE ACESSO A SÃO LOURENCO DA MATA RECIFE SÃO LOURENCO PELA BR-408, PAUDALHO SÃO LOURENCO PELA BR-408, CAMARAGIBE SÃO LOURENCO PELA PE-05, FAZENDO REFERÊNCIA A CIDADE DA COPA COM O TEXTO "BEM VINDO A SÃO LOURENÇO DA MATA A CIDADE DA COPA.</t>
   </si>
   <si>
     <t>7140</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7140/req-0774-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7140/req-0774-2009.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO E DRENAGEM DA RUA TRAVESSA NOSSA SENHORA, DE FÁTIMA, SITUADA NO DISTRITO DE MATRIZ DA LUZ.</t>
   </si>
   <si>
     <t>7141</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7141/req-0775-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7141/req-0775-2009.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO E DRENAGEM DA RUA COELHO MUNIZ SITUADA NO DISTRITO DE MATRIZ DA LUZ.</t>
   </si>
   <si>
     <t>7142</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7142/req-0776-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7142/req-0776-2009.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE BIP SONORO NOS SEMÁFOROS DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>7143</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7143/req-0777-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7143/req-0777-2009.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE CURSO DE LINGUAS (INGLÊS, FRANCES E ESPANHOL) GRATUITO PARA OS JOVENS E ADULTÔS VISANDO PREPARO PARA O FUTURO MERCADO DE TRABALHO ADVINDO COM A COPA DO MUNDO DE 2014.</t>
   </si>
   <si>
     <t>7144</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7144/req-0778-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7144/req-0778-2009.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO E DRENAGEM DA RUA CONDADO LOCALIZADA NO BAIRRO DE CAPIBARIBE (VÁRZEA FRIA).</t>
   </si>
   <si>
     <t>7610</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7610/req-780-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7610/req-780-2009.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE CAPINAÇÃO, DRENAGEM E REPARO EM TODOS OS POSTES DA RUA ISSAC SALAZAR, SITUADA NO BAIRRO PENEDO DE CIMA, NESTE_x000D_
 MUNICÍPIO.</t>
   </si>
   <si>
     <t>7611</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7611/req-781-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7611/req-781-2009.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE REPOSIÇÃO DE CALÇAMENTO NA RUA MARIA CÂNDIDA (ANTIGA RUA 63 ), SITUADA NO PAROUE CAPIBARIBE, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>7612</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7612/req-796-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7612/req-796-2009.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE CALÇAMENTO NA RUA FREI DAMIÃO, SITUADA EM TIÚMA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>7613</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7613/req-797-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7613/req-797-2009.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE CAPINAÇÃO E DRENAGEM DA RUA DA FOSSA, SITUADA NO LOT° MARIA HELENA DE MORAIS, DISTRITO DE TIÚMA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>7145</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7145/req-0798-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7145/req-0798-2009.pdf</t>
   </si>
   <si>
     <t>CADASTRAMENTOS, PADRONIZAÇÃO E UNIFORMIZAÇÃO DOS FRETISTAS QUE TRABALHAM COM CARRO DE MÃO EM FRENTE AOS SUPERMERCADOS DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>7146</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7146/req-0799-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7146/req-0799-2009.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DA PRAÇA DA TELEVISÃO SITUADA NO BAIRRO NOVA ESPERANÇA (PIXETE).</t>
   </si>
   <si>
     <t>7147</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7147/req-0803-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7147/req-0803-2009.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO E DRENAGEM DA RUA 2ª TRAVESSA MACHADO DE ASSIS LOCALIZADA NO BAIRRO DE UMUARAMA.</t>
   </si>
   <si>
     <t>7148</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7148/req-0804-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7148/req-0804-2009.pdf</t>
   </si>
   <si>
     <t>CONTINUAÇÃO DO CALÇAMENTO E DO CANAL COM MANILHAS DA RUA RIO FORMOSO LOCALIZADA NO BAIRRO DE UMUARAMA.</t>
   </si>
   <si>
     <t>7149</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7149/req-0805-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7149/req-0805-2009.pdf</t>
   </si>
   <si>
     <t>AUDIÊNCIA PÚBLICA COM A CAIXA ECONOMICA FEDERAL, A EMPREITEIRA MULTI-TECNICA-ENGENHARIA E MULTISERVIÇOS LTDA. A CELPE, A MG ADMINISTRADORA E A PREFEITURA MUNICIPAL DE SÃO LOURENÇO DA MATA, PARA DISCUTIR AS RESPONSABILIDADES CABIVEIS A CADA UM DESSES ORGÃOS RELATIVAS ÀS PENDÊNCIAS PERTINENTES AS OBRAS DE SANEAMENTO E ILUMINAÇÃO PUBLICA QUE PRECISAM SER REVISTAS NO RESIDENCIAL FRANCISCA DE PAULA LOCALIZADO NO CENTRO DA CIDADE POR TRAS DO GINÁSIO DE ESPORTE O PEREIRÃO.</t>
   </si>
   <si>
     <t>7150</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7150/req-0806-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7150/req-0806-2009.pdf</t>
   </si>
   <si>
     <t>PINTURA DAS FAIXAS DE PEDESTRES EM TODA A EXTENSÃO DA AVENIDA DR. FRANCISCO CORREIA E AVENIDA BELMINO CORREIA OU ONDE HOUVER SEMAFORIZAÇÃO E GRANDE FLUXO DE PEDESTRES, NA ENTRADA DA VILA DO REINADO, EM FRENTE A IGREJA ASSEMBLÉIA DE DEUS TEMPLO MATRIZ, AO EDUCANDÁRIO JOAQUIM FREIRE,NA SAÍDA DA RUA DO ROSARIO SENTIDO CÂMARA DE VEREADORES, EM FRENTE AO CODAI, AO MERCADO PÚBLICO, AO ANTIGO FLAMENGO E AO NOVO FLAMENGO ESPÓRTE CLUBE (ENTRE O CLUBE IPIRANGA E O FLAMENGO) A LOJA ELEKTRA; AO ABRIGO DE ÔNIBUS PARA O INTERIOR, NA SAÍDA DA VÁRZEA FRIA, EM FRENTE AO SHOPING TIMBI.</t>
   </si>
   <si>
     <t>7614</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7614/req-814-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7614/req-814-2009.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO DA 1º TRAVESSA CLODOALDO GOMES DE ARAÚJO, NO BAIRRO DE PENEDO.</t>
   </si>
   <si>
     <t>7615</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7615/req-815-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7615/req-815-2009.pdf</t>
   </si>
   <si>
     <t>REPOSIÇÃO DO CALÇAMENTO DA RUA NOVA ESPERANÇA, E 1º TRAVESSA NOVA ESPERANÇA A NO BAIRRO DO PIXETE.</t>
   </si>
   <si>
     <t>7616</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7616/req-816-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7616/req-816-2009.pdf</t>
   </si>
   <si>
     <t>REPOSIÇÃO DE CALÇAMENTO E SANEAMENTO BÁSICO DA RUA TABELIÃO JOÃO LAGO NO BAIRRO DA VÁRZEA FRIA AO LADO DA ANTIGA BIG MÓVEIS.</t>
   </si>
   <si>
     <t>7617</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7617/req-817-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7617/req-817-2009.pdf</t>
   </si>
   <si>
     <t>REPOSIÇÃO DE CALÇAMENTO E SANEAMENTO BÁSICO DA RUA CONSTANTINO AVELINO DE SÁ NO BAIRRO DA VÁRZEA FRIA.</t>
   </si>
   <si>
     <t>7151</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7151/req-0837-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7151/req-0837-2009.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE INTERNET GRATUITA EM TODAS AS ESCOLAS DE NOSSA CIDADE COMO TAMBÉM LABORATORIOS DE INFORMÁTICA.</t>
   </si>
   <si>
     <t>7152</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7152/req-0840-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7152/req-0840-2009.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO E REVISÃO DA ILUMINAÇÃO DA PRAÇA MAESTRO ALONSO SITUADA NA AVENIDA BELMIRO CORREIA APÓS A CASA DE SAÚDE MARIA VITÓRIA.</t>
   </si>
   <si>
     <t>7153</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7153/req-0841-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7153/req-0841-2009.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE HIDRANTES  EM TODA EXTENSÃO DO CENTRO COMERCIAL DA CIDADE COMO TAMBEM EM FRENTE AS INSTITUIÇÕES PÚBLICAS DO MUNICIPIO.</t>
   </si>
   <si>
     <t>7154</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7154/req-0842-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7154/req-0842-2009.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE CABINES DE POLÍCIA NA PRAÇA DO CANHÃO, NA PRAÇA DE EVENTOS, NO TERMINAL DE ÔNIBUS EM TIÚMA, NO TERNINAL_x000D_
 DE ÔNIBUS DO PARQUE CAPIBARIBE, NA ENTRADA DA VÁRZEA FRIA.</t>
   </si>
   <si>
     <t>7155</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7155/req-0843-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7155/req-0843-2009.pdf</t>
   </si>
   <si>
     <t>REVITALIZACAO, E REVISÃO DA ILUMINAÇÃO E MANUTENÇÃO DO PLAYGROUND DA PRAÇA DA CLASSIFICAÇÃO SITUADA NA RUA MANOEL_x000D_
 CORREIA.</t>
   </si>
   <si>
     <t>7156</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7156/req-0851-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7156/req-0851-2009.pdf</t>
   </si>
   <si>
     <t>DOAÇÃO DE UM TERRENO NO NOVO LOTEAMENTO QUE SERÁ CRIADO PELA PREFEITURA PARA CONSTRUÇÃO DE UM TEMPLO DA IGREJA EVANGÉLICA ASSEMBLÉIA DE DEUS CONVENÇÃO RECIFE.</t>
   </si>
   <si>
     <t>7157</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7157/req-0852-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7157/req-0852-2009.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE SEMÁFORO EM FRENTE AO ANTIGO CLUBE FLAMENGO NA AVENIDA DR. FRANCISCO CORREIA.</t>
   </si>
   <si>
     <t>7158</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7158/req-0853-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7158/req-0853-2009.pdf</t>
   </si>
   <si>
     <t>REPOSIÇÃO DO CALÇAMENTO E LIMPEZA DA RUA ADERITO EVANGÉLISTA, SITUADA NO BAIRRO DO BARRO VERMELHO.</t>
   </si>
   <si>
     <t>7159</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7159/req-0854-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7159/req-0854-2009.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE ESTACIONAMENTO ZONA AZUL.</t>
   </si>
   <si>
     <t>7160</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7160/req-0855-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7160/req-0855-2009.pdf</t>
   </si>
   <si>
     <t>REPOSIÇÃO DO CALÇAMENTO E LIMPEZA DA RUA SEVERINO PEDRO MARCOLINO, SITUADA NO BAIRRO DO BARRO VERMELHO.</t>
   </si>
   <si>
     <t>7161</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7161/req-0856-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7161/req-0856-2009.pdf</t>
   </si>
   <si>
     <t>AUMENTO DO SINAL PARA CAPACIDADE DE OITO MEGA BYTS DA OI BANDA LARGA NO NOSSO MUNICIPIO COMO E ATUALMENTE NO BAIRRO DA BOA VIAGEM EM RECIFE.</t>
   </si>
   <si>
     <t>7162</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7162/req-0857-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7162/req-0857-2009.pdf</t>
   </si>
   <si>
     <t>CONTRUÇÃO DE PASSARELA NA PONTE DE TIÚMA QUE DA ACESSO AO TREVO PARA MATRIZ DA LUZ.</t>
   </si>
   <si>
     <t>7163</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7163/req-0858-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7163/req-0858-2009.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE SEMÁFORO EM FRENTE AO ARMAZÉM DA TERRA EM BAIXO DO VIADUTO DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>7164</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7164/req-0883-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7164/req-0883-2009.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE INTERNET GRATUITA E LABORATORIOS DE INFORMATICA. NAS ESCOLA DA REDE MUNICIPAL DE ENSINO DO MUNCIPIO DE SÃO LOURENÇO DA MATA-PE, CONFORME LISTA QUE SEGUE.</t>
   </si>
   <si>
     <t>7165</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7165/req-0884-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7165/req-0884-2009.pdf</t>
   </si>
   <si>
     <t>REFORMA DO PSF DO BAIRRO DA BEIRA RIO E AMBULÂNCIA DE PLANTÃO.</t>
   </si>
   <si>
     <t>7166</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7166/req-0885-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7166/req-0885-2009.pdf</t>
   </si>
   <si>
     <t>REFORMA DO PSF DO BAIRRO DE PENEDO AMBULÂNCIA DE PLANTÃO.</t>
   </si>
   <si>
     <t>7618</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7618/req-948-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7618/req-948-2009.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DO CANAL da RUA: DAS PALMEIRAS. Localizado no loteamento, BELA VISTA, próximo a praça ( TEN. CARIELI DA SILVA).</t>
   </si>
   <si>
     <t>7619</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7619/req-949-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7619/req-949-2009.pdf</t>
   </si>
   <si>
     <t>Saneamento e o complemento do calçamento da Rua Maria Aline de Santana, localizada no loteamento Irineu Teixeira.</t>
   </si>
   <si>
     <t>7167</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7167/req-0970-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7167/req-0970-2009.pdf</t>
   </si>
   <si>
     <t>COBERTA COM LAGE DE TODA EXTENSÃO DO CANAL SITUADO NA RUA 15 DE NOVEMBRO POR TRÁS DO LABORATÓRIO GILSON CIDRIM INTERLIGANDO-SE COM O CANAL DA RUA NOVO ORIENTE (ANTIGA RUA DO CACIMBÃO).</t>
   </si>
   <si>
     <t>7168</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7168/req-0971-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7168/req-0971-2009.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO E DRENAGEM DA RUA GRAÇA JACÓ SITUADA NO LOTEAMENTO METROPOLITANO POR TRÁS DO GINÁSIO DE ESPORTES O PEREIRÃO.</t>
   </si>
   <si>
     <t>7169</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7169/req-0972-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7169/req-0972-2009.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO E DRENAGEM DA RUA HAITI SITUADA NO LOTEAMENTO METROPOLITANO POR TRÁS DO GINÁSIO DE ESPORTE O PEREIRÃO.</t>
   </si>
   <si>
     <t>7170</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7170/req-0973-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7170/req-0973-2009.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO E DRENAGEM DA RUA OSWALDO CARNEIRO DE SÁ CAVALCANTE SITUADA NO LOTEAMENTO METROPOLITANO POR TRÁS DO GINÁSIO DE ESPORTES O PEREIRÃO.</t>
   </si>
   <si>
     <t>7620</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7620/req-976-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7620/req-976-2009.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DOS BRINQUEDOS NA PRAÇA DA RUA 75 DO PARQUE CAPIBARIBE.</t>
   </si>
   <si>
     <t>7621</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7621/req-977-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7621/req-977-2009.pdf</t>
   </si>
   <si>
     <t>Calçamento e Saneamento RUA BERSTASO, localizada no loteamento penedo de cima.</t>
   </si>
   <si>
     <t>7622</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7622/req-978-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7622/req-978-2009.pdf</t>
   </si>
   <si>
     <t>REFORMA DO BANHEIRO DA PRAÇA DOM HELDER CÂMARA.</t>
   </si>
   <si>
     <t>7623</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7623/req-979-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7623/req-979-2009.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DOS BRINQUEDOS DA ÁREA DE JAZER DA PRAÇA DOM HELDER CÂMARA NO PARQUE CAPIBARIBE.</t>
   </si>
   <si>
     <t>7624</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7624/req-980-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7624/req-980-2009.pdf</t>
   </si>
   <si>
     <t>REPOSIÇÃO DO CALÇAMENTO DA RUA 23 DO PARQUE CAPIBARIBE AO LADO DA ESCOLA ROSINA LABANCA.</t>
   </si>
   <si>
     <t>7625</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7625/req-981-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7625/req-981-2009.pdf</t>
   </si>
   <si>
     <t>REPOSIÇÃO DE CALÇAMENTO DA RUA 45 NO BAIRRO DO PARQUE CAPIBARIBE.</t>
   </si>
   <si>
     <t>7626</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7626/req-982-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7626/req-982-2009.pdf</t>
   </si>
   <si>
     <t>REPOSIÇÃO DE CALÇAMENTO DA RUA 68 F, ESQUINA COM A 75-A NO BAIRRO DO PARQUE CAPIBARIBE.</t>
   </si>
   <si>
     <t>7627</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7627/req-983-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7627/req-983-2009.pdf</t>
   </si>
   <si>
     <t>REPOSIÇÃO DE ASFALTO DA RUA 75 DO BAIRRO DO PARQUE CAPIBARIBE.</t>
   </si>
   <si>
     <t>7628</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7628/req-984-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7628/req-984-2009.pdf</t>
   </si>
   <si>
     <t>Calçamento da RUA ESMERALDINO BANDEIRA, localizada no loteamento penedo de cima próximo a casa de numero 25.</t>
   </si>
   <si>
     <t>7629</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7629/req-985-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7629/req-985-2009.pdf</t>
   </si>
   <si>
     <t>REPOSIÇÃO DE CALÇAMENTO DA RUA CASSIANO VICENTE.</t>
   </si>
   <si>
     <t>7630</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7630/req-1012-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7630/req-1012-2009.pdf</t>
   </si>
   <si>
     <t>DOAÇÃO DE CESTA BÁSICA NO BAIRRO DA ROSINA LABANCA.</t>
   </si>
   <si>
     <t>7631</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7631/req-1013-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7631/req-1013-2009.pdf</t>
   </si>
   <si>
     <t>DOAÇÃO DE CESTA BÁSICA NO BAIRRO DA CHÁ DA TÁBUA.</t>
   </si>
   <si>
     <t>7632</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7632/req-1014-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7632/req-1014-2009.pdf</t>
   </si>
   <si>
     <t>DOAÇÃO DE CESTA BÁSICA NO DISTRITO DE MATRIZ DA LUZ.</t>
   </si>
   <si>
     <t>7633</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7633/req-1015-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7633/req-1015-2009.pdf</t>
   </si>
   <si>
     <t>DOAÇÃO DE CESTA BÁSICA NO BAIRRO DA VÁRZEA FRIA.</t>
   </si>
   <si>
     <t>7634</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7634/req-1016-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7634/req-1016-2009.pdf</t>
   </si>
   <si>
     <t>DOAÇÃO DE CESTA BÁSICA NO BAIRRO NO LOTEAMENTO PENEDO.</t>
   </si>
   <si>
     <t>7635</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7635/req-1017-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7635/req-1017-2009.pdf</t>
   </si>
   <si>
     <t>DOAÇÃO DE CESTA BÁSICA NO BAIRRO DE NOVA TIÚMA.</t>
   </si>
   <si>
     <t>7636</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7636/req-1018-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7636/req-1018-2009.pdf</t>
   </si>
   <si>
     <t>DOAÇÃO DE CESTA BÁSICA NO BAIRRO DO PIXETE.</t>
   </si>
   <si>
     <t>7637</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7637/req-1019-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7637/req-1019-2009.pdf</t>
   </si>
   <si>
     <t>DOAÇÃO DE CESTA BÁSICA NA COMUNIDADE VILA DA SAUDADE.</t>
   </si>
   <si>
     <t>7638</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7638/req-1020-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7638/req-1020-2009.pdf</t>
   </si>
   <si>
     <t>DOAÇÃO DE CESTA BÁSICA NO BAIRRO DA MURIBARA.</t>
   </si>
   <si>
     <t>7639</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7639/req-1021-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7639/req-1021-2009.pdf</t>
   </si>
   <si>
     <t>DOAÇÃO DE CESTA BÁSICA NO LOTEAMENTO SÃO JOÃO E SÃO PAULO.</t>
   </si>
   <si>
     <t>7640</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7640/req-1022-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7640/req-1022-2009.pdf</t>
   </si>
   <si>
     <t>DOAÇÃO DE CESTA BÁSICA NO BAIRRO ALTO SANTO ANTÔNIO, (ALTO DO PREGO).</t>
   </si>
   <si>
     <t>7641</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7641/req-1023-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7641/req-1023-2009.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DO CALÇAMENTO da RUA 68 - B localizada no bairro do Parque Capibaribe.</t>
   </si>
   <si>
     <t>7642</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7642/req-1024-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7642/req-1024-2009.pdf</t>
   </si>
   <si>
     <t>PERFURAÇÃO DE UM POÇO ARTESIANO NA COMUNIDADE VILA DA SAUDADE.</t>
   </si>
   <si>
     <t>7643</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7643/req-1025-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7643/req-1025-2009.pdf</t>
   </si>
   <si>
     <t>Construção de uma (CRECHE) no BAIRRO DO PIXETE.</t>
   </si>
   <si>
     <t>7644</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7644/req-1026-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7644/req-1026-2009.pdf</t>
   </si>
   <si>
     <t>Construção de uma (CRECHE) na VILA ERCINA LAPENDA.</t>
   </si>
   <si>
     <t>7645</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7645/req-1027-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7645/req-1027-2009.pdf</t>
   </si>
   <si>
     <t>Construção de uma (CRECHE) no loteamento BELA VISTA.</t>
   </si>
   <si>
     <t>7646</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7646/req-1028-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7646/req-1028-2009.pdf</t>
   </si>
   <si>
     <t>Construção de uma (CRECHE) no loteamento penedo.</t>
   </si>
   <si>
     <t>7647</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7647/req-1029-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7647/req-1029-2009.pdf</t>
   </si>
   <si>
     <t>Construção de uma (CRECHE) no loteamento SÃO JOÃO E SÃO PAULO.</t>
   </si>
   <si>
     <t>7648</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7648/req-1030-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7648/req-1030-2009.pdf</t>
   </si>
   <si>
     <t>Construção de uma (CRECHE) no BAIRRO DA VÁRZEA FRIA.</t>
   </si>
   <si>
     <t>7649</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7649/req-1031-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7649/req-1031-2009.pdf</t>
   </si>
   <si>
     <t>7650</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7650/req-1032-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7650/req-1032-2009.pdf</t>
   </si>
   <si>
     <t>DOAÇÃO DE CESTA BÁSICA no DISTRITO DE LAGES.</t>
   </si>
   <si>
     <t>7171</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7171/req-1033-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7171/req-1033-2009.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DO CALÇAMENTO NA SUBIDA DA RUA CORONEL JOSÉ DUARTE EM FRENTE AO PÁTIO DA FEIRA DANDO ACESSO AO ALTO DA IGREJA.</t>
   </si>
   <si>
     <t>7172</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7172/req-1034-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7172/req-1034-2009.pdf</t>
   </si>
   <si>
     <t>SINALIZAÇÃO DA ESTRADA QUE DA ACESSO AO DISTRITO DE MATRIZ DA LUZ.</t>
   </si>
   <si>
     <t>7173</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7173/req-1035-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7173/req-1035-2009.pdf</t>
   </si>
   <si>
     <t>IMPLANTACÃO DE LIXEIRAS SELETIVAS NAS PRINCIPAIS PRAÇAS DA CIDADE.</t>
   </si>
   <si>
     <t>7174</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7174/req-1036-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7174/req-1036-2009.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DO CANAL SITUADO A RUA CEL. ADOLFO MARANHÃO (CENTRO) NAS PROXIMIDADES DA RESIDÊNCIA DE NÚMERO 82.</t>
   </si>
   <si>
     <t>7175</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7175/req-1037-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7175/req-1037-2009.pdf</t>
   </si>
   <si>
     <t>DRENAGEM DO ESGOTO DA RUA JAGUARIBE SITUADA NO BAIRRO LOTEAMENTO CAIARÁ.</t>
   </si>
   <si>
     <t>7176</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7176/req-1038-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7176/req-1038-2009.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DOS DEGRAUS DA ESCADARIA NA RUA PRIMEIRA TRAVESSA CASSIANO VICENTE SITUADA NO BAIRRO DO ALTO SANTO ANTÔNIO (PREGO).</t>
   </si>
   <si>
     <t>7651</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7651/req-1044-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7651/req-1044-2009.pdf</t>
   </si>
   <si>
     <t>Implantar o sistema DISK AMBULÂNCIA.</t>
   </si>
   <si>
     <t>7652</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7652/req-1045-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7652/req-1045-2009.pdf</t>
   </si>
   <si>
     <t>AJUDA DE CUSTO A PESSOAS DESEMPREGADAS no ENGENHO SANTA ROSA.</t>
   </si>
   <si>
     <t>7657</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7657/req-1046-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7657/req-1046-2009.pdf</t>
   </si>
   <si>
     <t>AJUDA DE CUSTO A PESSOAS DESEMPREGADAS no DISTRITO DE TIÚMA.</t>
   </si>
   <si>
     <t>7658</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7658/req-1047-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7658/req-1047-2009.pdf</t>
   </si>
   <si>
     <t>AJUDA DE CUSTO A PESSOAS DESEMPREGADAS no LOTEAMENTO BELA VISTA.</t>
   </si>
   <si>
     <t>7659</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7659/req-1048-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7659/req-1048-2009.pdf</t>
   </si>
   <si>
     <t>AJUDA DE CUSTO A PESSOAS DESEMPREGADAS no LOTEAMENTO DE PENEDO.</t>
   </si>
   <si>
     <t>7660</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7660/req-1049-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7660/req-1049-2009.pdf</t>
   </si>
   <si>
     <t>AJUDA DE CUSTO A PESSOAS DESEMPREGADAS no DISTRITO DE LAGES.</t>
   </si>
   <si>
     <t>7661</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7661/req-1050-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7661/req-1050-2009.pdf</t>
   </si>
   <si>
     <t>AJUDA DE CUSTO A PESSOAS DESEMPREGADAS no DISTRITO DE MATRIZ DA LUZ.</t>
   </si>
   <si>
     <t>7662</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7662/req-1051-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7662/req-1051-2009.pdf</t>
   </si>
   <si>
     <t>AJUDA DE CUSTO A PESSOAS DESEMPREGADAS no VILA ERCINA LAPENDA.</t>
   </si>
   <si>
     <t>7663</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7663/req-1052-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7663/req-1052-2009.pdf</t>
   </si>
   <si>
     <t>AJUDA DE CUSTO A PESSOAS DESEMPREGADAS no BAIRRO DO PIXETE.</t>
   </si>
   <si>
     <t>7664</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7664/req-1053-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7664/req-1053-2009.pdf</t>
   </si>
   <si>
     <t>AJUDA DE CUSTO A PESSOAS DESEMPREGADAS no BAIRRO DO ALTO SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>7665</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7665/req-1054-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7665/req-1054-2009.pdf</t>
   </si>
   <si>
     <t>AJUDA DE CUSTO A PESSOAS DESEMPREGADAS na COMUNIDADE DA VILA DA SAUDADE.</t>
   </si>
   <si>
     <t>7666</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7666/req-1055-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7666/req-1055-2009.pdf</t>
   </si>
   <si>
     <t>DOAÇÃO DE UM KIT DE ENCHOVAL GESTANTE no DISTRITO DE LAGE.</t>
   </si>
   <si>
     <t>7667</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7667/req-1056-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7667/req-1056-2009.pdf</t>
   </si>
   <si>
     <t>DOAÇÃO DE UM KIT DE ENCHOVAL GESTANTE no BAIRRO DA NOVA TIÚMA.</t>
   </si>
   <si>
     <t>7668</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7668/req-1057-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7668/req-1057-2009.pdf</t>
   </si>
   <si>
     <t>DOAÇÃO DE UM KIT DE ENCHOVAL GESTANTE no BAIRRO DA ROSINA LABANCA.</t>
   </si>
   <si>
     <t>7669</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7669/req-1058-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7669/req-1058-2009.pdf</t>
   </si>
   <si>
     <t>DOAÇÃO DE UM KIT DE ENCHOVAL GESTANTE NO BAIRRO DA CHÁ DA TÁUBA.</t>
   </si>
   <si>
     <t>7670</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7670/req-1059-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7670/req-1059-2009.pdf</t>
   </si>
   <si>
     <t>DOAÇÃO DE UM KIT DE ENCHOVAL GESTANTE NO BAIRRO DO ALTO SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>7671</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7671/req-1060-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7671/req-1060-2009.pdf</t>
   </si>
   <si>
     <t>DOAÇÃO DE UM KIT DE ENCHOVAL GESTANTE NO BAIRRO DO PIXETE.</t>
   </si>
   <si>
     <t>7672</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7672/req-1061-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7672/req-1061-2009.pdf</t>
   </si>
   <si>
     <t>DOAÇÃO DE UM KIT DE ENCHOVAL GESTANTE NO BAIRRO DA NOVA TIÚMA.</t>
   </si>
   <si>
     <t>7673</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7673/req-1062-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7673/req-1062-2009.pdf</t>
   </si>
   <si>
     <t>DOAÇÃO DE UM KIT DE ENCHOVAL GESTANTE NO BAIRRO DA MURIBARA.</t>
   </si>
   <si>
     <t>7674</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7674/req-1063-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7674/req-1063-2009.pdf</t>
   </si>
   <si>
     <t>DOAÇÃO DE UM KIT DE ENCHOVAL GESTANTE NO LOTEAMENTO SÃO JOÃO E SÃO PAULO.</t>
   </si>
   <si>
     <t>7675</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7675/req-1064-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7675/req-1064-2009.pdf</t>
   </si>
   <si>
     <t>DOAÇÃO DE UM KIT DE ENCHOVAL GESTANTE NO DISTRITO DE MATRIZ DA LUZ.</t>
   </si>
   <si>
     <t>7676</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7676/req-1065-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7676/req-1065-2009.pdf</t>
   </si>
   <si>
     <t>DOAÇÃO DE UM KIT DE ENCHOVAL GESTANTE NO DISTRITO DE TIÚMA.</t>
   </si>
   <si>
     <t>7677</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7677/req-1066-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7677/req-1066-2009.pdf</t>
   </si>
   <si>
     <t>DOAÇÃO DE UM KIT DE ENCHOVAL GESTANTE NO LOTEAMENTO BELA VISTA.</t>
   </si>
   <si>
     <t>7678</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7678/req-1067-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7678/req-1067-2009.pdf</t>
   </si>
   <si>
     <t>DOAÇÃO DE UM KIT DE ENCHOVAL GESTANTE NO LOTEAMENTO PENEDO.</t>
   </si>
   <si>
     <t>7679</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7679/req-1068-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7679/req-1068-2009.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA CRECHE no bairro da ROSINA LABANCA.</t>
   </si>
   <si>
     <t>7680</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7680/req-1069-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7680/req-1069-2009.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA CRECHE no bairro da VILA DOURADA.</t>
   </si>
   <si>
     <t>7681</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7681/req-1070-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7681/req-1070-2009.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA CRECHE no bairro da MURIBARA.</t>
   </si>
   <si>
     <t>7177</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7177/req-1081-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7177/req-1081-2009.pdf</t>
   </si>
   <si>
     <t>COBERTA DO CANAL SITUADO NA RUA APOLONIO SALES NO BAIRRO DE NOVA ESPERANÇA (PIXETE) AO LADO DA IGREJA ASSEMBLEIA DE_x000D_
 DEUS.</t>
   </si>
   <si>
     <t>7178</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7178/req-1082-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7178/req-1082-2009.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DA SINALIZAÇÃO DA ESTRADA SEVERINO SALES QUE DA ACESSO AO MUNICÍPIO CAMARAGIBE.</t>
   </si>
   <si>
     <t>7179</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7179/req-1083-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7179/req-1083-2009.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE TELEFONE PÚBLICO (ORELHÃO) NA RUA MORENO SITUADA NO BAIRRO DE VÁRZEA FRIA.</t>
   </si>
   <si>
     <t>7180</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7180/req-1108-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7180/req-1108-2009.pdf</t>
   </si>
   <si>
     <t>AUDIÊNCIA PÚBLICA COM O IBGE (INSTITUTO BRASILEIRO DE GEOGRAFIA E ESTATÍSTICA).</t>
   </si>
   <si>
     <t>7682</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7682/req-1114-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7682/req-1114-2009.pdf</t>
   </si>
   <si>
     <t>Solicitação de Dois Ônibus para os estudantes, que estuda nas faculdades e escolas técnicas no município do Recife.</t>
   </si>
   <si>
     <t>7683</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7683/req-1115-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7683/req-1115-2009.pdf</t>
   </si>
   <si>
     <t>Solicitação de Dois Ônibus para os estudantes, que estuda nas faculdades dos município de Carpina, Nazaré da Mata e Limoeiro.</t>
   </si>
   <si>
     <t>7684</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7684/req-1116-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7684/req-1116-2009.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE UMA PARADA de ônibus na Av, Miguel Labanca na Vila Ercina Lapenda próximo a antiga caixa d água.</t>
   </si>
   <si>
     <t>7685</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7685/req-1117-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7685/req-1117-2009.pdf</t>
   </si>
   <si>
     <t>Solicitação de Limpeza e capinação das Ruas da Vila Ercina Lapenda.</t>
   </si>
   <si>
     <t>7181</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7181/req-1156-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7181/req-1156-2009.pdf</t>
   </si>
   <si>
     <t>EXECUTAR A LIMPEZA DO RIACHO DA CACHAÇA INICIANDO DO TRECHO POR TRAS DA IGREJA BATISTA SEGUINDO PELO FLAMENGO ATLÉTICO CLUBE ATÉ AO LADO DA LOJA LASER ELETRO NO RETORNO DO CENTRO DA CIDADE.</t>
   </si>
   <si>
     <t>7182</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7182/req-1157-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7182/req-1157-2009.pdf</t>
   </si>
   <si>
     <t>EXECUTAR A RECUPERAÇÃO DA PONTE SOBRE O RIACHO DA CACHAÇA AO LADO DA LOJA LASER ELETRO NO RETORNO DO CENTRO DA CIDADE.</t>
   </si>
   <si>
     <t>7183</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7183/req-1158-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7183/req-1158-2009.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE TELEFONE PÚBLICO (ORELHÃO) NA RUA SÃO JOSE DA COROA GRANDE LOCLIZADA NO BAIRO DE NOVA ESPERANÇA (PIXETE) PRÓXIMO A CASA DE NÚMERO 1395.</t>
   </si>
   <si>
     <t>7686</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7686/req-1161-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7686/req-1161-2009.pdf</t>
   </si>
   <si>
     <t>Complementação do calçamento da RUA TABELIÃO JOÃO LAGO, no Bairro da VÁRZEA FRIA. ( Fica ao lada da antiga fábrica da BIG MÓVEIS.)</t>
   </si>
   <si>
     <t>7184</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7184/req-1198-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7184/req-1198-2009.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE OSSUÁRIO E GAVETAS NO CEMITÉRIO PÚBLICO DO DISTRITO DE MATRIZ DA LUZ.</t>
   </si>
   <si>
     <t>7185</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7185/req-1199-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7185/req-1199-2009.pdf</t>
   </si>
   <si>
     <t>COBERTA DO CANAL QUE PASSA NO MEIO DA PARA PRAÇA DA BÍBLIA PARA AMPLIAÇÃO DA MESMA.</t>
   </si>
   <si>
     <t>7186</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7186/req-1200-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7186/req-1200-2009.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE OSSUÁRIO NO CEMITÊRIO PÚBLICO MORADA ETERNA.</t>
   </si>
   <si>
     <t>7187</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7187/req-1211-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7187/req-1211-2009.pdf</t>
   </si>
   <si>
     <t>DOAÇÃO DE UM TERRENO PARA CONSTRUÇÃO DA GARAGEM DO TRANSPORTE ALTERNATIVO DO MUNICÍPIO (COMBIS. VANS ETC.)</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Ettore Labanca</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/947/projeto_de_lei_001-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/947/projeto_de_lei_001-2009.pdf</t>
   </si>
   <si>
     <t>Promove a reforma administrativa do Poder Executivo do Município, altera a Lei nº 1969 de 07 de março de 2001 e revoga a Lei nº 2100 de 07 de janeiro de 2005.</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/948/projeto_de_lei_002-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/948/projeto_de_lei_002-2009.pdf</t>
   </si>
   <si>
     <t>Disciplina, no âmbito do Poder Executivo, a contratação de Pessoal Temporário e dá outras Providências.</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/949/projeto_de_lei_003-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/949/projeto_de_lei_003-2009.pdf</t>
   </si>
   <si>
     <t>Altera e acresce a quantidade de cargos em comissão previstos na tabela contida no art. 2° da Lei Municipal nº 2. 237, de 30 de janeiro de 2009, e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1056/projeto_de_lei_004-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1056/projeto_de_lei_004-2009.pdf</t>
   </si>
   <si>
     <t>Concede Pensão Especial à servidora NIL VIA MARIA ALVES DE QUEIROZ, portadora de doença grave e incapacidade absoluta, definida em lei, e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1057/projeto_de_lei_005-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1057/projeto_de_lei_005-2009.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o repasse mensal de quantia à Associação dos Catadores da Dignidade de São Lourenço da Mata - CADRECICLA, na forma que indica e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1058/projeto_de_lei_006-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1058/projeto_de_lei_006-2009.pdf</t>
   </si>
   <si>
     <t>Extingue os cargos em comissão de Secretário de Escola criados através do art. 2° da Lei Municipal nº 2.237, de 30 de Janeiro de 2009, e dá outras providências.</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1059/projeto_de_lei_007-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1059/projeto_de_lei_007-2009.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Estrutura Organizacional e o Plano de Cargos, Carreiras e Vencimentos (PCCV) da Câmara Municipal de São Lourenço da Mata, Estado de Pernambuco, e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1060/projeto_de_lei_008-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1060/projeto_de_lei_008-2009.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo a contribuir mensalmente com as entidades nacional e estadual de representação oficial dos municípios.</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1061/projeto_de_lei_009-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1061/projeto_de_lei_009-2009.pdf</t>
   </si>
   <si>
     <t>Altera a remuneração da carreira do Magistério em âmbito municipal, e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1063/projeto_de_lei_010-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1063/projeto_de_lei_010-2009.pdf</t>
   </si>
   <si>
     <t>Altera o art. 5° da Lei nº 2. 102, de 09 de março de 2005, e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/</t>
   </si>
   <si>
     <t>Cria o Fundo Municipal de Habitação de Interesse Social - FHIS e institui o Conselho Gestor do FMHIS.</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
     <t>José Leopoldo</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1135/projeto_de_lei_012-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1135/projeto_de_lei_012-2009.pdf</t>
   </si>
   <si>
     <t>Estabelece o disciplinamento no horário e no local de carga e descarga de mercadorias no Centro Comercial de São Lourenço e Parque Capibaribe.</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1137/projeto_de_lei_013-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1137/projeto_de_lei_013-2009.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de rua em nosso município - o nome da travessa da av. 1 localizada no parque Capibaribe para rua Anália de Souza silva.</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1139/projeto_de_lei_014-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1139/projeto_de_lei_014-2009.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a remuneração das aulas ministradas no âmbito do Programa de Capacitação Sistemática e Formação Continuada dos Profissionais da Educação, institui bolsas de alimentação e deslocamento, e dá outras providências.</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1140/projeto_de_lei_015-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1140/projeto_de_lei_015-2009.pdf</t>
   </si>
   <si>
     <t>Criação da Semana Municipal do Pau Brasil e dá outras providências.</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
     <t>Antônio Manga</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1141/projeto_de_lei_016-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1141/projeto_de_lei_016-2009.pdf</t>
   </si>
   <si>
     <t>Permuta de Denominação de Rua - Fica denominada de Rua SEBASTIÃO SEVERINO DA PAIXÃO a Rua Frei Damião, no Loteamento Maria Helena de Morais, no bairro de Tiúma.</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1142/projeto_de_lei_017-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1142/projeto_de_lei_017-2009.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a doação de terrenos pelo Poder Executivo Municipal ao MINISTÉRIO PÚBLICO DO ESTADO DE PERNAMBUCO, através da Procuradoria Geral de Justiça e dá outras providências.</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1143/projeto_de_lei_018-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1143/projeto_de_lei_018-2009.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Sistema de Controle Interno do Município de São Lourenço da Mata, cria a Controladoria Geral do Município e dá outras providências.</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1144/projeto_de_lei_019-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1144/projeto_de_lei_019-2009.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao caput do art. 17 e suprime seu parágrafo único; dá nova redação aos arts. 19, 29 e 31 da Lei Municipal 2. 162, de 30 de novembro de 2006; e acrescenta os arts. 27-A, 27-8 e 27-C.</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1145/projeto_de_lei_020-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1145/projeto_de_lei_020-2009.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão e a prestação de contas das subvenções sociais, e dá outras providências.</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1146/projeto_de_lei_021-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1146/projeto_de_lei_021-2009.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação de horários para a realização de operações de carga e descarga em vias públicas centrais do Município de São Lourenço da Mata/PE e dá outras providências.</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1147/projeto_de_lei_022-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1147/projeto_de_lei_022-2009.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 2.149, de 29 de junho de 2006 e dá outras providências.</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1148/projeto_de_lei_023-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1148/projeto_de_lei_023-2009.pdf</t>
   </si>
   <si>
     <t>Nomeia a praça situada na rua Tomas Jobson, de Ademar Francisco vieira, no bairro de Tiúma.</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1149/projeto_de_lei_024-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1149/projeto_de_lei_024-2009.pdf</t>
   </si>
   <si>
     <t>Cria diárias de viagem no âmbito do poder Legislativo Municipal, fixa seus valores e dá outras providências.</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1150/projeto_de_lei_025-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1150/projeto_de_lei_025-2009.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo a celebrar contrato de comodato de imóvel com a associação de moradores do alto Santo Antônio e dá outras providências.</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Márcia Pereira</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1151/projeto_de_lei_026-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1151/projeto_de_lei_026-2009.pdf</t>
   </si>
   <si>
     <t>Institui a Semana Municipal do Aleitamento Matemo e da outras Providências.</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1152/projeto_de_lei_027-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1152/projeto_de_lei_027-2009.pdf</t>
   </si>
   <si>
     <t>Suprime o art. 7° e altera a redação do art. 9°, ambos da Lei Municipal nº 2.23812009, que disciplina, no âmbito do Poder Executivo, a contratação de Pessoal Temporário e dá outras providências.</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1153/projeto_de_lei_028-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1153/projeto_de_lei_028-2009.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE ISENÇÃO DE TRIBUTOS MUNICIPAIS REFERENTES A FATOS GERADORES RELACIONADOS A COPA.</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1154/projeto_de_lei_029-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1154/projeto_de_lei_029-2009.pdf</t>
   </si>
   <si>
     <t>Regulamenta o uso dos aparelhos de som colocados em veículos, bicicletas e motocicletas em movimento, parados e estacionados, para anunciar a venda de qualquer tipo de produto ou divulgar publicidade e dá outras providências.</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1155/projeto_de_lei_030-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1155/projeto_de_lei_030-2009.pdf</t>
   </si>
   <si>
     <t>Altera o 1 º artigo da Lei 2.173, de 16 de março de 2007, e dá outras providências.</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1156/projeto_de_lei_031-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1156/projeto_de_lei_031-2009.pdf</t>
   </si>
   <si>
     <t>Modifica dispositivos do Plano Diretor do Município de São Lourenço da Mata, Lei Municipal nº 2.159, de 10 de outubro de 2006 e dá outras providências.</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1157/projeto_de_lei_032-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1157/projeto_de_lei_032-2009.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade e interesse social a entidade beneficente denominada TIA - Toda Infância Assistida e dá outras providências.</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1158/projeto_de_lei_033-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1158/projeto_de_lei_033-2009.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar financiamento junto ao Banco do Brasil S.A. e dá outras providências correlatas.</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1159/projeto_de_lei_034-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1159/projeto_de_lei_034-2009.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a remissão de crédito tributário e anistia, e dá outras providências.</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1160/projeto_de_lei_035-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1160/projeto_de_lei_035-2009.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a implantação de Sistema de Controle Interno no âmbito da Câmara Municipal de São Lourenço da Mata, nos moldes estabelecidos no artigo 31 e 70 da Constituição Federal, combinados com o artigo 59 da Lei Complementar n° 101/2000.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1161/projeto_de_lei_036-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1161/projeto_de_lei_036-2009.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar por Anulação e dá outras providencias.</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº 2.237, de 30 de janeiro de 2009, cria a Secretaria Municipal de Governo e Segurança Comunitária, institui o Gabinete de Gestão Integrada Municipal - GGIM, e dá outras providências.</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1163/projeto_de_lei_038-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1163/projeto_de_lei_038-2009.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a instituir a Fundação Municipal de Saúde de São Lourenço da Mata - FUNSAÚDE, e dá outras providências.</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1164/projeto_de_lei_039-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1164/projeto_de_lei_039-2009.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização e procedimento para firmamento de Convênios com empresas privadas em que o Município de São Lourenço da Mata/PE figure como parte e dá outras providências.</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1165/projeto_de_lei_040-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1165/projeto_de_lei_040-2009.pdf</t>
   </si>
   <si>
     <t>Disciplina a concessão e o pagamento de diárias no âmbito do Poder Executivo Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1166/projeto_de_lei_041-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1166/projeto_de_lei_041-2009.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para elaboração e execução da Lei Orçamentária de 2010 e da outras providências.</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1167/projeto_de_lei_042-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1167/projeto_de_lei_042-2009.pdf</t>
   </si>
   <si>
     <t>PERMUTA DAS RUAS 01 E 02 DO PORTAL TIÚMA, BAIRRO DE TIÚMA</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1168/projeto_de_lei_043-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1168/projeto_de_lei_043-2009.pdf</t>
   </si>
   <si>
     <t>Institui o Prêmio Referência Professor e Instituições do Município de São Lourenço da Mata em homenagem aos Professores e Instituições deste Município.</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1169/projeto_de_lei_044-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1169/projeto_de_lei_044-2009.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste no valor da remuneração dos Conselheiros Tutelares do Município de São Lourenço da Mata e dá outras providências.</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1170/projeto_de_lei_045-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1170/projeto_de_lei_045-2009.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a emissão de alvarás de localização e funcionamento no âmbito do Município de São Lourenço da Mata e dá outras providências.</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>Gilberto Monteiro</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1171/projeto_de_lei_046-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1171/projeto_de_lei_046-2009.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de rua em nosso município e dá outras providências. - Fica o Poder Executivo autorizado a permutar o nome da Rua Faixa de Servidão da Chesf, localizada na Vila Dourada, em São Lourenço da Mata, para RUA JOSÉ JOAQUIM LEONÍSIO.</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1172/projeto_de_lei_047-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1172/projeto_de_lei_047-2009.pdf</t>
   </si>
   <si>
     <t>Regulamenta o Acondicionamento e o destino final dos Resíduos Hospitalares, dos Serviços de Saúde públicos Federais, Estaduais e Municipais, bem como da iniciativa privado no âmbito do município de São Lourenço da Mata.</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1173/projeto_de_lei_049-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1173/projeto_de_lei_049-2009.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONFECCIONAR AS PLACAS DE TODAS AS RUAS DO MUNICÍPIO COM A LOGOMARCA DA CIDADE DA COPA DO MUNDO E SEUS RESPECTIVOS CEP's</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1174/projeto_de_lei_050-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1174/projeto_de_lei_050-2009.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a ordenação dos elementos que compõem a paisagem urbana do município de São Lourenço da Mata.</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1175/projeto_de_lei_051-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1175/projeto_de_lei_051-2009.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO ESPORTIVA XXV DE AGOSTO(A. E. XXV de AGOSTO).</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1176/projeto_de_lei_052-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1176/projeto_de_lei_052-2009.pdf</t>
   </si>
   <si>
     <t>CRIA O MOMENTO CÍVICO NOS EVENTOS SOLENES DA PREFEITURA E NAS ESCOLAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1179/projeto_de_lei_053-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1179/projeto_de_lei_053-2009.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Serviço de Transporte Complementar de Passageiros do Município de São Lourenço da Mata - STCP/SLM e dá outras providências.</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>Ricardo Sátiro</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1180/projeto_de_lei_054-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1180/projeto_de_lei_054-2009.pdf</t>
   </si>
   <si>
     <t>Nomeia a Praça situada na Rua Riachuelo de Praça JOSÉ SÁTIRO BARBOSA CAMELO (SR. BRANCO), no Bairro da Vila do Reinado, neste Município.</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1181/projeto_de_lei_055-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1181/projeto_de_lei_055-2009.pdf</t>
   </si>
   <si>
     <t>Institui no Calendário Oficial do Município de São Lourenço da Mata a Semana Municipal da Vivência e Prática da Cultura Afro-Pernambucana.</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1182/projeto_de_lei_056-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1182/projeto_de_lei_056-2009.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a complementação do crédito do Vale Transporte dos docentes lotados nas Escolas Municipais Tiradentes, Jair Pereira e Fernando Sampaio, situadas na Zona Rural do Distrito de Matriz da Luz, no Município de São Lourenço da Mata, e dá outras providências.</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1183/projeto_de_lei_057-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1183/projeto_de_lei_057-2009.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PARCELAMENTO DOS DÉBITOS DE NATUREZA NÃO TRIBUTÁRIA PARA COM A ADMINISTRAÇÃO PÚBLICA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1184/projeto_de_lei_058-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1184/projeto_de_lei_058-2009.pdf</t>
   </si>
   <si>
     <t>Institui o Conselho Municipal de Políticas Públicas de Juventude, e dá outras providências.</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1185/projeto_de_lei_059-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1185/projeto_de_lei_059-2009.pdf</t>
   </si>
   <si>
     <t>Abre no Orçamento deste Exercício Crédito especial e dá outras providencias.</t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1186/projeto_de_lei_061-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1186/projeto_de_lei_061-2009.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual para, o quadriênio 2010 e 2013 e dá outras providências.</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1187/projeto_de_lei_062-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1187/projeto_de_lei_062-2009.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação do valor do Incentivo Financeiro referente aos Agentes Comunitários de Saúde das estratégias Agentes Comunitários de Saúde e Saúde da Família e dá outras providências.</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1188/projeto_de_lei_063-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1188/projeto_de_lei_063-2009.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da redação do inciso VI, do art. 5º da Lei Municipal nº 2.247, de 13 de abril de 2009 e dá outras providências.</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1189/projeto_de_lei_064-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1189/projeto_de_lei_064-2009.pdf</t>
   </si>
   <si>
     <t>Cria o Conselho Municipal de Direitos da Pessoa Idosa - CMI e dá outras providências.</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1190/projeto_de_lei_065-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1190/projeto_de_lei_065-2009.pdf</t>
   </si>
   <si>
     <t>Cria o Fundo Municipal do Idoso e dá outras providências.</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1191/projeto_de_lei_066-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1191/projeto_de_lei_066-2009.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº 2.273, de 18 de agosto de 2009 e dá outras providências.</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1192/projeto_de_lei_067-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1192/projeto_de_lei_067-2009.pdf</t>
   </si>
   <si>
     <t>PERMITE O LEGISLATIVO A HOMENAGEAR PESSOAS QUE CONTRIBUÍRAM DE FORMA RELEVANTE AO BAIRRO COM PLACAS NA FRENTE DAS SALAS DE AULA EM PARCERIA COM EMPRESAS PRIVADAS</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1193/projeto_de_lei_068-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1193/projeto_de_lei_068-2009.pdf</t>
   </si>
   <si>
     <t>Denomina como PRAÇA GOVERNADOR CARLOS WILSON DE QUEIROZ CAMPOS a praça localizada à Rua Dr. Joaquim Nabuco e dá outras providências.</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1194/projeto_de_lei_069-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1194/projeto_de_lei_069-2009.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de cargos de Professor nível I no âmbito do Poder Executivo Municipal, autoriza a realização do respectivo concurso público e dá outras providências.</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1195/projeto_de_lei_070-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1195/projeto_de_lei_070-2009.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a doar imóvel objeto de desapropriação judicial ao Fundo de Arrendamento Residencial - FAR, representado pela Caixa Econômica Federal, e dá outras providências.</t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1196/projeto_de_lei_071-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1196/projeto_de_lei_071-2009.pdf</t>
   </si>
   <si>
     <t>Acresce dispositivos ao Plano Diretor do Município de São Lourenço da Mata, Lei Municipal nº. 2.159, de 10 de outubro de 2006 e dá outras providências.</t>
   </si>
   <si>
     <t>4212</t>
   </si>
   <si>
     <t>PEMLO</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica</t>
   </si>
   <si>
     <t>Alcides Francisco, Antônio Manga, Fabinho Pereira, Genildo Machado, Gilberto Monteiro, José Leopoldo, Leonardo Barbosa, Márcia Pereira, Reginaldo Costa, Ricardo Sátiro</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/4212/prosposta_de_emenda_a_lei_organica_001-2009.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/4212/prosposta_de_emenda_a_lei_organica_001-2009.pdf</t>
   </si>
   <si>
     <t>Modifica o Art. 26 da Lei Orgânica desta Casa e dá outras providências.</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
     <t>EMMOD</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1177/projeto_de_lei_052-2009_emenda_modificativa.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1177/projeto_de_lei_052-2009_emenda_modificativa.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE LEI Nº 052-2009 - No seu Art. 2°.</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
     <t>Modifica o Art. 11 , INCISO XVIII do Projeto de Lei Nº 053/2009.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
@@ -4207,67 +4207,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/6758/req-0001-2009.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/6759/req-0002-2009.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/6760/req-0003-2009.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/6761/req-0004-2009.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/6762/req-0005-2009.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/6763/req-0006-2009.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7687/req-007-2009.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7688/req-008-2009.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7689/req-009-2009.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7690/req-010-2009.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7691/req-011-2009.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7692/req-012-2009.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7693/req-013-2009.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7694/req-014-2009.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7695/req-014-2009.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7696/req-016-2009.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7697/req-017-2009.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7698/req-018-2009.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7699/req-019-2009.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/6981/req-0111-2009.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/6982/req-0112-2009.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7593/req-127-2009.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7594/req-128-2009.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7595/req-129-2009.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7596/req-130-2009.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7597/req-131-2009.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7598/req-132-2009.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/6983/req-0156-2009.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/6984/req-0157-2009.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/6985/req-0195-2009.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/6986/req-0196-2009.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/6987/req-0197-2009.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7599/req-198-2009.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7600/req-199-2009.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/6988/req-0214-2009.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/6989/req-0215-2009.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/6990/req-0216-2009.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/6991/req-0217-2009.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/6992/req-0218-2009.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/6993/req-0219-2009.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/6994/req-0220-2009.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/6995/req-0225-2009.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/6996/req-0237-2009.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/6997/req-0256-2009.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/6998/req-0257-2009.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/6999/req-0258-2009.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7000/req-0259-2009.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7001/req-0260-2009.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7002/req-0299-2009.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7003/req-0300-2009.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7004/req-0301-2009.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7005/req-0302-2009.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7006/req-0303-2009.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7007/req-0341-2009.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7008/req-0342-2009.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7009/req-0343-2009.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7010/req-0344-2009.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7011/req-0345-2009.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7012/req-0346-2009.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7013/req-0347-2009.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7014/req-0369-2009.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7015/req-0378-2009.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7016/req-0379-2009.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7601/req-387-2009.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7602/req-388-2009.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7603/req-389-2009.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7604/req-390-2009.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7605/req-391-2009.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7606/req-392-2009.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7017/req-0428-2009.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7018/req-0429-2009.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7019/req-0430-2009.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7020/req-0431-2009.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7021/req-0432-2009.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7022/req-0433-2009.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7023/req-0434-2009.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7024/req-0458-2009.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7025/req-0459-2009.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7026/req-0460-2009.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7027/req-0461-2009.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7028/req-0462-2009.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7029/req-0486-2009.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7030/req-0487-2009.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7031/req-0488-2009.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7607/req-515-2009.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7032/req-0517-2009.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7033/req-0518-2009.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7034/req-0519-2009.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7035/req-0540-2009.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7036/req-0541-2009.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7037/req-0542-2009.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7038/req-0543-2009.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7039/req-0544-2009.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7040/req-0545-2009.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7041/req-0546-2009.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7042/req-0547-2009.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7043/req-0570-2009.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7044/req-0571-2009.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7045/req-0603-2009.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7046/req-0604-2009.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7047/req-0605-2009.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7048/req-0606-2009.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7049/req-0607-2009.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7050/req-0608-2009.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7051/req-0609-2009.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7052/req-0610-2009.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7053/req-0611-2009.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7054/req-0612-2009.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7055/req-0613-2009.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7056/req-0635-2009.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7057/req-0636-2009.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7058/req-0637-2009.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7059/req-0669-2009.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7060/req-0670-2009.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7061/req-0671-2009.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7127/req-0675-2009.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7128/req-0676-2009.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7129/req-0677-2009.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7130/req-0678-2009.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7131/req-0679-2009.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7132/req-0680-2009.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7133/req-0681-2009.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7608/req-701-2009.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7609/req-703-2009.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7134/req-0720-2009.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7135/req-0721-2009.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7136/req-0722-2009.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7137/req-0749-2009.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7138/req-0762-2009.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7139/req-0763-2009.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7140/req-0774-2009.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7141/req-0775-2009.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7142/req-0776-2009.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7143/req-0777-2009.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7144/req-0778-2009.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7610/req-780-2009.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7611/req-781-2009.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7612/req-796-2009.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7613/req-797-2009.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7145/req-0798-2009.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7146/req-0799-2009.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7147/req-0803-2009.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7148/req-0804-2009.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7149/req-0805-2009.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7150/req-0806-2009.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7614/req-814-2009.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7615/req-815-2009.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7616/req-816-2009.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7617/req-817-2009.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7151/req-0837-2009.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7152/req-0840-2009.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7153/req-0841-2009.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7154/req-0842-2009.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7155/req-0843-2009.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7156/req-0851-2009.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7157/req-0852-2009.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7158/req-0853-2009.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7159/req-0854-2009.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7160/req-0855-2009.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7161/req-0856-2009.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7162/req-0857-2009.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7163/req-0858-2009.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7164/req-0883-2009.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7165/req-0884-2009.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7166/req-0885-2009.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7618/req-948-2009.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7619/req-949-2009.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7167/req-0970-2009.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7168/req-0971-2009.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7169/req-0972-2009.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7170/req-0973-2009.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7620/req-976-2009.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7621/req-977-2009.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7622/req-978-2009.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7623/req-979-2009.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7624/req-980-2009.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7625/req-981-2009.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7626/req-982-2009.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7627/req-983-2009.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7628/req-984-2009.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7629/req-985-2009.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7630/req-1012-2009.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7631/req-1013-2009.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7632/req-1014-2009.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7633/req-1015-2009.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7634/req-1016-2009.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7635/req-1017-2009.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7636/req-1018-2009.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7637/req-1019-2009.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7638/req-1020-2009.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7639/req-1021-2009.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7640/req-1022-2009.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7641/req-1023-2009.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7642/req-1024-2009.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7643/req-1025-2009.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7644/req-1026-2009.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7645/req-1027-2009.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7646/req-1028-2009.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7647/req-1029-2009.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7648/req-1030-2009.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7649/req-1031-2009.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7650/req-1032-2009.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7171/req-1033-2009.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7172/req-1034-2009.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7173/req-1035-2009.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7174/req-1036-2009.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7175/req-1037-2009.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7176/req-1038-2009.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7651/req-1044-2009.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7652/req-1045-2009.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7657/req-1046-2009.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7658/req-1047-2009.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7659/req-1048-2009.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7660/req-1049-2009.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7661/req-1050-2009.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7662/req-1051-2009.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7663/req-1052-2009.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7664/req-1053-2009.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7665/req-1054-2009.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7666/req-1055-2009.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7667/req-1056-2009.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7668/req-1057-2009.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7669/req-1058-2009.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7670/req-1059-2009.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7671/req-1060-2009.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7672/req-1061-2009.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7673/req-1062-2009.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7674/req-1063-2009.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7675/req-1064-2009.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7676/req-1065-2009.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7677/req-1066-2009.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7678/req-1067-2009.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7679/req-1068-2009.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7680/req-1069-2009.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7681/req-1070-2009.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7177/req-1081-2009.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7178/req-1082-2009.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7179/req-1083-2009.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7180/req-1108-2009.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7682/req-1114-2009.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7683/req-1115-2009.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7684/req-1116-2009.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7685/req-1117-2009.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7181/req-1156-2009.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7182/req-1157-2009.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7183/req-1158-2009.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7686/req-1161-2009.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7184/req-1198-2009.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7185/req-1199-2009.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7186/req-1200-2009.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7187/req-1211-2009.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/947/projeto_de_lei_001-2009.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/948/projeto_de_lei_002-2009.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/949/projeto_de_lei_003-2009.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1056/projeto_de_lei_004-2009.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1057/projeto_de_lei_005-2009.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1058/projeto_de_lei_006-2009.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1059/projeto_de_lei_007-2009.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1060/projeto_de_lei_008-2009.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1061/projeto_de_lei_009-2009.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1063/projeto_de_lei_010-2009.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1135/projeto_de_lei_012-2009.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1137/projeto_de_lei_013-2009.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1139/projeto_de_lei_014-2009.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1140/projeto_de_lei_015-2009.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1141/projeto_de_lei_016-2009.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1142/projeto_de_lei_017-2009.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1143/projeto_de_lei_018-2009.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1144/projeto_de_lei_019-2009.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1145/projeto_de_lei_020-2009.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1146/projeto_de_lei_021-2009.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1147/projeto_de_lei_022-2009.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1148/projeto_de_lei_023-2009.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1149/projeto_de_lei_024-2009.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1150/projeto_de_lei_025-2009.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1151/projeto_de_lei_026-2009.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1152/projeto_de_lei_027-2009.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1153/projeto_de_lei_028-2009.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1154/projeto_de_lei_029-2009.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1155/projeto_de_lei_030-2009.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1156/projeto_de_lei_031-2009.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1157/projeto_de_lei_032-2009.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1158/projeto_de_lei_033-2009.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1159/projeto_de_lei_034-2009.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1160/projeto_de_lei_035-2009.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1161/projeto_de_lei_036-2009.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1163/projeto_de_lei_038-2009.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1164/projeto_de_lei_039-2009.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1165/projeto_de_lei_040-2009.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1166/projeto_de_lei_041-2009.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1167/projeto_de_lei_042-2009.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1168/projeto_de_lei_043-2009.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1169/projeto_de_lei_044-2009.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1170/projeto_de_lei_045-2009.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1171/projeto_de_lei_046-2009.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1172/projeto_de_lei_047-2009.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1173/projeto_de_lei_049-2009.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1174/projeto_de_lei_050-2009.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1175/projeto_de_lei_051-2009.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1176/projeto_de_lei_052-2009.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1179/projeto_de_lei_053-2009.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1180/projeto_de_lei_054-2009.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1181/projeto_de_lei_055-2009.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1182/projeto_de_lei_056-2009.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1183/projeto_de_lei_057-2009.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1184/projeto_de_lei_058-2009.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1185/projeto_de_lei_059-2009.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1186/projeto_de_lei_061-2009.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1187/projeto_de_lei_062-2009.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1188/projeto_de_lei_063-2009.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1189/projeto_de_lei_064-2009.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1190/projeto_de_lei_065-2009.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1191/projeto_de_lei_066-2009.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1192/projeto_de_lei_067-2009.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1193/projeto_de_lei_068-2009.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1194/projeto_de_lei_069-2009.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1195/projeto_de_lei_070-2009.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1196/projeto_de_lei_071-2009.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/4212/prosposta_de_emenda_a_lei_organica_001-2009.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1177/projeto_de_lei_052-2009_emenda_modificativa.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/6758/req-0001-2009.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/6759/req-0002-2009.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/6760/req-0003-2009.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/6761/req-0004-2009.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/6762/req-0005-2009.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/6763/req-0006-2009.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7687/req-007-2009.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7688/req-008-2009.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7689/req-009-2009.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7690/req-010-2009.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7691/req-011-2009.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7692/req-012-2009.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7693/req-013-2009.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7694/req-014-2009.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7695/req-014-2009.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7696/req-016-2009.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7697/req-017-2009.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7698/req-018-2009.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7699/req-019-2009.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/6981/req-0111-2009.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/6982/req-0112-2009.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7593/req-127-2009.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7594/req-128-2009.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7595/req-129-2009.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7596/req-130-2009.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7597/req-131-2009.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7598/req-132-2009.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/6983/req-0156-2009.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/6984/req-0157-2009.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/6985/req-0195-2009.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/6986/req-0196-2009.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/6987/req-0197-2009.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7599/req-198-2009.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7600/req-199-2009.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/6988/req-0214-2009.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/6989/req-0215-2009.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/6990/req-0216-2009.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/6991/req-0217-2009.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/6992/req-0218-2009.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/6993/req-0219-2009.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/6994/req-0220-2009.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/6995/req-0225-2009.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/6996/req-0237-2009.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/6997/req-0256-2009.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/6998/req-0257-2009.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/6999/req-0258-2009.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7000/req-0259-2009.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7001/req-0260-2009.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7002/req-0299-2009.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7003/req-0300-2009.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7004/req-0301-2009.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7005/req-0302-2009.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7006/req-0303-2009.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7007/req-0341-2009.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7008/req-0342-2009.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7009/req-0343-2009.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7010/req-0344-2009.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7011/req-0345-2009.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7012/req-0346-2009.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7013/req-0347-2009.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7014/req-0369-2009.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7015/req-0378-2009.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7016/req-0379-2009.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7601/req-387-2009.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7602/req-388-2009.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7603/req-389-2009.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7604/req-390-2009.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7605/req-391-2009.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7606/req-392-2009.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7017/req-0428-2009.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7018/req-0429-2009.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7019/req-0430-2009.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7020/req-0431-2009.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7021/req-0432-2009.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7022/req-0433-2009.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7023/req-0434-2009.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7024/req-0458-2009.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7025/req-0459-2009.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7026/req-0460-2009.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7027/req-0461-2009.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7028/req-0462-2009.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7029/req-0486-2009.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7030/req-0487-2009.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7031/req-0488-2009.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7607/req-515-2009.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7032/req-0517-2009.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7033/req-0518-2009.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7034/req-0519-2009.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7035/req-0540-2009.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7036/req-0541-2009.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7037/req-0542-2009.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7038/req-0543-2009.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7039/req-0544-2009.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7040/req-0545-2009.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7041/req-0546-2009.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7042/req-0547-2009.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7043/req-0570-2009.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7044/req-0571-2009.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7045/req-0603-2009.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7046/req-0604-2009.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7047/req-0605-2009.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7048/req-0606-2009.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7049/req-0607-2009.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7050/req-0608-2009.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7051/req-0609-2009.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7052/req-0610-2009.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7053/req-0611-2009.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7054/req-0612-2009.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7055/req-0613-2009.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7056/req-0635-2009.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7057/req-0636-2009.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7058/req-0637-2009.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7059/req-0669-2009.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7060/req-0670-2009.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7061/req-0671-2009.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7127/req-0675-2009.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7128/req-0676-2009.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7129/req-0677-2009.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7130/req-0678-2009.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7131/req-0679-2009.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7132/req-0680-2009.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7133/req-0681-2009.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7608/req-701-2009.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7609/req-703-2009.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7134/req-0720-2009.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7135/req-0721-2009.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7136/req-0722-2009.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7137/req-0749-2009.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7138/req-0762-2009.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7139/req-0763-2009.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7140/req-0774-2009.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7141/req-0775-2009.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7142/req-0776-2009.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7143/req-0777-2009.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7144/req-0778-2009.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7610/req-780-2009.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7611/req-781-2009.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7612/req-796-2009.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7613/req-797-2009.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7145/req-0798-2009.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7146/req-0799-2009.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7147/req-0803-2009.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7148/req-0804-2009.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7149/req-0805-2009.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7150/req-0806-2009.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7614/req-814-2009.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7615/req-815-2009.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7616/req-816-2009.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7617/req-817-2009.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7151/req-0837-2009.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7152/req-0840-2009.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7153/req-0841-2009.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7154/req-0842-2009.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7155/req-0843-2009.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7156/req-0851-2009.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7157/req-0852-2009.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7158/req-0853-2009.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7159/req-0854-2009.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7160/req-0855-2009.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7161/req-0856-2009.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7162/req-0857-2009.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7163/req-0858-2009.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7164/req-0883-2009.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7165/req-0884-2009.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7166/req-0885-2009.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7618/req-948-2009.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7619/req-949-2009.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7167/req-0970-2009.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7168/req-0971-2009.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7169/req-0972-2009.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7170/req-0973-2009.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7620/req-976-2009.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7621/req-977-2009.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7622/req-978-2009.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7623/req-979-2009.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7624/req-980-2009.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7625/req-981-2009.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7626/req-982-2009.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7627/req-983-2009.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7628/req-984-2009.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7629/req-985-2009.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7630/req-1012-2009.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7631/req-1013-2009.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7632/req-1014-2009.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7633/req-1015-2009.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7634/req-1016-2009.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7635/req-1017-2009.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7636/req-1018-2009.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7637/req-1019-2009.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7638/req-1020-2009.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7639/req-1021-2009.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7640/req-1022-2009.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7641/req-1023-2009.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7642/req-1024-2009.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7643/req-1025-2009.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7644/req-1026-2009.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7645/req-1027-2009.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7646/req-1028-2009.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7647/req-1029-2009.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7648/req-1030-2009.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7649/req-1031-2009.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7650/req-1032-2009.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7171/req-1033-2009.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7172/req-1034-2009.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7173/req-1035-2009.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7174/req-1036-2009.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7175/req-1037-2009.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7176/req-1038-2009.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7651/req-1044-2009.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7652/req-1045-2009.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7657/req-1046-2009.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7658/req-1047-2009.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7659/req-1048-2009.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7660/req-1049-2009.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7661/req-1050-2009.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7662/req-1051-2009.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7663/req-1052-2009.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7664/req-1053-2009.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7665/req-1054-2009.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7666/req-1055-2009.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7667/req-1056-2009.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7668/req-1057-2009.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7669/req-1058-2009.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7670/req-1059-2009.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7671/req-1060-2009.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7672/req-1061-2009.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7673/req-1062-2009.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7674/req-1063-2009.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7675/req-1064-2009.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7676/req-1065-2009.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7677/req-1066-2009.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7678/req-1067-2009.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7679/req-1068-2009.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7680/req-1069-2009.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7681/req-1070-2009.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7177/req-1081-2009.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7178/req-1082-2009.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7179/req-1083-2009.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7180/req-1108-2009.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7682/req-1114-2009.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7683/req-1115-2009.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7684/req-1116-2009.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7685/req-1117-2009.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7181/req-1156-2009.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7182/req-1157-2009.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7183/req-1158-2009.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7686/req-1161-2009.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7184/req-1198-2009.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7185/req-1199-2009.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7186/req-1200-2009.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/7187/req-1211-2009.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/947/projeto_de_lei_001-2009.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/948/projeto_de_lei_002-2009.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/949/projeto_de_lei_003-2009.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1056/projeto_de_lei_004-2009.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1057/projeto_de_lei_005-2009.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1058/projeto_de_lei_006-2009.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1059/projeto_de_lei_007-2009.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1060/projeto_de_lei_008-2009.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1061/projeto_de_lei_009-2009.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1063/projeto_de_lei_010-2009.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1135/projeto_de_lei_012-2009.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1137/projeto_de_lei_013-2009.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1139/projeto_de_lei_014-2009.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1140/projeto_de_lei_015-2009.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1141/projeto_de_lei_016-2009.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1142/projeto_de_lei_017-2009.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1143/projeto_de_lei_018-2009.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1144/projeto_de_lei_019-2009.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1145/projeto_de_lei_020-2009.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1146/projeto_de_lei_021-2009.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1147/projeto_de_lei_022-2009.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1148/projeto_de_lei_023-2009.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1149/projeto_de_lei_024-2009.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1150/projeto_de_lei_025-2009.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1151/projeto_de_lei_026-2009.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1152/projeto_de_lei_027-2009.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1153/projeto_de_lei_028-2009.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1154/projeto_de_lei_029-2009.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1155/projeto_de_lei_030-2009.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1156/projeto_de_lei_031-2009.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1157/projeto_de_lei_032-2009.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1158/projeto_de_lei_033-2009.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1159/projeto_de_lei_034-2009.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1160/projeto_de_lei_035-2009.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1161/projeto_de_lei_036-2009.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1163/projeto_de_lei_038-2009.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1164/projeto_de_lei_039-2009.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1165/projeto_de_lei_040-2009.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1166/projeto_de_lei_041-2009.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1167/projeto_de_lei_042-2009.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1168/projeto_de_lei_043-2009.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1169/projeto_de_lei_044-2009.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1170/projeto_de_lei_045-2009.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1171/projeto_de_lei_046-2009.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1172/projeto_de_lei_047-2009.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1173/projeto_de_lei_049-2009.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1174/projeto_de_lei_050-2009.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1175/projeto_de_lei_051-2009.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1176/projeto_de_lei_052-2009.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1179/projeto_de_lei_053-2009.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1180/projeto_de_lei_054-2009.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1181/projeto_de_lei_055-2009.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1182/projeto_de_lei_056-2009.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1183/projeto_de_lei_057-2009.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1184/projeto_de_lei_058-2009.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1185/projeto_de_lei_059-2009.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1186/projeto_de_lei_061-2009.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1187/projeto_de_lei_062-2009.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1188/projeto_de_lei_063-2009.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1189/projeto_de_lei_064-2009.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1190/projeto_de_lei_065-2009.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1191/projeto_de_lei_066-2009.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1192/projeto_de_lei_067-2009.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1193/projeto_de_lei_068-2009.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1194/projeto_de_lei_069-2009.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1195/projeto_de_lei_070-2009.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1196/projeto_de_lei_071-2009.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/4212/prosposta_de_emenda_a_lei_organica_001-2009.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2009/1177/projeto_de_lei_052-2009_emenda_modificativa.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H324"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="151.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="128.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="127.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>