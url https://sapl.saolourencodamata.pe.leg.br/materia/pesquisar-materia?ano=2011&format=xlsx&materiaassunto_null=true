--- v0 (2025-12-31)
+++ v1 (2026-06-10)
@@ -51,855 +51,855 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>7258</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/7258/req-0015-2011.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/7258/req-0015-2011.pdf</t>
   </si>
   <si>
     <t>VOTOS DE APLAUSOS PARA OS SENHORES: ADELSON GONSALO E FERNANDO DIAS.</t>
   </si>
   <si>
     <t>7259</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>Leonardo Barbosa</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/7259/req-0034-2011.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/7259/req-0034-2011.pdf</t>
   </si>
   <si>
     <t>ASFALTAMENTO DA RUA PEDRO CELESTINO MUNIZ LOCALIZADA NO BAIRRO CENTRO.</t>
   </si>
   <si>
     <t>7260</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/7260/req-0042-2011.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/7260/req-0042-2011.pdf</t>
   </si>
   <si>
     <t>NUMERAÇÃO DAS CASAS NOS BAIRROS DE BAIXA RENDA.</t>
   </si>
   <si>
     <t>7261</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/7261/req-0043-2011.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/7261/req-0043-2011.pdf</t>
   </si>
   <si>
     <t>PAVIMETAÇÃO E DRENAGEM DA RUA FÁBIO DE BARROS LOCALIZADA NO BAIRRO DE PENEDO.</t>
   </si>
   <si>
     <t>7262</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/7262/req-0056-2011.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/7262/req-0056-2011.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE UMA SECRETÁRIA DE COMBATE AS DROGAS.</t>
   </si>
   <si>
     <t>7263</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/7263/req-0065-2011.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/7263/req-0065-2011.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA ESCOLA NO LOTEAMENTO METROPOLITANO.</t>
   </si>
   <si>
     <t>7264</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/7264/req-0072-2011.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/7264/req-0072-2011.pdf</t>
   </si>
   <si>
     <t>DOAÇÃO DE MICROFONES PARA OS PROFESSORES DAS ESCOLAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>7265</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/7265/req-0094-2011.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/7265/req-0094-2011.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UMA ESCOLA TÉCNICA NO PÁTIO DE EVENTOS.</t>
   </si>
   <si>
     <t>7266</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/7266/req-0121-2011.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/7266/req-0121-2011.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UM POSTO DE SAÚDE NO LOTEAMENTO METROPOLITANO.</t>
   </si>
   <si>
     <t>7267</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/7267/req-0152-2011.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/7267/req-0152-2011.pdf</t>
   </si>
   <si>
     <t>PARCERIA ENTRE PREFETURA E INSTITUTO DE DEFESA E INTEGRAÇÃO SOCIAL IDIS.</t>
   </si>
   <si>
     <t>7268</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/7268/req-0184-2011.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/7268/req-0184-2011.pdf</t>
   </si>
   <si>
     <t>TORNAR A RUA AGRESTINA NO SENTIDO ÚNICO.</t>
   </si>
   <si>
     <t>7269</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/7269/req-0185-2011.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/7269/req-0185-2011.pdf</t>
   </si>
   <si>
     <t>TORNAR A RUA DOUTOR JOSÉ SOTERO NO SENTIDO ÚNICO.</t>
   </si>
   <si>
     <t>7270</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/7270/req-0188-2011.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/7270/req-0188-2011.pdf</t>
   </si>
   <si>
     <t>VOTO DE APLAUSO AO COMANDANTE DA GUARDA JOÃO SANTANA.</t>
   </si>
   <si>
     <t>7271</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/7271/req-0189-2011.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/7271/req-0189-2011.pdf</t>
   </si>
   <si>
     <t>COBERTURA DO CANAL DA 1ª TRAVESSA CASSIANO VICENTE NO BAIRRO SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>7272</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/7272/req-0190-2011.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/7272/req-0190-2011.pdf</t>
   </si>
   <si>
     <t>COBERTURA DO CANAL DO PSF DO PREGO.</t>
   </si>
   <si>
     <t>7273</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/7273/req-0191-2011.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/7273/req-0191-2011.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA RAMPA DE ACESSO PARA DEFICIENTES NA ESCADARIA DA 1ª TRAVESSA CASSIANO VICENTE.</t>
   </si>
   <si>
     <t>7274</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/7274/req-0204-2011.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/7274/req-0204-2011.pdf</t>
   </si>
   <si>
     <t>LIMPEZA E PODAÇÃO DA ÁRVORE DO PSF DO PREGO.</t>
   </si>
   <si>
     <t>7275</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/7275/req-0218-2011.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/7275/req-0218-2011.pdf</t>
   </si>
   <si>
     <t>VOTO DE APLAUSO A ASSESSORA ESPECIAL DA SECRETARIA DE SAÚDE, EDINILDA BARBOSA CAMARA.</t>
   </si>
   <si>
     <t>7276</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/7276/req-0221-2011.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/7276/req-0221-2011.pdf</t>
   </si>
   <si>
     <t>GARANTIA DE RESERVA MINIMA DE 10% DOS INGRESSOS QUE SERÃO COLOCADOS A VENDA, DESTINANDO ESTE PERCENTUAL PARA A POPULAÇÃO DA CIDADE DE SÃO LOURENÇO DA MATA, GARANTINDO QUE A MESMA TENHA ACESSO AOS JOGOS DA COPA DO MUNDO DE FUTEBOL DE 2014, TENDO ESTA CIDADE COMO UMA SUB-SEDE.</t>
   </si>
   <si>
     <t>7277</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/7277/req-0229-2011.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/7277/req-0229-2011.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UMA ESCOLA MUNICIPAL DE INFORMÁTICA.</t>
   </si>
   <si>
     <t>7278</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/7278/req-0250-2011.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/7278/req-0250-2011.pdf</t>
   </si>
   <si>
     <t>AUDIÊNCIA PÚBLICA COM AS OPERADORAS QUE FORNECEM INTERNET AO MUNICÍPIO DE SÃO LOURENÇO DA MATA OI, CLARO, GVT, VIVO, TIM.</t>
   </si>
   <si>
     <t>7279</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/7279/req-0251-2011.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/7279/req-0251-2011.pdf</t>
   </si>
   <si>
     <t>INSERIR PORTADORES DE DEFICIÊNCIA NOS CURSOS DE CAPACITAÇÃO CONFORME A LEI FEDERAL Nº 8.213/91.</t>
   </si>
   <si>
     <t>7280</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/7280/req-0260-2011.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/7280/req-0260-2011.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DO CONSELHO MUNICIPAL DE PESSOAS COM NECESSIDADES ESPECIAIS.</t>
   </si>
   <si>
     <t>7281</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/7281/req-0269-2011.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/7281/req-0269-2011.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DA ACADEMIA DA CIDADE NO RESIDÊNCIAL FRANCISCA DE PAULA.</t>
   </si>
   <si>
     <t>1269</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Ettore Labanca</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1269/projeto_de_lei_001-2011.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1269/projeto_de_lei_001-2011.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº 2.273, de 18 de agosto de 2009 e dá outras providências.</t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1270/projeto_de_lei_002-2011.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1270/projeto_de_lei_002-2011.pdf</t>
   </si>
   <si>
     <t>Acresce dispositivos ao Plano Diretor do Município de São Lourenço da Mata, Lei Municipal nº 2.159, de 10 de outubro de 2006, e dá outras providências.</t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1271/projeto_de_lei_003-2011.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1271/projeto_de_lei_003-2011.pdf</t>
   </si>
   <si>
     <t>Altera e acresce dispositivos à Lei Municipal nº 2.237, de 02 de fevereiro de 2009, e dá outras providências.</t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1272/projeto_de_lei_004-2011.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1272/projeto_de_lei_004-2011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação do Serviço Municipal de Táxi no Município de São Lourenço da Mata-PE - SMTX/SLM e dá outras providências.</t>
   </si>
   <si>
     <t>1475</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1475/projeto_de_lei_005-2011.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1475/projeto_de_lei_005-2011.pdf</t>
   </si>
   <si>
     <t>1476</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1476/projeto_de_lei_006-2011.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1476/projeto_de_lei_006-2011.pdf</t>
   </si>
   <si>
     <t>Cria a Secretaria Extraordinária da Copa do Mundo de 2014 - SECOPA e dá outras providências.</t>
   </si>
   <si>
     <t>1477</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1477/projeto_de_lei_007-2011.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1477/projeto_de_lei_007-2011.pdf</t>
   </si>
   <si>
     <t>Autoriza a alienação de veículo automotor e dá outras providências. - Veículo HYUNDAI AZERA</t>
   </si>
   <si>
     <t>1478</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Gilberto Monteiro</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1478/projeto_de_lei_008-2011.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1478/projeto_de_lei_008-2011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de ruas no Loteamento Vila Dourada em nosso Município e dá outras providências.</t>
   </si>
   <si>
     <t>1479</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Antônio Manga</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1479/projeto_de_lei_009-2011.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1479/projeto_de_lei_009-2011.pdf</t>
   </si>
   <si>
     <t>Fica instituído o Dia do Desafio '·Você se Mexe e o Mundo Mexe Junto", na cidade de São Lourenço da Mata.</t>
   </si>
   <si>
     <t>1480</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1480/projeto_de_lei_010-2011.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1480/projeto_de_lei_010-2011.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a subvencionar a FUNDAÇÃO NACIONAL DO PAU-BRASIL - FUMBRASIL e dá outras providências.</t>
   </si>
   <si>
     <t>1481</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1481/projeto_de_lei_011-2011.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1481/projeto_de_lei_011-2011.pdf</t>
   </si>
   <si>
     <t>Modifica dispositivos do Plano Diretor do Município de São Lourenço da Mata, Lei Municipal nº 2.159, de 10 de outubro de 2006 e dá outras providências.</t>
   </si>
   <si>
     <t>1482</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1482/projeto_de_lei_012-2011.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1482/projeto_de_lei_012-2011.pdf</t>
   </si>
   <si>
     <t>Estabelece o Piso Salarial Profissional do Magistério Público Municipal da Educação Básica e dá outras providências correlatas.</t>
   </si>
   <si>
     <t>1483</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1483/projeto_de_lei_013-2011.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1483/projeto_de_lei_013-2011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instalação de painel opaco entre os caixas e os clientes em espera em todas as agências bancárias e instituições financeiras localizadas no município de são lourenço da mata e dá outras providências.</t>
   </si>
   <si>
     <t>1484</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1484/projeto_de_lei_014-2011.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1484/projeto_de_lei_014-2011.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a realizar intervenções no sentido de proceder com o desmonte da estrutura metálica, incluindo seus pórticos, constante da Ponte sobre o Rio Capibaribe, Av. Oito de Maio, neste Município, além das respectivas e consequentes obras reparadoras e de manutenção que se fizerem necessárias e dá outras providências.</t>
   </si>
   <si>
     <t>1485</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1485/projeto_de_lei_015-2011.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1485/projeto_de_lei_015-2011.pdf</t>
   </si>
   <si>
     <t>Dá nova redação e acrescenta parágrafos e incisos a dispositivos da Lei Municipal nº 2162/2006.</t>
   </si>
   <si>
     <t>1486</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1486/projeto_de_lei_016-2011.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1486/projeto_de_lei_016-2011.pdf</t>
   </si>
   <si>
     <t>Cria Cargos Comissionados no âmbito do Poder Legislativo da Câmara Municipal de São Lourenço da Mata e dá outras providências.</t>
   </si>
   <si>
     <t>1487</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1487/projeto_de_lei_017-2011.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1487/projeto_de_lei_017-2011.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Nº 2.333. de 30 de outubro de 2008 e dá outras providências.</t>
   </si>
   <si>
     <t>1488</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1488/projeto_de_lei_018-2011.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1488/projeto_de_lei_018-2011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Especial e dá outras providencias.</t>
   </si>
   <si>
     <t>1489</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1489/projeto_de_lei_019-2011.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1489/projeto_de_lei_019-2011.pdf</t>
   </si>
   <si>
     <t>1490</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1490/projeto_de_lei_020-2011.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1490/projeto_de_lei_020-2011.pdf</t>
   </si>
   <si>
     <t>Modifica dispositivo do Plano Diretor do Município de São Lourenço da Mata, Lei Municipal nº 2. 159, de 1 O de outubro de 2006 e dá outras providências.</t>
   </si>
   <si>
     <t>1491</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1491/projeto_de_lei_021-2011.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1491/projeto_de_lei_021-2011.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a firmar termo aditivo de convênio com o INSTITUTO DE RECURSOS HUMANOS DE PERNAMBUCO - IRH - PE e dá outras providências.</t>
   </si>
   <si>
     <t>1502</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1502/projeto_de_lei_022-2011.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1502/projeto_de_lei_022-2011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para elaboração e execução da Lei Orçamentária de 2012 e dá outras providências.</t>
   </si>
   <si>
     <t>1503</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1503/projeto_de_lei_023-2011.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1503/projeto_de_lei_023-2011.pdf</t>
   </si>
   <si>
     <t>Acrescenta dispositivo ao Plano Diretor do Município de São Lourenço da Mata, Lei Municipal nº 2.159, de 10 de outubro de 2006 e dá outras providências.</t>
   </si>
   <si>
     <t>1504</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1504/projeto_de_lei_025-2011.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1504/projeto_de_lei_025-2011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade das escolas efetuarem, no primeiro e segundo semestre do ano letivo, seminário anti-droga para os alunos das redes municipais, estaduais e privadas de ensino.</t>
   </si>
   <si>
     <t>1505</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1505/projeto_de_lei_026-2011.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1505/projeto_de_lei_026-2011.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a permutar imóvel com particular e dá outras providências. - Loteamento "JARDIM NOVA ESPERANÇA" - desmembramento da Gleba "B", desmembrada da Área "1 ", Remanescente, da Parte do Engenho Cangaçá, situado e localizado na Zona Urbana deste Município,</t>
   </si>
   <si>
     <t>1506</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1506/projeto_de_lei_027-2011.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1506/projeto_de_lei_027-2011.pdf</t>
   </si>
   <si>
     <t>Regulamenta os padrões urbanísticos e ambientais para instalação de antenas transmissoras de radiação eletromagnéticas e equipamentos afins no espaço territorial deste Município.</t>
   </si>
   <si>
     <t>1507</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Genildo Machado</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1507/projeto_de_lei_028-2011.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1507/projeto_de_lei_028-2011.pdf</t>
   </si>
   <si>
     <t>Determina que toda escola pública municipal exiba o resultado do IDEB em uma placa de boa visibilidade na entrada principal.</t>
   </si>
   <si>
     <t>1508</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1508/projeto_de_lei_029-2011.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1508/projeto_de_lei_029-2011.pdf</t>
   </si>
   <si>
     <t>Classifica a propriedade denominada GRANJA LUCIANA como integrante da Zona Especial de Interesse Social II - ZEIS II, nos termos da Lei Municipal nº 2. 159, de 10 de outubro de 2006.</t>
   </si>
   <si>
     <t>1509</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1509/projeto_de_lei_030-2011.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1509/projeto_de_lei_030-2011.pdf</t>
   </si>
   <si>
     <t>Nomeia a Escola Municipal situada no Loteamento Metropolitano, de Prefeito AMARO ALVES DE SOUZA e dá outras providências.</t>
   </si>
   <si>
     <t>1510</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1510/projeto_de_lei_031-2011.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1510/projeto_de_lei_031-2011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Revisão da Parcela Anual do Plano Plurianual para o exercício financeiro de 2012 e dá outras providências.</t>
   </si>
   <si>
     <t>1515</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1515/projeto_de_lei_032-2011.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1515/projeto_de_lei_032-2011.pdf</t>
   </si>
   <si>
     <t>Estima a RECEITA e fixa a DESPESA para o exercício financeiro de 2012.</t>
   </si>
   <si>
     <t>1516</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1516/projeto_de_lei_033-2011.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1516/projeto_de_lei_033-2011.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Adoção de Praças Públicas e de Esportes no Município de São Lourenço da Mata, estabelece seus objetivos e procedimentos, suas espécies e limitações, suas responsabilidades e os benefícios aos adotantes e dá outras providências.</t>
   </si>
   <si>
     <t>1517</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1517/projeto_de_lei_034-2011.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1517/projeto_de_lei_034-2011.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo do Plano Diretor do Município de São Lourenço da Mata, Lei Municipal nº 2. 159, de 1 O de outubro de 2006 e dá outras providências.</t>
   </si>
   <si>
     <t>1518</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1518/projeto_de_lei_035-2011.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1518/projeto_de_lei_035-2011.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a doar com encargo terreno público ao Estado de Pernambuco e dá outras providências.</t>
   </si>
   <si>
     <t>1519</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1519/projeto_de_lei_036-2011.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1519/projeto_de_lei_036-2011.pdf</t>
   </si>
   <si>
     <t>Extingue cargos em comissão e cria cargos de provimento efetivo no âmbito do Poder Executivo Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>1520</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1520/projeto_de_lei_037-2011.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1520/projeto_de_lei_037-2011.pdf</t>
   </si>
   <si>
     <t>Altera o 1° artigo da lei 2.173 de 15 de março de 2007 e dá outras providências.</t>
   </si>
   <si>
     <t>1521</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1521/projeto_de_lei_038-2011.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1521/projeto_de_lei_038-2011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Concessão, pelo Departamento de Trânsito do Município de São Lourenço da Mata-PE, de Credencial de Estacionamento Vaga Especial para pessoas portadoras de deficiência e/ou com dificuldade de locomoção e pessoas maiores de 60 anos, proprietários de veículos, a ser utilizados nos estacionamentos públicos e privados.</t>
   </si>
   <si>
     <t>1522</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>Reginaldo Costa</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1522/projeto_de_lei_039-2011.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1522/projeto_de_lei_039-2011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de rua em nosso município e dá outras providências. - Loteamento Capibaribe, Quadra A1, ao lado da Praça ACADEMIA DA CIDADE, de RUA ARISTEU JOSÉ GUERRA.</t>
   </si>
   <si>
     <t>1524</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1524/projeto_de_lei_040-2011.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1524/projeto_de_lei_040-2011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a contratação por tempo determinado para atender a necessidades de excepcional interesse público de que trata o inciso VII do art. 97 da Constituição Estadual.</t>
   </si>
   <si>
     <t>2087</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/2087/projeto_de_resolucao_029-2011.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/2087/projeto_de_resolucao_029-2011.pdf</t>
   </si>
   <si>
     <t>Altera o art. 2º do Regimento Interno da Câmara Municipal do Município de São Lourenço da Mata e dá outras providências.</t>
   </si>
   <si>
     <t>4214</t>
   </si>
   <si>
     <t>PEMLO</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/4214/prosposta_de_emenda_a_lei_organica_001-2011.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/4214/prosposta_de_emenda_a_lei_organica_001-2011.pdf</t>
   </si>
   <si>
     <t>Altera o art. 9º da Lei Orgânica do Município de São Lourenço da Mata e dá outras providências.</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
     <t>EMMOD</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1273/projeto_de_lei_004-2011_emenda_modificativa.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1273/projeto_de_lei_004-2011_emenda_modificativa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação do Serviço Municipal de Taxi no Município de São Lourenço da Mata/PE - SMTX/SLM e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1206,67 +1206,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/7258/req-0015-2011.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/7259/req-0034-2011.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/7260/req-0042-2011.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/7261/req-0043-2011.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/7262/req-0056-2011.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/7263/req-0065-2011.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/7264/req-0072-2011.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/7265/req-0094-2011.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/7266/req-0121-2011.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/7267/req-0152-2011.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/7268/req-0184-2011.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/7269/req-0185-2011.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/7270/req-0188-2011.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/7271/req-0189-2011.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/7272/req-0190-2011.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/7273/req-0191-2011.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/7274/req-0204-2011.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/7275/req-0218-2011.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/7276/req-0221-2011.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/7277/req-0229-2011.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/7278/req-0250-2011.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/7279/req-0251-2011.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/7280/req-0260-2011.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/7281/req-0269-2011.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1269/projeto_de_lei_001-2011.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1270/projeto_de_lei_002-2011.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1271/projeto_de_lei_003-2011.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1272/projeto_de_lei_004-2011.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1475/projeto_de_lei_005-2011.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1476/projeto_de_lei_006-2011.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1477/projeto_de_lei_007-2011.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1478/projeto_de_lei_008-2011.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1479/projeto_de_lei_009-2011.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1480/projeto_de_lei_010-2011.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1481/projeto_de_lei_011-2011.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1482/projeto_de_lei_012-2011.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1483/projeto_de_lei_013-2011.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1484/projeto_de_lei_014-2011.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1485/projeto_de_lei_015-2011.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1486/projeto_de_lei_016-2011.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1487/projeto_de_lei_017-2011.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1488/projeto_de_lei_018-2011.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1489/projeto_de_lei_019-2011.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1490/projeto_de_lei_020-2011.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1491/projeto_de_lei_021-2011.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1502/projeto_de_lei_022-2011.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1503/projeto_de_lei_023-2011.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1504/projeto_de_lei_025-2011.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1505/projeto_de_lei_026-2011.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1506/projeto_de_lei_027-2011.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1507/projeto_de_lei_028-2011.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1508/projeto_de_lei_029-2011.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1509/projeto_de_lei_030-2011.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1510/projeto_de_lei_031-2011.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1515/projeto_de_lei_032-2011.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1516/projeto_de_lei_033-2011.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1517/projeto_de_lei_034-2011.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1518/projeto_de_lei_035-2011.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1519/projeto_de_lei_036-2011.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1520/projeto_de_lei_037-2011.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1521/projeto_de_lei_038-2011.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1522/projeto_de_lei_039-2011.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1524/projeto_de_lei_040-2011.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/2087/projeto_de_resolucao_029-2011.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/4214/prosposta_de_emenda_a_lei_organica_001-2011.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1273/projeto_de_lei_004-2011_emenda_modificativa.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/7258/req-0015-2011.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/7259/req-0034-2011.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/7260/req-0042-2011.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/7261/req-0043-2011.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/7262/req-0056-2011.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/7263/req-0065-2011.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/7264/req-0072-2011.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/7265/req-0094-2011.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/7266/req-0121-2011.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/7267/req-0152-2011.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/7268/req-0184-2011.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/7269/req-0185-2011.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/7270/req-0188-2011.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/7271/req-0189-2011.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/7272/req-0190-2011.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/7273/req-0191-2011.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/7274/req-0204-2011.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/7275/req-0218-2011.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/7276/req-0221-2011.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/7277/req-0229-2011.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/7278/req-0250-2011.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/7279/req-0251-2011.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/7280/req-0260-2011.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/7281/req-0269-2011.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1269/projeto_de_lei_001-2011.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1270/projeto_de_lei_002-2011.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1271/projeto_de_lei_003-2011.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1272/projeto_de_lei_004-2011.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1475/projeto_de_lei_005-2011.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1476/projeto_de_lei_006-2011.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1477/projeto_de_lei_007-2011.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1478/projeto_de_lei_008-2011.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1479/projeto_de_lei_009-2011.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1480/projeto_de_lei_010-2011.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1481/projeto_de_lei_011-2011.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1482/projeto_de_lei_012-2011.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1483/projeto_de_lei_013-2011.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1484/projeto_de_lei_014-2011.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1485/projeto_de_lei_015-2011.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1486/projeto_de_lei_016-2011.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1487/projeto_de_lei_017-2011.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1488/projeto_de_lei_018-2011.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1489/projeto_de_lei_019-2011.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1490/projeto_de_lei_020-2011.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1491/projeto_de_lei_021-2011.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1502/projeto_de_lei_022-2011.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1503/projeto_de_lei_023-2011.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1504/projeto_de_lei_025-2011.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1505/projeto_de_lei_026-2011.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1506/projeto_de_lei_027-2011.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1507/projeto_de_lei_028-2011.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1508/projeto_de_lei_029-2011.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1509/projeto_de_lei_030-2011.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1510/projeto_de_lei_031-2011.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1515/projeto_de_lei_032-2011.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1516/projeto_de_lei_033-2011.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1517/projeto_de_lei_034-2011.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1518/projeto_de_lei_035-2011.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1519/projeto_de_lei_036-2011.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1520/projeto_de_lei_037-2011.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1521/projeto_de_lei_038-2011.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1522/projeto_de_lei_039-2011.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1524/projeto_de_lei_040-2011.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/2087/projeto_de_resolucao_029-2011.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/4214/prosposta_de_emenda_a_lei_organica_001-2011.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2011/1273/projeto_de_lei_004-2011_emenda_modificativa.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H67"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="128.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="127.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>