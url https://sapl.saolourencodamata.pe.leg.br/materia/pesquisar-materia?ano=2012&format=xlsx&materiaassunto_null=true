--- v0 (2026-02-22)
+++ v1 (2026-06-12)
@@ -54,681 +54,681 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>7282</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Leonardo Barbosa</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/7282/req-0001-2012.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/7282/req-0001-2012.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UM ANEXO DO SENAI (SERVIÇO NACIONAL DE APRENDIZAGEM INDUSTRIAL) EM SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
     <t>7283</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/7283/req-0002-2012.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/7283/req-0002-2012.pdf</t>
   </si>
   <si>
     <t>TRANSFERÊNCIA DO PSF LOCALIZADO NA AVENIDA 08 DE MAIO PRÓXIMO AO VIADUTO PARA DENTRO DA COMUNIDADE DA CHÃ DA TÁBUA PRÓXIMO A CAIXA DE ÁGUA.</t>
   </si>
   <si>
     <t>7284</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/7284/req-0003-2012.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/7284/req-0003-2012.pdf</t>
   </si>
   <si>
     <t>COMPLEMENTAÇÃO DO CALÇAMENTO DA RUA TRAVESSA NOVA ESPERANÇA F, (RUA DE GRANDE MOVIMENTAÇÃO QUE DÁ ACESSO AO ALTO DE SANTO ANTÔNIO), NO BAIRRO DA NOVA ESPERANÇA ANTES DA CAPELINHA DA BEIRA DA LINHA.</t>
   </si>
   <si>
     <t>7285</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/7285/req-0016-2012.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/7285/req-0016-2012.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE UM GUARDA PARA TRAVESSIA DE ALUNOS DA ESCOLA ASSEMBLÉIA DE DEUS E ANEXO DA ESCOLA MUNICIPAL CLETO CAMPÊLO EM FRENTE AO CINE ROYAL.</t>
   </si>
   <si>
     <t>7286</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/7286/req-0017-2012.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/7286/req-0017-2012.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇAO DE UM GUARDA PARA TRAVESSIA DE ALUNOS DA ESCOLA JOAQUIM FREIRE EM FRENTE A PRAÇA CARLOS WILSON.</t>
   </si>
   <si>
     <t>7287</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/7287/req-0025-2012.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/7287/req-0025-2012.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UM LABORATÓRIO DE INFORMÁTICA NA ESCOLA PREFEITO AMARO ALVES DE SOUZA.</t>
   </si>
   <si>
     <t>7288</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/7288/req-0080-2012.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/7288/req-0080-2012.pdf</t>
   </si>
   <si>
     <t>VOTO DE APLAUSO A FELICIANO ESPINHARA DA SILVA NETO E HAMILTON FELIPE DE LIMA.</t>
   </si>
   <si>
     <t>7289</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>Gilberto Monteiro, Leonardo Barbosa</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/7289/req-0081-2012.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/7289/req-0081-2012.pdf</t>
   </si>
   <si>
     <t>AUDIÊNCIA PÚBLICA COM O SEBRAE SOBRE EMPREENDEDORISMO.</t>
   </si>
   <si>
     <t>7290</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/7290/req-0091-2012.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/7290/req-0091-2012.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UM POSTO DE ENTREGA DE CORRESPONDÊNCIA DOS CORREIOS NO DISTRITO DE MATRIZ DA LUZ.</t>
   </si>
   <si>
     <t>7291</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/7291/req-0092-2012.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/7291/req-0092-2012.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UM POSTO DE ENTREGA DE CORRESPONDÊNCIA DOS CORREIOS NO DISTRITO DE LAGES.</t>
   </si>
   <si>
     <t>7292</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/7292/req-0127-2012.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/7292/req-0127-2012.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DO PROGRAMA CRACK, É POSSIVEL VENCER, NO MUNICÍPIO DE SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
     <t>7293</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/7293/req-0128-2012.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/7293/req-0128-2012.pdf</t>
   </si>
   <si>
     <t>REPOSIÇÃO DO CALÇAMENTO DA RUA TV JUVINO PEREIRA DA SILVA.</t>
   </si>
   <si>
     <t>7294</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/7294/req-0135-2012.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/7294/req-0135-2012.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO E CONSERTO DE UM BURACO NA PONTE QUE FICA NA ENTRADA DO RESIDENCIAL FRANCISCO DE PAULA.</t>
   </si>
   <si>
     <t>7295</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/7295/req-0136-2012.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/7295/req-0136-2012.pdf</t>
   </si>
   <si>
     <t>ASFALTAMENTO DAS RUAS JAIME RATIS E LEOPOLDINA CORRÊIA ATÉ O HOSPITAL MARIA VITÓRIA.</t>
   </si>
   <si>
     <t>7296</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/7296/req-0137-2012.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/7296/req-0137-2012.pdf</t>
   </si>
   <si>
     <t>VOTO DE APLAUSO AO DR. GABRIEL NETO DIRETOR DA CLÍNICA TARCÍSIO MOURA.</t>
   </si>
   <si>
     <t>7297</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/7297/req-0143-2012.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/7297/req-0143-2012.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DO CANAL DO LOTEAMENTO METROPOLITANO ATÉ O RESIDENCIAL FRANCISCA DE PAULA.</t>
   </si>
   <si>
     <t>7298</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/7298/req-0144-2012.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/7298/req-0144-2012.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO EM TODOS OS BAIRROS E NOS DISTRITOS DE SÃO LOURENÇO DA MATA O PROJETO VISÃO PARA TODOS.</t>
   </si>
   <si>
     <t>7299</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/7299/req-0181-2012.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/7299/req-0181-2012.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DO CONSELHO MUNICIPAL DE COMBATE AS DROGAS, NO MUNICÍPIO DE SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
     <t>7300</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/7300/req-0182-2012.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/7300/req-0182-2012.pdf</t>
   </si>
   <si>
     <t>VOTO DE PESAR À FAMÍLIA DA Srª DORALICE ALVES DA LUZ.</t>
   </si>
   <si>
     <t>7301</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/7301/req-0183-2012.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/7301/req-0183-2012.pdf</t>
   </si>
   <si>
     <t>VOTO DE PESAR À FAMÍLIA DA Srª. ANGELITA BARBOSA DE ARAÚJO.</t>
   </si>
   <si>
     <t>7302</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/7302/req-0204-2012.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/7302/req-0204-2012.pdf</t>
   </si>
   <si>
     <t>ASFALTAMENTO DA RUA PRINCIPAL NO LOTEAMENTO METROPOLITANO RUA WALTER PRAZERES CÂMARA.</t>
   </si>
   <si>
     <t>7303</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/7303/req-0205-2012.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/7303/req-0205-2012.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DO PROGRAMA PAPEL PASSADO.</t>
   </si>
   <si>
     <t>7304</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/7304/req-0206-2012.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/7304/req-0206-2012.pdf</t>
   </si>
   <si>
     <t>DOAÇÃO DE MINI MODEM COM CONEXÃO 3G PARA OS PROFESSORES DAS ESCOLAS DA REDE MUNICIPAL.</t>
   </si>
   <si>
     <t>7305</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/7305/req-0214-2012.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/7305/req-0214-2012.pdf</t>
   </si>
   <si>
     <t>VOTO DE APLAUSO A SENHORA ADILSA MARIA SILVA FARIAS.</t>
   </si>
   <si>
     <t>7306</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/7306/req-0219-2012.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/7306/req-0219-2012.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO PARA QUE A LEI Nº 2.105, 10 DE MARÇO DE 2005 ENTRE EM VIGOR.</t>
   </si>
   <si>
     <t>7307</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/7307/req-0221-2012.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/7307/req-0221-2012.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DO DIA MUNICIPAL DO EVANGÉLICO.</t>
   </si>
   <si>
     <t>7308</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/7308/req-0229-2012.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/7308/req-0229-2012.pdf</t>
   </si>
   <si>
     <t>COBERTURA E CONTINUAÇÃO DO MURO DE DE ARRIMO DO CANAL DA RUA IPOJUCA NO BAIRO DE CAPIBARIBE.</t>
   </si>
   <si>
     <t>7309</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/7309/req-0233-2012.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/7309/req-0233-2012.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO DA 1ª TRAVESSA RUA ORIENTAL NO BARRO VERMELHO BEIRA RIO.</t>
   </si>
   <si>
     <t>7310</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/7310/req-0234-2012.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/7310/req-0234-2012.pdf</t>
   </si>
   <si>
     <t>ASFALTAMENTO DA RUA HELENA DE LEMOS NO BAIRRO DE PENEDO.</t>
   </si>
   <si>
     <t>7311</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/7311/req-0239-2012.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/7311/req-0239-2012.pdf</t>
   </si>
   <si>
     <t>7312</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/7312/req-0374-2012.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/7312/req-0374-2012.pdf</t>
   </si>
   <si>
     <t>VOTO DE APLAUSO AO BANCO DO BRASIL PELOS 33 ANOS DE SERVIÇOS PRESTADOS AO MUNICÍPIO DE SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
     <t>1567</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Ettore Labanca</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/1567/projeto_de_lei_001-2012.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/1567/projeto_de_lei_001-2012.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Autorização para abertura de Crédito Adicional Especial e dá outras Providências.</t>
   </si>
   <si>
     <t>1568</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/1568/projeto_de_lei_002-2012.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/1568/projeto_de_lei_002-2012.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a proceder com a contratação temporária de pessoal na área de saúde e dá outras providências.</t>
   </si>
   <si>
     <t>1569</t>
   </si>
   <si>
     <t>José Leopoldo</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/1569/projeto_de_lei_003-2012.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/1569/projeto_de_lei_003-2012.pdf</t>
   </si>
   <si>
     <t>Fica o Poder Executivo Autorizado a Proibir a instalação de estabelecimentos que comercializem bebidas alcoólicas nas proximidades de Colégios e Escolas.</t>
   </si>
   <si>
     <t>1570</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/1570/projeto_de_lei_004-2012.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/1570/projeto_de_lei_004-2012.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de rua em nosso município e dá outras providências. - permutar o nome da Trav. da Av. 01, localizado no Parque Capibaribe, em São Lourenço da Mata, para RUA PIMENTEL.</t>
   </si>
   <si>
     <t>1571</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/1571/projeto_de_lei_005-2012.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/1571/projeto_de_lei_005-2012.pdf</t>
   </si>
   <si>
     <t>Institui o Conselho Municipal de Defesa dos Direitos da Pessoa com Deficiência - COMUD.</t>
   </si>
   <si>
     <t>1572</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/1572/projeto_de_lei_006-2012.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/1572/projeto_de_lei_006-2012.pdf</t>
   </si>
   <si>
     <t>Estabelece o Piso Salarial Profissional do Magistério Público Municipal da Educação Básica e dá outras providências correlatas.</t>
   </si>
   <si>
     <t>1573</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/1573/projeto_de_lei_007-2012.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/1573/projeto_de_lei_007-2012.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a doar imóvel objeto de desapropriação judicial ao Fundo de Arrendamento Residencial - FAR, representado pela Caixa Econômica Federal, e dá outras providências.</t>
   </si>
   <si>
     <t>1574</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Antônio Manga</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/1574/projeto_de_lei_008-2012.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/1574/projeto_de_lei_008-2012.pdf</t>
   </si>
   <si>
     <t>Nomeia a escola situada na manguba estrada de aldeia de Maria Alaíde de Lira, no bairro da manguba, neste município.</t>
   </si>
   <si>
     <t>1575</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/1575/projeto_de_lei_009-2012.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/1575/projeto_de_lei_009-2012.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município do São Lourenço da Mata a constituir com o Estado de Pernambuco e os demais municípios de Região Metropolitana do Recife, o Consórcio Público Metropolitano de Resíduos Sólidos - COMETRO, ratifica o Protocolo de Intenções e dá outras providências.</t>
   </si>
   <si>
     <t>1576</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/1576/projeto_de_lei_010-2012.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/1576/projeto_de_lei_010-2012.pdf</t>
   </si>
   <si>
     <t>Estabelece gabarito técnico de construção para os Conjuntos Habitacionais de Interesse Social (Conjuntos multifamiliares de interesse social) em âmbito municipal e dá outras providências.</t>
   </si>
   <si>
     <t>1577</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/1577/projeto_de_lei_011-2012.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/1577/projeto_de_lei_011-2012.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Conselho Municipal de Segurança Comunitária e Prevenção as Drogas de São Lourenço da Mata e dá outras providências.</t>
   </si>
   <si>
     <t>1578</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/1578/projeto_de_lei_012-2012.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/1578/projeto_de_lei_012-2012.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o pagamento de horas de serviço extraordinário (hora-extra) exclusivamente aos profissionais da área médica e de enfermagem da rede municipal de saúde, lotados no Hospital Petronila Campos e dá outras providências.</t>
   </si>
   <si>
     <t>1579</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/1579/projeto_de_lei_013-2012.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/1579/projeto_de_lei_013-2012.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes elaboração e execução Orçamentaria de 2013 e providências.</t>
   </si>
   <si>
     <t>1580</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Reginaldo Costa</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/1580/projeto_de_lei_014-2012.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/1580/projeto_de_lei_014-2012.pdf</t>
   </si>
   <si>
     <t>Institui o dia 21 de outubro como o dia Municipal da Juventude, no Município de São Lourenço da Mata.</t>
   </si>
   <si>
     <t>1581</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/1581/projeto_de_lei_015-2012.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/1581/projeto_de_lei_015-2012.pdf</t>
   </si>
   <si>
     <t>Fixa os subsídios do Prefeito, vice-prefeito, vereadores e dos secretários municipais e dá outras providências.</t>
   </si>
   <si>
     <t>1582</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/</t>
   </si>
   <si>
     <t>Estima a RECEITA e fixa a DESPESA para o exercício financeiro de 2013.</t>
   </si>
   <si>
     <t>1583</t>
   </si>
   <si>
     <t>Dispõe sobre a Revisão da Parcela Anual do Plano Plurianual para o exercício financeiro de 2013 e dá outras providências.</t>
   </si>
   <si>
     <t>1584</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/1584/projeto_de_lei_018-2012.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/1584/projeto_de_lei_018-2012.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de cargos de Merendeira, Servente e Vigia, no âmbito do Poder Executivo Municipal, autoriza a realização do respectivo concurso público e dá outras providencias.</t>
   </si>
   <si>
     <t>1585</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/1585/projeto_de_lei_019-2012.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/1585/projeto_de_lei_019-2012.pdf</t>
   </si>
   <si>
     <t>Institui o Dia Municipal do Evangélico.</t>
   </si>
   <si>
     <t>1586</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Cria a Secretaria Municipal de Tecnologia, Acesso à Informação e Gestão e dá outras providências.</t>
   </si>
   <si>
     <t>1587</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/1587/projeto_de_lei_021-2012.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/1587/projeto_de_lei_021-2012.pdf</t>
   </si>
   <si>
     <t>Cria a Secretaria Especial da Mulher e dá outras providências.</t>
   </si>
   <si>
     <t>7936</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/7936/projeto_de_resolucao_036-2012.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/7936/projeto_de_resolucao_036-2012.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Contas Anuais do exercício de 2004, CUJO Parecer Prévio do Tribunal de Contas do Estado de Pernambuco, Processo TC N9 0501619-8, que recomenda a Câmara à Câmara Municipal de São Lourenço da Mata a REJEIÇÃO das Contas do Prefeito, Sr. JAIRO PEREIRA DE OLIVEIRA, relativas ao exercício financeiro de 2004, de acordo com o disposto nos artigos 31, parágrafos 19 e 29, da Constituição do Brasil,, e 86, parágrafo 19, da Constituição de Pernambuco e do Art.132-A § 19 da Lei Orgânica do Município de São Lourenço da Mata - PE.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1035,67 +1035,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/7282/req-0001-2012.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/7283/req-0002-2012.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/7284/req-0003-2012.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/7285/req-0016-2012.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/7286/req-0017-2012.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/7287/req-0025-2012.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/7288/req-0080-2012.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/7289/req-0081-2012.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/7290/req-0091-2012.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/7291/req-0092-2012.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/7292/req-0127-2012.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/7293/req-0128-2012.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/7294/req-0135-2012.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/7295/req-0136-2012.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/7296/req-0137-2012.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/7297/req-0143-2012.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/7298/req-0144-2012.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/7299/req-0181-2012.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/7300/req-0182-2012.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/7301/req-0183-2012.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/7302/req-0204-2012.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/7303/req-0205-2012.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/7304/req-0206-2012.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/7305/req-0214-2012.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/7306/req-0219-2012.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/7307/req-0221-2012.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/7308/req-0229-2012.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/7309/req-0233-2012.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/7310/req-0234-2012.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/7311/req-0239-2012.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/7312/req-0374-2012.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/1567/projeto_de_lei_001-2012.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/1568/projeto_de_lei_002-2012.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/1569/projeto_de_lei_003-2012.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/1570/projeto_de_lei_004-2012.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/1571/projeto_de_lei_005-2012.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/1572/projeto_de_lei_006-2012.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/1573/projeto_de_lei_007-2012.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/1574/projeto_de_lei_008-2012.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/1575/projeto_de_lei_009-2012.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/1576/projeto_de_lei_010-2012.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/1577/projeto_de_lei_011-2012.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/1578/projeto_de_lei_012-2012.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/1579/projeto_de_lei_013-2012.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/1580/projeto_de_lei_014-2012.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/1581/projeto_de_lei_015-2012.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/1584/projeto_de_lei_018-2012.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/1585/projeto_de_lei_019-2012.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/1587/projeto_de_lei_021-2012.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/7936/projeto_de_resolucao_036-2012.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/7282/req-0001-2012.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/7283/req-0002-2012.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/7284/req-0003-2012.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/7285/req-0016-2012.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/7286/req-0017-2012.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/7287/req-0025-2012.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/7288/req-0080-2012.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/7289/req-0081-2012.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/7290/req-0091-2012.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/7291/req-0092-2012.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/7292/req-0127-2012.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/7293/req-0128-2012.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/7294/req-0135-2012.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/7295/req-0136-2012.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/7296/req-0137-2012.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/7297/req-0143-2012.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/7298/req-0144-2012.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/7299/req-0181-2012.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/7300/req-0182-2012.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/7301/req-0183-2012.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/7302/req-0204-2012.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/7303/req-0205-2012.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/7304/req-0206-2012.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/7305/req-0214-2012.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/7306/req-0219-2012.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/7307/req-0221-2012.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/7308/req-0229-2012.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/7309/req-0233-2012.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/7310/req-0234-2012.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/7311/req-0239-2012.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/7312/req-0374-2012.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/1567/projeto_de_lei_001-2012.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/1568/projeto_de_lei_002-2012.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/1569/projeto_de_lei_003-2012.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/1570/projeto_de_lei_004-2012.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/1571/projeto_de_lei_005-2012.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/1572/projeto_de_lei_006-2012.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/1573/projeto_de_lei_007-2012.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/1574/projeto_de_lei_008-2012.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/1575/projeto_de_lei_009-2012.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/1576/projeto_de_lei_010-2012.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/1577/projeto_de_lei_011-2012.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/1578/projeto_de_lei_012-2012.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/1579/projeto_de_lei_013-2012.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/1580/projeto_de_lei_014-2012.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/1581/projeto_de_lei_015-2012.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/1584/projeto_de_lei_018-2012.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/1585/projeto_de_lei_019-2012.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/1587/projeto_de_lei_021-2012.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2012/7936/projeto_de_resolucao_036-2012.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H54"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="33.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="114.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="113.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>