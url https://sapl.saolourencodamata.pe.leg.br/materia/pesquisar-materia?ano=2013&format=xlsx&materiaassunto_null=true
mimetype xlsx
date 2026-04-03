--- v0 (2026-02-16)
+++ v1 (2026-04-03)
@@ -54,4791 +54,4791 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>7313</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Leonardo Barbosa</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7313/req-0049-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7313/req-0049-2013.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UMA DELEGACIA DA MULHER EM SÃO LOURENÇO DA MATA-PE.</t>
   </si>
   <si>
     <t>7314</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7314/req-0050-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7314/req-0050-2013.pdf</t>
   </si>
   <si>
     <t>REFORMA COM AMPLIAÇÃO DO VELÓRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>7315</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7315/req-0051-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7315/req-0051-2013.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UM POSTO DE SAÚDE NO LOTEAMENTO METROPOLITANO.</t>
   </si>
   <si>
     <t>7316</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7316/req-0052-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7316/req-0052-2013.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE SEMÁFORO EM FRENTE AO ANTIGO CLUBE FLAMENGO NA AVENIDA DR. FRANCISCO CORRÊIA.</t>
   </si>
   <si>
     <t>7317</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7317/req-0053-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7317/req-0053-2013.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DO CONSELHO MUNICIPAL DE COMBATE AS DROGAS, NO MUNICÍPIO DE SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
     <t>7318</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7318/req-0054-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7318/req-0054-2013.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE CÂMERA FOTO SENSOR (TIPO PARDAL) EM FRENTE A IGREJA ASSEMBLÉIA DE DEUS.</t>
   </si>
   <si>
     <t>7319</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7319/req-0055-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7319/req-0055-2013.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DO PROGRAMA PAPEL PASSADO.</t>
   </si>
   <si>
     <t>7320</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7320/req-0056-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7320/req-0056-2013.pdf</t>
   </si>
   <si>
     <t>IMPLATACÃO DE UMA AGÊNCIA DO PROCOM EM CARÁTER DE URGÊNCIA NO MUNICIPIO DE SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
     <t>7321</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7321/req-0057-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7321/req-0057-2013.pdf</t>
   </si>
   <si>
     <t>REATIVAÇÃO DA BANDA FILARMÔNICA 10 DE AGOSTO.</t>
   </si>
   <si>
     <t>7322</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7322/req-0061-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7322/req-0061-2013.pdf</t>
   </si>
   <si>
     <t>EXPANSÃO DA IMPLANTAÇÃO DE CAMÊRAS DE VÍDEO MONITORAMENTO NOS BAIRROS DE: NOVA TIÚMA, VILA DO REINADO, PARQUE CAPIBARIBE AVENIDA DOIS, TIÚMA, VÁRZEA FRIA, UMUARAMA, BELA VISTA PONTE DE PENEDO, CAIARÁ, LOTEAMENTO SÃO JOÃO E SÃO PAULO, MATRIZ DA_x000D_
 LUZ, DISTRITO DE LAGES, ROSINA LABANCA, ALTO SANTO ANTÔNIO, PIXETE, MURIBARA, PENEDO, VILA DOURADA, CONSTANTINO E VILA DA SAUDADE.</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>Anderson Coutinho</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/3/3_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/3/3_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA QUADRA DE FUTEBOL DE AREIA, NOVA TIUMA</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/4/4_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/4/4_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UM CENTRO DE QUALIFICAÇÃO PROFISSIONAL DA JUVENTUDE, NOVA TIÚMA</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/5/5_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/5/5_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA CRECHE, NOVA TIUMA</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/6/6_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/6/6_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DO SANEAMENTO BÁSICO, NOVA TIUMA</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/7/7_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/7/7_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UM CENTRO DE QUALIFICAÇÃO PROFISSIONAL DA JUVENTUDE, ROSINA LABANCA</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/8/8_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/8/8_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DO SANEAMENTO ROSINA LABANCA</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/9/9_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/9/9_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA CRECHE, ROSINA LABANCA</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/10/10_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/10/10_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA ESCOLA COM ENSINO INTEGRAL, NO LOTEAMENTO NOVO CAIARÁ</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/11/11_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/11/11_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA CRECHE. NO LOTEAMENTO NOVO CAIARÁ</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/12/12_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/12/12_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA QUADRA DE FUTEBOL DE AREIA, NO LOTEAMENTO NOVO CAIARÁ</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/13/13_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/13/13_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONSTRUÇÃO DE UM POSTO MÉDICO DA FAMÍLIA VILA DOURADA  </t>
   </si>
   <si>
     <t>7323</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7323/req-0108-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7323/req-0108-2013.pdf</t>
   </si>
   <si>
     <t>ISENÇÃO DA TAXA DE ALVARÁ PARA OS TAXISTA - TRANSPORTE ALTERNATIVO (KOMBI).</t>
   </si>
   <si>
     <t>7324</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7324/req-0109-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7324/req-0109-2013.pdf</t>
   </si>
   <si>
     <t>MUNICIPALIZAÇÃO DO TRANSPORTE ALTERNATIVO, (COMBI).</t>
   </si>
   <si>
     <t>7325</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7325/req-0110-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7325/req-0110-2013.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DO PROGRAMA MÃE CURUJA NO MUNÍCIPIO DE SÃO LOURENÇO DA MATA (DISTRIBUIÇÃO DE LEITE PARA CRIANÇAS) NOS PSFs (POSTOS DA SAÚDE DA FAMÍLIA) DE CADA BAIRRO .</t>
   </si>
   <si>
     <t>7326</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7326/req-0111-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7326/req-0111-2013.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE UMA DIRETORIA PARA ASSUNTOS RELIGIOSOS.</t>
   </si>
   <si>
     <t>7327</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7327/req-0112-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7327/req-0112-2013.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE UMA SECRETARIA MUNICIPAL DE TRANSPORTE.</t>
   </si>
   <si>
     <t>7328</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7328/req-0113-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7328/req-0113-2013.pdf</t>
   </si>
   <si>
     <t>7329</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7329/req-0114-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7329/req-0114-2013.pdf</t>
   </si>
   <si>
     <t>AMPLIAÇÃO E REFORMA DO SANEAMENTO DO RESIDENCIAL FRANSCISCA DE PAULA.</t>
   </si>
   <si>
     <t>7330</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7330/req-0115-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7330/req-0115-2013.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE UMA SECRETARIA DE MEIO AMBIENTE EM SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
     <t>7331</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7331/req-0116-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7331/req-0116-2013.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DO PÁTIO DA FEIRA NO CENTRO DA CIDADE.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>André Melo</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/90/90_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/90/90_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">IMPLEMENTAÇÃO DA TAXA E SERVIÇO DE ESTACIONAMENTO DE VEÍCULOS AUTOMOTORES EM VIAS PÚBLICA (ZONA AZUL) NA AVENIDA DR. FRANCISCO CORREIA, NA ÁREA QUE COMPREENDE O FUNCIONAMENTO DO COMÉRCIO MUNICIPAL  </t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/91/91_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/91/91_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DO PÁTIO DA FEIRA DO BAIRRO DO PARQUE CAPIBARIBE</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/92/92_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/92/92_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DA FEIRA ARTESANATO E DESTREZAS CULTURAIS DO BAIRRO DO PARQUE CAPIBARIBE</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/94/94_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/94/94_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLEMENTAÇÃO DE CÂMERAS DE SEGURANÇA NAS PRAÇAS DOM HÉLDER CÂMARA E DA PRAÇA SETENTA E CINCO PARQUE CAPIBARIBE</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/95/95_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/95/95_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">IMPLEMENTAÇÃO DE CÂMERAS DE SEGURANÇA NA AVENIDA DOIS NO PERÍMETRO COMERCIAL, NA ALTURA DA PANIFICADORA RAINHA DO PARQUE E DO MERCADINHO BOM DE PREÇO </t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>Irmão do Bolo</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/57/57_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/57/57_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DOS SISTEMAS DE ÁGUA E ESGOTO NO BAIRRO DO PENEDO</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/58/58_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/58/58_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA DO COLÉGIO PAULO GOMES DE ARAÚJO, CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/59/59_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/59/59_texto_integral.pdf</t>
   </si>
   <si>
     <t>UMA CRECHE NO BAIRRO DE PENEDO</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>Celso Luiz</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/217/217_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/217/217_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA CRECHE NO LOTEAMENTO BELA VISTA</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/218/218_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/218/218_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">RECAPEAMENTO ASFÁLTICO NA RUA GURJÃO LOCALIZADA NO LOTEAMENTO BELA VISTA </t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/219/219_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/219/219_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">RECAPEAMENTO ASFÁLTICO NA RUA FELINTO ALVES LOCALIZADA NO LOTEAMENTO BELA VISTA </t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/220/220_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/220/220_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">RECAPEAMENTO ASFÁLTICO NA RUA SANTA INÊS LOCALIZADA NO LOTEAMENTO BELA VISTA </t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/221/221_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/221/221_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">RECAPEAMENTO ASFÁLTICO NA RUA SANTA LUZIA LOCALIZADA NO LOTEAMENTO BELA VISTA </t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/222/222_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/222/222_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">RECAPEAMENTO ASFÁLTICO NA RUA PALMEIRA LOCALIZADA NO LOTEAMENTO BELA VISTA </t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/223/223_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/223/223_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE UM SEMÁFORO ENTRE O HOTEL EMOÇÕES E O RESIDENCIAL SOLAR MONT&amp;#8217; BLANC NA AVENIDA BELMIRO CORREIA</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/224/224_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/224/224_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DA PONTE DA RUA DO SOL LOCALIZADA NO LOTEAMENTO BELA VISTA</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/225/225_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/225/225_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM POSTO MÉDICO NA JAQUEIRA LOCALIZADO NO LOTEAMENTO SÃO JOÃO E SÃO PAULO PROX: A ESCOLA DR. LUIZ CORREIA</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/226/226_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/226/226_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECAPIAMENTO ASFÁLTICO NA RUA DA PALMA LOCALIZADA NO LOTEAMENTO BELA VISTA</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/96/96_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/96/96_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM NOVO CEMITÉRIO PÚBLICO MUNICIPAL, COM VELÓRIOS MODERNOS,RUAS SINALIZADAS E METRAGENS PARA AS COVAS E GAVENTAS</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/97/97_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/97/97_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLEMENTAÇÃO DO PONTO DE TRABALHO BIOMÉTRICO NOS POSTOS DE SAÚDE E NO CENTRO DE FISIOTERAPIA</t>
   </si>
   <si>
     <t>7332</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7332/req-0164-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7332/req-0164-2013.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DO PRONATEC (QUALIFICAÇÃO PROFISSIONAL PARA A COPA 2014).</t>
   </si>
   <si>
     <t>7333</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7333/req-0165-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7333/req-0165-2013.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UM POSTO DE ENTREGA DE CORRESPONDÊNCIA DOS CORREIOS NO DISTRITO DE LAGES.</t>
   </si>
   <si>
     <t>7334</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7334/req-0166-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7334/req-0166-2013.pdf</t>
   </si>
   <si>
     <t>ASFALTAMENTO DA RUA JOÃO FRANCISCO DE ARAÚJO (TRANSVERSAL A RUA NOVO ORIENTE).</t>
   </si>
   <si>
     <t>7335</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7335/req-0167-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7335/req-0167-2013.pdf</t>
   </si>
   <si>
     <t>ASFALTAMENTO DA RUA CORONEL ADOLFO MARANHÃO.</t>
   </si>
   <si>
     <t>7336</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7336/req-0168-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7336/req-0168-2013.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE ESTACIONAMENTO ZONA AZUL.</t>
   </si>
   <si>
     <t>7337</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7337/req-0169-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7337/req-0169-2013.pdf</t>
   </si>
   <si>
     <t>REFORMA DO PSF DO BAIRRO DO ALTO SANTO ANTÔNIO (PREGO) E AMBULÂNCIA DE PLANTÃO.</t>
   </si>
   <si>
     <t>7338</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7338/req-0170-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7338/req-0170-2013.pdf</t>
   </si>
   <si>
     <t>7339</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7339/req-0171-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7339/req-0171-2013.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DA ACADEMIA DA CIDADE NO RESIDÊNCIAL FRANCISCA DE PAULA.</t>
   </si>
   <si>
     <t>7340</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7340/req-0172-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7340/req-0172-2013.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO QUADRA POLIESPORTIVA NO BAIRRO DA CHÃ DA TABÚA.</t>
   </si>
   <si>
     <t>7341</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7341/req-0173-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7341/req-0173-2013.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE UM C.D.D (CENTRO DE DISTRIBUIÇÃO DOMICILIAR DOS CORREIOS EM SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
     <t>7342</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UM POSTO DE ENTREGA DE CORRESPONDÊNCIA DOS CORREIOS NO DISTRITO DE MATRIZ DA LUZ.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/98/98_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/98/98_texto_integral.pdf</t>
   </si>
   <si>
     <t>EFETIVAR PARCEIRA COM O DNIT NO SENTIDO DE CONSTRUIR UMA PASSARELA E CALÇADAS NO PERÍMETRO URBANO DA BR-408</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/60/60_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/60/60_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DESOBSTRUÇÃO DA REDE DE ESGOTO NO BAIRRO DO CAIARÁ EM CARÁTER DE URGÊNCIA URGENTÍSSIMA </t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/61/61_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/61/61_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CAPINAÇÃO NA RUA ALZIRA PEIXOTO BAIRRO DE PENEDO </t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/62/62_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/62/62_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DO POSTO DE SAÚDE DA FAMÍLIA - PSF NA COMUNIDADE DO CAIARÁ</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/63/63_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/63/63_texto_integral.pdf</t>
   </si>
   <si>
     <t>RESTAURAÇÃO DA PRAÇA NA ENTRADA DO BAIRRO CAIARÁ</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/64/64_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/64/64_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCLUSÃO DO CANAL DA GAMELA, PARTE DO NOVO CAIARÁ ATÉ À PE 05</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/227/227_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/227/227_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO EM PARALELEPÍPEDO NA PRIMEIRA TRAVESSA CALDAS BRANDÃO NO LOTEAMENTO VALE VERDE</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/228/228_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/228/228_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO EM PARALELEPÍPEDO NA RUA CALDAS BRANDÃO NO LOTEAMENTO VALE VERDE</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/229/229_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/229/229_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA ESCOLA NO LOTEAMENTO IRINEU TEIXEIRA</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/230/230_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/230/230_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM POSTO MÉDICO NO LOTEAMENTO IRINEU TEIXEIRA</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/231/231_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/231/231_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM ACESSO, SAINDO DA RUA PEDRA DA LUA NO LOTEAMENTO IRINEU TEIXEIRA E CHEGANDO EM FRENTE AO RESIDENCIAL SOLAR MONT&amp;#8217; BLANC  NA CAROLINA BORBA</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/232/232_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/232/232_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA PRAÇA ENTRE A RUA ITAJAÍ E A RUA SÃO PAULO PRÓXIMO À IGREJA EVANGÉLICA</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/233/233_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/233/233_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSERTO DO CALÇAMENTO DA RUA SÃO JOSÉ DA TAPERA NO LOTEAMENTO SÃO JOÃO E SÃO PAULO</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/234/234_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/234/234_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSERTO DO CALÇAMENTO DA RUA DOS MILAGRES NO LOTEAMENTO SÃO JOÃO E SÃO PAULO</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/14/14_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/14/14_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE PLACAS DE IDENTIFICAÇÃO DAS RUAS, DO BAIRRO DE VILA DOURADA</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/15/15_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/15/15_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE PLACAS DE IDENTIFICAÇÃO DAS RUAS DO LOTEAMENTO NOVO CAIARÁ</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/16/16_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/16/16_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE PLACAS DE IDENTIFICAÇÃO DAS RUAS DO LOTEAMENTO NOVA TIÚMA</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/17/17_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/17/17_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE PLACAS DE IDENTIFICAÇÃO DAS RUAS, DO BAIRRO DA ROSINA LABANCA</t>
   </si>
   <si>
     <t>7344</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7344/req-0244-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7344/req-0244-2013.pdf</t>
   </si>
   <si>
     <t>REPOSIÇÃO DO CALÇAMENTO E ASFALTAMENTO DAS RUAS DO RESIDENCIAL FRANCISCO DE PAULA DA QUADRA A À F.</t>
   </si>
   <si>
     <t>7345</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7345/req-0245-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7345/req-0245-2013.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UMA ESCOLA MUNICIPAL DE INFORMÁTICA.</t>
   </si>
   <si>
     <t>7346</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7346/req-0246-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7346/req-0246-2013.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE HIDRANTES EM TODA EXTENSÃO DO CENTRO COMERCIAL DA CIDADE COMO TAMBÉM EM FRENTE ÀS INSTITUIÇÕES PÚBLICAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>7350</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7350/req-0247-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7350/req-0247-2013.pdf</t>
   </si>
   <si>
     <t>AUMENTO DO SINAL PARA CAPACIDADE DE OITO MEGA BYTS DA OI BANDA LARGA NO NOSSO MUNICÍPIO COMO E ATUALMENTE NO BAIRRO DA BOA VIAGEM EM RECIFE.</t>
   </si>
   <si>
     <t>7359</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7359/req-0248-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7359/req-0248-2013.pdf</t>
   </si>
   <si>
     <t>PINTURA DAS FAIXAS DE PEDESTRES EM TODA A EXTENSÃO DA AVENIDA DR. FRANCISCO CORREIA E AVENIDA BELMINO CORREIA OU ONDE HOUVER SEMAFORIZAÇÃO E GRANDE FLUXO DE PEDESTRES, NA ENTRADA DA VILA DO REINADO, EM FRENTE A IGREJA ASSEMBLÉIA DE DEUS TEMPLO MATRIZ, AO EDUCANDÁRIO JOAQUIM FREIRE,NA SAÍDA DA RUA DO ROSARIO SENTIDO CÂMARA DE VEREADORES, EM FRENTE AO CODAI, AO MERCADO PÚBLICO, AO ANTIGO FLAMENGO E AO NOVO FLAMENGO ESPÓRTE CLUBE (ENTRE O CLUBE IPIRANGA E O FLAMENGO) A LOJA ELEKTRA; AO ABRIGO DE ÔNIBUS PARA O INTERIOR, NA SAÍDA DA VÁRZEA FRIA, EM FRENTE AO SHOPING TIMBI.</t>
   </si>
   <si>
     <t>7360</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7360/req-0249-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7360/req-0249-2013.pdf</t>
   </si>
   <si>
     <t>INSERIR PORTADORES DE DEFICIÊNCIA NOS CURSOS DE CAPACITAÇÃO CONFORME A LEI FEDERAL Nº 8.213/91.</t>
   </si>
   <si>
     <t>7361</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7361/req-0250-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7361/req-0250-2013.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UMA SESSÃO JUDICIÁRIA FEDERAL NO MUNICÍPIO DE SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
     <t>7362</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7362/req-0251-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7362/req-0251-2013.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE APENAS MÃO ÚNICA NA RUA AGAMENON MAGALHÃES (SENTIDO RUA GIL MARANHÃO AO PÁTIO DE FEIRA) NOS DIAS DE REALIZAÇÃO DA FEIRA POPULAR (SEXTA-FEIRA E SABÁDO).</t>
   </si>
   <si>
     <t>7363</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7363/req-0252-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7363/req-0252-2013.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO EM TODOS OS BAIRROS E NOS DISTRITOS DE SÃO LOURENÇO DA MATA O PROJETO VISÃO PARA TODOS.</t>
   </si>
   <si>
     <t>7364</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7364/req-0253-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7364/req-0253-2013.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UM SEMÁFORO EM FRENTE AO ARMÁZEM DE CONSTRUÇÃO (DA TERRA). EMBAIXO DO VIADUTO DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/99/99_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/99/99_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA NA PRAÇA DOM HELDER CÂMARA, COM PROTEÇÃO DE TELA NAS LATERAIS E TETO, REFLETORES E ARQUIBANCADAS BEM COMO ADOÇÃO DE MEDIDAS PARA MELHORAMENTO DA ILUMINAÇÃO PRÓXIMO AO TERMINAL DAS COMBIS </t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/100/100_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/100/100_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE UMA DEFENSORIA PÚBLICA MUNICIPAL</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/101/101_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/101/101_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAR NA REDE PÚBLICA MUNICIPAL DE EDUCAÇÃO, O PROGRAMA SAÚDE NA ESCOLA</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/102/102_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/102/102_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR UMA CONTRAPARTIDA EM PROL DA REFORMA DO PRÉDIO ONDE FUNCIONA O ABRIGO DE IDOSOS SÃO VICENTE DE PAULO</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/103/103_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/103/103_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CRIAR E FORNECER CONDIÇÕES DE TRABALHO PARA EQUIPE FORMADA POR: MÉDICO GERIÁTRICO, FISIOTERAPEUTA E NUTRICIONISTA  SEMANALMENTE PRESTAR SERVIÇOS DE SAÚDE AOS IDOSOS DO ABRUGO SÃO VICENTE DE PAULO, BEM COMO UM TECNICO DE ENFERMAGEM QUE DÊ PLANTÃO EM REGIME DE 08:00 HORAS SEMANAIS  </t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/104/104_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/104/104_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIAR VAGAS DE ESTACIONAMENTO NA AV. DR° FRANCISCO CORREIA NO PERÍMETRO DE MAIOR CONCENTRAÇÃO COMERCIAL, PARA IDOSOS E PESSOAS COM DEFICIÊNCIA FÍSICA</t>
   </si>
   <si>
     <t>7365</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7365/req-0315-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7365/req-0315-2013.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO E REVISÃO DA ILUMINAÇÃO DA PRAÇA MAESTRO ALONSO SITUADA NA AVENIDA BELMIRO CORRÊIA APÓS A CASA DE SAÚDE MARIA VITÓRIA.</t>
   </si>
   <si>
     <t>7366</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7366/req-0316-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7366/req-0316-2013.pdf</t>
   </si>
   <si>
     <t>VOTO DE APLAUSO AO CORPO DOCENTE DO EDUCADÁRIO JOAQUIM FREIRE.</t>
   </si>
   <si>
     <t>7367</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7367/req-0317-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7367/req-0317-2013.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO E DRENAGEM DA RUA CONDADO LOCALIZADA NO BAIRRO DE CAPIBARIBE VÁRZEA FRIA.</t>
   </si>
   <si>
     <t>7368</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7368/req-0318-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7368/req-0318-2013.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE UM C.T.A (CENTRO DE TESTAGEM E ACONSELHAMENTO) PARA ATENDER OS PORTADORES DE HIV(SIDA) SINDROME DA IMUNO- DEFICIÊNCIA ADQUIRIDA.</t>
   </si>
   <si>
     <t>7369</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7369/req-0319-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7369/req-0319-2013.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DAS CALÇADAS DA RUA ALMIRANTE TAMANDARÉ (RUA ONDE FICA LOCALIZADO O COLÉGIO ANGLO).</t>
   </si>
   <si>
     <t>7370</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7370/req-0320-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7370/req-0320-2013.pdf</t>
   </si>
   <si>
     <t>AMPLIAÇÃO E REFORMA DA AGÊNCIA DOS CORREIOS DE SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
     <t>7371</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7371/req-0321-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7371/req-0321-2013.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM CAMELÓDROMO COM ÁREA PARA VENDA DE ARTESANATOS DOS ARTESÕES DO MUNICIPIO.</t>
   </si>
   <si>
     <t>7372</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7372/req-0322-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7372/req-0322-2013.pdf</t>
   </si>
   <si>
     <t>LIMPEZA E AMPLIAÇÃO DO CANAL DA VÁRZEA FRIA EM TODA SUA ASSUNTO EXTENCÃO ATÉ A ANTIGA FÁBRICA DE PIPOCA.</t>
   </si>
   <si>
     <t>7373</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7373/req-0323-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7373/req-0323-2013.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA ESCOLA NO LOTEAMENTO VILA DOURADA.</t>
   </si>
   <si>
     <t>7374</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7374/req-0324-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7374/req-0324-2013.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE CURSOS DE LINGUAS ESTRANGEIRAS (INGLÊS, FRANCES, E ESPANHOL) GRATUÍTO PARA OS JOVENS E ADULTOS VISANDO PREPARO PARA O FUTURO MERCADO DE TRABALHO ADVINDO COM A COPA DO MUNDO DE 2014.</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/235/235_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/235/235_texto_integral.pdf</t>
   </si>
   <si>
     <t>PORTAL COM O NOME DA CIDADE NAS ENTRADAS DO MUNICÍPIO</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/236/236_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/236/236_texto_integral.pdf</t>
   </si>
   <si>
     <t>CAPINAÇÃO DAS RUAS DO LOTEAMENTO PROGRESSO</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/237/237_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/237/237_texto_integral.pdf</t>
   </si>
   <si>
     <t>CAPINAÇÃO DAS RUAS DO LOTEAMENTO VALE VERDE</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/238/238_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/238/238_texto_integral.pdf</t>
   </si>
   <si>
     <t>CAPINAÇÃO DAS RUAS DO LOTEAMENTO SÃO JOÃO E SÃO PAULO</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/239/239_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/239/239_texto_integral.pdf</t>
   </si>
   <si>
     <t>CAPINAÇÃO DAS RUAS DO LOTEAMENTO BELA VISTA</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/240/240_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/240/240_texto_integral.pdf</t>
   </si>
   <si>
     <t>CAPINAÇÃO DAS RUAS DO LOTEAMENTO IRINEU TEIXEIRA</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/241/241_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/241/241_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO EM PARALELEPÍPEDO TRAVESSA MARAGOGI PRÓXIMO À BARRACA DE DEQUINHA NO LOTEAMENTO SÃO JOÃO E SÃO PAULO</t>
   </si>
   <si>
     <t>7375</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7375/req-0357-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7375/req-0357-2013.pdf</t>
   </si>
   <si>
     <t>LICITAÇÃO PÚBLICA PARA O TRANSPORTE ALTERNATIVO.</t>
   </si>
   <si>
     <t>7376</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7376/req-0358-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7376/req-0358-2013.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE UM CONSELHO MUNICIPAL DE TRANSPORTE.</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/18/18_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/18/18_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA DO POSTO DE NOVA TIÚMA</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/19/19_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/19/19_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">IMPLANTAÇÃO DE AMBULÂNCIA NO ABRIGO SÃO VICENTE </t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/20/20_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/20/20_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA DA ESCOLA CRISTINA TAVARES NOVA TIÚMA</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/21/21_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/21/21_texto_integral.pdf</t>
   </si>
   <si>
     <t>TROCA DO APARELHO ODONTOLÓGICO DO POSTO DE NOVA TIÚMA</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/22/22_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/22/22_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA QUADRA DE FUTEBOL DE AREIA, BAIRRO DE NOVA ESPERANÇA</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/23/23_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/23/23_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA PONTE NO BAIRRO DE VILA RICA</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/24/24_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/24/24_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM CENTRO ODONTOLÓGICO INTEGRADO NO BAIRRO DE VILA DOURADA</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/25/25_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/25/25_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUDIÊNCIA PÚBLICA COM O SINDICATO DOS PROFESSORES</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/26/26_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/26/26_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE SANEAMENTO BÁSICO DA RUA DANIEL CRUZ, CHÃ DA TÁBUA</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/27/27_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/27/27_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE PLACAS DE IDENTIFICAÇÃO DAS RUAS DO BAIRRO METROPOLITANO</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/242/242_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/242/242_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DO CANAL DA RUA PALMEIRA NO LOTEAMENTO BELA VISTA</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/105/105_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/105/105_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">VIABILIZAR JUNTO A PPP DA COMPESA, QUE BENEFICIARÁ TODA REGIÃO METROPOLITANA, A RESTAURAÇÃO E CONSTRUÇÃO DO SANEAMENTO BÁSICO DA AV. DR° FRANCISCO CORREIA, ROSINA LABANCA, BARRO VERMELHO, BEIRA RIO, CAIARÁ, NOVA TIÚMA, TIÚMA, CONSTANTINO, MURIBARA, CHÃ DA TÁBUA, CAPIBARIBE, LOTEAMENTO SÃO JOÃO SÃO PAULO, BELA VISTA, VÁRZEA FRIA PENEDO </t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/106/106_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/106/106_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO DA RUA PRIMAVERA NO BAIRRO DA VÁRZEA FRIA</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/107/107_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/107/107_texto_integral.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO DA RUA VÁRZEA GRANDE NO BAIRRO DA VÁRZEA FRIA</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/108/108_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/108/108_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA ESCADARIA ENTRE A RUA DO SOL E A RUA DOS PALMARES NO BAIRRO DA VÁRZEA FRIA</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/109/109_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/109/109_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DA FUNDAÇÃO DE CULTURA</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/110/110_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/110/110_texto_integral.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO OU PAVIMENTAÇÃO DA PRIMEIRA TRAVESSA DA RUA ANTÔNIO MARANHÃO</t>
   </si>
   <si>
     <t>7377</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7377/req-0388-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7377/req-0388-2013.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE PLACAS INDICATIVAS NOS PRINCIPAIS CORREDORES DE ACESSO A SÃO LOURENCO DA MATA RECIFE SÃO LOURENCO PELA BR-408, PAUDALHO SÃO LOURENCO PELA BR-408, CAMARAGIBE SÃO LOURENCO PELA PE-05, FAZENDO REFERÊNCIA A CIDADE DA COPA COM O TEXTO "BEM VINDO A SÃO LOURENÇO DA MATA A CIDADE DA COPA.</t>
   </si>
   <si>
     <t>7378</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7378/req-0389-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7378/req-0389-2013.pdf</t>
   </si>
   <si>
     <t>REPOSIÇÃO DO CALÇAMENTO DA RUA TV JUVINO PEREIRA DA SILVA.</t>
   </si>
   <si>
     <t>7379</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7379/req-0390-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7379/req-0390-2013.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE UM GUARDA PARA TRAVESSIA DE ALUNOS DA ESCOLA ASSEMBLÉIA DE DEUS E ANEXO DA ESCOLA MUNICIPAL CLETO CAMPÊLO EM FRENTE AO CINE ROYAL.</t>
   </si>
   <si>
     <t>7380</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7380/req-0391-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7380/req-0391-2013.pdf</t>
   </si>
   <si>
     <t>FIRMAR PARCERIA ENTRE PREFEITURA E INSTITUTO DE DEFESA E INTEGRAÇÃO SOCIAL - IDIS.</t>
   </si>
   <si>
     <t>7381</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7381/req-0392-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7381/req-0392-2013.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DAS PARADAS DE ÔNIBUS DO CENTRO DA CIDADE.</t>
   </si>
   <si>
     <t>7382</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7382/req-0393-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7382/req-0393-2013.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE CENTRO PARA TRATAMENTO DE DEPENDENTES QUIMICO COM ESPECIALIDADE NO CRACK.</t>
   </si>
   <si>
     <t>7383</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7383/req-0394-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7383/req-0394-2013.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE CONDICIONADORES DE AR NAS SALAS DE ATENDIMENTO MÉDICO DOS PSFs DOS BAIRROS DE: CHÃ DA TABÚA, UMUARAMA, PENEDO, CAJÁ, PREGO, PIXETE E ROSINA LABANCA.</t>
   </si>
   <si>
     <t>7384</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7384/req-0395-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7384/req-0395-2013.pdf</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE EDUCADOR NA ÁREA DE EDUCAÇÃO DE SURDOS E MUDOS.</t>
   </si>
   <si>
     <t>7385</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7385/req-0396-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7385/req-0396-2013.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DO CAMPO DE FUTEBOL DO BEM-TE-VI: PINTURA, INSTALAÇÃO DE TELA PROTETORA RECUPERAÇÃO DO GRAMADO, AMPLIAÇÃO DAS ARQUIBANCADAS.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/65/65_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/65/65_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO JUNTO AO SR. PREFEITO ETTORE LABANCA PARA INSTALAÇÃO DE FOTO SENSOR (PARDAIS) NA PE 05 ENTRADA DA VÁRZEA FRIA</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/66/66_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/66/66_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">RECAPEAMENTO DA RUA FONSECA GALVÃO NO BAIRRO DE PENEDO  </t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/67/67_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/67/67_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DO CANAL DA RUA ESMERALDINA BANDEIRA ATÉ À RUA ALBINO LUCIANO BAIRRO DE PENEDO</t>
   </si>
   <si>
     <t>7386</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7386/req-0403-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7386/req-0403-2013.pdf</t>
   </si>
   <si>
     <t>HASTEAR A BANDEIRA DE SÃO LOURENÇO DA MATA JUNTO A BANDEIRA, DE PERNAMBUCO, NO CANTEIRO DE OBRAS DA ARENA DE PERNAMBUCO.</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/111/111_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/111/111_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO E TOTAL RECONSTRUÇÃO DA ESCADARIA QUE FAZ O ELO ENTRE AS RUAS 12 E 63</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/112/112_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/112/112_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UMA OUVIDORIA NO PODER EXECUTIVO COM CONDIÇÕES DE ATENDER AS RECLAMAÇÕES, SUGESTÕES, CRÍTICAS E ELOGIOS DA POPULAÇÃO ACERCA DOS SERVIÇOS E ATENDIMENTOS DE TODOS OS ÓRGÃOS DO GOVERNO MUNICIPAL</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/113/113_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/113/113_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE TRÊS QUEBRA-MOLAS DEVIDAMENTE SINALIZADOS NAS RUAS 08 E 09 NO PARQUE CAPIBARIBE</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/28/28_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/28/28_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">UM MÉDICO ENDOCRINOLOGISTA PARA O POSTO DA CHÃ DA TÁBUA </t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/29/29_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/29/29_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA PASSARELA DE CONCRETO DO LADO DIREITO E DO LADO ESQUERDO QUE LIGA A UPA A NOVA TIÚMA</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/30/30_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/30/30_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">IMPLANTAÇÃO DE UM COLETOR DE LIXO, NO BAIRRO DO PIXETE NA RUA ITAMARACÁ </t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/31/31_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/31/31_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DO PROGRAMA DE LIBERDADE ASSISTIDA</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/32/32_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/32/32_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UM COLETOR DE LIXO NO BAIRRO METROPOLITANO</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/33/33_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/33/33_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">IMPLANTAÇÃO DE UM CENTRO ODONTOLÓGICO INTEGRADO NO BAIRRO DA ROSINA LABANCA  </t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/34/34_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/34/34_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UM CENTRO ODONTOLÓGICO INTEGRADO EM NOVA TIÚMA</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/35/35_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/35/35_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UM CENTRO ODONTOLÓGICO INTEGRADO NO LOTEAMENTO CAIARÁ</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/36/36_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/36/36_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO E CONSTRUÇÃO DE UM CENTRO ODONTOLÓGICO INTEGRADO NO BAIRRO DA NOVA ESPERANÇA</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/243/243_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/243/243_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSERTO DO CALÇAMENTO DA RUA CÉLIA PEREIRA MONTEIRO PRÓXIMO AO BAR DA GAIOLA NO LOTEAMENTO IRINEU TEIXEIRA</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/244/244_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/244/244_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DAS LUMINÁRIAS COM LÂMPADA NA RUA DA CERÂMICA &amp;#8220;RESIDENCIAL SOLAR MONT&amp;#8217; BALK&amp;#8221; NO LOTEAMENTO CAPIBARIBE</t>
   </si>
   <si>
     <t>7387</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7387/req-0476-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7387/req-0476-2013.pdf</t>
   </si>
   <si>
     <t>IMPLATAÇÃO DO CURSO DE INTERPRETE DE LIBRAS SOB ORIENTAÇÃO DA (FENEIS).</t>
   </si>
   <si>
     <t>7388</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7388/req-0477-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7388/req-0477-2013.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO E COBERTURA DO CANAL NO LOTEAMENTO METROPOLITANO.</t>
   </si>
   <si>
     <t>7389</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7389/req-0478-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7389/req-0478-2013.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DO MURO DE ARRIMO DO PÁTIO DE EVENTOS JAIR PEREIRA DIVISA COM A QUADRA (F) DO RESIDENCIAL FRANCISCA DE PAULA.</t>
   </si>
   <si>
     <t>7390</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7390/req-0479-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7390/req-0479-2013.pdf</t>
   </si>
   <si>
     <t>NUMERAÇÃO DAS CASAS NOS BAIRROS DE BAIXA RENDA.</t>
   </si>
   <si>
     <t>7391</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7391/req-0480-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7391/req-0480-2013.pdf</t>
   </si>
   <si>
     <t>REPOSIÇÃO DO CALÇAMENTO DA RUA EPITÁCIO PESSOA LOCALIZADA NO BAIRRO DE PENEDO CAJÁ.</t>
   </si>
   <si>
     <t>7392</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7392/req-0481-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7392/req-0481-2013.pdf</t>
   </si>
   <si>
     <t>ASFALTAMENTO DA RUA BECO DO LIMÃO LOCALIZADA NO CENTRO DA CIDADE AO LADO DO ANTIGO FLAMENGO ATLÉTICO CLUBE.</t>
   </si>
   <si>
     <t>7393</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7393/req-0482-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7393/req-0482-2013.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DO CALÇAMENTO E REVITALIZAÇÃO DA PRAÇA DO RESIDENCIAL FRANSCISCA DE PAULA.</t>
   </si>
   <si>
     <t>7394</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7394/req-0483-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7394/req-0483-2013.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DO MERCADO PÚBLICO MUNICIPAL.</t>
   </si>
   <si>
     <t>7395</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7395/req-0484-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7395/req-0484-2013.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DO CANAL DO LOTEAMENTO METROPOLITANO ATÉ O RESIDENCIAL FRANCISCA DE PAULA.</t>
   </si>
   <si>
     <t>7396</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7396/req-0485-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7396/req-0485-2013.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO E ASFALTAMENTO DA RUA HAVAÍ NO BAIRRO DE CHÃ DA TÁBUA.</t>
   </si>
   <si>
     <t>7397</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7397/req-0486-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7397/req-0486-2013.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO E ASFALTAMENTO DA RUA SURINAME NO BAIRRO DE CHÃ DA TÁBUA.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/68/68_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/68/68_texto_integral.pdf</t>
   </si>
   <si>
     <t>ASFALTAMENTO DA RUA SEVERINO PEDRO MARCOLINO BARRO VERMELHO PENEDO</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/69/69_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/69/69_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO DA RUA EMÍLIO BORBA FILHO BAIRRO DE PENEDO</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/70/70_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/70/70_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCLUSÃO DO CALÇAMENTO DA RUA GILBERTO FREIRE NO BAIRRO DE PENEDO</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/71/71_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/71/71_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCLUSÃO DO CALÇAMENTO DA RUA TOBIAS BARRETO NO BAIRRO DE PENEDO</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/72/72_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/72/72_texto_integral.pdf</t>
   </si>
   <si>
     <t>TERRAPLANAGEM DA RUA JOANA ANGELICA ATÉ A RUA JOÃO TAVARES BAIRRO DE PENEDO</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/73/73_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/73/73_texto_integral.pdf</t>
   </si>
   <si>
     <t>ASFALTAMENTO DA RUA ADERITA EVANGELISTA BARRO VERMELHO PENEDO</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/114/114_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/114/114_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESIGNAR UM OU MAIS VEÍCULOS PARA CONDUZIR PESSOAS COM DIFICULDADES DE LOCOMOÇÃO PARA O CENTRO DE FISIOTERAPIA</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/115/115_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/115/115_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROPORCIONAR UM CAFÉ DA MANHÃ PARA TRABALHADORES QUE EXERCEM A FUNÇÃO DE AUXILIAR DE SERVIÇOS GERAIS (GARIS), NO SETOR DE SERVIÇOS URBANOS</t>
   </si>
   <si>
     <t>7398</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7398/req-0518-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7398/req-0518-2013.pdf</t>
   </si>
   <si>
     <t>REFORMA DO PSF DO BAIRRO DE PENEDO E AMBULÂNCIA DE PLANTÃO.</t>
   </si>
   <si>
     <t>7399</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7399/req-0519-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7399/req-0519-2013.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO E DRENAGEM DA RUA CARAJÁS LOCALIZADA NO BAIRRO LOTEAMENTO CAIARÁ.</t>
   </si>
   <si>
     <t>7400</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7400/req-0520-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7400/req-0520-2013.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO E DRENAGEM DA RUA TRAVESSA IPOJUCA LOCALIZADA NO BAIRRO DE UMUARAMA POR TRÁS DO TIMBI SHOPPING.</t>
   </si>
   <si>
     <t>7401</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7401/req-0521-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7401/req-0521-2013.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO E DRENAGEM DA RUA UBIRAJUBA LOCALIZADA NO BAIRRO DE UMUARAMA POR TRÁS DO TIMBI SHOPPING.</t>
   </si>
   <si>
     <t>7402</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7402/req-0522-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7402/req-0522-2013.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO E DRENAGEM DA RUA  IBIMIRIM LOCALIZADA NO BAIRRO DE UMUARAMA POR TRÁS DO TIMBI SHOPPING.</t>
   </si>
   <si>
     <t>7403</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7403/req-0523-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7403/req-0523-2013.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO E DRENAGEM DA RUA BEIJA FLOR NO LOTEAMENTO NOVO CAIARÁ.</t>
   </si>
   <si>
     <t>7404</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7404/req-0524-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7404/req-0524-2013.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO DA RUA ALINÇA NA CHÃ DA TÁBUA.</t>
   </si>
   <si>
     <t>7405</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7405/req-0525-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7405/req-0525-2013.pdf</t>
   </si>
   <si>
     <t>ASFALTAMENTO DA RUA PARANAVAÍ NO BAIRRO DA CHÃ DA TÁBUA.</t>
   </si>
   <si>
     <t>7406</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7406/req-0526-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7406/req-0526-2013.pdf</t>
   </si>
   <si>
     <t>COMPLEMENTAÇÃO ASFÁLTICA DA RUA PEDRO CORREIA DE ARAÚJO NO TRECHO QUE LIGA O BAIRRO DA CHÃ DA TÁBUA AO BAIRRO DE CAPIBARIBE.</t>
   </si>
   <si>
     <t>7407</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7407/req-0527-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7407/req-0527-2013.pdf</t>
   </si>
   <si>
     <t>ASFALTAMENTO DA RUA OLIVIO COSTA NO BAIRRO DA CHÃ DA TÁBUA.</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/116/116_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/116/116_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UM NOVO CONSELHO TUTELAR DA CRIANÇA E DO ADOLESCENTE PARA ATENDER A ZONA RURAL</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/117/117_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/117/117_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DO CANAL DA RUA MANOEL CORREIA, APÓS O PONTILHÃO</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/118/118_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/118/118_texto_integral.pdf</t>
   </si>
   <si>
     <t>TÉRMINO DO CALÇAMENTO DA RUA ITAMARACÁ, BAIRRO NOVA ESPERANÇA</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/119/119_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/119/119_texto_integral.pdf</t>
   </si>
   <si>
     <t>SINALIZAÇÃO DE TRÂNSITO NO PERÍMETRO CORRESPONDENTE AO HOSPITAL PETROLINA CAMPOS</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/120/120_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/120/120_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMPLEMENTO DA RUA MANOEL CORREIA, BAIRRO NOVA ESPERANÇA</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/121/121_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/121/121_texto_integral.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO DA RUA SÃO JOSÉ DA COROA GRANDE, BAIRRO NOVA ESPERANÇA</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/122/122_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/122/122_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR POLITICAS JUNTO A REDE FERROVIÁRIA FEDERAL A CTTU GRANDE RECIFE ,CBTU, A REVITALIZAR A ESTAÇÃO DE TREM E REATIVAR A LINHA FÉRREA PARA TRANSPORTE DE PASSAGEIROS</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/37/37_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/37/37_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">IMPLANTAÇÃO DE UM SINAL DE TRÂNSITO EM FRENTE A ESCOLA JOAQUIM FREIRE PRÓXIMO A PRAÇA DO CANHÃO NO CENTRO DA CIDADE </t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/38/38_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/38/38_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DO SANEAMENTO BÁSICO E ASFALTO DA RUA JOSÉ MARIANO BAIRRO DO PIXETE</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/39/39_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/39/39_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE ILUMINAÇÃO PÚBLICA DA RUA JOSÉ MARIANO</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/40/40_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/40/40_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DO SANEAMENTO BÁSICO E ASFALTO DA 1ª TRAVESSA DA RUA 09 NO PARQUE CAPIBARIBE</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/41/41_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/41/41_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE ILUMINAÇÃO PÚBLICA DA 1ª TRAVESSA DA RUA 09 NO PARQUE CAPIBARIBE</t>
   </si>
   <si>
     <t>7408</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7408/req-0579-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7408/req-0579-2013.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DO CONSELHO MUNICIPAL DE TRANSPORTE PÚBLICO.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/74/74_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/74/74_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SORRISO SAUDÁVEL </t>
   </si>
   <si>
     <t>7409</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7409/req-0611-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7409/req-0611-2013.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DO PROGRAMA BRASIL SORRIDENTE NO MUNICÍPIO DE SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
     <t>7410</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7410/req-0613-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7410/req-0613-2013.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO E REVISÃO DA ILUMINAÇÃO E MANUTENÇÃO DO PLAYGROUND DA PRAÇA DA CLASSIFICAÇÃO SITUADA NA RUA MANOEL CORREIA.</t>
   </si>
   <si>
     <t>7412</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7412/req-0614-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7412/req-0614-2013.pdf</t>
   </si>
   <si>
     <t>COBERTURA E CONTINUAÇÃO DO MURO DE ARRIMO DO CANAL DA RUA IPOJUCA NO BAIRRO DE CAPIBARIBE.</t>
   </si>
   <si>
     <t>7413</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7413/req-0615-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7413/req-0615-2013.pdf</t>
   </si>
   <si>
     <t>REFORMA DO PSF DO BAIRRO DE BEIRA RIO E AMBULÂNCIA DE PLANTÃO.</t>
   </si>
   <si>
     <t>7414</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7414/req-0616-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7414/req-0616-2013.pdf</t>
   </si>
   <si>
     <t>CONTINUAÇÃO DO CALÇAMENTO E DO CANAL COM MANILHAS DA RUA RIO FORMOSO LOCALIZADA NO BAIRRO DE UMUARAMA.</t>
   </si>
   <si>
     <t>7415</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7415/req-0617-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7415/req-0617-2013.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO E DRENAGEM DA RUA 2º TRAVESSA MACHADO DE ASSIS LOCALIZADA NO BAIRRO DE UMUARAMA.</t>
   </si>
   <si>
     <t>7416</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7416/req-0618-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7416/req-0618-2013.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO E DRENAGEM DA RUA NOVA ESPERANÇA,NO BAIRRO DA NOVA ESPERANÇA (PIXETE), AO LADO DA ANTIGA EMPRESA METALPIL.</t>
   </si>
   <si>
     <t>7417</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7417/req-0620-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7417/req-0620-2013.pdf</t>
   </si>
   <si>
     <t>REPOSIÇÃO DO CALÇAMENTO E LIMPEZA DA RUA SEVERINO PEDRO MARCOLINO, SITUADA NO BAIRRO DO BARRO VERMELHO.</t>
   </si>
   <si>
     <t>7418</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7418/req-0629-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7418/req-0629-2013.pdf</t>
   </si>
   <si>
     <t>REPOSIÇÃO DO CALÇAMENTO E LIMPEZA DA RUA ADERITO EVANGÉLISTA, SITUADA NO BAIRRO DO BARRO VERMELHO.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/123/123_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/123/123_texto_integral.pdf</t>
   </si>
   <si>
     <t>FORMALIZAR CONVÊNIO COM OS GOVERNOS FEDERAL E ESTADUAL NO SENTIDO DE RECUPERAR E ASFALTAR A ESTRADA QUE DÁ ACESSO A ESTAÇÃO ECOLÓGICA DE TAPACURÁ</t>
   </si>
   <si>
     <t>7419</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7419/req-0641-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7419/req-0641-2013.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO DA RUA FERNANDO CÉSAR NO BAIRRO DO CAJÁ .</t>
   </si>
   <si>
     <t>7420</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7420/req-0642-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7420/req-0642-2013.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DO MURO DE ARRIMO NA RUA GOVERNADOR PAULO GUERRA NAS PROXIMIDADES DA CASA DE Nº 165 NO BAIRRO DO PENEDO.</t>
   </si>
   <si>
     <t>7421</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7421/req-0643-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7421/req-0643-2013.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA PASSARELA NA PONTE DE TIÚMA QUE DA ACESSO AO TREVO PARA MATRIZ DA LUZ.</t>
   </si>
   <si>
     <t>7422</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7422/req-0644-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7422/req-0644-2013.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO DA RUA MENEZES DUMONT NO BAIRRO ASSUNTO DO PENEDO.</t>
   </si>
   <si>
     <t>7423</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7423/req-0645-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7423/req-0645-2013.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO DA RUA MANOEL BARBOSA NO BAIRRO DO PENEDO.</t>
   </si>
   <si>
     <t>7424</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7424/req-0646-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7424/req-0646-2013.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UM POSTO DE SAÚDE COM UMA AMBULÂNCIA DE PLANTÃO NO BAIRRO DE CONSTANTINO.</t>
   </si>
   <si>
     <t>7425</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7425/req-0647-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7425/req-0647-2013.pdf</t>
   </si>
   <si>
     <t>TORNAR A RUA DOUTOR JOSÉ SOTERO NO SENTIDO ÚNICO.</t>
   </si>
   <si>
     <t>7426</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7426/req-0648-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7426/req-0648-2013.pdf</t>
   </si>
   <si>
     <t>ASFALTAMENTO DA RUA HELENA DE LEMOS NO BAIRRO DE PENEDO.</t>
   </si>
   <si>
     <t>7427</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7427/req-0649-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7427/req-0649-2013.pdf</t>
   </si>
   <si>
     <t>DOAÇÃO DE MICROFONES PARA OS PROFESSORES DAS ESCOLAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>7428</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7428/req-0650-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7428/req-0650-2013.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UM LABORATÓRIO DE INFORMÁTICA NA ESCOLA PREFEITO AMARO ALVES DE SOUZA.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/75/75_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/75/75_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPOSIÇÃO DO CALÇAMENTO E LIMPEZA DA RUA SEVERINO PEDRO MARCOLINO, SITUADA NO BAIRRO DO BARRO VERMELHO</t>
   </si>
   <si>
     <t>7429</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7429/req-0689-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7429/req-0689-2013.pdf</t>
   </si>
   <si>
     <t>COBERTURA DO CANAL DA 1ª TRAVESSA CASSIANO VICENTE NO BAIRRO SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>7430</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7430/req-0690-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7430/req-0690-2013.pdf</t>
   </si>
   <si>
     <t>COBERTURA DO CANAL DO PSF DO PREGO.</t>
   </si>
   <si>
     <t>7431</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7431/req-0691-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7431/req-0691-2013.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DO CALÇAMENTO DA RUA NOVO ORIENTE (ANTIGA RUA DO CACIMBÃO).</t>
   </si>
   <si>
     <t>7432</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7432/req-0692-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7432/req-0692-2013.pdf</t>
   </si>
   <si>
     <t>ASFALTAMENTO DA RUA ARLINDA GERMANA DOS SANTOS NO BAIRRO DA VÁRZEA FRIA.</t>
   </si>
   <si>
     <t>7433</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7433/req-0693-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7433/req-0693-2013.pdf</t>
   </si>
   <si>
     <t>REFORMA E AMPLIAÇÃO DA ESCOLA MUNICIPAL CARMELA ORRICO LAPENDA NO BAIRRO DA NOVA ESPERANÇA (PIXETE ).</t>
   </si>
   <si>
     <t>7434</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7434/req-0714-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7434/req-0714-2013.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA PRAÇA E PLAYGROUND NO PARQUE DONA LINDÚ NO BAIRRO DA ROSINA LABANCA.</t>
   </si>
   <si>
     <t>7435</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7435/req-0715-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7435/req-0715-2013.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA QUADRA NO PARQUE DONA LINDÚ NO BAIRRO DA ROSINA LABANCA.</t>
   </si>
   <si>
     <t>7436</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7436/req-0716-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7436/req-0716-2013.pdf</t>
   </si>
   <si>
     <t>DOAÇÃO DE UM TERRENO NO LOTEAMENTO PARQUE DONA LINDU NO BAIRRO DA ROSINA LABANCA PARA A CONSTRUÇÃO DE UM TEMPLO DA_x000D_
 IGREJA EVANGÉLICA ASSEMBLEIA DE DEUS CONVENÇÃO RECIFE.</t>
   </si>
   <si>
     <t>7437</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7437/req-0718-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7437/req-0718-2013.pdf</t>
   </si>
   <si>
     <t>DOAÇÃO DE UM TERRENO LOCALIZADO NA ESTRADA QUE DÁ ACESSO AO DISTRITO DE MATRIZ DA LUZ , A IGREJA ASSEMBLÉIA DE DEUS CAMPO RECIFE PARA SER CONSTRUIDO UMA CARPINTARIA, SERRALHARIA E UM CD (CENTRO DE DISTRIBUIÇÃO) .</t>
   </si>
   <si>
     <t>7438</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7438/req-0719-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7438/req-0719-2013.pdf</t>
   </si>
   <si>
     <t>REFAZER O SANEAMENTO BÁSICO DO RESIDENCIAL FRANCISCA DE PAULA.</t>
   </si>
   <si>
     <t>7439</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7439/req-0720-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7439/req-0720-2013.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DO MURO DE ARRIMO NA RUA DAS PAPOULAS NAS PROXIMIDADES DA CASA DE Nº 31 NO BAIRRO DO PENEDO DE BAIXO.</t>
   </si>
   <si>
     <t>7440</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7440/req-0721-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7440/req-0721-2013.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO E DRENAGEM DA RUA AURORA, LOCALIZADA NO BAIRRO DE CAPIBARIBE, POR TRÁS DA FIAT LUX (VÁRZEA FRIA).</t>
   </si>
   <si>
     <t>7441</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7441/req-0722-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7441/req-0722-2013.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DO PROJETO ATITUDE, NO MUNICÍPIO DE SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
     <t>7442</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7442/req-0723-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7442/req-0723-2013.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DO JUIZADO DA INFÂNCIA E JUVENTUDE.</t>
   </si>
   <si>
     <t>7443</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7443/req-0761-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7443/req-0761-2013.pdf</t>
   </si>
   <si>
     <t>RECADASTRAMENTO PELA SECRETARIA DE ASSISTÊNCIA SOCIAL PARA CRIANÇAS E ADOLESCENTES QUE CARREGAM FRETES EM FRENTE AOS SUPERMERCADOS.</t>
   </si>
   <si>
     <t>7444</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7444/req-0762-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7444/req-0762-2013.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO ASFALTICO DE TODA EXTENSÃO AVENIDA DOUTOR LUIZ CORREIA DE ARAÚJO, COM LOMBADAS, SINALIZAÇÕES HORIZONTAIS E VERTICAIS.</t>
   </si>
   <si>
     <t>7445</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7445/req-0763-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7445/req-0763-2013.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO ASFALTICO DE TODA EXTENSÃO DA AVENIDA DOUTOR FRANCISCO CORRÊIA, COM LOMBADAS, SINALIZAÇÕES HORIZONTAIS E VERTICAIS.</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/245/245_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/245/245_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO ASFÁLTICO NA RUA MIGUEL LEÃO, RUA VÁRZEA NO LOTEAMENTO VALE VERDE E PROGRESSO E EM PARTE DA ELIS REGINA NO LOTEAMENTO BELA VISTA</t>
   </si>
   <si>
     <t>7446</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7446/req-0772-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7446/req-0772-2013.pdf</t>
   </si>
   <si>
     <t>VOTO DE PESAR À FAMÍLIA DA Srª MARIA VIEIRA DA SILVA (MARIA DANIEL).</t>
   </si>
   <si>
     <t>7447</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7447/req-0773-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7447/req-0773-2013.pdf</t>
   </si>
   <si>
     <t>SUBISTITUIÇAO DAS LUMINÁRIAS DO RESIDENCIAL FRANCISCA DE PAULA POR LÂMPADAS DE LED.</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/246/246_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/246/246_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UMA PASSARELA DE CONCRETO NA AVENIDA BELMIRO CORREIA PRÓXIMO NOVA IGREJA DA ASSEMBLÉIA DE DEUS NO LOTEAMENTO CAPIBARIBE</t>
   </si>
   <si>
     <t>7448</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7448/req-0814-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7448/req-0814-2013.pdf</t>
   </si>
   <si>
     <t>AUDIÊNCIA PÚBLICA COM OS COMERCIANTES DIRETORIA DE TRÂNSITO O SECRETÁRIA DO GOVERNO E SECRETARIA DE OBRAS NO MUNICÍPIO DE SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
     <t>7449</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7449/req-0815-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7449/req-0815-2013.pdf</t>
   </si>
   <si>
     <t>REPOSIÇÃO DO CALÇAMENTO DA RUA NOVA BAIRRO ALTO SANTO ANTÔNIO EM FRENTE A RESIDÊNCIA DE NÚMERO 190.</t>
   </si>
   <si>
     <t>7450</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7450/req-0816-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7450/req-0816-2013.pdf</t>
   </si>
   <si>
     <t>REUNIÃO COM GERENTES DAS INSTITUIÇÕES BANCÁRIAS: BANCO DO BRASIL, CAIXA ECONOMICA FEDERAL, BRADESCO, SANTANDER, ITAÚ E_x000D_
 LOTÉRICAS.</t>
   </si>
   <si>
     <t>7451</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7451/req-0817-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7451/req-0817-2013.pdf</t>
   </si>
   <si>
     <t>REPOSIÇÃO DO CALÇAMENTO DA RUA CÉLIA PEREIRA MONTEIRO NO BAIRRO DA BELA VISTA.</t>
   </si>
   <si>
     <t>7452</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7452/req-0862-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7452/req-0862-2013.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO ASFÁLTICO DA RUA URUGUAI SITUADA NO BAIRRO DA CHÃ DA TÁBUA.</t>
   </si>
   <si>
     <t>7453</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7453/req-0863-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7453/req-0863-2013.pdf</t>
   </si>
   <si>
     <t>REPOSIÇÃO DE PARELELEPÍPEDOS E RECAPEAMENTO ASFÁLTICO DA RUA 2ª TV DANIEL CRUZ SITUADA NO BAIRRO DA CHÃ DA TÁBUA.</t>
   </si>
   <si>
     <t>7454</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7454/req-0864-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7454/req-0864-2013.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DA QUADRA DE AREIA SITUADA NO BAIRRO LOTEAMENTO JARDIM METROPOLITANO.</t>
   </si>
   <si>
     <t>7455</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7455/req-0865-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7455/req-0865-2013.pdf</t>
   </si>
   <si>
     <t>SOLICITAR JUNTO AO DEPARTAMENTO DE TRÂNSITO (DETRAN) SUBSTITUIÇÃO DOS SEMÁFOROS POR OUTROS MAIS MODERNOS COM LAMPADAS DE DIODO EMISSOR) DE LUZ LED.</t>
   </si>
   <si>
     <t>7456</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7456/req-0866-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7456/req-0866-2013.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO ASFÁLTICO DA RUA DAS AMERICAS SITUADA NO BAIRRO DA CHÃ DA TÁBUA.</t>
   </si>
   <si>
     <t>7457</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7457/req-0867-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7457/req-0867-2013.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO ASFALTICO DA RUA ARGENTINA SITUADA NO BAIRRO DA CHÃ DA TÁBUA.</t>
   </si>
   <si>
     <t>7458</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7458/req-0868-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7458/req-0868-2013.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO ASFÁLTICO DA RUA WALTER DOS PRAZERES CAMARÁ, SITUADA NO BAIRRO LOTEAMENTO JARDIM METROPOLITANO.</t>
   </si>
   <si>
     <t>7459</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7459/req-0869-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7459/req-0869-2013.pdf</t>
   </si>
   <si>
     <t>AMPLIAÇÃO DAS CALÇADAS LATERAIS A PONTE LOCALIZADA APÓS A UPA ( UNIDADE DE PRONTO ATENDIMENTO) NO BAIRRO DE NOVA TIÚMA.</t>
   </si>
   <si>
     <t>7460</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7460/req-0870-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7460/req-0870-2013.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO ASFÁLTICO DA RUA PARAGUAI SITUADA NO BAIRRO DA CHÃ DA TÁBUA.</t>
   </si>
   <si>
     <t>7461</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7461/req-0871-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7461/req-0871-2013.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA QUADRA ESPORTIVA NA ESCOLA CARMELA ORRICO LAPENDA NO BAIRRO DA NOVA ESPERANÇA.</t>
   </si>
   <si>
     <t>7462</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7462/req-0872-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7462/req-0872-2013.pdf</t>
   </si>
   <si>
     <t>DRENAGEM E CALÇAMENTO EM PARALELEPÍPEDOS DA RUA MARIA DO CARMO SITUADA NO BAIRRO LOTEAMENTO JARDIM METROPOLITANO.</t>
   </si>
   <si>
     <t>7463</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7463/req-0873-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7463/req-0873-2013.pdf</t>
   </si>
   <si>
     <t>CONCESSÃO DE VOTO DE APLAUSO AO SR. SECRETÁRIO MUNICIPAL DE CULTURA, ESPORTE, TURISMO E JUVENTUDE, ADALBERTO EPAMINONDAS LEOPOLDINO ( ADALBERTO LEGAL).</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/42/42_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/42/42_texto_integral.pdf</t>
   </si>
   <si>
     <t>CAPINAÇÃO DAS RUAS DO BAIRRO DE NOVA TIÚMA</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/247/247_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/247/247_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO EM PARALELEPÍPEDO DA RUA ESPERANÇA LOCALIZADA NO LOTEAMENTO SÃO JOÃO E SÃO PAULO ( BURACO DA VÉIA)</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/248/248_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/248/248_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO EM PARALELEPÍPEDO E SANEAMENTO BÁSICO DA RUA TURMALINA NO BAIRRO DA ROSINA LABANCA</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/249/249_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/249/249_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO EM PARALELEPÍPEDO E SANEAMENTO BÁSICO DA RUA CRISTAL NO BAIRRO DA ROSINA LABANCA</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/250/250_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/250/250_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO EM PARALELEPÍPEDO E SANEAMENTO BÁSICO DA AVENIDA ALEXANDRITA NO BAIRRO DA ROSINA LABANCA</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/251/251_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/251/251_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO EM PARALELEPÍPEDO E SANEAMENTO BÁSICO  DA RUA CALCEDÔNIA NO BAIRRO DA ROSINA LABANCA</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/252/252_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/252/252_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO EM PARALELEPÍPEDO E SANEAMENTO BÁSICO DA RUA SÁRDIO  NO BAIRRO DA ROSINA LABANCA</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/253/253_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/253/253_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO EM PARALELEPÍPEDO E SANEAMENTO BÁSICO DA RUA ÁGUAS MARINHAS NO BAIRRO DA ROSINA LABANCA</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/254/254_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/254/254_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA PONTE DE CONCRETO NA RUA ESPERANÇA LOCALIZADA NO LOTEAMENTO SÃO JOÃO E SÃO PAULO (BURACO DA VÉIA)</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
     <t>Paulo Sales</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/54/54_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/54/54_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DO POSTO DE SAÚDE NA COMUNIDADE RECANTO DE ALDEIA</t>
   </si>
   <si>
     <t>7464</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7464/req-1011-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7464/req-1011-2013.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DO DIFÍCIL ACESSO PARA A ESCOLA PREFEITO AMARO ALVES.</t>
   </si>
   <si>
     <t>7465</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7465/req-1022-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7465/req-1022-2013.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DO PROGRAMA CAMINHOS DO CUIDADO, NO MUNICÍPIO DE SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/86/86_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/86/86_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCLUSÃO DO CALÇAMENTO DA RUA BEIRA RIO PENEDO DE BAIXO</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/76/76_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/76/76_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITAÇÃO AO SR. PREFEITO ETTORE LABANCA JUNTO AO GOVERNO DO ESTADO O SR. GOVERNADOR EDUARDO CAMPOS PARA QUE SEJA FEITA A LIGAÇÃO DA PISTA DA PONTE DE PENEDO A ARENA PERNAMBUCO </t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/77/77_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/77/77_texto_integral.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO DA RUA NOVA, BAIRRO DO JALISCO</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/78/78_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/78/78_texto_integral.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO DA RUA PIXANDIR, BAIRRO DO JALISCO</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/79/79_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/79/79_texto_integral.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO DA RUA BENTO GONÇALVES, BAIRRO DO JALISCO</t>
   </si>
   <si>
     <t>7466</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
     <t>CONCESSÃO DE LICENÇA MATERNIDADE DE SEIS MESES PARA SERVIDORAS PÚBLICAS MUNICIPAIS DE ACORDO COM A LEI FEDERAL Nº 11.770 DE 09 DE SETEMBRO DE 2008.</t>
   </si>
   <si>
     <t>7467</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7467/req-1041-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7467/req-1041-2013.pdf</t>
   </si>
   <si>
     <t>DISTRIBUIÇÃO DE CARTILHAS COM A HISTÓRIA DE SÃO LOURENÇO DA MATA PARA ESTUDANTES DAS REDES DE ENSINO PÚBLICA MUNICIPAL E PRIVADA DO NOSSO MUNÍCIPIO VISANDO ACESSIBILIDADE DA INFORMAÇÃO E CRESCIMENTO CULTURAL.</t>
   </si>
   <si>
     <t>7468</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7468/req-1042-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7468/req-1042-2013.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA ACADEMIA MUNICIPAL DA SAÚDE NO DISTRITO DE MARIZ DA LUZ.</t>
   </si>
   <si>
     <t>7469</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7469/req-1043-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7469/req-1043-2013.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA ACADEMIA MUNICIPAL DA SAÚDE NO DISTRITO DE LAGES.</t>
   </si>
   <si>
     <t>7470</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7470/req-1044-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7470/req-1044-2013.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE UM MUSEU DA HISTÓRIA DE SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/255/255_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/255/255_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO EM PARALELEPÍPEDO NA RUA ESCRITOR DIAS GOMES NO LOTEAMENTO IRINEU TEIXEIRA</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/256/256_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/256/256_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DO CANAL NA RUA MIGUEL LEÃO NO LOTEAMENTO VALE VERDE</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/43/43_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/43/43_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA ESTUDOS QUANTO À CRIAÇÃO DE UMA LEI MUNICIPAL DE INCETIVO AO ESPORTE</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/44/44_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/44/44_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE COLETORES DE LIXO NAS RUAS DO BAIRRO DE NOVA TIÚMA</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/45/45_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/45/45_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE UM ESTUDO QUANTO À CRIAÇÃO DE UMA LEI MUNICIPAL DE INCENTIVO A CULTURA</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/46/46_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/46/46_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE CENTRO DE INICIAÇÃO AO ESPORTE EM NOVA TIÚMA</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/47/47_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/47/47_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO IMPLANTAÇÃO DE REDE DE ESGOTO NA RUA URUGUAI, CHÃ DA TÁBUA</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/80/80_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/80/80_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCLUSÃO DO CALÇAMENTO DA RUA PEDRO ALVARES CABRAL BAIRRO PENEDO DE BAIXO</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/81/81_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/81/81_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCLUSÃO DO CALÇAMENTO DA RUA EMÍLIO BORBA FILHO BAIRRO DE PENEDO</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/82/82_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/82/82_texto_integral.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO DA RUA FÁBIO DE BARROS BAIRRO DE PENEDO</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/83/83_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/83/83_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCLUSÃO DO CALÇAMENTO DA RUA JOANA ANGÉLICA BAIRRO DE PENEDO CAJÁ</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/257/257_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/257/257_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO ASFÁLTICO DA RUA ITAJAÍ  NO LOTEAMENTO SÃO JOÃO E SÃO PAULO</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/258/258_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/258/258_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO EM PARALELEPÍPEDO NA RUA VALTER AVANCINE NO LOTEAMENTO IRINEU BARBOSA TEIXEIRA</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/259/259_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/259/259_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA DA PRAÇA DA PIRIQUITA NO LOTEAMENTO SÃO JOÃO E SÃO PAULO</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/260/260_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/260/260_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO EM PARALELEPÍPEDO DA RUA NELSON GONÇALVES NO LOTEAMENTO IRINEU BARBOSA TEIXEIRA</t>
   </si>
   <si>
     <t>7471</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7471/req-1078-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7471/req-1078-2013.pdf</t>
   </si>
   <si>
     <t>REPOSIÇÃO DO CALÇAMENTO DA RUA DOM PEDRO II NO BAIRRO DO CAPIBARIBE.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/48/48_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/48/48_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONTINUIDADE DO CALÇAMENTO DA RUA VALTER PRAZERES CÂMARA DO BAIRRO METROPOLITANO</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/49/49_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/49/49_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÃO A ESTE LEGISLATIVO QUAL O VALOR TOTAL EMPENHADO PELO GABINETE DO PREFEITO NESTE PRIMEIRO SEMESTRE, DISCRIMINANDO O TIPO DE DESPESA, BEM COMO, ENCAMINHADO AS CÓPIAS DAS RESPECTIVAS NOTAS</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/50/50_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/50/50_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ENCAMINHAR AO EXMO. SR. PREFEITO MUNICIPAL E SECRETÁRIA DE EDUCAÇÃO, PARA QUE ENCAMINHE A ESTA CASA DE LEIS AS NORMAS GERAIS A SEREM CUMPRIDAS PELO TRANSPORTE ESCOLAR EM NÍVEL MUNICIPAL, BEM COMO, SE EXISTE ALGUMA NORMALIZAÇÃO DE ESCALA AOS PONTOS ESTRATÉGICOS PARA GARANTIR AO EDUCANDO UM TRANSPORTE DE QUALIDADE, EXPLICITANDO AINDA, SE A EMPRESA CONTRATADA ESTA CUMPRINDO TAIS REGRAS EM FRENTE AS CONTRATAÇÕES REFERENTES AO TRANSPORTE COLETIVO DE ALUNOS </t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/51/51_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/51/51_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INFORMAÇÃO A ESTE LEGISLATIVO O NÚMERO ATUAL DE AGENTES COMUNITÁRIOS DA SAÚDE CONTRATADOS POR ESTE MUNICÍPIO, ASSIM COMO, QUAL É A REMUNERAÇÃO PAGA PELO MUNICÍPIO A CADA AGENTE  </t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/84/84_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/84/84_texto_integral.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO E ILUMINAÇÃO DA RUA DAS ROSAS PENDO DE BAIXO</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/85/85_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/85/85_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ASFALTAMENTO E A IMPLANTAÇÃO DO SISTEMA DE ESGOTO DA TRAVESSA NOVA ESPERANÇA H BAIRRO DO PIXETE </t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/52/52_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/52/52_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER RELAÇÃO CONSTANDO TODAS AS INFORMAÇÕES REFERENTES AOS CONSELHOS MUNICIPAIS</t>
   </si>
   <si>
     <t>7472</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7472/req-1148-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7472/req-1148-2013.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DO PROJETO REBOCAR, NOS BAIRROS DA CHÃ DA TÁBUA E LOTEMENTO JARDIM METROPOLITANO.</t>
   </si>
   <si>
     <t>7473</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7473/req-1149-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7473/req-1149-2013.pdf</t>
   </si>
   <si>
     <t>SANEAMENTO E DRENAGEM NA EXTENÇÃO DE TODA A AVENIDA 08 DE MAIO.</t>
   </si>
   <si>
     <t>7474</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7474/req-1150-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7474/req-1150-2013.pdf</t>
   </si>
   <si>
     <t>REPOSIÇÃO DAS LÂMPADAS DA AVENIDA MIGUEL ARRAES.</t>
   </si>
   <si>
     <t>7475</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7475/req-1151-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7475/req-1151-2013.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UM CONSULTÓRIO ODONTOLÓGICO NO PSF NO BAIRRO DE CHÁ DA TÁBUA.</t>
   </si>
   <si>
     <t>7476</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7476/req-1152-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7476/req-1152-2013.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE MUTIRÃO PARA A RETIRADA DE DOCUMENTOS NOS BAIRROS DO ALTO SANTO ANTONIO E PIXETE.</t>
   </si>
   <si>
     <t>7477</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7477/req-1153-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7477/req-1153-2013.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE MUTIRÃO PARA A RETIRADA DE DOCUMENTOS NOS BAIRROS DE LAGES E MATRIZ DA LUZ.</t>
   </si>
   <si>
     <t>7478</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7478/req-1154-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7478/req-1154-2013.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE MUTIRÃO PARA A RETIRADA DE DOCUMENTOS NOS BAIRROS DA CHÃ DA TÁBUA E LOTEAMENTO METROPOLITANO.</t>
   </si>
   <si>
     <t>7479</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7479/req-1159-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7479/req-1159-2013.pdf</t>
   </si>
   <si>
     <t>VOTO DE PESAR À FAMÍLIA DA Srª OLINDINA EURICO DO CARMO.</t>
   </si>
   <si>
     <t>7480</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7480/req-1160-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7480/req-1160-2013.pdf</t>
   </si>
   <si>
     <t>DESOBSTRUÇÃO DA GALERIA, LIMPEZA E CAPINAÇÃO DA RUA DAS AMÉRICAS NO BAIRRO DA CHÃ DA TÁBUA.</t>
   </si>
   <si>
     <t>7481</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7481/req-1161-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7481/req-1161-2013.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO ASFÁLTICO DA AVENIDA 8 DE MAIO, DO COLÉGIO MUNICIPAL ATÉ O LIXÃO.</t>
   </si>
   <si>
     <t>7482</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7482/req-1162-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7482/req-1162-2013.pdf</t>
   </si>
   <si>
     <t>REVISÃO DA ILUMINAÇÃO DA PRAÇA DO LOTEAMENTO JARDIM METROPOLITANO.</t>
   </si>
   <si>
     <t>7483</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7483/req-1163-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7483/req-1163-2013.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DO CENTRO DA JUVENTUDE NO BAIRRO DA CHÃ DA TÁBUA.</t>
   </si>
   <si>
     <t>7484</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7484/req-1173-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7484/req-1173-2013.pdf</t>
   </si>
   <si>
     <t>EXPANSÃO DO PROJETO AMIGO DO PEITO PARA OS BAIRROS DA CHÃ DA TÁBUA E LOTEAMENTO METROPOLITANO.</t>
   </si>
   <si>
     <t>7485</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7485/req-1174-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7485/req-1174-2013.pdf</t>
   </si>
   <si>
     <t>EXPANSÃO DO PROJETO AMIGO DO PEITO PARA OS DISTRITOS DE LAGES E DE MATRIZ DA LUZ.</t>
   </si>
   <si>
     <t>7486</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7486/req-1188-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7486/req-1188-2013.pdf</t>
   </si>
   <si>
     <t>REPOSIÇÃO DAS LÂMPADAS E LUMINÁRIAS DA AVENIDA BELMINIO CORREIA NAS MEDIAÇÕES DO RIO CAPIBARIBE EM FRENTE AO HOSPITAL MARIA VITÓRIA.</t>
   </si>
   <si>
     <t>7487</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7487/req-1192-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7487/req-1192-2013.pdf</t>
   </si>
   <si>
     <t>VOTO DE APLAUSO AO PASTOR AILTON JOSÉ ALVES.</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/53/53_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/53/53_texto_integral.pdf</t>
   </si>
   <si>
     <t>MEMORIAL DESCRITIVO FINANCEIRO DA CÂMARA MUNICIPAL DE SAO LOURENÇO DA MATA-PE</t>
   </si>
   <si>
     <t>7488</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7488/req-1201-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7488/req-1201-2013.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE PORTAIS DE ENTRADA E SAÍDA EM SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/87/87_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/87/87_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO A REMOÇÃO DE ENTULHO NA RUA AGOSTINHO RODRIGUES PROXIMO A IGREJA ASSEMBLÉIA DE DEUS ABREU E LIMA NO BAIRRO DO CAIARÁ</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/88/88_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/88/88_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMPLEMENTO DO CALÇAMENTO DA RUA AUGUSTINHO RODRIGUES BAIRRO CAIARÁ</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/89/89_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/89/89_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO A CAPINAÇÃO DA RUA JAGUARIBE NO BAIRRO DO CAIARÁ</t>
   </si>
   <si>
     <t>7489</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7489/req-1237-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7489/req-1237-2013.pdf</t>
   </si>
   <si>
     <t>PALESTRA SOBRE REDESIM MINISTRADA PELA JUNCEPE, COM O CDL OS ESCRITÓRIOS DE CONTABILIDADE E COMERCIANTES DO MUNICÍPIO DE_x000D_
 SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
     <t>7490</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7490/req-1252-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7490/req-1252-2013.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO ASFÁLTICO DA AVENIDA BELMINIO CORREIA CENTRO NO CRUZAMENTO DA LINHA FÉRREA EM BAIXO DO VIADUTO.</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/55/55_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/55/55_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROIBIÇÃO DE TRÁFICO DE BICICLETAS EM SENTIDO CONTRÁRIO NA AVENIDA DRª FRANCISCO CORREIA</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/56/56_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/56/56_texto_integral.pdf</t>
   </si>
   <si>
     <t>VOTO DE APLAUSO À FAMÍLIA AMORIM</t>
   </si>
   <si>
     <t>7491</t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7491/req-1307-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7491/req-1307-2013.pdf</t>
   </si>
   <si>
     <t>SUBSTITUIÇÃO DAS LÂMPADAS DA RUA AURORA PRINCIPAL RUA DO BAIRRO DO JALISCO.</t>
   </si>
   <si>
     <t>7492</t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7492/req-1323-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7492/req-1323-2013.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UM POSTO DA JUNTA COMERCIAL DO ESTADO DE PERNAMBUCO (JUCEPE ) NO MUNICÍPIO DE SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
     <t>7493</t>
   </si>
   <si>
     <t>1336</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7493/req-1336-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7493/req-1336-2013.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UMA UNIDADE MÓVEL DE INFORMÁTICA NAS COMUNIDADES.</t>
   </si>
   <si>
     <t>7494</t>
   </si>
   <si>
     <t>1338</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7494/req-1338-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7494/req-1338-2013.pdf</t>
   </si>
   <si>
     <t>7495</t>
   </si>
   <si>
     <t>1348</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7495/req-1348-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7495/req-1348-2013.pdf</t>
   </si>
   <si>
     <t>SOLICITO A PAVIMENTAÇÃO, DRENAGEM E SANEAMENTO BÁSICO DA RUA BOA VISTA - CHÃ DA TÁBUA- SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
     <t>7496</t>
   </si>
   <si>
     <t>1349</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7496/req-1349-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7496/req-1349-2013.pdf</t>
   </si>
   <si>
     <t>SOLICITO A PAVIMENTAÇÃO, DRENAGEM E SANEAMENTO BÁSICO DA RUA DO PATRIARCA- CHÃ DA TABUA- SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
     <t>7497</t>
   </si>
   <si>
     <t>1350</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7497/req-1350-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7497/req-1350-2013.pdf</t>
   </si>
   <si>
     <t>SOLICITO A PAVIMENTAÇÃO, DRENAGEM E SANEAMENTO BÁSICO DA RUA VIRGÍLIO SANTIAGO- CHÃ DA TABUA- SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
     <t>7343</t>
   </si>
   <si>
     <t>2201</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7343/req-0201-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7343/req-0201-2013.pdf</t>
   </si>
   <si>
     <t>A SECRETARIA DE CULTURA PARA ADQUIRIR OS QUADROS DA EXPOSIÇÃO DA ARTISTA PLÁSTICA A SRª ROSA RENDALL QUE CONTA A MEMÓRIA DE SÃO LOURENÇO ANTIGO.</t>
   </si>
   <si>
     <t>7411</t>
   </si>
   <si>
     <t>2614</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7411/req-0614-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7411/req-0614-2013.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO DA 1ª TRAVESSA RUA ORIENTAL NO BARRO VERMELHO, BEIRA RIO.</t>
   </si>
   <si>
     <t>1647</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/1647/projeto_de_lei_001-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/1647/projeto_de_lei_001-2013.pdf</t>
   </si>
   <si>
     <t>Altera a Estrutura Organizacional e o Plano de Cargos, Carreiras e Vencimentos (PCCV) da Câmara Municipal de São Lourenço da Mata, Estado de Pernambuco e dá outras providências.</t>
   </si>
   <si>
     <t>1750</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/1750/projeto_de_lei_002-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/1750/projeto_de_lei_002-2013.pdf</t>
   </si>
   <si>
     <t>Fixa a verba de representação do Presidente do Poder Legislativo de São Lourenço da Mata para a Legislatura 2013 a 2016 e dá outras providências.</t>
   </si>
   <si>
     <t>1752</t>
   </si>
   <si>
     <t>Ettore Labanca</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/1752/projeto_de_lei_003-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/1752/projeto_de_lei_003-2013.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo, a administração indireta e o Poder Legislativo a parcelar débitos junto ao Fundo de Previdência Própria do Município, referente às contribuições previdenciárias e demais débitos dele decorrentes.</t>
   </si>
   <si>
     <t>1758</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/1758/projeto_de_lei_004-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/1758/projeto_de_lei_004-2013.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Conselho Municipal de Políticas Antidrogas - COMAD e do Fundo Municipal de Prevenção às Drogas no âmbito do Município de São Lourenço da Mata e dá outras providências.</t>
   </si>
   <si>
     <t>2244</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/2244/projeto_de_lei_005-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/2244/projeto_de_lei_005-2013.pdf</t>
   </si>
   <si>
     <t>Institui o Fundo Municipal de Investimentos em Infraestrutura Urbana, Educação, Saúde, Meio Ambiente, Sustentabilidade, Segurança e Desenvolvimento Social - FUNDO MUNICIPAL.</t>
   </si>
   <si>
     <t>2245</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/2245/projeto_de_lei_006-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/2245/projeto_de_lei_006-2013.pdf</t>
   </si>
   <si>
     <t>Atribui a denominação "Escola Municipal Ministro Fernando Lyra" à escola da rede pública de ensino do Município de São Lourenço da Mata e dá outras providências.</t>
   </si>
   <si>
     <t>2246</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/2246/projeto_de_lei_007-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/2246/projeto_de_lei_007-2013.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre medidas relativas à Copa das Confederações FIFA de 2013 e a Copa do Mundo FIFA de 2014, e dá outras providências.</t>
   </si>
   <si>
     <t>2247</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/2247/projeto_de_lei_008-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/2247/projeto_de_lei_008-2013.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a doar imóveis decorrentes de desapropriação judicial ao Fundo de Arrendamento Residencial - FAR, representado pela Caixa Econômica Federal, e dá outras providências.</t>
   </si>
   <si>
     <t>2248</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/2248/projeto_de_lei_009-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/2248/projeto_de_lei_009-2013.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal nº 2.219, de 23 de janeiro de 2008.</t>
   </si>
   <si>
     <t>2249</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/2249/projeto_de_lei_010-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/2249/projeto_de_lei_010-2013.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instalação e funcionamento de antenas transmissoras de radiação eletromagnética e equipamentos afins no território do Município de São Lourenço da Mata e dá outras providências.</t>
   </si>
   <si>
     <t>2250</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/2250/projeto_de_lei_011-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/2250/projeto_de_lei_011-2013.pdf</t>
   </si>
   <si>
     <t>Atribui a denominação de "Parque Residencial Dona Lindu" à empreendimento residencial neste Município de São Lourenço da Mata.</t>
   </si>
   <si>
     <t>2261</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/2261/projeto_de_lei_012-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/2261/projeto_de_lei_012-2013.pdf</t>
   </si>
   <si>
     <t>Estabelece o Piso Salarial Profissional do Magistério Público Municipal da Educação Básica e dá outras providências correlatas.</t>
   </si>
   <si>
     <t>2262</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/2262/projeto_de_lei_013-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/2262/projeto_de_lei_013-2013.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao § 8° do art. 19 da Lei Municipal nº 2. 162/2006, com a redação dada pelo art. 1° da Lei Municipal nº 2.304/2010.</t>
   </si>
   <si>
     <t>2263</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/2263/projeto_de_lei_014-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/2263/projeto_de_lei_014-2013.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Conselho Municipal de Políticas sobre Drogas - COMAD e do Fundo Municipal de Prevenção às Drogas no âmbito do Município de São Lourenço da Mata e dá outras providências.</t>
   </si>
   <si>
     <t>2264</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/2264/projeto_de_lei_015-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/2264/projeto_de_lei_015-2013.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de ruas em nosso Município e dá outras providências.</t>
   </si>
   <si>
     <t>2265</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/2265/projeto_de_lei_016-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/2265/projeto_de_lei_016-2013.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Desafetação de área urbana, autoriza recebimento de áreas em permuta e dá outras providências.</t>
   </si>
   <si>
     <t>2266</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/2266/projeto_de_lei_017-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/2266/projeto_de_lei_017-2013.pdf</t>
   </si>
   <si>
     <t>Altera redação do inciso l, art. 1° da Lei Municipal nº 2.395/2013 e dá outras providências.</t>
   </si>
   <si>
     <t>2267</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/2267/projeto_de_lei_018-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/2267/projeto_de_lei_018-2013.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de São Lourenço da Mata a doar, com encargos, a área de terras que indica, e dá outras providências.</t>
   </si>
   <si>
     <t>2268</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/2268/projeto_de_lei_019-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/2268/projeto_de_lei_019-2013.pdf</t>
   </si>
   <si>
     <t>2269</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/2269/projeto_de_lei_020-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/2269/projeto_de_lei_020-2013.pdf</t>
   </si>
   <si>
     <t>2270</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/2270/projeto_de_lei_021-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/2270/projeto_de_lei_021-2013.pdf</t>
   </si>
   <si>
     <t>2271</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/2271/projeto_de_lei_022-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/2271/projeto_de_lei_022-2013.pdf</t>
   </si>
   <si>
     <t>2272</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/2272/projeto_de_lei_023-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/2272/projeto_de_lei_023-2013.pdf</t>
   </si>
   <si>
     <t>Cria a Coordenadoria Municipal de Proteção e Defesa Civil - COMPDEC do Município de São Lourenço da Mata, e dá outras providências.</t>
   </si>
   <si>
     <t>2273</t>
   </si>
   <si>
     <t>Dora da Padaria</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/2273/projeto_de_lei_025-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/2273/projeto_de_lei_025-2013.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a prevenção ao uso de entorpecentes e drogas ilícitas no âmbito da rede pública municipal de ensino, na forma que indica.</t>
   </si>
   <si>
     <t>2274</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/2274/projeto_de_lei_026-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/2274/projeto_de_lei_026-2013.pdf</t>
   </si>
   <si>
     <t>Cria o Conselho Municipal da Mulher e dá outras providências.</t>
   </si>
   <si>
     <t>2275</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/2275/projeto_de_lei_027-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/2275/projeto_de_lei_027-2013.pdf</t>
   </si>
   <si>
     <t>Cria a INSTITUIÇÃO ACOLHEDORA MUNICIPAL DONA IVANILDA MARIA DA SILVA e dá outras providências.</t>
   </si>
   <si>
     <t>2276</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/2276/projeto_de_lei_028-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/2276/projeto_de_lei_028-2013.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal nº 1.980, de 02 de julho de 2001, e dá outras providências.</t>
   </si>
   <si>
     <t>2277</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/2277/projeto_de_lei_029-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/2277/projeto_de_lei_029-2013.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de Ruas em nosso Município e dá outras providencias.</t>
   </si>
   <si>
     <t>2278</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/2278/projeto_de_lei_030-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/2278/projeto_de_lei_030-2013.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal nº 2.254/2009, que dispõe sobre as operações de carga e descarga do Município de São Lourenço da Mata, e dá outras providências.</t>
   </si>
   <si>
     <t>2279</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/2279/projeto_de_lei_031-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/2279/projeto_de_lei_031-2013.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a receber por doação bem imóvel que nele especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>2280</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/2280/projeto_de_lei_032-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/2280/projeto_de_lei_032-2013.pdf</t>
   </si>
   <si>
     <t>Altera a redação da Lei Municipal nº 2.247/2009, de 13 de abril de 2009, e dá outras providências.</t>
   </si>
   <si>
     <t>2281</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/2281/projeto_de_lei_033-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/2281/projeto_de_lei_033-2013.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Dia Municipal de combate as drogas.</t>
   </si>
   <si>
     <t>2282</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/2282/projeto_de_lei_034-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/2282/projeto_de_lei_034-2013.pdf</t>
   </si>
   <si>
     <t>Institui o Sistema de Academia da Terceira Idade no Âmbito do Município de São Lourenço da Mata e dá outras providências.</t>
   </si>
   <si>
     <t>2283</t>
   </si>
   <si>
     <t>Irmão Manoel</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/2283/projeto_de_lei_037-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/2283/projeto_de_lei_037-2013.pdf</t>
   </si>
   <si>
     <t>Institui a Construção de uma Praça denominada Monumento à Bíblia e dá outras providências.</t>
   </si>
   <si>
     <t>2284</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/2284/projeto_de_lei_038-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/2284/projeto_de_lei_038-2013.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a subvencionar o ASSOCIAÇÃO PROJETO SENSAÇÃO CRAQUE NA BOLA NA ESCOLA e dá outras providências.</t>
   </si>
   <si>
     <t>2285</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/2285/projeto_de_lei_039-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/2285/projeto_de_lei_039-2013.pdf</t>
   </si>
   <si>
     <t>6651</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>José Leopoldo</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6651/projeto_de_resolucao_045-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6651/projeto_de_resolucao_045-2013.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorífico do Município de São Lourenço da Mata ao SECRETÁRIO DA FAZENDA DO ESTADO DE PERNAMBUCO PAULO_x000D_
 CÂMARA.</t>
   </si>
   <si>
     <t>6652</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6652/projeto_de_resolucao_046-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6652/projeto_de_resolucao_046-2013.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorífica do Município de São Lourenço da Mata, a Sta. DINÁ FREIRE DOS SANTOS.</t>
   </si>
   <si>
     <t>6653</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6653/projeto_de_resolucao_047-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6653/projeto_de_resolucao_047-2013.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorífico do Município de São Lourenço da Mata, ao PASTOR SEVERINO FRANCISCO DA SILVA FILHO.</t>
   </si>
   <si>
     <t>6654</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6654/projeto_de_resolucao_048-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6654/projeto_de_resolucao_048-2013.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorífico do Município de São Lourenço da Mata, ao Dr. LAERTES PIMENTEL BRASILEIRO DA COSTA.</t>
   </si>
   <si>
     <t>6655</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6655/projeto_de_resolucao_049-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6655/projeto_de_resolucao_049-2013.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorífico do Município de São Lourenço da Mata, ao Dr. ANTÔNIO CHARLES LUCENA DE OLIVEIRA MELLO.</t>
   </si>
   <si>
     <t>6656</t>
   </si>
   <si>
     <t>Gilberto Monteiro</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6656/projeto_de_resolucao_050-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6656/projeto_de_resolucao_050-2013.pdf</t>
   </si>
   <si>
     <t>Concede Título de cidadã Honorífica do Município de São Lourenço da Mata a Drª. Marinez Marques Viana.</t>
   </si>
   <si>
     <t>6657</t>
   </si>
   <si>
     <t>Antônio Manga</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6657/projeto_de_resolucao_051-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6657/projeto_de_resolucao_051-2013.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorifico do Município de São Lourenço da Mata ao DEPUTADO FEDERAL JORGE WICKS CORTE REAL.</t>
   </si>
   <si>
     <t>6658</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6658/projeto_de_resolucao_052-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6658/projeto_de_resolucao_052-2013.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorífico do Município de São Lourenço da Mata ao Sr. WELLINGTON FERREIRA DA SILVA.</t>
   </si>
   <si>
     <t>6659</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6659/projeto_de_resolucao_053-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6659/projeto_de_resolucao_053-2013.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorífico do Município de São Lourenço da Mata ao diácono Adão José de Moraes.</t>
   </si>
   <si>
     <t>6660</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6660/projeto_de_resolucao_054-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6660/projeto_de_resolucao_054-2013.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorífico do Município de São Lourenço da Mata a PROMOTORA DE JUSTIÇA MÁRCIA CORDEIRO GUIMARÃES LIMA.</t>
   </si>
   <si>
     <t>6661</t>
   </si>
   <si>
     <t>Paulo Sales, Anderson Coutinho</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6661/projeto_de_resolucao_055-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6661/projeto_de_resolucao_055-2013.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadão Honorífico do Município de São Lourenço Mata ao Sr. MALAQUIAS ANCELMO OE OLIVEIRA.</t>
   </si>
   <si>
     <t>6662</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6662/projeto_de_resolucao_057-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6662/projeto_de_resolucao_057-2013.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadão Honorífico do Município de São Lourenço Mata ao DOUTOR FERNANDO TIMES DE CARVALHO.</t>
   </si>
   <si>
     <t>6663</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6663/projeto_de_resolucao_058-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6663/projeto_de_resolucao_058-2013.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadão Honorífico do Município de São Lourenço Mata a enfermeira obstétrica Sra. Josefa Campeio de Lima (parteira conhecida em Tiúma como mãe zefinha).</t>
   </si>
   <si>
     <t>6664</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6664/projeto_de_resolucao_059-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6664/projeto_de_resolucao_059-2013.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadão Honorífico do Município de São Lourenço Mata ao Profº GERIVALDO BARBOSA DE MELO.</t>
   </si>
   <si>
     <t>6665</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6665/projeto_de_resolucao_060-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6665/projeto_de_resolucao_060-2013.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão honorífico do município de São Lourenço da Mata ao Exmo. Sr. Dr. HENRIQUE SILVEIRA digníssimo diretor do GRUPO_x000D_
 VOTANRANTIM.</t>
   </si>
   <si>
     <t>6666</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6666/projeto_de_resolucao_061-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6666/projeto_de_resolucao_061-2013.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão honorífico do município de São Lourenço da Mata ao Major-PM Sr. LEONARDO AUGUSTO DE LIMA E SILVA.</t>
   </si>
   <si>
     <t>6667</t>
   </si>
   <si>
     <t>Juninho de Muribara</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6667/projeto_de_resolucao_062-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6667/projeto_de_resolucao_062-2013.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão honorífico do município de São Lourenço da Mata ao Sra. Maria José Costa Pimentel.</t>
   </si>
   <si>
     <t>6668</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6668/projeto_de_resolucao_063-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6668/projeto_de_resolucao_063-2013.pdf</t>
   </si>
   <si>
     <t>Concede Título Cidadã Benemérito do Município de São Lourenço da Mata, a Sra. JOSEFA MAGALHÃES DE OLIVEIRA.</t>
   </si>
   <si>
     <t>6669</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6669/projeto_de_resolucao_064-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6669/projeto_de_resolucao_064-2013.pdf</t>
   </si>
   <si>
     <t>Concede Título Cidadã Benemérito do Município de São Lourenço da Mata, a Sra. MARLENE FERNANDES DE MARIA.</t>
   </si>
   <si>
     <t>6670</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6670/projeto_de_resolucao_065-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6670/projeto_de_resolucao_065-2013.pdf</t>
   </si>
   <si>
     <t>Concede Título Cidadã Benemérito do Município de São Lourenço da Mata, a Sra. RUTE DANIEL DE ALBURQUERQUE.</t>
   </si>
   <si>
     <t>6671</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6671/projeto_de_resolucao_066-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6671/projeto_de_resolucao_066-2013.pdf</t>
   </si>
   <si>
     <t>Concede Título Cidadão Benemérito do Município de São Lourenço da Mata, ao Sr. LEONEL FERREIRA DA SILVA.</t>
   </si>
   <si>
     <t>6672</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6672/projeto_de_resolucao_067-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6672/projeto_de_resolucao_067-2013.pdf</t>
   </si>
   <si>
     <t>Concede Título Cidadã Benemérito do Município de São Lourenço da Mata, a Sra. MARIA LINDOMAR PANZUTY DOS SANTOS.</t>
   </si>
   <si>
     <t>6673</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6673/projeto_de_resolucao_068-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6673/projeto_de_resolucao_068-2013.pdf</t>
   </si>
   <si>
     <t>Concede Título Cidadã Benemérito do Município de São Lourenço da Mata, a Sra. MARIA DE FÁTIMA RODRIGUES DE MELO.</t>
   </si>
   <si>
     <t>6674</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6674/projeto_de_resolucao_069-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6674/projeto_de_resolucao_069-2013.pdf</t>
   </si>
   <si>
     <t>Concede Título Cidadão Benemérito do Município de São Lourenço da Mata, ao Sr. UILSON DE SOUZA( TIO CORRÊIA).</t>
   </si>
   <si>
     <t>6675</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6675/projeto_de_resolucao_070-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6675/projeto_de_resolucao_070-2013.pdf</t>
   </si>
   <si>
     <t>Concede Título Cidadã Benemérito do Município de São Lourenço da Mata, a Sra. MARIA AUXILIADORA MUNIZ.</t>
   </si>
   <si>
     <t>6676</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6676/projeto_de_resolucao_071-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6676/projeto_de_resolucao_071-2013.pdf</t>
   </si>
   <si>
     <t>Concede Título Cidadã Benemérito do Município de São Lourenço da Mata, a Sra. MÁRCIA PEREIRA DE OLIVEIRA COSTA.</t>
   </si>
   <si>
     <t>6677</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6677/projeto_de_resolucao_072-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6677/projeto_de_resolucao_072-2013.pdf</t>
   </si>
   <si>
     <t>Concede Título Cidadã Benemérito do Município de São Lourenço da Mata, a Sra. MARIZE DA GRAÇA DA SILVA DUARTE.</t>
   </si>
   <si>
     <t>6678</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6678/projeto_de_resolucao_073-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6678/projeto_de_resolucao_073-2013.pdf</t>
   </si>
   <si>
     <t>Concede Título Cidadã Benemérito do Município de São Lourenço da Mata, a Sra. DULCE CALABRIA.</t>
   </si>
   <si>
     <t>6679</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6679/projeto_de_resolucao_074-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6679/projeto_de_resolucao_074-2013.pdf</t>
   </si>
   <si>
     <t>Concede Título Cidadã Benemérito do Município de São Lourenço da Mata, a Sra. Antônia Nascimento dos Santos.</t>
   </si>
   <si>
     <t>6680</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6680/projeto_de_resolucao_075-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6680/projeto_de_resolucao_075-2013.pdf</t>
   </si>
   <si>
     <t>Concede Título Cidadã Benemérito do Município de São Lourenço da Mata, a Sra. Eunice Miranda.</t>
   </si>
   <si>
     <t>6681</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6681/projeto_de_resolucao_076-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6681/projeto_de_resolucao_076-2013.pdf</t>
   </si>
   <si>
     <t>Concede Título Cidadã Benemérito do Município de São Lourenço da Mata,  a Sra. IONICE ANTÔNIA DA SILVA.</t>
   </si>
   <si>
     <t>6682</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6682/projeto_de_resolucao_077-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6682/projeto_de_resolucao_077-2013.pdf</t>
   </si>
   <si>
     <t>Concede Título Cidadão Benemérito do Município de São Lourenço da Mata, ao Sr. PEDRO INÁSCIO DOS SANTOS.</t>
   </si>
   <si>
     <t>6683</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6683/projeto_de_resolucao_079-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6683/projeto_de_resolucao_079-2013.pdf</t>
   </si>
   <si>
     <t>Concede Título Cidadã Benemérito do Município de São Lourenço da Mata, a Sra. MARIA LEOPOLDINA DE SOUZA.</t>
   </si>
   <si>
     <t>6684</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6684/projeto_de_resolucao_079-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6684/projeto_de_resolucao_079-2013.pdf</t>
   </si>
   <si>
     <t>Concede Título Cidadã Benemérito do Município de São Lourenço da Mata, a Sra. SEVERINA BRITO DE SOUZA.</t>
   </si>
   <si>
     <t>6685</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6685/projeto_de_resolucao_080-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6685/projeto_de_resolucao_080-2013.pdf</t>
   </si>
   <si>
     <t>Concede Título Cidadã Benemérito do Município de São Lourenço da Mata, a Sra. MARIA LUCIA DE ALBURQUERQUE.</t>
   </si>
   <si>
     <t>6686</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6686/projeto_de_resolucao_081-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6686/projeto_de_resolucao_081-2013.pdf</t>
   </si>
   <si>
     <t>Concede Título Cidadã Benemérito do Município de São Lourenço da Mata, a Sra. MARIA JUVINA DA SILVA LIRA.</t>
   </si>
   <si>
     <t>6687</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6687/projeto_de_resolucao_082-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6687/projeto_de_resolucao_082-2013.pdf</t>
   </si>
   <si>
     <t>Concede Título Cidadã Benemérito do Município de São Lourenço da Mata, a Sra. MADALENA DE BARROS CAMPELO RAMOS.</t>
   </si>
   <si>
     <t>6688</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6688/projeto_de_resolucao_083-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6688/projeto_de_resolucao_083-2013.pdf</t>
   </si>
   <si>
     <t>Concede Título Cidadã Benemérito do Município de São Lourenço da Mata, a Sra. ALAÍDE FIRMINO DE ALMEIDA.</t>
   </si>
   <si>
     <t>6689</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6689/projeto_de_resolucao_084-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6689/projeto_de_resolucao_084-2013.pdf</t>
   </si>
   <si>
     <t>Concede Título Cidadã Benemérito do Município de São Lourenço da Mata, a Sra. ALBA BARBOSA XIMENES.</t>
   </si>
   <si>
     <t>6690</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6690/projeto_de_resolucao_085-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6690/projeto_de_resolucao_085-2013.pdf</t>
   </si>
   <si>
     <t>Concede Título Cidadã Benemérito do Município de São Lourenço da Mata, a Sra. ALBETINA CAVALCANTE RODRIGUES MUSA.</t>
   </si>
   <si>
     <t>6691</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6691/projeto_de_resolucao_086-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6691/projeto_de_resolucao_086-2013.pdf</t>
   </si>
   <si>
     <t>6692</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6692/projeto_de_resolucao_087-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6692/projeto_de_resolucao_087-2013.pdf</t>
   </si>
   <si>
     <t>Concede Título Cidadã Benemérito do Município de São Lourenço da Mata, a Sra. TEREZINHA DE JESUS DANTAS.</t>
   </si>
   <si>
     <t>6693</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6693/projeto_de_resolucao_088-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6693/projeto_de_resolucao_088-2013.pdf</t>
   </si>
   <si>
     <t>Concede Título Cidadã Benemérito do Município de São Lourenço da Mata, a Sra. MARTA MAGALHÃES DA SILVA.</t>
   </si>
   <si>
     <t>6694</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6694/projeto_de_resolucao_089-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6694/projeto_de_resolucao_089-2013.pdf</t>
   </si>
   <si>
     <t>Concede Título Cidadã Benemérito do Município de São Lourenço da Mata, a Sra. JULIA FARIAS LAUREANO.</t>
   </si>
   <si>
     <t>6695</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6695/projeto_de_resolucao_090-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6695/projeto_de_resolucao_090-2013.pdf</t>
   </si>
   <si>
     <t>Concede Título Cidadã Benemérito do Município de São Lourenço da Mata, a Sra. ALTAIR ELOIA SALES.</t>
   </si>
   <si>
     <t>6696</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6696/projeto_de_resolucao_091-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6696/projeto_de_resolucao_091-2013.pdf</t>
   </si>
   <si>
     <t>Concede Título Cidadã Benemérito do Município de São Lourenço da Mata, a Sra. MARIA AUGUSTA PEREIRA DE MOURA.</t>
   </si>
   <si>
     <t>6697</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6697/projeto_de_resolucao_092-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6697/projeto_de_resolucao_092-2013.pdf</t>
   </si>
   <si>
     <t>Concede Título Cidadã Benemérito do Município de São Lourenço da Mata, a Sra. IVANISE MARIA SILVA DE SOUZA.</t>
   </si>
   <si>
     <t>6698</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6698/projeto_de_resolucao_093-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6698/projeto_de_resolucao_093-2013.pdf</t>
   </si>
   <si>
     <t>Concede Título Cidadão Benemérito do Município de São Lourenço da Mata,  ao Sr. LUIZ PEREIRA DE ASSIS FILHO.</t>
   </si>
   <si>
     <t>6699</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6699/projeto_de_resolucao_094-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6699/projeto_de_resolucao_094-2013.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorífico do Município de São Lourenço da Mata ao Advogado e Chefe do Núcleo da Defensoria Publica do Estado de Pernambuco em São Lourenço da Mata Dr. DIOGO DE OLIVEIRA GOMES.</t>
   </si>
   <si>
     <t>6700</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6700/projeto_de_resolucao_095-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6700/projeto_de_resolucao_095-2013.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorífico do Município de São Lourenço da Mata ao FARMACEUTICO SR. ELIMAR CORREIA DE LUCANA.</t>
   </si>
   <si>
     <t>6701</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6701/projeto_de_resolucao_096-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6701/projeto_de_resolucao_096-2013.pdf</t>
   </si>
   <si>
     <t>Concede o titulo de cidadão honorífico de São Lourenço da Mata ao Sr. Fernando Bezerra de Souza Coelho.</t>
   </si>
   <si>
     <t>6702</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6702/projeto_de_resolucao_097-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6702/projeto_de_resolucao_097-2013.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Benemérito do Município de São Lourenço da Mata, ao Pastor Presidente AILTON JOSÉ ALVES (IEADPE).</t>
   </si>
   <si>
     <t>6703</t>
   </si>
   <si>
     <t>Dr° Gabriel</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6703/projeto_de_resolucao_098-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6703/projeto_de_resolucao_098-2013.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorífica do Município de São Lourenço da Mata, ao Pastor MÁRIO LÚCIO DE CAMPOS BREVES.</t>
   </si>
   <si>
     <t>6554</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6554/projeto_de_resolucao_099-2013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6554/projeto_de_resolucao_099-2013.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o parecer Prévio do Tribunal de Contas do Estado de Pernambuco, Processo T.C. Nº 1202669-4, referente a Prestação de Contas da_x000D_
 Prefeitura Municipal de São Lourenço da Mata, relativo ao exercício financeiro de 2011.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -5146,67 +5146,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7313/req-0049-2013.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7314/req-0050-2013.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7315/req-0051-2013.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7316/req-0052-2013.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7317/req-0053-2013.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7318/req-0054-2013.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7319/req-0055-2013.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7320/req-0056-2013.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7321/req-0057-2013.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7322/req-0061-2013.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/3/3_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/4/4_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/5/5_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/6/6_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/7/7_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/8/8_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/9/9_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/10/10_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/11/11_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/12/12_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/13/13_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7323/req-0108-2013.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7324/req-0109-2013.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7325/req-0110-2013.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7326/req-0111-2013.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7327/req-0112-2013.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7328/req-0113-2013.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7329/req-0114-2013.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7330/req-0115-2013.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7331/req-0116-2013.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/90/90_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/91/91_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/92/92_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/94/94_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/95/95_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/57/57_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/58/58_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/59/59_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/217/217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/218/218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/219/219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/220/220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/221/221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/222/222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/223/223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/224/224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/225/225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/226/226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/96/96_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/97/97_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7332/req-0164-2013.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7333/req-0165-2013.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7334/req-0166-2013.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7335/req-0167-2013.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7336/req-0168-2013.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7337/req-0169-2013.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7338/req-0170-2013.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7339/req-0171-2013.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7340/req-0172-2013.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7341/req-0173-2013.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/98/98_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/60/60_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/61/61_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/62/62_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/63/63_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/64/64_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/227/227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/228/228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/229/229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/230/230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/231/231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/232/232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/233/233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/234/234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/14/14_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/15/15_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/16/16_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/17/17_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7344/req-0244-2013.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7345/req-0245-2013.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7346/req-0246-2013.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7350/req-0247-2013.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7359/req-0248-2013.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7360/req-0249-2013.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7361/req-0250-2013.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7362/req-0251-2013.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7363/req-0252-2013.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7364/req-0253-2013.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/99/99_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/100/100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/101/101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/102/102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/103/103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/104/104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7365/req-0315-2013.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7366/req-0316-2013.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7367/req-0317-2013.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7368/req-0318-2013.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7369/req-0319-2013.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7370/req-0320-2013.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7371/req-0321-2013.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7372/req-0322-2013.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7373/req-0323-2013.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7374/req-0324-2013.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/235/235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/236/236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/237/237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/238/238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/239/239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/240/240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/241/241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7375/req-0357-2013.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7376/req-0358-2013.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/18/18_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/19/19_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/20/20_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/21/21_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/22/22_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/23/23_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/24/24_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/25/25_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/26/26_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/27/27_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/242/242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/105/105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/106/106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/107/107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/108/108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/109/109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/110/110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7377/req-0388-2013.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7378/req-0389-2013.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7379/req-0390-2013.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7380/req-0391-2013.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7381/req-0392-2013.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7382/req-0393-2013.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7383/req-0394-2013.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7384/req-0395-2013.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7385/req-0396-2013.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/65/65_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/66/66_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/67/67_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7386/req-0403-2013.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/111/111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/112/112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/113/113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/28/28_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/29/29_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/30/30_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/31/31_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/32/32_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/33/33_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/34/34_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/35/35_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/36/36_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/243/243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/244/244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7387/req-0476-2013.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7388/req-0477-2013.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7389/req-0478-2013.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7390/req-0479-2013.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7391/req-0480-2013.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7392/req-0481-2013.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7393/req-0482-2013.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7394/req-0483-2013.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7395/req-0484-2013.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7396/req-0485-2013.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7397/req-0486-2013.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/68/68_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/69/69_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/70/70_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/71/71_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/72/72_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/73/73_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/114/114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/115/115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7398/req-0518-2013.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7399/req-0519-2013.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7400/req-0520-2013.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7401/req-0521-2013.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7402/req-0522-2013.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7403/req-0523-2013.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7404/req-0524-2013.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7405/req-0525-2013.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7406/req-0526-2013.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7407/req-0527-2013.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/116/116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/117/117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/118/118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/119/119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/120/120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/121/121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/122/122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/37/37_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/38/38_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/39/39_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/40/40_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/41/41_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7408/req-0579-2013.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/74/74_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7409/req-0611-2013.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7410/req-0613-2013.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7412/req-0614-2013.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7413/req-0615-2013.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7414/req-0616-2013.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7415/req-0617-2013.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7416/req-0618-2013.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7417/req-0620-2013.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7418/req-0629-2013.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/123/123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7419/req-0641-2013.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7420/req-0642-2013.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7421/req-0643-2013.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7422/req-0644-2013.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7423/req-0645-2013.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7424/req-0646-2013.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7425/req-0647-2013.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7426/req-0648-2013.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7427/req-0649-2013.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7428/req-0650-2013.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/75/75_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7429/req-0689-2013.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7430/req-0690-2013.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7431/req-0691-2013.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7432/req-0692-2013.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7433/req-0693-2013.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7434/req-0714-2013.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7435/req-0715-2013.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7436/req-0716-2013.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7437/req-0718-2013.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7438/req-0719-2013.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7439/req-0720-2013.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7440/req-0721-2013.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7441/req-0722-2013.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7442/req-0723-2013.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7443/req-0761-2013.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7444/req-0762-2013.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7445/req-0763-2013.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/245/245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7446/req-0772-2013.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7447/req-0773-2013.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/246/246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7448/req-0814-2013.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7449/req-0815-2013.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7450/req-0816-2013.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7451/req-0817-2013.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7452/req-0862-2013.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7453/req-0863-2013.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7454/req-0864-2013.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7455/req-0865-2013.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7456/req-0866-2013.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7457/req-0867-2013.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7458/req-0868-2013.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7459/req-0869-2013.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7460/req-0870-2013.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7461/req-0871-2013.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7462/req-0872-2013.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7463/req-0873-2013.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/42/42_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/247/247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/248/248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/249/249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/250/250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/251/251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/252/252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/253/253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/254/254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/54/54_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7464/req-1011-2013.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7465/req-1022-2013.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/86/86_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/76/76_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/77/77_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/78/78_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/79/79_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7467/req-1041-2013.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7468/req-1042-2013.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7469/req-1043-2013.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7470/req-1044-2013.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/255/255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/256/256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/43/43_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/44/44_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/45/45_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/46/46_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/47/47_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/80/80_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/81/81_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/82/82_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/83/83_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/257/257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/258/258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/259/259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/260/260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7471/req-1078-2013.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/48/48_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/49/49_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/50/50_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/51/51_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/84/84_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/85/85_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/52/52_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7472/req-1148-2013.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7473/req-1149-2013.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7474/req-1150-2013.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7475/req-1151-2013.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7476/req-1152-2013.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7477/req-1153-2013.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7478/req-1154-2013.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7479/req-1159-2013.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7480/req-1160-2013.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7481/req-1161-2013.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7482/req-1162-2013.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7483/req-1163-2013.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7484/req-1173-2013.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7485/req-1174-2013.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7486/req-1188-2013.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7487/req-1192-2013.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/53/53_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7488/req-1201-2013.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/87/87_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/88/88_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/89/89_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7489/req-1237-2013.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7490/req-1252-2013.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/55/55_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/56/56_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7491/req-1307-2013.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7492/req-1323-2013.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7493/req-1336-2013.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7494/req-1338-2013.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7495/req-1348-2013.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7496/req-1349-2013.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7497/req-1350-2013.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7343/req-0201-2013.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7411/req-0614-2013.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/1647/projeto_de_lei_001-2013.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/1750/projeto_de_lei_002-2013.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/1752/projeto_de_lei_003-2013.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/1758/projeto_de_lei_004-2013.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/2244/projeto_de_lei_005-2013.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/2245/projeto_de_lei_006-2013.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/2246/projeto_de_lei_007-2013.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/2247/projeto_de_lei_008-2013.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/2248/projeto_de_lei_009-2013.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/2249/projeto_de_lei_010-2013.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/2250/projeto_de_lei_011-2013.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/2261/projeto_de_lei_012-2013.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/2262/projeto_de_lei_013-2013.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/2263/projeto_de_lei_014-2013.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/2264/projeto_de_lei_015-2013.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/2265/projeto_de_lei_016-2013.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/2266/projeto_de_lei_017-2013.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/2267/projeto_de_lei_018-2013.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/2268/projeto_de_lei_019-2013.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/2269/projeto_de_lei_020-2013.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/2270/projeto_de_lei_021-2013.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/2271/projeto_de_lei_022-2013.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/2272/projeto_de_lei_023-2013.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/2273/projeto_de_lei_025-2013.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/2274/projeto_de_lei_026-2013.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/2275/projeto_de_lei_027-2013.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/2276/projeto_de_lei_028-2013.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/2277/projeto_de_lei_029-2013.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/2278/projeto_de_lei_030-2013.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/2279/projeto_de_lei_031-2013.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/2280/projeto_de_lei_032-2013.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/2281/projeto_de_lei_033-2013.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/2282/projeto_de_lei_034-2013.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/2283/projeto_de_lei_037-2013.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/2284/projeto_de_lei_038-2013.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/2285/projeto_de_lei_039-2013.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6651/projeto_de_resolucao_045-2013.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6652/projeto_de_resolucao_046-2013.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6653/projeto_de_resolucao_047-2013.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6654/projeto_de_resolucao_048-2013.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6655/projeto_de_resolucao_049-2013.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6656/projeto_de_resolucao_050-2013.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6657/projeto_de_resolucao_051-2013.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6658/projeto_de_resolucao_052-2013.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6659/projeto_de_resolucao_053-2013.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6660/projeto_de_resolucao_054-2013.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6661/projeto_de_resolucao_055-2013.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6662/projeto_de_resolucao_057-2013.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6663/projeto_de_resolucao_058-2013.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6664/projeto_de_resolucao_059-2013.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6665/projeto_de_resolucao_060-2013.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6666/projeto_de_resolucao_061-2013.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6667/projeto_de_resolucao_062-2013.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6668/projeto_de_resolucao_063-2013.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6669/projeto_de_resolucao_064-2013.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6670/projeto_de_resolucao_065-2013.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6671/projeto_de_resolucao_066-2013.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6672/projeto_de_resolucao_067-2013.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6673/projeto_de_resolucao_068-2013.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6674/projeto_de_resolucao_069-2013.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6675/projeto_de_resolucao_070-2013.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6676/projeto_de_resolucao_071-2013.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6677/projeto_de_resolucao_072-2013.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6678/projeto_de_resolucao_073-2013.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6679/projeto_de_resolucao_074-2013.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6680/projeto_de_resolucao_075-2013.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6681/projeto_de_resolucao_076-2013.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6682/projeto_de_resolucao_077-2013.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6683/projeto_de_resolucao_079-2013.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6684/projeto_de_resolucao_079-2013.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6685/projeto_de_resolucao_080-2013.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6686/projeto_de_resolucao_081-2013.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6687/projeto_de_resolucao_082-2013.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6688/projeto_de_resolucao_083-2013.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6689/projeto_de_resolucao_084-2013.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6690/projeto_de_resolucao_085-2013.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6691/projeto_de_resolucao_086-2013.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6692/projeto_de_resolucao_087-2013.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6693/projeto_de_resolucao_088-2013.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6694/projeto_de_resolucao_089-2013.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6695/projeto_de_resolucao_090-2013.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6696/projeto_de_resolucao_091-2013.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6697/projeto_de_resolucao_092-2013.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6698/projeto_de_resolucao_093-2013.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6699/projeto_de_resolucao_094-2013.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6700/projeto_de_resolucao_095-2013.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6701/projeto_de_resolucao_096-2013.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6702/projeto_de_resolucao_097-2013.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6703/projeto_de_resolucao_098-2013.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6554/projeto_de_resolucao_099-2013.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7313/req-0049-2013.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7314/req-0050-2013.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7315/req-0051-2013.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7316/req-0052-2013.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7317/req-0053-2013.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7318/req-0054-2013.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7319/req-0055-2013.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7320/req-0056-2013.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7321/req-0057-2013.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7322/req-0061-2013.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/3/3_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/4/4_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/5/5_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/6/6_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/7/7_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/8/8_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/9/9_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/10/10_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/11/11_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/12/12_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/13/13_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7323/req-0108-2013.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7324/req-0109-2013.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7325/req-0110-2013.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7326/req-0111-2013.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7327/req-0112-2013.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7328/req-0113-2013.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7329/req-0114-2013.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7330/req-0115-2013.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7331/req-0116-2013.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/90/90_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/91/91_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/92/92_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/94/94_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/95/95_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/57/57_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/58/58_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/59/59_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/217/217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/218/218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/219/219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/220/220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/221/221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/222/222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/223/223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/224/224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/225/225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/226/226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/96/96_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/97/97_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7332/req-0164-2013.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7333/req-0165-2013.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7334/req-0166-2013.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7335/req-0167-2013.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7336/req-0168-2013.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7337/req-0169-2013.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7338/req-0170-2013.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7339/req-0171-2013.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7340/req-0172-2013.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7341/req-0173-2013.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/98/98_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/60/60_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/61/61_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/62/62_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/63/63_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/64/64_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/227/227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/228/228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/229/229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/230/230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/231/231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/232/232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/233/233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/234/234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/14/14_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/15/15_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/16/16_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/17/17_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7344/req-0244-2013.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7345/req-0245-2013.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7346/req-0246-2013.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7350/req-0247-2013.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7359/req-0248-2013.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7360/req-0249-2013.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7361/req-0250-2013.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7362/req-0251-2013.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7363/req-0252-2013.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7364/req-0253-2013.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/99/99_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/100/100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/101/101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/102/102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/103/103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/104/104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7365/req-0315-2013.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7366/req-0316-2013.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7367/req-0317-2013.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7368/req-0318-2013.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7369/req-0319-2013.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7370/req-0320-2013.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7371/req-0321-2013.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7372/req-0322-2013.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7373/req-0323-2013.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7374/req-0324-2013.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/235/235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/236/236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/237/237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/238/238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/239/239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/240/240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/241/241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7375/req-0357-2013.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7376/req-0358-2013.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/18/18_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/19/19_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/20/20_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/21/21_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/22/22_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/23/23_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/24/24_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/25/25_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/26/26_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/27/27_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/242/242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/105/105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/106/106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/107/107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/108/108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/109/109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/110/110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7377/req-0388-2013.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7378/req-0389-2013.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7379/req-0390-2013.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7380/req-0391-2013.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7381/req-0392-2013.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7382/req-0393-2013.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7383/req-0394-2013.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7384/req-0395-2013.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7385/req-0396-2013.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/65/65_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/66/66_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/67/67_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7386/req-0403-2013.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/111/111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/112/112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/113/113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/28/28_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/29/29_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/30/30_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/31/31_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/32/32_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/33/33_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/34/34_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/35/35_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/36/36_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/243/243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/244/244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7387/req-0476-2013.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7388/req-0477-2013.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7389/req-0478-2013.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7390/req-0479-2013.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7391/req-0480-2013.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7392/req-0481-2013.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7393/req-0482-2013.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7394/req-0483-2013.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7395/req-0484-2013.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7396/req-0485-2013.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7397/req-0486-2013.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/68/68_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/69/69_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/70/70_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/71/71_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/72/72_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/73/73_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/114/114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/115/115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7398/req-0518-2013.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7399/req-0519-2013.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7400/req-0520-2013.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7401/req-0521-2013.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7402/req-0522-2013.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7403/req-0523-2013.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7404/req-0524-2013.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7405/req-0525-2013.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7406/req-0526-2013.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7407/req-0527-2013.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/116/116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/117/117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/118/118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/119/119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/120/120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/121/121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/122/122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/37/37_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/38/38_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/39/39_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/40/40_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/41/41_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7408/req-0579-2013.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/74/74_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7409/req-0611-2013.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7410/req-0613-2013.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7412/req-0614-2013.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7413/req-0615-2013.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7414/req-0616-2013.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7415/req-0617-2013.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7416/req-0618-2013.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7417/req-0620-2013.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7418/req-0629-2013.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/123/123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7419/req-0641-2013.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7420/req-0642-2013.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7421/req-0643-2013.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7422/req-0644-2013.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7423/req-0645-2013.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7424/req-0646-2013.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7425/req-0647-2013.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7426/req-0648-2013.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7427/req-0649-2013.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7428/req-0650-2013.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/75/75_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7429/req-0689-2013.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7430/req-0690-2013.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7431/req-0691-2013.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7432/req-0692-2013.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7433/req-0693-2013.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7434/req-0714-2013.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7435/req-0715-2013.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7436/req-0716-2013.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7437/req-0718-2013.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7438/req-0719-2013.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7439/req-0720-2013.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7440/req-0721-2013.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7441/req-0722-2013.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7442/req-0723-2013.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7443/req-0761-2013.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7444/req-0762-2013.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7445/req-0763-2013.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/245/245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7446/req-0772-2013.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7447/req-0773-2013.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/246/246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7448/req-0814-2013.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7449/req-0815-2013.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7450/req-0816-2013.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7451/req-0817-2013.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7452/req-0862-2013.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7453/req-0863-2013.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7454/req-0864-2013.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7455/req-0865-2013.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7456/req-0866-2013.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7457/req-0867-2013.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7458/req-0868-2013.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7459/req-0869-2013.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7460/req-0870-2013.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7461/req-0871-2013.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7462/req-0872-2013.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7463/req-0873-2013.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/42/42_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/247/247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/248/248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/249/249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/250/250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/251/251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/252/252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/253/253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/254/254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/54/54_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7464/req-1011-2013.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7465/req-1022-2013.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/86/86_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/76/76_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/77/77_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/78/78_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/79/79_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7467/req-1041-2013.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7468/req-1042-2013.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7469/req-1043-2013.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7470/req-1044-2013.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/255/255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/256/256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/43/43_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/44/44_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/45/45_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/46/46_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/47/47_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/80/80_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/81/81_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/82/82_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/83/83_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/257/257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/258/258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/259/259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/260/260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7471/req-1078-2013.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/48/48_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/49/49_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/50/50_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/51/51_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/84/84_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/85/85_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/52/52_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7472/req-1148-2013.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7473/req-1149-2013.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7474/req-1150-2013.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7475/req-1151-2013.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7476/req-1152-2013.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7477/req-1153-2013.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7478/req-1154-2013.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7479/req-1159-2013.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7480/req-1160-2013.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7481/req-1161-2013.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7482/req-1162-2013.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7483/req-1163-2013.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7484/req-1173-2013.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7485/req-1174-2013.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7486/req-1188-2013.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7487/req-1192-2013.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/53/53_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7488/req-1201-2013.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/87/87_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/88/88_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/89/89_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7489/req-1237-2013.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7490/req-1252-2013.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/55/55_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2013/56/56_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7491/req-1307-2013.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7492/req-1323-2013.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7493/req-1336-2013.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7494/req-1338-2013.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7495/req-1348-2013.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7496/req-1349-2013.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7497/req-1350-2013.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7343/req-0201-2013.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/7411/req-0614-2013.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/1647/projeto_de_lei_001-2013.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/1750/projeto_de_lei_002-2013.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/1752/projeto_de_lei_003-2013.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/1758/projeto_de_lei_004-2013.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/2244/projeto_de_lei_005-2013.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/2245/projeto_de_lei_006-2013.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/2246/projeto_de_lei_007-2013.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/2247/projeto_de_lei_008-2013.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/2248/projeto_de_lei_009-2013.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/2249/projeto_de_lei_010-2013.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/2250/projeto_de_lei_011-2013.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/2261/projeto_de_lei_012-2013.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/2262/projeto_de_lei_013-2013.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/2263/projeto_de_lei_014-2013.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/2264/projeto_de_lei_015-2013.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/2265/projeto_de_lei_016-2013.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/2266/projeto_de_lei_017-2013.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/2267/projeto_de_lei_018-2013.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/2268/projeto_de_lei_019-2013.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/2269/projeto_de_lei_020-2013.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/2270/projeto_de_lei_021-2013.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/2271/projeto_de_lei_022-2013.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/2272/projeto_de_lei_023-2013.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/2273/projeto_de_lei_025-2013.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/2274/projeto_de_lei_026-2013.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/2275/projeto_de_lei_027-2013.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/2276/projeto_de_lei_028-2013.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/2277/projeto_de_lei_029-2013.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/2278/projeto_de_lei_030-2013.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/2279/projeto_de_lei_031-2013.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/2280/projeto_de_lei_032-2013.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/2281/projeto_de_lei_033-2013.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/2282/projeto_de_lei_034-2013.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/2283/projeto_de_lei_037-2013.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/2284/projeto_de_lei_038-2013.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/2285/projeto_de_lei_039-2013.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6651/projeto_de_resolucao_045-2013.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6652/projeto_de_resolucao_046-2013.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6653/projeto_de_resolucao_047-2013.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6654/projeto_de_resolucao_048-2013.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6655/projeto_de_resolucao_049-2013.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6656/projeto_de_resolucao_050-2013.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6657/projeto_de_resolucao_051-2013.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6658/projeto_de_resolucao_052-2013.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6659/projeto_de_resolucao_053-2013.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6660/projeto_de_resolucao_054-2013.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6661/projeto_de_resolucao_055-2013.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6662/projeto_de_resolucao_057-2013.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6663/projeto_de_resolucao_058-2013.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6664/projeto_de_resolucao_059-2013.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6665/projeto_de_resolucao_060-2013.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6666/projeto_de_resolucao_061-2013.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6667/projeto_de_resolucao_062-2013.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6668/projeto_de_resolucao_063-2013.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6669/projeto_de_resolucao_064-2013.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6670/projeto_de_resolucao_065-2013.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6671/projeto_de_resolucao_066-2013.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6672/projeto_de_resolucao_067-2013.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6673/projeto_de_resolucao_068-2013.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6674/projeto_de_resolucao_069-2013.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6675/projeto_de_resolucao_070-2013.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6676/projeto_de_resolucao_071-2013.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6677/projeto_de_resolucao_072-2013.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6678/projeto_de_resolucao_073-2013.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6679/projeto_de_resolucao_074-2013.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6680/projeto_de_resolucao_075-2013.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6681/projeto_de_resolucao_076-2013.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6682/projeto_de_resolucao_077-2013.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6683/projeto_de_resolucao_079-2013.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6684/projeto_de_resolucao_079-2013.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6685/projeto_de_resolucao_080-2013.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6686/projeto_de_resolucao_081-2013.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6687/projeto_de_resolucao_082-2013.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6688/projeto_de_resolucao_083-2013.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6689/projeto_de_resolucao_084-2013.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6690/projeto_de_resolucao_085-2013.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6691/projeto_de_resolucao_086-2013.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6692/projeto_de_resolucao_087-2013.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6693/projeto_de_resolucao_088-2013.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6694/projeto_de_resolucao_089-2013.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6695/projeto_de_resolucao_090-2013.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6696/projeto_de_resolucao_091-2013.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6697/projeto_de_resolucao_092-2013.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6698/projeto_de_resolucao_093-2013.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6699/projeto_de_resolucao_094-2013.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6700/projeto_de_resolucao_095-2013.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6701/projeto_de_resolucao_096-2013.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6702/projeto_de_resolucao_097-2013.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6703/projeto_de_resolucao_098-2013.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2013/6554/projeto_de_resolucao_099-2013.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H429"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="29.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="114.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="113.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>