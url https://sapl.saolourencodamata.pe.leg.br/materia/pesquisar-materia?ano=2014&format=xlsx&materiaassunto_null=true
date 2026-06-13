--- v0 (2026-02-22)
+++ v1 (2026-06-13)
@@ -54,1600 +54,1600 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>7498</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Leonardo Barbosa</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7498/req-001-2014.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7498/req-001-2014.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DO PASSE LIVRE ESTUDANTIL PARA AS REDES MUNICIPAIS E ESTADUAIS.</t>
   </si>
   <si>
     <t>7499</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7499/req-002-2014.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7499/req-002-2014.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE SEÇÕES ESPECIAIS DE VOTAÇÃO PARA PESSOAS COM DEFICIÊNCIAS.</t>
   </si>
   <si>
     <t>7500</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7500/req-026-2014.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7500/req-026-2014.pdf</t>
   </si>
   <si>
     <t>AUDIÊNCIA PÚBLICA COM A CATEGORIA DE TRANSPORTE ALTERNATIVO, DIRETORIA DE TRANSITO DE SÃO LOURENÇO DA MATA, EMPRESA MOBIBRASIL, MINISTÉRIO PÚBLICO, CONSÓRCIO GRANDE RECIFE, BPTRAN, BPRV, PREFEITO DO MUNICÍPIO Dr. ETTORE LABANCA E COOPERATIVA DE TRANSPORTE ALTERNATIVO DE CAMARAGIBE PARA O DIA 19 DE FEVEREIRO DE 2014.</t>
   </si>
   <si>
     <t>7501</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7501/req-027-2014.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7501/req-027-2014.pdf</t>
   </si>
   <si>
     <t>ASFALTAMENTO DA RUA LUIZ BEZERRA DE SOUZA SITUADA NO CENTRO DA CIDADE.</t>
   </si>
   <si>
     <t>7502</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7502/req-028-2014.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7502/req-028-2014.pdf</t>
   </si>
   <si>
     <t>ASFALTAMENTO DA RUA GOIANA SITUADA NO CENTRO DA CIDADE.</t>
   </si>
   <si>
     <t>7503</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7503/req-029-2014.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7503/req-029-2014.pdf</t>
   </si>
   <si>
     <t>ASFALTAMENTO DA RUA ARNALDO GRAÇA SITUADA NO CENTRO DA CIDADE.</t>
   </si>
   <si>
     <t>7504</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7504/req-030-2014.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7504/req-030-2014.pdf</t>
   </si>
   <si>
     <t>ASFALTAMENTO DA RUA AGAMENOM MAGALHÃES SITUADA NO CENTRO DA CIDADE.</t>
   </si>
   <si>
     <t>7505</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7505/req-031-2014.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7505/req-031-2014.pdf</t>
   </si>
   <si>
     <t>ASFALTAMENTO DA RUA OTÁVIO COUTINHO SITUADA NO CENTRO DA CIDADE.</t>
   </si>
   <si>
     <t>7506</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7506/req-049-2014.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7506/req-049-2014.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE PLACAS EDUCATIVAS SODRE O USO DAS DROGAS NO CENTRO E EM TODOS OS BAIRROS DE SÃO LOURENÇO DA MATA COM A_x000D_
 SEGUINTE FRASE: DROGAS DIGA NÃO!</t>
   </si>
   <si>
     <t>7507</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7507/req-050-2014.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7507/req-050-2014.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE ODONTOLOGIA NO PSF DO BAIRRO DO PIXETE.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>Leonardo Barbosa, Anderson Coutinho, André Melo, Antônio Manga, Celso Luiz, Dora da Padaria, Dr° Gabriel, Dr° Rubens, Gilberto Monteiro, Irmão do Bolo, Irmão Manoel, Juninho de Muribara, Paulo Sales</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2014/204/204_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2014/204/204_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUDIÊNCIA PÚBLICA SOBRE UMA EXTENSÃO DO METRÔ PARA SÃO LOURENÇO, COM A PRESENÇA DO METROREC, SECRETÁRIO DAS IDADES, SECRETÁRIO DA CASA CIVIL, PREFEITO ETTORE LABANCA, VICE PREFEITO ÂNGELO ALBANEZ, DEP.VINICIUS LABANCA, DEP. EDUARDO DA FONTE, EX SECRETÁRIO DA FAZENDA PAULO CÂMARA, SECRETÁRIOS MUNICIPAIS, DIRETORES DE ESCOLAS DO MUNICÍPIO, CDL, REDE CLOBO, TV TRIBUNA, SBT, RECORD, FOLHA DE PERNAMBUCO, DIÁRIO DE PERNAMBUCO, JORNAL DO COMÉRCIO, JC NEWS, DAMATA FM, BLOG DO BRITO, RENACER FM, PHCN.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>Anderson Coutinho</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2014/205/205_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2014/205/205_texto_integral.pdf</t>
   </si>
   <si>
     <t>PLANO MUNICIPAL DE JUVENTUDE</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2014/206/206_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2014/206/206_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DO PLANO JUVENTUDE VIVA</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2014/207/207_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2014/207/207_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE UM BANCO DE TALENTOS</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2014/208/208_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2014/208/208_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DO PROGRAMA CASA DAS JUVENTUDES</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2014/209/209_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2014/209/209_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIADO O CONSELHO MUNICIPAL DE PATRIMÔNIO HISTÓRICO E CULTURAL E A CRIAÇÃO DO FUNDO MUNICIPAL DE PATRIMÔNIO HISTÓRICO E CULTURAL DO MUNICÍPIO</t>
   </si>
   <si>
     <t>7508</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7508/req-096-2014.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7508/req-096-2014.pdf</t>
   </si>
   <si>
     <t>VOTO DE PESAR À FAMÍLIA DO PROFESSOR Sr. JOÃO BATISTA MAGALHÃES DE OLIVEIRA.</t>
   </si>
   <si>
     <t>7509</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7509/req-102-2014.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7509/req-102-2014.pdf</t>
   </si>
   <si>
     <t>AUDIÊNCIA COM O SECRETÁRIO DE DEFESA SOCIAL DE PERNAMBUCO O SRº Drº ALESSANDRO CARVALHO LIBERATO DE MATIOS.</t>
   </si>
   <si>
     <t>7510</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7510/req-118-2014.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7510/req-118-2014.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE LONAS PLÁSTICAS NAS ENCOSTAS DE BARREIRAS.</t>
   </si>
   <si>
     <t>7511</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7511/req-127-2014.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7511/req-127-2014.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO ASFÁLTICO DA RUA PEDRO CORREIA, NO BAIRRO DA CHÃ DA TÁBUA.</t>
   </si>
   <si>
     <t>7512</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7512/req-128-2014.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7512/req-128-2014.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO ASFÁLTICO DA RUA FERNANDO PEREIRA DE ARAÚJO, NO BAIRRO DA CHÃ DA TÁBUA.</t>
   </si>
   <si>
     <t>7513</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7513/req-129-2014.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7513/req-129-2014.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO ASFÁLTICO DA RUA TOPÁZIO, NO BAIRRO DA CHÃ DA TÁBUA.</t>
   </si>
   <si>
     <t>7514</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7514/req-130-2014.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7514/req-130-2014.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO ASFÁLTICO DA RUA ÉDULO VALENÇA UNS, NO BAIRRO DA CHÃ DA TÁBUA.</t>
   </si>
   <si>
     <t>7515</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7515/req-131-2014.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7515/req-131-2014.pdf</t>
   </si>
   <si>
     <t>7516</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7516/req-132-2014.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7516/req-132-2014.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO ASFÁLTICO DA RUA BELO HORIZONTE, NO BAIRRO DA VILA ERCINA LAPENDA.</t>
   </si>
   <si>
     <t>7517</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7517/req-133-2014.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7517/req-133-2014.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO ASFÁLTICO DA RUA JOÃO PESSOA, NO BAIRRO DA VILA DOURADA.</t>
   </si>
   <si>
     <t>7518</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7518/req-134-2014.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7518/req-134-2014.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO ASFÁLTICO DA RUA SIQUEJRA CAMPOS NO BAIRRO DA VILA DO REINADO.</t>
   </si>
   <si>
     <t>7519</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7519/req-135-2014.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7519/req-135-2014.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE MASTROS NA PRAÇA CARLOS WILSON PARA HASTEAR AS BANDEIRAS DOS PAÍSES QUE VÃO JOGAR NA ARENA DE SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
     <t>7520</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7520/req-136-2014.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7520/req-136-2014.pdf</t>
   </si>
   <si>
     <t>CONVOCAÇÃO DE UMA REUNIÃO COM OS ADMINISTRADORES DA ARENA PERNAMBUCO.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2014/210/210_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2014/210/210_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DO PROGRAMA PERNAMBUCO CONDUZ</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2014/211/211_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2014/211/211_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DOS PROGRAMAS E ABORDAGEM SOCIAL NA RUA E CONSULTÓRIO NA RUA</t>
   </si>
   <si>
     <t>7521</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7521/req-154-2014.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7521/req-154-2014.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UMA BIBLIOTECA, NO BAIRRO DA CHÃ DA TÁBUA.</t>
   </si>
   <si>
     <t>7522</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7522/req-161-2014.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7522/req-161-2014.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO ASFÁLTICO COMPLEMENTO DA RUA DOS PALMARES NO BAIRRO DE CAPIBARIBE.</t>
   </si>
   <si>
     <t>7523</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7523/req-162-2014.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7523/req-162-2014.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO ASFÁLTICO DA RUA GETÚLIO VARGAS, NO BAIRRO CAPIBARIBE.</t>
   </si>
   <si>
     <t>7524</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7524/req-163-2014.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7524/req-163-2014.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO ASFÁLTICO DA RUA CONSTÂNCIO AVELINO DE SÁ, NO BAIRRO CAPIBARIBE.</t>
   </si>
   <si>
     <t>7525</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7525/req-164-2014.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7525/req-164-2014.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO ASFÁLTICO COMPLEMENTO DA RUA VITAL DE NEGREIROS, NO BAIRRO DE CAPIBARIBE.</t>
   </si>
   <si>
     <t>7526</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7526/req-166-2014.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7526/req-166-2014.pdf</t>
   </si>
   <si>
     <t>7527</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7527/req-167-2014.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7527/req-167-2014.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO ASFÁLTICO DA RUA CAPOEIRA NO BAIRRO DO CENTRO.</t>
   </si>
   <si>
     <t>7528</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7528/req-186-2014.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7528/req-186-2014.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE NOITE GOSPEL DURANTE A FESTA DO PADROEIRO.</t>
   </si>
   <si>
     <t>7529</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7529/req-187-2014.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7529/req-187-2014.pdf</t>
   </si>
   <si>
     <t>DENOMINAR A ESCOLA TÉCNICA ESTADUAL DE (ESCOLA TÉCNICA GOVERNADOR EDUARDO HENRIQUE ACCIOLY CAMPOS).</t>
   </si>
   <si>
     <t>7530</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7530/req-188-2014.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7530/req-188-2014.pdf</t>
   </si>
   <si>
     <t>VOTO DE APLAUSO AO PREFEITO ETTORE LABANCA.</t>
   </si>
   <si>
     <t>7531</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7531/req-189-2014.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7531/req-189-2014.pdf</t>
   </si>
   <si>
     <t>VOTO DE APLAUSO A SECRETARIA CULTURA/ESPORTE/TURISMO/JUVENTUDE.</t>
   </si>
   <si>
     <t>7532</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7532/req-190-2014.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7532/req-190-2014.pdf</t>
   </si>
   <si>
     <t>VOTO DE APLAUSO AO 20º BATALHÃO (BATALHÃO CORONEL OLINTO MELO VIANA) NA PESSOA DO COMANDANTE CORONEL LIMEIRA.</t>
   </si>
   <si>
     <t>7533</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7533/req-191-2014.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7533/req-191-2014.pdf</t>
   </si>
   <si>
     <t>COMPLEMENTAÇÃO DO CALÇAMENTO DA 1ª TRAVESSA MANOEL AMAZONAS NO BAIRRO DO CAIARÁ.</t>
   </si>
   <si>
     <t>7534</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7534/req-192-2014.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7534/req-192-2014.pdf</t>
   </si>
   <si>
     <t>VOTO DE APLAUSO AO SR. ANTÔNIO FERREIRA TAVARES FILHO.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2014/212/212_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2014/212/212_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO AGENTE JOVEM</t>
   </si>
   <si>
     <t>7535</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7535/req-200-2014.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7535/req-200-2014.pdf</t>
   </si>
   <si>
     <t>VOTO DE APLAUSO AO CB ITAMAR JOSÉ DE ANDRADE E AO CB FREDERICO MALTA DE ALMEIDA.</t>
   </si>
   <si>
     <t>7536</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7536/req-211-2014.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7536/req-211-2014.pdf</t>
   </si>
   <si>
     <t>AUDIÊNCIA PÚBLICA COM A SOCIEDADE E A COOPERATIVA DE TRANSPORTE COMPLEMENTAR SOBRE A IMPLANTAÇÃO DO CAIXA ÚNICO.</t>
   </si>
   <si>
     <t>7537</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7537/req-212-2014.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7537/req-212-2014.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA ESCOLA MUNICIPAL NO RESERVA SÃO LOURENÇO.</t>
   </si>
   <si>
     <t>7538</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7538/req-232-2014.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7538/req-232-2014.pdf</t>
   </si>
   <si>
     <t>VOTO DE APLAUSO A SR. VANEZA MELO.</t>
   </si>
   <si>
     <t>7539</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7539/req-241-2014.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7539/req-241-2014.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DO CENTRO CULTURAL NA ÁREA AO LADO DA AV. MIGUEL ARRAES, ENTRE O RESIDENCIAL FRANCISCA DE PAULA.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>André Melo, Anderson Coutinho</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2014/213/213_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2014/213/213_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUDIÊNCIA PÚBLICA SOBRE O PROBLEMA DA HABITAÇÃO NO MUNICÍPIO DE SÃO LOURENÇO DA MATA &amp;#8211; PE</t>
   </si>
   <si>
     <t>7540</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7540/req-246-2014.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7540/req-246-2014.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM POSTO MÉDICO DE REFERÊNCIA PARA EXAMES ENTRE A AV. MIGUEL ARRAES E O RESIDENCIAL FRANCISCA DE PAULA.</t>
   </si>
   <si>
     <t>7541</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7541/req-247-2014.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7541/req-247-2014.pdf</t>
   </si>
   <si>
     <t>QUE SEJA REACENDIDAS AS FAIXAS DE PEDESTRES DE TODA EXTENSÃO DA AV. DR. FRANSCISCO CORREIA E AV. BELMIRO CORREIA ONDE HOUVER SEMAFORIZAÇÃO E GRANDE FLUXO DE PEDESTRES, NA ENTRADA DA VILA DO REINADO, EM FRENTE A IGREJA ASSEMBLÉIA DE DEUS TEMPLO MATRIZ, EM FRENTE AO EDUCANDÁRIO JOAQUIM FREIRE, NA SAÍDA DA RUA DO ROSÁRIO, EM FRENTE AO CODAI, MERCADO PÚBLICO, ANTIGO FLAMENGO, LOJA ELEKTRA, NA SAÍDA DA VÁRZEA FRIA E EM FRENTE AO SHOPING TIMBI.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2014/214/214_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2014/214/214_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DOS PROGRAMAS DE INCLUSÃO DIGITAL,CASA BRASIL E CIDADES DIGITAIS</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2014/215/215_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2014/215/215_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DO PROGRAMA GOVERNO PRESENTE</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2014/216/216_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2014/216/216_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUDIÊNCIA PÚBLICA COM O CONSELHO DE DROGAS MUNICIPAL E ESTADUAL</t>
   </si>
   <si>
     <t>7542</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7542/req-267-2014.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7542/req-267-2014.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UMA UNIDADE DO HEMOPE ( HEMOCENTRO DE PERNAMBUCO) EM NOSSA CIDADE.</t>
   </si>
   <si>
     <t>2209</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Ettore Labanca</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/2209/projeto_de_lei_001-2014.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/2209/projeto_de_lei_001-2014.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a firmar convênio com o Instituto de Medicina Integral Professor Fernando Figueira - IMIP e dá outras providências.</t>
   </si>
   <si>
     <t>2210</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/2210/projeto_de_lei_002-2014.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/2210/projeto_de_lei_002-2014.pdf</t>
   </si>
   <si>
     <t>Estabelece a remuneração dos docentes municipais inseridos no Nível I, da faixa Magistério Normal Médio, e dá outras providências correlatas.</t>
   </si>
   <si>
     <t>2211</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/2211/projeto_de_lei_003-2014.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/2211/projeto_de_lei_003-2014.pdf</t>
   </si>
   <si>
     <t>Institui a Bolsa-Atleta Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>2212</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/2212/projeto_de_lei_005-2014.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/2212/projeto_de_lei_005-2014.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 2.159/2006, que instituiu o Plano Diretor de São Lourenço da Mata, para criar uma nova Zona de Expansão Urbana 1 - ZEU 1, e dá outras providências.</t>
   </si>
   <si>
     <t>2213</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/2213/projeto_de_lei_006-2014.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/2213/projeto_de_lei_006-2014.pdf</t>
   </si>
   <si>
     <t>Institui o evento itinerante artístico cultural denominado "Arte na Praça", adicionado à agenda de eventos do Município de São Lourenço da Mata, e dá outras providências.</t>
   </si>
   <si>
     <t>2214</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/2214/projeto_de_lei_007-2014.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/2214/projeto_de_lei_007-2014.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de os Centros de Formação de Condutores ( autoescolas), sediados no Município de São Lourenço da Mata, a adaptarem no mínimo um veiculo para o aprendizado de pessoas com deficiência física e dá outras providencias.</t>
   </si>
   <si>
     <t>2215</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/2215/projeto_de_lei_008-2014.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/2215/projeto_de_lei_008-2014.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de disponibilização e manutenção de desfibriladores automáticos externo nos eventos públicos ou privados realizados na Cidade de São Lourenço da Mata e dá outras providencias.</t>
   </si>
   <si>
     <t>2216</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/2216/projeto_de_lei_009-2014.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/2216/projeto_de_lei_009-2014.pdf</t>
   </si>
   <si>
     <t>Institui o Plano Municipal de Educação (ano 2013/2023) e dá outras providências.</t>
   </si>
   <si>
     <t>2217</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/2217/projeto_de_lei_010-2014.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/2217/projeto_de_lei_010-2014.pdf</t>
   </si>
   <si>
     <t>Estabelece o Piso Salarial Profissional do Magistério Público Municipal da Educação Básica e dá outras providências correlatas.</t>
   </si>
   <si>
     <t>2218</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>José Leopoldo</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/2218/projeto_de_lei_011-2014.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/2218/projeto_de_lei_011-2014.pdf</t>
   </si>
   <si>
     <t>Nomeia a Escola Municipal situada na Rua 07 no Parque Capibaribe, de ESCOLA MARIA JOSÉ ALVES DE SOUZA e dá outras providências.</t>
   </si>
   <si>
     <t>2219</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/2219/projeto_de_lei_012-2014.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/2219/projeto_de_lei_012-2014.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a receber por doação a área que nele especifica e dá outras providências.</t>
   </si>
   <si>
     <t>2220</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/2220/projeto_de_lei_013-2014.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/2220/projeto_de_lei_013-2014.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de Rua em nosso Município e dá outras providências.</t>
   </si>
   <si>
     <t>2221</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/2221/projeto_de_lei_014-2014.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/2221/projeto_de_lei_014-2014.pdf</t>
   </si>
   <si>
     <t>Nomeia a Praça situada na Rua Pedras Preciosas de PRAÇA ARIANO SUASSUNA, no Bairro da Rosina Labanca e dá outras providências.</t>
   </si>
   <si>
     <t>2222</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/2222/projeto_de_lei_015-2014.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/2222/projeto_de_lei_015-2014.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre desafetação de áreas públicas, autoriza o recebimento de áreas em permuta a e dá outras providências.</t>
   </si>
   <si>
     <t>2224</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/</t>
   </si>
   <si>
     <t>Estima a RECEITA e fixa a DESPESA para o exercício financeiro de 2015.</t>
   </si>
   <si>
     <t>2223</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/2223/projeto_de_lei_017-2014.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/2223/projeto_de_lei_017-2014.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Revisão do Plano Plurianual para o exercício de 2015 e dá outras providências.</t>
   </si>
   <si>
     <t>2225</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/2225/projeto_de_lei_018-2014.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/2225/projeto_de_lei_018-2014.pdf</t>
   </si>
   <si>
     <t>Reestrutura o Conselho Municipal de Acompanhamento e Controle Social do FUNDEB e dá outras providências.</t>
   </si>
   <si>
     <t>2226</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/2226/projeto_de_lei_019-2014.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/2226/projeto_de_lei_019-2014.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a doar áreas de terra nua à COMPESA - Companhia Pernambucana de Saneamento, e dá outras providências.</t>
   </si>
   <si>
     <t>2227</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/2227/projeto_de_lei_020-2014.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/2227/projeto_de_lei_020-2014.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do plano de amortização para equacionamento do Passivo Atuarial do Plano Previdenciário do FUMAP, órgão gestor único do RPPS do município de São Lourenço da Mata e dá outras providências.</t>
   </si>
   <si>
     <t>2228</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/2228/projeto_de_lei_021-2014.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/2228/projeto_de_lei_021-2014.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o instituto da transação no âmbito dos processos judiciais envolvendo o Município de São Lourenço da Mata e dá outras providências.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Antônio Manga</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/345/projeto_de_resolucao_100-2014.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/345/projeto_de_resolucao_100-2014.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ HONORÍFICO DO MUNICÍPIO DE SÃO LOURENÇO DA MATA A SRA. LADJANE DO NASCIMENTO CARVALHO.</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/344/projeto_de_resolucao_101-2014.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/344/projeto_de_resolucao_101-2014.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO BENEMÉRITO DO MUNICÍPIO DE SÃO LOURENÇO DA MATA AO SR. ABELARDO DA HORA</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/343/projeto_de_resolucao_102-2014.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/343/projeto_de_resolucao_102-2014.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ HONORÍFICO DO MUNICÍPIO DE SÃO LOURENÇO DA MATA, A PROFESSORA (EFV) ESCOLINHA DE FUTSAL DA VERA VERÔNICA MENDES DE MELO.</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>Irmão Manoel</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/342/projeto_de_resolucao_103-2014.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/342/projeto_de_resolucao_103-2014.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÍFICO DO MUNICÍPIO DE SÃO LOURENÇO DA MATA AO SECRETÁRIO DE CULTURA E ESPORTE TURISMO JUVENTUDE ADALBERTO EPAMINONDAS LEOPOLDINO.</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/341/projeto_de_resolucao_104-2014.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/341/projeto_de_resolucao_104-2014.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÍFICO DO MUNICÍPIO DE SÃO LOURENÇO DA MATA AO PASTOR DAVID POLICARPO DE MOURA</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/340/projeto_de_resolucao_105-2014.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/340/projeto_de_resolucao_105-2014.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÍFICO DO MUNICÍPIO DE SÃO LOURENÇO DA MATA A DR. TEREZA CRISTINA ALVES BEZERRA, DIRETORA GERAL DO HOSPITAL E MATERNIDADE PETRONILA CAMPOS</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>André Melo</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/339/projeto_de_resolucao_106-2014.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/339/projeto_de_resolucao_106-2014.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÍFICO DO MUNICÍPIO DE SÃO LOURENÇO DA MATA AO DEPUTADO ESTADUAL MAVIAEL CAVALCANTI.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/338/projeto_de_resolucao_107-2014.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/338/projeto_de_resolucao_107-2014.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ BENEMÉRITO DO MUNICÍPIO DE SÃO LOURENÇO DA MATA, A PROFESSORA MARIA LÚCIA VIANA</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/337/projeto_de_resolucao_108-2014.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/337/projeto_de_resolucao_108-2014.pdf</t>
   </si>
   <si>
     <t>CONCEDE TITULO DE CIDADÃO BENEMÉRITO DO MUNICÍPIO DE SÃO LOURENÇO DA MATA, AO PROFESSOR ORLANDO AUGUSTO BEZERRA</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/336/projeto_de_resolucao_109-2014.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/336/projeto_de_resolucao_109-2014.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO BENEMÉRITO DO MUNICÍPIO DE SÃO LOURENÇO DA MATA, AO PROFESSOR SANDOVAL ALVES DE SOUZA</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/335/projeto_de_resolucao_110-2014.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/335/projeto_de_resolucao_110-2014.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO BENEMÉRITO DO MUNICÍPIO DE SÃO LOURENÇO DA MATA, AO PROFESSOR ADRIANO PEREIRA JUSTINO</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/334/projeto_de_resolucao_111-2014.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/334/projeto_de_resolucao_111-2014.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO BENEMÉRITO DO MUNICÍPIO DE SÃO LOURENÇO DA MATA, AO PROFESSOR JOSÉ ILVOIR NOTARO</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/333/projeto_de_resolucao_112-2014.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/333/projeto_de_resolucao_112-2014.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO BENEMÉRITO DO MUNICÍPIO DE SÃO LOURENÇO DA MATA, AO PROFESSOR IVAN GOMES COUTO</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/332/projeto_de_resolucao_113-2014.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/332/projeto_de_resolucao_113-2014.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO BENEMÉRITO DO MUNICÍPIO DE SÃO LOURENÇO DA MATA, AO PROFESSOR IRAN DE ANDRADE SILVA</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/331/projeto_de_resolucao_114-2014.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/331/projeto_de_resolucao_114-2014.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO BENEMÉRITO DO MUNICÍPIO DE SÃO LOURENÇO DA MATA AO PROFESSOR NELSON SÁTIRO BARBOSA CAMELO</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/330/projeto_de_resolucao_115-2014.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/330/projeto_de_resolucao_115-2014.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ BENEMÉRITO DO MUNICÍPIO DE SÃO LOURENÇO DA MATA, À PROFESSORA JOSEMIR BEZERRA DE LIRA</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/329/projeto_de_resolucao_116-2014.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/329/projeto_de_resolucao_116-2014.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO BENEMÉRITO DO MUNICÍPIO DE SÃO LOURENÇO DA MATA, AO PROFESSOR BARTOLOMEU ALVES CAMELO</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/328/projeto_de_resolucao_117-2014.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/328/projeto_de_resolucao_117-2014.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ BENEMÉRITO DO MUNICÍPIO DE SÃO LOURENÇO DA MATA, A PROFESSORA EUNICE PEREIRA BELTRÃO SILVA</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/327/projeto_de_resolucao_118-2014.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/327/projeto_de_resolucao_118-2014.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ BENEMÉRITO DO MUNICÍPIO DE SÃO LOURENÇO DA MATA, A PROFESSORA ELIZABETE ALVES CAMELO</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/326/projeto_de_resolucao_119-2014.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/326/projeto_de_resolucao_119-2014.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ BENEMÉRITO DO MUNICÍPIO DE SÃO LOURENÇO DA MATA, A PROFESSORA. MARIANA CARNEIRO DA SILVA</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/325/projeto_de_resolucao_120-2014.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/325/projeto_de_resolucao_120-2014.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ BENEMÉRITO DO MUNICÍPIO DE SÃO LOURENÇO DA MATA, A PROFESSORA, MARIA DA CONCEIÇÃO ALMEIDA ALVES E SILVA</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/324/projeto_de_resolucao_121-2014.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/324/projeto_de_resolucao_121-2014.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO BENEMÉRITO DO MUNICÍPIO DE SÃO LOURENÇO DA MATA, A PROFESSORA. MARIA DO CARMO FEITOSA.</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/323/projeto_de_resolucao_122-2014.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/323/projeto_de_resolucao_122-2014.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ BENEMÉRITO DO MUNICÍPIO DE SÃO LOURENÇO DA MATA, A PROFESSORA MARIA DAS GRAÇAS CRUZ DE SOUZA</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/322/projeto_de_resolucao_123-2014.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/322/projeto_de_resolucao_123-2014.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ BENEMÉRITO DO MUNICÍPIO DE SÃO LOURENÇO DA MATA, A PROFESSORA. ROSA AMÉLIA RENDALL DOS SANTOS</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/321/projeto_de_resolucao_124-2014.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/321/projeto_de_resolucao_124-2014.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ BENEMÉRITO DO MUNICÍPIO DE SÃO LOURENÇO DA MATA, A PROFESSORA. MARIA DA GLÓRIA COSTA MELO</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/320/projeto_de_resolucao_125-2014.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/320/projeto_de_resolucao_125-2014.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO BENEMÉRITO DO MUNICÍPIO DE SÃO LOURENÇO DA MATA A PROFESSORA ELIZABETE LINS</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/319/projeto_de_resolucao_126-2014.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/319/projeto_de_resolucao_126-2014.pdf</t>
   </si>
   <si>
     <t>CONCEDE TITULO DE CIDADÃ BENEMÉRITO DO MUNICÍPIO DE SÃO LOURENÇO DA MATA, A PROFESSORA LIEGE LANDIM BEZERRA DE QUEIROZ</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/318/projeto_de_resolucao_127-2014.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/318/projeto_de_resolucao_127-2014.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO BENEMÉRITO DO MUNICÍPIO DE SÃO LOURENÇO DA MATA, A PROFESSORA MARIA DAS DORES ALBUQUERQUE</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/317/projeto_de_resolucao_128-2014.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/317/projeto_de_resolucao_128-2014.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ BENEMÉRITO DO MUNICÍPIO DE SÃO LOURENÇO DA MATA, A PROFESSORA MARLUCE JOSÉ DA SILVA BEZERRA</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/316/projeto_de_resolucao_129-2014.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/316/projeto_de_resolucao_129-2014.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ BENEMÉRITO DO MUNICÍPIO DE SÃO LOURENÇO DA MATA, A PROFESSORA MARLEIDE DA SILVA BEZERRA</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/315/projeto_de_resolucao_130-2014.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/315/projeto_de_resolucao_130-2014.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ BENEMÉRITO DO MUNICÍPIO DE SÃO LOURENÇO DA MATA, A PROFESSORA MARIA JOSÉ DE OLIVEIRA CARLOS</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/314/projeto_de_resolucao_131-2014.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/314/projeto_de_resolucao_131-2014.pdf</t>
   </si>
   <si>
     <t>CONCEDE TITULO DE CIDADÃ BENEMÉRITO DO MUNICÍPIO DE SÃO LOURENÇO DA MATA, A PROFESSORA VERÔNICA BARBOSA XIMENES DA LUZ</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/313/projeto_de_resolucao_132-2014.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/313/projeto_de_resolucao_132-2014.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ BENEMÉRITO DO MUNICÍPIO DE SÃO LOURENÇO DA MATA, A PROFESSORA. EULÁLIA GONÇALVES DA SILVA SANTOS</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/312/projeto_de_resolucao_133-2014.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/312/projeto_de_resolucao_133-2014.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ BENEMÉRITO DO MUNICÍPIO DE SÃO LOURENÇO DA MATA, A PROFESSORA ALBA BRAGA DE MORAIS BORBA</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/311/projeto_de_resolucao_134-2014.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/311/projeto_de_resolucao_134-2014.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO BENEMÉRITO DO MUNICÍPIO DE SÃO LOURENÇO DA MATA, AO PROFESSOR GERIVALDO BARBOSA DE MELO</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/310/projeto_de_resolucao_135-2014.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/310/projeto_de_resolucao_135-2014.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ BENEMÉRITO DO MUNICÍPIO DE SÃO LOURENÇO DA MATA, A PROFESSORA FRANCISCA ONÉLIA LAPENDA DE ASSIS</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/309/projeto_de_resolucao_136-2014.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/309/projeto_de_resolucao_136-2014.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ BENEMÉRITO DO MUNICÍPIO DE SÃO LOURENÇO DA MATA, A PROFESSORA CLEONICE ALVES CAMELO</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/308/projeto_de_resolucao_137-2014.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/308/projeto_de_resolucao_137-2014.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ BENEMÉRITO DO MUNICÍPIO DE SÃO LOURENÇO DA MATA, A PROFESSORA BERENICE DE LIMA MESSIAS</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/307/projeto_de_resolucao_138-2014.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/307/projeto_de_resolucao_138-2014.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ BENEMÉRITO DO MUNICÍPIO DE SÃO LOURENÇO DA MATA, A PROFESSORA MARIA DE FÁTIMA DA SILVA</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/306/projeto_de_resolucao_139-2014.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/306/projeto_de_resolucao_139-2014.pdf</t>
   </si>
   <si>
     <t>CONCEDE TITULO DE CIDADÃO BENEMÉRITO DO MUNICÍPIO DE SÃO LOURENÇO DA MATA, A PROFESSOR MANOEL MARIANO DE OLIVEIRA FILHO</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/305/projeto_de_resolucao_140-2014.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/305/projeto_de_resolucao_140-2014.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ BENEMÉRITO DO MUNICÍPIO DE SÃO LOURENÇO DA MATA, A PROFESSORA LUCINEIDE SÁTIRO BARBOSA</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/304/projeto_de_resolucao_141-2014.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/304/projeto_de_resolucao_141-2014.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ BENEMÉRITO DO MUNICÍPIO DE SÃO LOURENÇO DA MATA, A PROFESSORA IVONE MARIA DOMINGOS DA SILVA</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/303/projeto_de_resolucao_142-2014.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/303/projeto_de_resolucao_142-2014.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ BENEMÉRITO DO MUNICÍPIO DE SÃO LOURENÇO DA MATA, A PROFESSORA IRLENE MARIA ADAN CRUZ</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/302/projeto_de_resolucao_143-2014.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/302/projeto_de_resolucao_143-2014.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ BENEMÉRITO DO MUNICÍPIO DE SÃO LOURENÇO DA MATA, A PROFESSORA HELENA GOMES DE BRITO</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/301/projeto_de_resolucao_144-2014.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/301/projeto_de_resolucao_144-2014.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ BENEMÉRITO DO MUNICÍPIO DE SÃO LOURENÇO DA MATA, A PROFESSORA ADEZIR DAMIÃO DA SILVA</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/300/projeto_de_resolucao_145-2014.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/300/projeto_de_resolucao_145-2014.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ BENEMÉRITO DO MUNICÍPIO DE SÃO LOURENÇO DA MATA, A ' PROFESSORA MARIA DO CARMO CORRÊLA MARQUES</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/299/projeto_de_resolucao_146-2014.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/299/projeto_de_resolucao_146-2014.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ BENEMÉRITO DO MUNICÍPIO DE SÃO LOURENÇO DA MATA, A PROFESSORA MARIA ESTER ELOIA SALES DOS SANTOS</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/298/projeto_de_resolucao_147-2014.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/298/projeto_de_resolucao_147-2014.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ BENEMÉRITO DO MUNICÍPIO DE SÃO LOURENÇO DA MATA, A PROFESSORA AMARA BEZERRA DA SILVA</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/297/projeto_de_resolucao_148-2014.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/297/projeto_de_resolucao_148-2014.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ BENEMÉRITO DO MUNICÍPIO DE SÃO LOURENÇO DA MATA, A PROFESSORA HELENA AMARAL MATOS</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/296/projeto_de_resolucao_149-2014.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/296/projeto_de_resolucao_149-2014.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ BENEMÉRITO DO MUNICÍPIO DE SÃO LOURENÇO DA MATA, A PROFESSORA EIZABETE VIEIRA DE LIMA</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/295/projeto_de_resolucao_150-2014.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/295/projeto_de_resolucao_150-2014.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ BENEMÉRITO DO MUNICÍPIO DE SÃO LOURENÇO DA MATA, A PROFESSORA ELAINE MARIA DE ASSIS</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/294/projeto_de_resolucao_151-2014.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/294/projeto_de_resolucao_151-2014.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ BENEMÉRITO DO MUNICÍPIO DE SÃO LOURENÇO DA MATA, A PROFESSORA LUZIETE VIANA DOS SANTOS</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/293/projeto_de_resolucao_152-2014.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/293/projeto_de_resolucao_152-2014.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃ HONORÍFICA DO MUNICÍPIO DE SÃO LOURENÇO DA MATA A SRA. JOANA D'ARC SANTANA DE OLIVEIRA</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/292/projeto_de_resolucao_153-2014.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/292/projeto_de_resolucao_153-2014.pdf</t>
   </si>
   <si>
     <t>FICA INSTITUÍDA A MEDALHA GOVERNADOR EDUARDO HENRIQUE DE ACCIOLY CAMPOS, DESTINA-SE AGRACIAR PESSOAS FÍSICAS OU JURÍDICAS QUE TENHAM SE DESTACADO, EM SUAS RESPECTIVAS ATUAÇÕES</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1954,67 +1954,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7498/req-001-2014.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7499/req-002-2014.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7500/req-026-2014.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7501/req-027-2014.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7502/req-028-2014.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7503/req-029-2014.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7504/req-030-2014.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7505/req-031-2014.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7506/req-049-2014.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7507/req-050-2014.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2014/204/204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2014/205/205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2014/206/206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2014/207/207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2014/208/208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2014/209/209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7508/req-096-2014.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7509/req-102-2014.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7510/req-118-2014.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7511/req-127-2014.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7512/req-128-2014.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7513/req-129-2014.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7514/req-130-2014.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7515/req-131-2014.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7516/req-132-2014.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7517/req-133-2014.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7518/req-134-2014.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7519/req-135-2014.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7520/req-136-2014.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2014/210/210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2014/211/211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7521/req-154-2014.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7522/req-161-2014.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7523/req-162-2014.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7524/req-163-2014.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7525/req-164-2014.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7526/req-166-2014.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7527/req-167-2014.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7528/req-186-2014.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7529/req-187-2014.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7530/req-188-2014.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7531/req-189-2014.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7532/req-190-2014.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7533/req-191-2014.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7534/req-192-2014.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2014/212/212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7535/req-200-2014.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7536/req-211-2014.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7537/req-212-2014.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7538/req-232-2014.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7539/req-241-2014.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2014/213/213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7540/req-246-2014.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7541/req-247-2014.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2014/214/214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2014/215/215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2014/216/216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7542/req-267-2014.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/2209/projeto_de_lei_001-2014.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/2210/projeto_de_lei_002-2014.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/2211/projeto_de_lei_003-2014.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/2212/projeto_de_lei_005-2014.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/2213/projeto_de_lei_006-2014.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/2214/projeto_de_lei_007-2014.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/2215/projeto_de_lei_008-2014.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/2216/projeto_de_lei_009-2014.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/2217/projeto_de_lei_010-2014.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/2218/projeto_de_lei_011-2014.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/2219/projeto_de_lei_012-2014.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/2220/projeto_de_lei_013-2014.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/2221/projeto_de_lei_014-2014.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/2222/projeto_de_lei_015-2014.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/2223/projeto_de_lei_017-2014.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/2225/projeto_de_lei_018-2014.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/2226/projeto_de_lei_019-2014.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/2227/projeto_de_lei_020-2014.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/2228/projeto_de_lei_021-2014.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/345/projeto_de_resolucao_100-2014.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/344/projeto_de_resolucao_101-2014.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/343/projeto_de_resolucao_102-2014.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/342/projeto_de_resolucao_103-2014.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/341/projeto_de_resolucao_104-2014.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/340/projeto_de_resolucao_105-2014.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/339/projeto_de_resolucao_106-2014.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/338/projeto_de_resolucao_107-2014.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/337/projeto_de_resolucao_108-2014.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/336/projeto_de_resolucao_109-2014.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/335/projeto_de_resolucao_110-2014.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/334/projeto_de_resolucao_111-2014.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/333/projeto_de_resolucao_112-2014.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/332/projeto_de_resolucao_113-2014.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/331/projeto_de_resolucao_114-2014.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/330/projeto_de_resolucao_115-2014.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/329/projeto_de_resolucao_116-2014.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/328/projeto_de_resolucao_117-2014.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/327/projeto_de_resolucao_118-2014.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/326/projeto_de_resolucao_119-2014.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/325/projeto_de_resolucao_120-2014.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/324/projeto_de_resolucao_121-2014.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/323/projeto_de_resolucao_122-2014.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/322/projeto_de_resolucao_123-2014.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/321/projeto_de_resolucao_124-2014.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/320/projeto_de_resolucao_125-2014.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/319/projeto_de_resolucao_126-2014.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/318/projeto_de_resolucao_127-2014.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/317/projeto_de_resolucao_128-2014.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/316/projeto_de_resolucao_129-2014.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/315/projeto_de_resolucao_130-2014.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/314/projeto_de_resolucao_131-2014.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/313/projeto_de_resolucao_132-2014.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/312/projeto_de_resolucao_133-2014.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/311/projeto_de_resolucao_134-2014.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/310/projeto_de_resolucao_135-2014.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/309/projeto_de_resolucao_136-2014.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/308/projeto_de_resolucao_137-2014.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/307/projeto_de_resolucao_138-2014.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/306/projeto_de_resolucao_139-2014.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/305/projeto_de_resolucao_140-2014.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/304/projeto_de_resolucao_141-2014.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/303/projeto_de_resolucao_142-2014.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/302/projeto_de_resolucao_143-2014.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/301/projeto_de_resolucao_144-2014.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/300/projeto_de_resolucao_145-2014.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/299/projeto_de_resolucao_146-2014.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/298/projeto_de_resolucao_147-2014.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/297/projeto_de_resolucao_148-2014.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/296/projeto_de_resolucao_149-2014.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/295/projeto_de_resolucao_150-2014.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/294/projeto_de_resolucao_151-2014.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/293/projeto_de_resolucao_152-2014.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/292/projeto_de_resolucao_153-2014.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7498/req-001-2014.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7499/req-002-2014.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7500/req-026-2014.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7501/req-027-2014.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7502/req-028-2014.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7503/req-029-2014.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7504/req-030-2014.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7505/req-031-2014.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7506/req-049-2014.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7507/req-050-2014.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2014/204/204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2014/205/205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2014/206/206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2014/207/207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2014/208/208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2014/209/209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7508/req-096-2014.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7509/req-102-2014.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7510/req-118-2014.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7511/req-127-2014.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7512/req-128-2014.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7513/req-129-2014.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7514/req-130-2014.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7515/req-131-2014.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7516/req-132-2014.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7517/req-133-2014.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7518/req-134-2014.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7519/req-135-2014.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7520/req-136-2014.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2014/210/210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2014/211/211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7521/req-154-2014.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7522/req-161-2014.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7523/req-162-2014.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7524/req-163-2014.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7525/req-164-2014.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7526/req-166-2014.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7527/req-167-2014.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7528/req-186-2014.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7529/req-187-2014.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7530/req-188-2014.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7531/req-189-2014.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7532/req-190-2014.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7533/req-191-2014.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7534/req-192-2014.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2014/212/212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7535/req-200-2014.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7536/req-211-2014.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7537/req-212-2014.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7538/req-232-2014.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7539/req-241-2014.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2014/213/213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7540/req-246-2014.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7541/req-247-2014.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2014/214/214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2014/215/215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2014/216/216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/7542/req-267-2014.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/2209/projeto_de_lei_001-2014.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/2210/projeto_de_lei_002-2014.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/2211/projeto_de_lei_003-2014.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/2212/projeto_de_lei_005-2014.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/2213/projeto_de_lei_006-2014.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/2214/projeto_de_lei_007-2014.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/2215/projeto_de_lei_008-2014.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/2216/projeto_de_lei_009-2014.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/2217/projeto_de_lei_010-2014.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/2218/projeto_de_lei_011-2014.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/2219/projeto_de_lei_012-2014.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/2220/projeto_de_lei_013-2014.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/2221/projeto_de_lei_014-2014.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/2222/projeto_de_lei_015-2014.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/2223/projeto_de_lei_017-2014.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/2225/projeto_de_lei_018-2014.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/2226/projeto_de_lei_019-2014.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/2227/projeto_de_lei_020-2014.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/2228/projeto_de_lei_021-2014.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/345/projeto_de_resolucao_100-2014.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/344/projeto_de_resolucao_101-2014.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/343/projeto_de_resolucao_102-2014.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/342/projeto_de_resolucao_103-2014.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/341/projeto_de_resolucao_104-2014.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/340/projeto_de_resolucao_105-2014.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/339/projeto_de_resolucao_106-2014.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/338/projeto_de_resolucao_107-2014.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/337/projeto_de_resolucao_108-2014.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/336/projeto_de_resolucao_109-2014.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/335/projeto_de_resolucao_110-2014.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/334/projeto_de_resolucao_111-2014.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/333/projeto_de_resolucao_112-2014.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/332/projeto_de_resolucao_113-2014.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/331/projeto_de_resolucao_114-2014.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/330/projeto_de_resolucao_115-2014.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/329/projeto_de_resolucao_116-2014.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/328/projeto_de_resolucao_117-2014.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/327/projeto_de_resolucao_118-2014.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/326/projeto_de_resolucao_119-2014.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/325/projeto_de_resolucao_120-2014.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/324/projeto_de_resolucao_121-2014.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/323/projeto_de_resolucao_122-2014.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/322/projeto_de_resolucao_123-2014.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/321/projeto_de_resolucao_124-2014.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/320/projeto_de_resolucao_125-2014.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/319/projeto_de_resolucao_126-2014.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/318/projeto_de_resolucao_127-2014.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/317/projeto_de_resolucao_128-2014.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/316/projeto_de_resolucao_129-2014.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/315/projeto_de_resolucao_130-2014.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/314/projeto_de_resolucao_131-2014.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/313/projeto_de_resolucao_132-2014.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/312/projeto_de_resolucao_133-2014.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/311/projeto_de_resolucao_134-2014.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/310/projeto_de_resolucao_135-2014.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/309/projeto_de_resolucao_136-2014.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/308/projeto_de_resolucao_137-2014.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/307/projeto_de_resolucao_138-2014.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/306/projeto_de_resolucao_139-2014.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/305/projeto_de_resolucao_140-2014.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/304/projeto_de_resolucao_141-2014.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/303/projeto_de_resolucao_142-2014.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/302/projeto_de_resolucao_143-2014.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/301/projeto_de_resolucao_144-2014.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/300/projeto_de_resolucao_145-2014.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/299/projeto_de_resolucao_146-2014.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/298/projeto_de_resolucao_147-2014.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/297/projeto_de_resolucao_148-2014.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/296/projeto_de_resolucao_149-2014.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/295/projeto_de_resolucao_150-2014.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/294/projeto_de_resolucao_151-2014.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/293/projeto_de_resolucao_152-2014.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2014/292/projeto_de_resolucao_153-2014.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H133"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="181.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="113.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="112.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>