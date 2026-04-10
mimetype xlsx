--- v0 (2026-02-16)
+++ v1 (2026-04-10)
@@ -54,2273 +54,2273 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>7543</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Leonardo Barbosa</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7543/req-0019-2015.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7543/req-0019-2015.pdf</t>
   </si>
   <si>
     <t>VOTO DE APLAUSO A SRTª. MISMA DE LUCENA SILVA.</t>
   </si>
   <si>
     <t>7544</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7544/req-0031-2015.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7544/req-0031-2015.pdf</t>
   </si>
   <si>
     <t>REFORMA DA PRAÇA MANOEL JOAQUIM DA SILVA PRÓXIMO DA EMPRESA MOBIBRASIL.</t>
   </si>
   <si>
     <t>7545</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7545/req-0045-2015.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7545/req-0045-2015.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE QUE SEJA FEITO UM LEVANTAMENTO QUANTITATIVO (RECADASTRAMENTO) DAS PESSOAS QUE RECEBEM OS REMÉDIOS CONTROLADOS E CRIADO UMA CENTRAL DE ENTREGA.</t>
   </si>
   <si>
     <t>7546</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7546/req-0085-2015.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7546/req-0085-2015.pdf</t>
   </si>
   <si>
     <t>VOTO DE APLAUSO AO CONDE PEREIRA CARNEIRO.</t>
   </si>
   <si>
     <t>7547</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7547/req-0093-2015.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7547/req-0093-2015.pdf</t>
   </si>
   <si>
     <t>VOTO DE APLAUSO AO BLOGDBRITO, ANTONIO HENRIQUE E ELTON HENRIQUE.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>Celso Luiz</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/165/165_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/165/165_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO EM PARALELEPÍPEDO DA TRAVESSA TEREZINA PRÓXIMO A PONTE DA RUA DO SOL, NO LOTEAMENTO BELA VISTA</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/166/166_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/166/166_texto_integral.pdf</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/167/167_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/167/167_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUBSTITUIÇÕES DAS ATUAIS LÂMPADAS PÚBLICAS POR LÂMPADAS DE LED DA RUA FENINTO ALVES - LOCALIZADA NO LOTEAMENTO BELA VISTA</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/168/168_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/168/168_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DA PRAÇA PADRE HECTOR MIGUEL, LOCALIZADA NA LADEIRA DO LIBERATO COM OS SEGUINTES SERVIÇOS: PINTURA E RESTAURAÇÃO DO GRADIL</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/169/169_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/169/169_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DO CALÇADÃO DE PEDESTRE NO TRECHO ENTRE A PONTE DE PENEDO ATÉ A LADEIRA DO LIBERATO, COM OS SEGUINTES SERVIÇOS: DESOBSTRUÇÃO DAS CANALETAS, LIMPEZA E CAPINAÇÃO</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/170/170_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/170/170_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO DA PAVIMENTAÇÃO EM PARALELEPÍPEDO NA RUA ELIS REGINA NAS PROXIMIDADES DA RESIDENCIA DE Nº 150, NO LOTEAMENTO BELA VISTA</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/171/171_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/171/171_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE PINTURA DO PARQUINHO INFANTIL DA PRAÇA TENENTE SEBASTIÃO CARIELE, LOCALIZADO NO BELA VISTA</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/172/172_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/172/172_texto_integral.pdf</t>
   </si>
   <si>
     <t>RESTAURAÇÃO E PINTURA DE PROTEÇÃO DO CALÇADÃO EM FRENTE A ANTIGA FÁBRICA FIAT LUX NO BAIRRO DO CAPIBARIBE</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/173/173_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/173/173_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DAS PARADAS DE ÔNIBUS EM CONCRETO ARMADO COM OS SEGUINTES SERVIÇOS: PINTURA, REPOSIÇÃO DE PISO E TELHADO, EM TODO OS BAIRROS DESTE MUNICÍPIO</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/174/174_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/174/174_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUBSTITUIÇÃO DAS ATUAIS LÂMPADAS PÚBLICAS POR LÂMPADAS DE LED DA RUA SANTA INÊS - LOCALIZADA NO LOTEAMENTO BELA VISTA</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/175/175_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/175/175_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUBSTITUIÇÃO DAS ATUAIS LÂMPADAS PÚBLICAS POR LÂMPADAS DE LED DA RUA LUIZ QUITUNDE - LOCALIZADA NO LOTEAMENTO BELA VISTA   </t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/176/176_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/176/176_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUBSTITUIÇÃO DAS ATUAIS LÂMPADAS PÚBLICAS POR LÂMPADAS DE LED DA RUA LUIZ QUITUNDE - LOCALIZADA NO LOTEAMENTO BELA VISTA </t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/177/177_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/177/177_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUBSTITUIÇÃO DAS ATUAIS LÂMPADAS PÚBLICAS POR LÂMPADAS DE LED DA RUA DA PALMA - LOCALIZADA NO LOTEAMENTO BELA VISTA</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/178/178_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/178/178_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUBSTITUIÇÃO DAS ATUAIS LÂMPADAS PÚBLICAS POR LÂMPADAS DE LED DA RUA SÃO BERNARDO - LOCALIZADA NO LOTEAMENTO BELA VISTA </t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/179/179_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/179/179_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUBSTITUIÇÃO DAS ATUAIS LÂMPADAS PÚBLICAS POR LÂMPADAS DE LED DA RUA DUQUE DE CAXIAS - LOCALIZADA NO LOTEAMENTO BELA VISTA </t>
   </si>
   <si>
     <t>7548</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7548/req-0119-2015.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7548/req-0119-2015.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE PALESTRAS DO PROCOM COM LÍDERES COMUNITÁRIOS E COMUNIDADE.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/180/180_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/180/180_texto_integral.pdf</t>
   </si>
   <si>
     <t>RESTAURAÇÃO REFORMA DA PRAÇA DA CLASSIFICAÇÃO SITUADA NA RUA MANOEL CORREIA LOCALIZADA NO BAIRRO DO CENTRO</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/181/181_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/181/181_texto_integral.pdf</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE UMA AMBULÂNCIA UTI PARA O HOSPITAL PETRONILA CAMPOS LOCALIZADO NO PARQUE CAPIBARIBE</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>Dora da Padaria</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/135/135_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/135/135_texto_integral.pdf</t>
   </si>
   <si>
     <t>SANEAMENTO DO ASFALTO E CAPINAÇÃO DA RUA EXPEDICIONÁRIA AVELINO DE SÁ</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/136/136_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/136/136_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA DA PRAÇA PROFESSORA ROSA LIMA NO BAIRRO DE MATRIZ DA LUZ</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/137/137_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/137/137_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA PRAÇA NA RUA ROSA LIMA, NA TRAVESSA SANTA ROSA E ENGENHO, NO FINAL DA RUA NO BAIRRO DE MATRIZ DA LUZ</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/138/138_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/138/138_texto_integral.pdf</t>
   </si>
   <si>
     <t>CAPINAÇÃO E SANEAMENTO DO ASFALTO DA RUA TABELIÃO JOÃO LAGO - VÁRZEA FRIA</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/139/139_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/139/139_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLETOR DE LIXO NA PRAÇA DIÁCONO ADÃO, NA RUA PÁTIO DA MATRIZ NOSSA SENHORA DA LUZ DE MATRIZ DA LUZ</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/140/140_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/140/140_texto_integral.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO NA RUA PROF. SERÁFICO ALMEIDA NO BAIRRO DE MATRIZ DA LUZ</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/141/141_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/141/141_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEMÁFORO DE PEDESTRE EM MATRIZ DA LUZ</t>
   </si>
   <si>
     <t>7549</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7549/req-0130-2015.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7549/req-0130-2015.pdf</t>
   </si>
   <si>
     <t>QUE SEJA SUBSTITUIDAS TODAS AS LÂMPADAS DA AV. 08 DE MAIO POR LAMPADAS DE LED.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/182/182_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/182/182_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA E COBERTURA DO CANAL DA RUA PALMEIRA LOCALIZADA NO LOT. BELA VISTA</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/183/183_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/183/183_texto_integral.pdf</t>
   </si>
   <si>
     <t>RESTAURAÇÃO DA ESCADARIA DE ACESSO A RUA DA PALMA LOCALIZADA NO LOT. BELA VISTA</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/184/184_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/184/184_texto_integral.pdf</t>
   </si>
   <si>
     <t>RESTAURAÇÃO DA ESCADARIA DE ACESSO A RUA GURJÃO LOCALIZADA NO LOT. BELA VISTA</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/185/185_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/185/185_texto_integral.pdf</t>
   </si>
   <si>
     <t>CAPINAÇÃO DA RUA VENEZA LOCALIZADA NO LOT. BELA VISTA</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/186/186_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/186/186_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMPLEMENTO DO CALÇAMENTO DA RUA JOSEFA SEVERINA DE AQUINO LOCALIZADA NO LOT. IRINEU TEIXEIRA</t>
   </si>
   <si>
     <t>7550</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7550/req-0146-2015.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7550/req-0146-2015.pdf</t>
   </si>
   <si>
     <t>AUDIÊNCIA PÚBLICA COM O DEPUTADO FEDERAL PELO PSB E VICE-PRESIDENTE DA COMISSÃO DE REFORMA POLÍTICA, TADEU ALENCAR NA CÂMARA DE VEREADORES DE SÃO LOURENÇO DA MATA COM O TEMA "DISCUSSÃO DA REFORMA POLÍTICA".</t>
   </si>
   <si>
     <t>7551</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7551/req-0147-2015.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7551/req-0147-2015.pdf</t>
   </si>
   <si>
     <t>SOLICITAR QUE SEJA FORMADA UMA COMISSÃO DE VEREADORES PARA VISITAR OS ESTABELECIMENTOS BANCÁRIOS DO MUNICÍPIO OBJETIVANDO FISCALIZAR O CUMPRIMENTO DA LEI Nº 2013 DE 10 DE DEZEMBRO DE 2001 E DECRETO Nº 867 DE 22 DE ABRIL DE 2002 QUE DISPÕEM SOBRE O TEMPO DE ESPERA EM FILA DE BANCOS.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/187/187_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/187/187_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONFECÇÃO DE DUAS BARRAS PARA QUADRA DE AREIA LOCALIZADA NA VILA DO REINADO</t>
   </si>
   <si>
     <t>7552</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7552/req-0159-2015.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7552/req-0159-2015.pdf</t>
   </si>
   <si>
     <t>SOLICITAR A IMPLANTAÇÃO DE UM POSTO DE SAÚDE DA FAMILIA NO RESIDÊNCIAL RESERVA SÃO LOURENÇO LOCALIZADO NA ESTRADA DO TIPAS MARGENS DA BR 408.</t>
   </si>
   <si>
     <t>7553</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7553/req-0160-2015.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7553/req-0160-2015.pdf</t>
   </si>
   <si>
     <t>SOLICITAR A LIMPEZA DO CANAL SITUADO AO LONGO DA RUA NOVA ESPERANÇA F NO BAIRRO DO PIXETE.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/188/188_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/188/188_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DA ESCADARIA DA TRAVESSA MARAGOGI LOCALIZADO NO LOT. SÃO JOÃO SÃO PAULO</t>
   </si>
   <si>
     <t>7554</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7554/req-0190-2015.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7554/req-0190-2015.pdf</t>
   </si>
   <si>
     <t>VISITA TÉCNICA NA COMUNIDAD'E SANTA LUZIA COM AS RESPECTIVAS SECRETARIAS E O VICE-PREFEITO GINO ALBANEZ: INFRA-ESTRUTURA-IVALDO BELTRÃO, EDUCAÇÃO-PAULA SENEVIVA, ASSISTÊNCIA SÔCIAL-MARINEIDE PERREIRA E SECRETARIA DE SAÚDE-CLAÚDIO FALCÃO.</t>
   </si>
   <si>
     <t>7555</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7555/req-0207-2015.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7555/req-0207-2015.pdf</t>
   </si>
   <si>
     <t>SOLICITAR A PODA DAS ÁRVORES SITUADA NO CALÇADÃO NAS PROXIMIDADES DA ANTIGA FIAT LUX E MUDANÇAS DAS LÂMPADAS QUEIMADAS.</t>
   </si>
   <si>
     <t>7556</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7556/req-0210-2015.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7556/req-0210-2015.pdf</t>
   </si>
   <si>
     <t>CONVIDAR O SR. GILBERTO MIGUEL COORDENADOR DE VIGILÂNCIA AMBIENTAL PARA ESCLARECIMENTOS SOBRE OS NÚMEROS DA DENGUE_x000D_
 EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>7557</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7557/req-0212-2015.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7557/req-0212-2015.pdf</t>
   </si>
   <si>
     <t>REPOSIÇÃO DO CALÇAMENTO LIMPEZA E CAPINAÇÃO DA RUA PERO VAZ DE CAMINHA, SITUADA NO BAIRRO DE CAPIBARIBE, LOTEAMENTO CARCARÁ.</t>
   </si>
   <si>
     <t>7558</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7558/req-0213-2015.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7558/req-0213-2015.pdf</t>
   </si>
   <si>
     <t>COMPLEMENTAÇÃO DO CALÇAMENTO DA RUA IBIRAJUBA NO BAIRRO, DE CAPIBARIBE, LOTEAMENTO CASCARÁ .</t>
   </si>
   <si>
     <t>7559</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7559/req-0214-2015.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7559/req-0214-2015.pdf</t>
   </si>
   <si>
     <t>REPOSIÇÃO DO CALÇAMENTO LIMPEZA E CAPINAÇÃO DA RUA SÃO SEBASTIÃO, SITUADA NO BAIRRO DE CAPIBARIBE, LOTEAMENTO CASCARÁ.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/189/189_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/189/189_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UMA FAIXA DE PEDESTRE NA AV. BELMIRO CORREIA Nº 5967A EM FRENTE A IGREJA ASSEMBLÉIA DE DEUS DE MONTE BLANC LOCALIZADA NO BAIRRO CAPIBARIBE PRÓXIMO A ANTIGA SEMIL</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/190/190_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/190/190_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE UM BEBEDOURO (GELÁGUA) NA ESCOLA MUNICIPAL CLETO CAMPELO SITUADA NA PRAÇA DO CANHÃO NO CENTRO</t>
   </si>
   <si>
     <t>7560</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7560/req-0241-2015.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7560/req-0241-2015.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA NO RESERVA SÃO LOURENÇO.</t>
   </si>
   <si>
     <t>7561</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7561/req-0242-2015.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7561/req-0242-2015.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE DOIS QUEBRA-MOLAS NA RUA ALBERTO DE MOURA VÁRZEA FRIA.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/142/142_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/142/142_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA ESCOLA PÚBLICA MUNICIPAL NO TERRENO DA RUA TABELIÃO JOÃO LAGO PARA ATENDER AS NECESSIDADES DA COMUNIDADE DA VÁRZEA FRIA COM MAIOR CAPACIDADE</t>
   </si>
   <si>
     <t>7562</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7562/req-0276-2015.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7562/req-0276-2015.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UMA CAMPANHA DE DIVULGAÇÃO DA FARMÁCIA DO LAFEPE EM SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/143/143_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/143/143_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCERTO DO CALÇAMENTO, ASFALTO E CAPINAÇÃO DA RUA FÊNIX PEIXOTO BAIRRO PENEDO DE BAIXO</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/144/144_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/144/144_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCERTO DO CALÇAMENTO, ASFALTO E CAPINAÇÃO DA RUA ISAQUE SALAZAR BAIRRO PENEDO DE BAIXO</t>
   </si>
   <si>
     <t>7563</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7563/req-0282-2015.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7563/req-0282-2015.pdf</t>
   </si>
   <si>
     <t>QUE SEJA FEITO UM CONVÊNIO ENTRE A CÂMARA LEGISLATIVA E CÂMARA MUNICIPAL COM O OBJETIVO DE IMPLANTAR A REDE LEGISLATIVA DE TV DIGITAL E RÁDIO EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>7564</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7564/req-0286-2015.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7564/req-0286-2015.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE PLACAS DE CAPITAÇÃO DE LUZ SOLAR NO GINÁSIO DE ESPORTE O PEREIRÃO, E NO COLÉGIO MUNICIPAL MINISTRO APOLÔNIO SALES, NA PREFEITURA E NOS DEMAIS ORGÃOS DO GOVERNO MUNICIPAL.</t>
   </si>
   <si>
     <t>7565</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7565/req-0287-2015.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7565/req-0287-2015.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE POLO RECREATIVO E DE DIVERSÃO COM FEIRINHA TÍPICA E BRINQUEDOS NA RUA DO ROSÁRIO NOS FINAIS DE SEMANA PARA AS CRIANÇAS, ADOLESCENTES, JUVENTUDE E AS FAMÍLIAS DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>7566</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7566/req-0288-2015.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7566/req-0288-2015.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO DA RUA JOANA ANGÉLICA NO BAIRRO DE PENEDO CAJÁ.</t>
   </si>
   <si>
     <t>7567</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7567/req-0289-2015.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7567/req-0289-2015.pdf</t>
   </si>
   <si>
     <t>EFETUAR CLIMATIZAÇÃO DE TODAS AS SALAS DE AULAS DA ESCOLA MUNCIPAL MINISTRO APOLÔNIO SALES.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/145/145_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/145/145_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUBSTITUIÇÃO DE LAMPADAS LED NA AV. ASSEMBLEIA DE DEUS - VÁRZEA FRIA</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/146/146_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/146/146_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUBSTITUIÇÃO DAS ATUAIS LÂMPADAS POR LÂMPADAS LED,NA RUA CONSTÂNCIO AVELINO DE SÁ - BAIRRO VÁRZEA FRIA</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/147/147_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/147/147_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUBSTITUIÇÃO DAS ATUAIS LÂMPADAS POR LÂMPADAS LED,NA RUA VÁRZEA VERDE - BAIRRO VÁRZEA FRIA</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/148/148_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/148/148_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUBSTITUIÇÃO DAS ATUAIS LÂMPADAS POR LÂMPADAS LED,NA RUA TABELIÃO JOÃO LAGO - BAIRRO VÁRZEA FRIA</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/149/149_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/149/149_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUBSTITUIÇÃO DAS ATUAIS LÂMPADAS POR LÂMPADAS LED, NA RUA AURORA - BAIRRO VÁRZEA FRIA</t>
   </si>
   <si>
     <t>7568</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7568/req-0306-2015.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7568/req-0306-2015.pdf</t>
   </si>
   <si>
     <t>ASFALTAMENTO DA RUA ALBERTO DE MOURA NO BAIRRO DA VÁRZEA FRIA.</t>
   </si>
   <si>
     <t>7569</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7569/req-0307-2015.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7569/req-0307-2015.pdf</t>
   </si>
   <si>
     <t>ASFALTAMENTO DA RUA MANOEL EMÍDIO NO BAIRRO DA VÁRZEA FRIA.</t>
   </si>
   <si>
     <t>7570</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7570/req-0308-2015.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7570/req-0308-2015.pdf</t>
   </si>
   <si>
     <t>ASFALTAMENTO DA RUA CARLOS ALBERTO DA SILVA NO BAIRRO DA VÁRZEA FRIA.</t>
   </si>
   <si>
     <t>7571</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7571/req-0309-2015.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7571/req-0309-2015.pdf</t>
   </si>
   <si>
     <t>ASFALTAMENTO DA RUA ITAPETIM NO BAIRRO DA VÁRZEA FRIA.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/150/150_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/150/150_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REFORMA DA ESCADARIA DO ALTO DO CUSCUZ - VÁRZEA FRIA </t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/151/151_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/151/151_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCERTO, ASFALTO E SANEAMENTO DA RUA EULINA - VÁRZEA FRIA</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/152/152_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/152/152_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUBSTITUIÇÃO DAS ATUAIS LÂMPADAS POR LÂMPADAS LED, NA RUA GETÚLIO VARGAS - BAIRRO VÁRZEA FRIA</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/153/153_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/153/153_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUBSTITUIÇÃO DAS ATUAIS LÂMPADAS POR LÂMPADAS LED, NA RUA MARINGÁ - BAIRRO VÁRZEA FRIA</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/154/154_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/154/154_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUBSTITUIÇÃO DAS ATUAIS LÂMPADAS POR LÂMPADAS LED, NA RUA EULINA - BAIRRO VÁRZEA FRIA</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/155/155_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/155/155_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUBSTITUIÇÃO DAS ATUAIS LÂMPADAS POR LÂMPADAS LED, NA RUA DR.MARCOS PESSOA - BAIRRO CAPIBARIBE</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/156/156_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/156/156_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUBSTITUIÇÃO DAS ATUAIS LÂMPADAS POR LÂMPADAS LED, NA RUA ARLINDA GERMANA - BAIRRO VÁRZEA FRIA</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/157/157_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/157/157_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUBSTITUIÇÃO DAS ATUAIS LÂMPADAS POR LÂMPADAS LED, NA RUA SANTA CRUZ - BAIRRO CAPIBARIBE</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/158/158_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/158/158_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUBSTITUIÇÃO DAS ATUAIS LÂMPADAS POR LÂMPADAS LED, NA SEGUNDA TRAVESSA DOS PALMARES - BAIRRO VÁRZEA FRIA</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/191/191_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/191/191_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO CONSTRUÇÃO DE UM POSTO MÉDICO NO LOTEAMENTO IRINEU TEIXEIRA NO BAIRRO CAPIBARIBE</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/192/192_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/192/192_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESTAURAÇÃO DO GRADIL DE PROTEÇÃO DO PEDESTRE NO CALÇADÃO, EM FRENTE A ANTIGA FÁBRICA FIAT LUX NO BAIRRO CAPIBARIBE</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/193/193_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/193/193_texto_integral.pdf</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/194/194_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/194/194_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO PORTAL DE IDENTIFICAÇÃO COM O NOME DA CIDADE NAS PRINCIPAIS VIAS DE ENTRADA DO MUNICÍPIO</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/195/195_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/195/195_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESTAURAÇÃO DO CALÇADÃO DE PEDESTRE NA AV. BELMIRO CORREIA, NO TRECHO ENTRE A MOBIBRASIL ATÉ A LADEIRA DO LIBERATO NO BAIRRO CAPIBARIBE</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/196/196_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/196/196_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO DESOBSTRUÇÃO DA LINHA D'ÁGUA NA AV. DR. BELMIRO CORREIA NO TRECHO ENTRE O RESIDENCIAL MONT BLANC ATÉ A LADEIRA DO LIBERATO NO BAIRRO CAPIBARIBE</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/197/197_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/197/197_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO REATIVAÇÃO DA ILUMINAÇÃO PÚBLICA DOS POSTES NO TRECHO DA LADEIRA DO LIBERATO NO BAIRRO CAPIBARIBE</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/159/159_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/159/159_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUBSTITUIÇÃO DAS ATUAIS LÂMPADAS POR LÂMPADAS LED, NA RUA DO ROSÁRIO - BAIRRO MATRIZ DA LUZ</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/160/160_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/160/160_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUBSTITUIÇÃO DAS ATUAIS LÂMPADAS POR LÂMPADAS LED, NA RUA GERSON LIMA - BAIRRO MATRIZ DA LUZ</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/161/161_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/161/161_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUBSTITUIÇÃO DAS ATUAIS LÂMPADAS POR LÂMPADAS LED, NA RUA ROSA LIMA - BAIRRO MATRIZ DA LUZ</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/162/162_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/162/162_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUBSTITUIÇÃO DAS ATUAIS LÂMPADAS POR LÂMPADAS LED, NA RUA ERCINA LAPENDA - BAIRRO MATRIZ DA LUZ</t>
   </si>
   <si>
     <t>7572</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7572/req-0359-2015.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7572/req-0359-2015.pdf</t>
   </si>
   <si>
     <t>QUE SEJA FECHADO UMA VALA ABERTA NA RUA MANOEL DE MOURA, NO BAIRRO DA VILA DO REINADO.</t>
   </si>
   <si>
     <t>7573</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7573/req-0360-2015.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7573/req-0360-2015.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DA PARADA DE ÔNIBUS QUE FICA NA AVENIDA MIGUEL LABANCA AO LADO DA ESCOLA CONDE CORRÊIA DE ARAÚJO NO BAIRRO DA VILA DO REINADO.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>André Melo, Irmão do Bolo</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/163/163_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/163/163_texto_integral.pdf</t>
   </si>
   <si>
     <t>PRIORIDADE NA COLOCAÇÃO DE ASFALTO NA RUA BELO JARDIM, NO BAIRRO DE PENEDO</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/164/164_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/164/164_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO EM PARALELEPÍPEDO NA 1ª TRAVESSA DA RUA HELENA DE LEMOS, NO BAIRRO DE PENEDO</t>
   </si>
   <si>
     <t>7574</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7574/req-0386-2015.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7574/req-0386-2015.pdf</t>
   </si>
   <si>
     <t>VOTO DE APLAUSO AOS CONSELHEIROS TUTELARES DO MUNÍCIPIO DE SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
     <t>7575</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7575/req-0388-2015.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7575/req-0388-2015.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE ÔNIBUS UNIVERSITÁRIO PARA ATENDER OS ESTUDANTES QUE FAZEM FACULDADE EM RECIFE.</t>
   </si>
   <si>
     <t>7576</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7576/req-0416-2015.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7576/req-0416-2015.pdf</t>
   </si>
   <si>
     <t>QUE SEJA SUBSTITUI DAS TODAS AS LÂMPADAS DO RESIDENCIAL FRANCISCA DE PAULA POR LÂMPADAS DE LED.</t>
   </si>
   <si>
     <t>7577</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7577/req-0417-2015.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7577/req-0417-2015.pdf</t>
   </si>
   <si>
     <t>REFORMA DA QUADRA DE AREIA DA VILA DO REINADO NOS ALAMBRADOS, LÂMPADAS, REDES E PINTURA.</t>
   </si>
   <si>
     <t>7578</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7578/req-0418-2015.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7578/req-0418-2015.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO DA RUA BEIRA RIO NO BAIRRO DE PENEDO.</t>
   </si>
   <si>
     <t>7579</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7579/req-0431-2015.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7579/req-0431-2015.pdf</t>
   </si>
   <si>
     <t>VISITA TÉCNICA NA COMUNIDADE SANTA LUZIA COM AS RESPECTIVAS SECRETARIAS E O PREFEITO GINO ALBANEZ: INFRA ESTRUTURA TÁRCISIO CRUZ, EDUCAÇÃO PAULA SENEVIVA, ASSISTÊNCIA SOCIAL ALBA BEZERRA, E SECRETARIA DE SAÚDE DRªTEREZA.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/198/198_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/198/198_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO QUE SEJA REALIZADO SERVIÇO DE LIMPEZA, CAPINAÇÃO E PINTURA NAS ARQUIBANCADAS DO CAMPO DO BEM-TE-VI NO BAIRRO DE PENEDO</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/199/199_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/199/199_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO QUE SEJA REALIZADO SERVIÇO DE CAPINAÇÃO NA RUA MARIA ALINE DE SANTANA NO LOTEAMENTO IRINEU BARBOSA TEIXEIRA</t>
   </si>
   <si>
     <t>7580</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7580/req-0434-2015.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7580/req-0434-2015.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UMA ACADEMIA PARA IDOSO COM APARELHO ESPECÍFICOS PARA OS MESMOS.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/200/200_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/200/200_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO QUE SEJA REALIZADO SERVIÇO DE CAPINAÇÃO NA RUA DO RIACHO  NO LOTEAMENTO BELA VISTA</t>
   </si>
   <si>
     <t>7581</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7581/req-0469-2015.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7581/req-0469-2015.pdf</t>
   </si>
   <si>
     <t>REPOSIÇÃO DO CALÇAMENTO E ASFALTAMENTO DA RUA LUIZ GONZAGA NO BAIRRO DO CAIARÁ.</t>
   </si>
   <si>
     <t>7582</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7582/req-0470-2015.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7582/req-0470-2015.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DO SANEAMENTO DA PRIMEIRA TRACESSA DA RUA NOVE QUE FICA POR TRÁS DO HOSPITAL PETRONILA CAMPOS.</t>
   </si>
   <si>
     <t>7583</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7583/req-0479-2015.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7583/req-0479-2015.pdf</t>
   </si>
   <si>
     <t>EFETUAR CLIMATIZAÇÃO DE TODAS AS SALAS DE AULAS DA ESCOLA MUNICIPAL JOSUÉ PEREIRA.</t>
   </si>
   <si>
     <t>7584</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7584/req-0480-2015.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7584/req-0480-2015.pdf</t>
   </si>
   <si>
     <t>EFETUAR CLIMATIZAÇÃO DE TODAS AS SALAS DE AULAS DA ESCOLA MUNICIPAL  LUIZ CORRÊIA.</t>
   </si>
   <si>
     <t>7585</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7585/req-0481-2015.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7585/req-0481-2015.pdf</t>
   </si>
   <si>
     <t>EFETUAR CLIMATIZAÇÃO DE TODAS AS SALAS DE AULAS DA ESCOLA MUNICIPAL PREFEITO AMARO ALVES DE SOUZA.</t>
   </si>
   <si>
     <t>7586</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7586/req-0482-2015.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7586/req-0482-2015.pdf</t>
   </si>
   <si>
     <t>PODAÇÃO DAS ÁRVORES DO CALÇADÃO DA AV. BELMINIO CORREIA.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/201/201_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/201/201_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITO QUE SEJA FEITA REFORMA COMPLETA DA PRAÇA TEN. SEBASTIÃO CARIELE NO LOT. BELA VISTA  </t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/202/202_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/202/202_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO QUE SEJA FEITA A REFORMA COMPLETA DA PRAÇA PADRE HECTOR MIGUEL NA LADEIRA LIBERATO</t>
   </si>
   <si>
     <t>7587</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7587/req-0514-2015.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7587/req-0514-2015.pdf</t>
   </si>
   <si>
     <t>SOLICITAR AO 20º BATALHÃO DE POLÍCIA MILITAR QUE DISPONIBILIZE EFETIVO PARA A CÂMARA DE VEREADORES NOS DIAS DE SESSÃO ORDINÁRIA.</t>
   </si>
   <si>
     <t>7588</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7588/req-0515-2015.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7588/req-0515-2015.pdf</t>
   </si>
   <si>
     <t>ISENÇÃO DO IPVA E ALVARÁ AOS TAXISTAS, TRANSPORTES ESCOLARES E TRANSPORTES COMPLEMENTARES (ALTERNATIVO).</t>
   </si>
   <si>
     <t>7589</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7589/req-0516-2015.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7589/req-0516-2015.pdf</t>
   </si>
   <si>
     <t>SOLICITAR AOS CARTÓRIOS DE REGISTRO QUE EMITAM NUMERO DE CPF NA CERTIDÃO DE NASCIMENTO DOS RECÉM NASCIDOS.</t>
   </si>
   <si>
     <t>7590</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7590/req-0517-2015.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7590/req-0517-2015.pdf</t>
   </si>
   <si>
     <t>INCLUIR O EVENTO BATERA PE NO "PROJETO EU CURTO SÃO LOURENÇO"</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/203/203_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/203/203_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO VOTO DE APLAUSO PARA A EQUIPE DO CANTO DA VILA O CAMPEÃO 2015 DA VI EDIÇÃO DA COPA PAU BRASIL DE FUTEBOL AMADOR NESTE MUNICÍPIO</t>
   </si>
   <si>
     <t>2229</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Ettore Labanca</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2229/projeto_de_lei_001-2015.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2229/projeto_de_lei_001-2015.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as sanções aplicáveis aos atos ofensivos à limpeza urbana e dá outras providenciais.</t>
   </si>
   <si>
     <t>2230</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>André Melo</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2230/projeto_de_lei_002-2015.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2230/projeto_de_lei_002-2015.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de realização de eleições para escolha dos diretores e vice diretores das escolas da rede pública municipal de ensino através da comunidade escolar e dá outras providências.</t>
   </si>
   <si>
     <t>2286</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2286/projeto_de_lei_003-2015.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2286/projeto_de_lei_003-2015.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a organização e o funcionamento da procuradoria geral do município, cria a carreira de procurador municipal, nos termos do artigo 72-a e seguintes da lei orgânica municipal e dá outras providências.</t>
   </si>
   <si>
     <t>2287</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2287/projeto_de_lei_004-2015.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2287/projeto_de_lei_004-2015.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito especial e dá outras providências correlatas.</t>
   </si>
   <si>
     <t>2288</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Antônio Manga</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2288/projeto_de_lei_005-2015.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2288/projeto_de_lei_005-2015.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre "INSTITUI a segunda semana do mês de abril como "Semana Municipal de Mobilização em Favor da Vida - Doar Sangue; Um ato de Amor e Cidadania" e estabelece outras providências.</t>
   </si>
   <si>
     <t>2289</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2289/projeto_de_lei_006-2015.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2289/projeto_de_lei_006-2015.pdf</t>
   </si>
   <si>
     <t>Estabelece o Piso Salarial Profissional do Magistério Público Municipal da Educação Básica e dá outras providências correlatas.</t>
   </si>
   <si>
     <t>2290</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2290/projeto_de_lei_007-2015.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2290/projeto_de_lei_007-2015.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Parcerias Público-Privadas (PPP) no Município de São Lourenço da Mata e dá outras providências.</t>
   </si>
   <si>
     <t>2291</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Anderson Coutinho</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2291/projeto_de_lei_009-2015.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2291/projeto_de_lei_009-2015.pdf</t>
   </si>
   <si>
     <t>Dispõe que afixe nas Salas de Aula o número do Telefone do DISQUE DENÚNCIA e dá outras providências, contra qualquer tipo de violência, abuso e assédio sexual cometido contra menores.</t>
   </si>
   <si>
     <t>2292</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2292/projeto_de_lei_010-2015.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2292/projeto_de_lei_010-2015.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de todo estabelecimento comercial de atendimento ao cliente disponibilizar banheiro para atender os mesmos.</t>
   </si>
   <si>
     <t>2293</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2293/projeto_de_lei_011-2015.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2293/projeto_de_lei_011-2015.pdf</t>
   </si>
   <si>
     <t>Extingue e Cria Cargos Comissionados no âmbito do Poder Legislativo da Câmara Municipal de São Lourenço da Mata, assim como altera o piso salarial desta Casa Legislativa e dá outras providências.</t>
   </si>
   <si>
     <t>2294</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2294/projeto_de_lei_012-2015.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2294/projeto_de_lei_012-2015.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal 1.980/2001, através da qual, dentre outras disposições, criou o Conselho Municipal dos Direitos da Criança e do Adolescente.</t>
   </si>
   <si>
     <t>2295</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2295/projeto_de_lei_013-2015.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2295/projeto_de_lei_013-2015.pdf</t>
   </si>
   <si>
     <t>Acresce dispositivo à Lei Municipal 2.343/2011, através da qual foi regulamentado o Serviço Municipal de Táxi no Município de São Lourenço da Mata - SMTX/SLM.</t>
   </si>
   <si>
     <t>2296</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2296/projeto_de_lei_014-2015.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2296/projeto_de_lei_014-2015.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal 2.414/2013, através da qual foi criado o Conselho Municipal da Mulher.</t>
   </si>
   <si>
     <t>2297</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2297/projeto_de_lei_016-2015.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2297/projeto_de_lei_016-2015.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal a Lei Municipal 2.410, de 25 de junho de 2013.</t>
   </si>
   <si>
     <t>2298</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2298/projeto_de_lei_017-2015.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2298/projeto_de_lei_017-2015.pdf</t>
   </si>
   <si>
     <t>Modifica dispositivos do Plano Diretor do Município de São Lourenço da Mata, Lei Municipal n!l 2.159, de 10 de outubro de 2006 e dá outras providências.</t>
   </si>
   <si>
     <t>2299</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2299/projeto_de_lei_018-2015.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2299/projeto_de_lei_018-2015.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº 2.237, de 02 de fevereiro de 2009, e dá outras providências.</t>
   </si>
   <si>
     <t>2300</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2300/projeto_de_lei_019-2015.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2300/projeto_de_lei_019-2015.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Municipalização do Trânsito e Transporte do Município de São Lourenço da Mata e dá outras providências.</t>
   </si>
   <si>
     <t>2301</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2301/projeto_de_lei_020-2015.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2301/projeto_de_lei_020-2015.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Fundo Municipal de Defesa dos Direitos da Pessoa Idosa do Município de São Lourenço da Mata - FMDI - SLM e dá outras providências.</t>
   </si>
   <si>
     <t>2302</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2302/projeto_de_lei_021-2015.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2302/projeto_de_lei_021-2015.pdf</t>
   </si>
   <si>
     <t>Fica denominada a Praça da Bíblia, a Praça construída no Loteamento Chácara Tiúma e dá outras providências.</t>
   </si>
   <si>
     <t>2303</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2303/projeto_de_lei_022-2015.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2303/projeto_de_lei_022-2015.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre "INSTITUI acerca da criação do DIPLOMA DO MÉRITO EMPRESARIAL SÃO LOURECEM-SE, e dá outras providências.</t>
   </si>
   <si>
     <t>2304</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2304/projeto_de_lei_023-2015.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2304/projeto_de_lei_023-2015.pdf</t>
   </si>
   <si>
     <t>Institui a Festa do Padroeiro de Tiúma, Santo Antonio, promovida pela Paróquia de Santo Antonio em Tiúma e dá outras providências.</t>
   </si>
   <si>
     <t>2305</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2305/projeto_de_lei_024-2015.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2305/projeto_de_lei_024-2015.pdf</t>
   </si>
   <si>
     <t>Institui a Criação do Dia Municipal da Família e dá outras providências.</t>
   </si>
   <si>
     <t>2306</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2306/projeto_de_lei_025-2015.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2306/projeto_de_lei_025-2015.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre "INSTITUI a presença de Bombeiro Civil nas Edificações, áreas de risco ou eventos de grande concentração Pública, no âmbito do município de São Lourenço da Mata e dá outras providências.</t>
   </si>
   <si>
     <t>2307</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2307/projeto_de_lei_026-2015.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2307/projeto_de_lei_026-2015.pdf</t>
   </si>
   <si>
     <t>Institui o Plano Municipal de Educação (anos 2015/2025) e dá outras providências.</t>
   </si>
   <si>
     <t>2308</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2308/projeto_de_lei_027-2015.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2308/projeto_de_lei_027-2015.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a receber por doação a área que nele especifica e dá outras providências.</t>
   </si>
   <si>
     <t>2309</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2309/projeto_de_lei_028-2015.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2309/projeto_de_lei_028-2015.pdf</t>
   </si>
   <si>
     <t>2310</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2310/projeto_de_lei_029-2015.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2310/projeto_de_lei_029-2015.pdf</t>
   </si>
   <si>
     <t>Institui bônus aos professores municipais, com a exclusiva finalidade de aquisição de livros didáticos perante a Feira Nordestina do Livro(Fenelivro), a ser realizada pela Companhia Editora de Pernambuco – CEPE no período de 28 de agosto a 7 de setembro de 2015 e dá outras providências.</t>
   </si>
   <si>
     <t>2311</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2311/projeto_de_lei_030-2015.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2311/projeto_de_lei_030-2015.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para elaboração e execução da Lei Orçamentária de 2016 e dá outras providências.</t>
   </si>
   <si>
     <t>2312</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2312/projeto_de_lei_031-2015.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2312/projeto_de_lei_031-2015.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Academia São-Lourencense de Letras e dá outras providências.</t>
   </si>
   <si>
     <t>2313</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2313/projeto_de_lei_032-2015.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2313/projeto_de_lei_032-2015.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Inclusão da Caminhada da Família da Paróquia de São Lourenço Mártir no calendário Cultural Religioso do Município e dá outras providências.</t>
   </si>
   <si>
     <t>2314</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2314/projeto_de_lei_033-2015.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2314/projeto_de_lei_033-2015.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre INSTITUI a Festa do Abacaxi no Assentamento Velho 1, o maior produtor de Abacaxi da região em São Lourenço da Mata e dá outras providências.</t>
   </si>
   <si>
     <t>2315</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2315/projeto_de_lei_034-2015.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2315/projeto_de_lei_034-2015.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Semana Municipal do Livro e dá outras providências.</t>
   </si>
   <si>
     <t>2316</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2316/projeto_de_lei_035-2015.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2316/projeto_de_lei_035-2015.pdf</t>
   </si>
   <si>
     <t>Acresce dispositivo à Lei Municipal nº 1.889/96 e dá outras providências.</t>
   </si>
   <si>
     <t>2317</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2317/projeto_de_lei_036-2015.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2317/projeto_de_lei_036-2015.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção do método de simplificação do processo de concessão do Alvará de Funcionamento dos Estabelecimentos Comerciais do Município de São Lourenço da Mata e dá outras providências.</t>
   </si>
   <si>
     <t>2318</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2318/projeto_de_lei_037-2015.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2318/projeto_de_lei_037-2015.pdf</t>
   </si>
   <si>
     <t>Proíbe a utilização do Aplicativo Celular UBER para realizar Transporte individual remunerado clandestino do Município de São Lourenço da Mata.</t>
   </si>
   <si>
     <t>2319</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2319/projeto_de_lei_038-2015.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2319/projeto_de_lei_038-2015.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a inclusão da festividade alusiva a padroeira do Parque Capibaribe - Nossa Senhora de Aparecida - da paróquia de São Lourenço Mártir, no Calendário Cultural Religioso do Município e dá outras providências.</t>
   </si>
   <si>
     <t>2320</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>Denis Alves</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2320/projeto_de_lei_039-2015.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2320/projeto_de_lei_039-2015.pdf</t>
   </si>
   <si>
     <t>DISPÕE sobre a implantação de pontos eletrônicos para os cargos comissionados da Prefeitura Municipal de São Lourenço da Mata e dá outras providências.</t>
   </si>
   <si>
     <t>2321</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2321/projeto_de_lei_040-2015.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2321/projeto_de_lei_040-2015.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Dia Municipal do Músico, da Semana Municipal da Música e dá outras providências.</t>
   </si>
   <si>
     <t>2322</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2322/projeto_de_lei_041-2015.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2322/projeto_de_lei_041-2015.pdf</t>
   </si>
   <si>
     <t>NOMEIA a Praça ao lado do Hospital Petronila Campos de Sr. SEVERINO COELHO MUNIZ (CRISPIM) e dá outras providências.</t>
   </si>
   <si>
     <t>2323</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2323/projeto_de_lei_042-2015.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2323/projeto_de_lei_042-2015.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação da Praça do bairro da Ercina Lapenda, neste município e dá outras providências.</t>
   </si>
   <si>
     <t>2325</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2325/projeto_de_lei_043-2015.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2325/projeto_de_lei_043-2015.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Primeira Travessa da Rua 23 e da Segunda Travessa da Rua 23, ambas localizadas no bairro do Parque Capibaribe, neste município e dá outras providências.</t>
   </si>
   <si>
     <t>2326</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2326/projeto_de_lei_044-2015.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2326/projeto_de_lei_044-2015.pdf</t>
   </si>
   <si>
     <t>Concede às Pessoas Jurídicas de Iniciativa Privada ou Mista a colocar a logomarca de sua empresa nas placas indicativas de ruas com o Código de Endereçamento Postal e com a devida autorização do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>2327</t>
   </si>
   <si>
     <t>Ângelo Labanca Albanez Filho</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2327/projeto_de_lei_045-2015.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2327/projeto_de_lei_045-2015.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Revisão da Parcela do Plano Plurianual para o exercício financeiro de 2016 e dá outras providências.</t>
   </si>
   <si>
     <t>2328</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2328/projeto_de_lei_046-2015.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2328/projeto_de_lei_046-2015.pdf</t>
   </si>
   <si>
     <t>Estima a RECEITA e fixa a DESPESA para o exercício financeiro de 2016.</t>
   </si>
   <si>
     <t>2329</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2329/projeto_de_lei_047-2015.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2329/projeto_de_lei_047-2015.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao prédio onde funciona a Escola Municipal Jornalista Cristina Tavares, localizada no bairro da Nova Tiúma passando a denominar-se de CRECHE JORNALISTA CRISTINA TAVARES.</t>
   </si>
   <si>
     <t>2330</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2330/projeto_de_lei_048-2015.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2330/projeto_de_lei_048-2015.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Unidade escolar do bairro do Loteamento Novo Caiará, que receberá o nome de ESCOLA MUNICIPAL ESCRITOR ARIANO SUASSUNA.</t>
   </si>
   <si>
     <t>2331</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2331/projeto_de_lei_049-2015.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2331/projeto_de_lei_049-2015.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n° 2.162, de 01 de dezembro de 2006, e dá outras providências.</t>
   </si>
   <si>
     <t>2332</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2332/projeto_de_lei_050-2015.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2332/projeto_de_lei_050-2015.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de São Lourenço da Mata a doar, com encargos, a área de terras que indica, e dá outras providências.</t>
   </si>
   <si>
     <t>2333</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2333/projeto_de_lei_051-2015.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2333/projeto_de_lei_051-2015.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 2.292/2009, que dispõe sobre o Conselho Municipal dos Direitos da Pessoa Idosa e dá outras providências.</t>
   </si>
   <si>
     <t>2334</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2334/projeto_de_lei_052-2015.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2334/projeto_de_lei_052-2015.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre instalação de extintores de incêndio nas escolas públicas municipais, estaduais e nas escolas privadas dentro do município de São Lourenço da Mata - PE e dá outras providências.</t>
   </si>
   <si>
     <t>2335</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2335/projeto_de_lei_053-2015.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2335/projeto_de_lei_053-2015.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Incentivo à Regularização Fiscal com a Fazenda Pública do Município de São Lourenço da Mata, denominado "REFIS SÃO LOURENÇO DA MATA 2015", e dá outras providências.</t>
   </si>
   <si>
     <t>2336</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2336/projeto_de_lei_054-2015.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2336/projeto_de_lei_054-2015.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da creche do bairro do Parque Capibaribe neste município, e dá outras providências.</t>
   </si>
   <si>
     <t>2337</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2337/projeto_de_lei_055-2015.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2337/projeto_de_lei_055-2015.pdf</t>
   </si>
   <si>
     <t>Fixa os Subsídios do Prefeito, Vice - Prefeito, vereadores e Secretários Municipais e dá outras providências.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Anderson Coutinho, André Melo</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/291/projeto_de_resolucao_154-2015.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/291/projeto_de_resolucao_154-2015.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÍFICO DO MUNICÍPIO DE SÃO LOURENÇO DA MATA AO SR. CLÁUDIO JOSÉ ALBANEZ FALCÃO</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/290/projeto_de_resolucao_155-2015.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/290/projeto_de_resolucao_155-2015.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÍFICO DO MUNICÍPIO DE SÃO LOURENÇO DA MATA À EXMA. SRA. ANA CRISTINA DE SIQUEIRA LIMA, DIGNÍSSIMA COORDENADORA DA FUNBRASIL (FUNDAÇÃO NACIONAL DO PAU-BRASIL)</t>
   </si>
   <si>
     <t>Dr° Rubens</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/289/projeto_de_resolucao_156-2015.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/289/projeto_de_resolucao_156-2015.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÍFICO DO MUNICÍPIO DE SÃO LOURENÇO DA MATA _x000D_
 A SRA. SEMIRAMIS GRAÇAS DE QUEIROZ LIMA</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/288/projeto_de_resolucao_157-2015.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/288/projeto_de_resolucao_157-2015.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÍFICO DO MUNICÍPIO DE SÃO LOURENÇO DA MATA _x000D_
 AO DEPUTADO FEDERAL EXMO. SR. FRANCISCO TADEU BARBOSA DE ALENCAR</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/287/projeto_de_resolucao_158-2015.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/287/projeto_de_resolucao_158-2015.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÍFICO DO MUNICÍPIO DE SÃO LOURENÇO DA MATA AO PASTOR DANIEL CARNEIRO DO NASCIMENTO</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/286/projeto_de_resolucao_159-2015.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/286/projeto_de_resolucao_159-2015.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÍFICO DO MUNICÍPIO DE SÃO LOURENÇO DA MATA _x000D_
 AO PROMOTOR DE JUSTIÇA LUIZ GUILHERME DA FONSECA LAPENDA</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/285/projeto_de_resolucao_160-2015.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/285/projeto_de_resolucao_160-2015.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÍFICO DO MUNICÍPIO DE SÃO LOURENÇO DA MATA AO SR. CARLOS ANTÔNIO ALVES DE FREITAS</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/284/projeto_de_resolucao_161-2015.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/284/projeto_de_resolucao_161-2015.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO BENEMÉRITO DO MUNICÍPIO DE SÃO LOURENÇO DA MATA AO SR. JOSÉ CARLOS FERREIRA DOS SANTOS</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>José Leopoldo</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/283/projeto_de_resolucao_162-2015.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/283/projeto_de_resolucao_162-2015.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÍFICO DO MUNICÍPIO DE SÃO LOURENÇO DA MATA _x000D_
 AO DEPUTADO FEDERAL SR. SÍLVIO SERAFIM COSTA</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/282/projeto_de_resolucao_163-2015.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/282/projeto_de_resolucao_163-2015.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PARECER PRÉVIO DO TRIBUNAL DE CONTAS DO ESTADO DE PERNAMBUCO, PROCESSO T.C. N 1401823-8 REFERENTE À PRESTAÇÃO DE CONTAS DA PREFEITURA MUNICIPAL DE SÃO LOURENÇO DA MATA, RELATIVO AO EXERCÍCIO FINANCEIRO DE 2013.</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/281/projeto_de_resolucao_164-2015.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/281/projeto_de_resolucao_164-2015.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÍFICO DO MUNICÍPIO DE SÃO LOURENÇO DA MATA AO SR. GIOVANI TRAJANO SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/280/projeto_de_resolucao_165-2015.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/280/projeto_de_resolucao_165-2015.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÍFICO DO MUNICÍPIO DE SÃO LOURENÇO DA MATA AO PADRE HÉCTOR MIGUEL RUIZ PADILHA</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/279/projeto_de_resolucao_166-2015.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/279/projeto_de_resolucao_166-2015.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÍFICO DO MUNICÍPIO DE SÃO LOURENÇO DA MATA AO PADRE PEDRO JORGE COSTA E SILVA</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>Dr° Gabriel</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/278/projeto_de_resolucao_167-2015.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/278/projeto_de_resolucao_167-2015.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÍFICO DO MUNICÍPIO DE SÃO LOURENÇO DA MATA AO MÉDICO DR. EVANDRO ARRAES DE ALENCAR NORÕES</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/277/projeto_de_resolucao_168-2015.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/277/projeto_de_resolucao_168-2015.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÍFICO DO MUNICÍPIO DE SÃO LOURENÇO DA MATA AO EXMO: SR. PADRE DAVI GONÇALVES</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/276/projeto_de_resolucao_169-2015.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/276/projeto_de_resolucao_169-2015.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃ HONORÍFICO DO MUNICÍPIO DE SÃO LOURENÇO DA MATA A SRA. HUBIANY ÂNGELO DE MIRANDA</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/275/projeto_de_resolucao_170-2015.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/275/projeto_de_resolucao_170-2015.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÍFICO DO MUNICÍPIO DE SÃO LOURENÇO DA MATA, A DRA VERA LOPES.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>Irmão Manoel</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/274/projeto_de_resolucao_171-2015.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/274/projeto_de_resolucao_171-2015.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ HONORÍFICO DO MUNICÍPIO DE SÃO LOURENÇO DA MATA A RADIALISTA, SHEILLA XAVIER  DE LIMA</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/273/projeto_de_resolucao_172-2015.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/273/projeto_de_resolucao_172-2015.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃ HONORÍFICO DO MUNICÍPIO DE SÃO LOURENÇO DA MATA A SRA. FRANCISCA MARTINS LIMA DE MELO</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/272/projeto_de_resolucao_173-2015.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/272/projeto_de_resolucao_173-2015.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃ HONORIFICO DO MUNICÍPIO DE SÃO LOURENÇO DA MATA A SRA. GILZETE TEIXEIRA VIANA PRESIDENTE DIRETORA DO CEDECOM - CENTRO DE ESTUDOS E APOIO AO DESENVOLVIMENTO DE COMUNIDADES</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/271/projeto_de_resolucao_174-2015.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/271/projeto_de_resolucao_174-2015.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÍFICO DO MUNICÍPIO DE SÃO LOURENÇO DA MATA A MISS BRASIL BRUNA BLOISE ALVES DE SOUZA</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/270/projeto_de_resolucao_175-2015.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/270/projeto_de_resolucao_175-2015.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÍFICO DO MUNICÍPIO DE SÃO LOURENÇO DA MATA AO EXMO:SR.PADRE JURANDIR DIAS JUNIOR</t>
   </si>
   <si>
     <t>2324</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2324/projeto_de_lei_042-2015_veto.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2324/projeto_de_lei_042-2015_veto.pdf</t>
   </si>
   <si>
     <t>VETO AO PROJETO DE LEI Nº 042/2015</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2627,67 +2627,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7543/req-0019-2015.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7544/req-0031-2015.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7545/req-0045-2015.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7546/req-0085-2015.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7547/req-0093-2015.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/165/165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/166/166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/167/167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/168/168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/169/169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/170/170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/171/171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/172/172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/173/173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/174/174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/175/175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/176/176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/177/177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/178/178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/179/179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7548/req-0119-2015.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/180/180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/181/181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/135/135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/136/136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/137/137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/138/138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/139/139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/140/140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/141/141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7549/req-0130-2015.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/182/182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/183/183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/184/184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/185/185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/186/186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7550/req-0146-2015.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7551/req-0147-2015.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/187/187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7552/req-0159-2015.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7553/req-0160-2015.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/188/188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7554/req-0190-2015.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7555/req-0207-2015.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7556/req-0210-2015.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7557/req-0212-2015.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7558/req-0213-2015.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7559/req-0214-2015.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/189/189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/190/190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7560/req-0241-2015.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7561/req-0242-2015.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/142/142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7562/req-0276-2015.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/143/143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/144/144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7563/req-0282-2015.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7564/req-0286-2015.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7565/req-0287-2015.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7566/req-0288-2015.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7567/req-0289-2015.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/145/145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/146/146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/147/147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/148/148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/149/149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7568/req-0306-2015.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7569/req-0307-2015.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7570/req-0308-2015.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7571/req-0309-2015.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/150/150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/151/151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/152/152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/153/153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/154/154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/155/155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/156/156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/157/157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/158/158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/191/191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/192/192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/193/193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/194/194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/195/195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/196/196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/197/197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/159/159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/160/160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/161/161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/162/162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7572/req-0359-2015.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7573/req-0360-2015.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/163/163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/164/164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7574/req-0386-2015.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7575/req-0388-2015.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7576/req-0416-2015.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7577/req-0417-2015.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7578/req-0418-2015.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7579/req-0431-2015.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/198/198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/199/199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7580/req-0434-2015.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/200/200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7581/req-0469-2015.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7582/req-0470-2015.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7583/req-0479-2015.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7584/req-0480-2015.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7585/req-0481-2015.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7586/req-0482-2015.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/201/201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/202/202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7587/req-0514-2015.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7588/req-0515-2015.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7589/req-0516-2015.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7590/req-0517-2015.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/203/203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2229/projeto_de_lei_001-2015.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2230/projeto_de_lei_002-2015.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2286/projeto_de_lei_003-2015.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2287/projeto_de_lei_004-2015.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2288/projeto_de_lei_005-2015.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2289/projeto_de_lei_006-2015.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2290/projeto_de_lei_007-2015.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2291/projeto_de_lei_009-2015.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2292/projeto_de_lei_010-2015.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2293/projeto_de_lei_011-2015.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2294/projeto_de_lei_012-2015.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2295/projeto_de_lei_013-2015.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2296/projeto_de_lei_014-2015.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2297/projeto_de_lei_016-2015.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2298/projeto_de_lei_017-2015.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2299/projeto_de_lei_018-2015.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2300/projeto_de_lei_019-2015.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2301/projeto_de_lei_020-2015.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2302/projeto_de_lei_021-2015.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2303/projeto_de_lei_022-2015.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2304/projeto_de_lei_023-2015.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2305/projeto_de_lei_024-2015.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2306/projeto_de_lei_025-2015.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2307/projeto_de_lei_026-2015.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2308/projeto_de_lei_027-2015.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2309/projeto_de_lei_028-2015.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2310/projeto_de_lei_029-2015.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2311/projeto_de_lei_030-2015.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2312/projeto_de_lei_031-2015.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2313/projeto_de_lei_032-2015.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2314/projeto_de_lei_033-2015.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2315/projeto_de_lei_034-2015.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2316/projeto_de_lei_035-2015.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2317/projeto_de_lei_036-2015.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2318/projeto_de_lei_037-2015.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2319/projeto_de_lei_038-2015.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2320/projeto_de_lei_039-2015.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2321/projeto_de_lei_040-2015.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2322/projeto_de_lei_041-2015.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2323/projeto_de_lei_042-2015.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2325/projeto_de_lei_043-2015.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2326/projeto_de_lei_044-2015.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2327/projeto_de_lei_045-2015.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2328/projeto_de_lei_046-2015.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2329/projeto_de_lei_047-2015.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2330/projeto_de_lei_048-2015.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2331/projeto_de_lei_049-2015.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2332/projeto_de_lei_050-2015.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2333/projeto_de_lei_051-2015.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2334/projeto_de_lei_052-2015.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2335/projeto_de_lei_053-2015.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2336/projeto_de_lei_054-2015.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2337/projeto_de_lei_055-2015.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/291/projeto_de_resolucao_154-2015.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/290/projeto_de_resolucao_155-2015.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/289/projeto_de_resolucao_156-2015.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/288/projeto_de_resolucao_157-2015.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/287/projeto_de_resolucao_158-2015.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/286/projeto_de_resolucao_159-2015.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/285/projeto_de_resolucao_160-2015.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/284/projeto_de_resolucao_161-2015.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/283/projeto_de_resolucao_162-2015.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/282/projeto_de_resolucao_163-2015.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/281/projeto_de_resolucao_164-2015.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/280/projeto_de_resolucao_165-2015.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/279/projeto_de_resolucao_166-2015.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/278/projeto_de_resolucao_167-2015.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/277/projeto_de_resolucao_168-2015.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/276/projeto_de_resolucao_169-2015.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/275/projeto_de_resolucao_170-2015.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/274/projeto_de_resolucao_171-2015.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/273/projeto_de_resolucao_172-2015.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/272/projeto_de_resolucao_173-2015.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/271/projeto_de_resolucao_174-2015.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/270/projeto_de_resolucao_175-2015.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2324/projeto_de_lei_042-2015_veto.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7543/req-0019-2015.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7544/req-0031-2015.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7545/req-0045-2015.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7546/req-0085-2015.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7547/req-0093-2015.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/165/165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/166/166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/167/167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/168/168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/169/169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/170/170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/171/171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/172/172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/173/173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/174/174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/175/175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/176/176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/177/177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/178/178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/179/179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7548/req-0119-2015.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/180/180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/181/181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/135/135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/136/136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/137/137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/138/138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/139/139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/140/140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/141/141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7549/req-0130-2015.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/182/182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/183/183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/184/184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/185/185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/186/186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7550/req-0146-2015.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7551/req-0147-2015.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/187/187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7552/req-0159-2015.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7553/req-0160-2015.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/188/188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7554/req-0190-2015.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7555/req-0207-2015.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7556/req-0210-2015.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7557/req-0212-2015.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7558/req-0213-2015.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7559/req-0214-2015.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/189/189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/190/190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7560/req-0241-2015.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7561/req-0242-2015.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/142/142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7562/req-0276-2015.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/143/143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/144/144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7563/req-0282-2015.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7564/req-0286-2015.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7565/req-0287-2015.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7566/req-0288-2015.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7567/req-0289-2015.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/145/145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/146/146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/147/147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/148/148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/149/149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7568/req-0306-2015.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7569/req-0307-2015.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7570/req-0308-2015.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7571/req-0309-2015.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/150/150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/151/151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/152/152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/153/153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/154/154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/155/155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/156/156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/157/157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/158/158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/191/191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/192/192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/193/193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/194/194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/195/195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/196/196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/197/197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/159/159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/160/160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/161/161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/162/162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7572/req-0359-2015.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7573/req-0360-2015.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/163/163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/164/164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7574/req-0386-2015.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7575/req-0388-2015.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7576/req-0416-2015.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7577/req-0417-2015.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7578/req-0418-2015.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7579/req-0431-2015.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/198/198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/199/199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7580/req-0434-2015.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/200/200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7581/req-0469-2015.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7582/req-0470-2015.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7583/req-0479-2015.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7584/req-0480-2015.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7585/req-0481-2015.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7586/req-0482-2015.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/201/201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/202/202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7587/req-0514-2015.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7588/req-0515-2015.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7589/req-0516-2015.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/7590/req-0517-2015.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2015/203/203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2229/projeto_de_lei_001-2015.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2230/projeto_de_lei_002-2015.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2286/projeto_de_lei_003-2015.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2287/projeto_de_lei_004-2015.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2288/projeto_de_lei_005-2015.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2289/projeto_de_lei_006-2015.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2290/projeto_de_lei_007-2015.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2291/projeto_de_lei_009-2015.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2292/projeto_de_lei_010-2015.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2293/projeto_de_lei_011-2015.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2294/projeto_de_lei_012-2015.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2295/projeto_de_lei_013-2015.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2296/projeto_de_lei_014-2015.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2297/projeto_de_lei_016-2015.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2298/projeto_de_lei_017-2015.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2299/projeto_de_lei_018-2015.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2300/projeto_de_lei_019-2015.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2301/projeto_de_lei_020-2015.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2302/projeto_de_lei_021-2015.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2303/projeto_de_lei_022-2015.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2304/projeto_de_lei_023-2015.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2305/projeto_de_lei_024-2015.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2306/projeto_de_lei_025-2015.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2307/projeto_de_lei_026-2015.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2308/projeto_de_lei_027-2015.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2309/projeto_de_lei_028-2015.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2310/projeto_de_lei_029-2015.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2311/projeto_de_lei_030-2015.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2312/projeto_de_lei_031-2015.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2313/projeto_de_lei_032-2015.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2314/projeto_de_lei_033-2015.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2315/projeto_de_lei_034-2015.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2316/projeto_de_lei_035-2015.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2317/projeto_de_lei_036-2015.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2318/projeto_de_lei_037-2015.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2319/projeto_de_lei_038-2015.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2320/projeto_de_lei_039-2015.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2321/projeto_de_lei_040-2015.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2322/projeto_de_lei_041-2015.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2323/projeto_de_lei_042-2015.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2325/projeto_de_lei_043-2015.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2326/projeto_de_lei_044-2015.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2327/projeto_de_lei_045-2015.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2328/projeto_de_lei_046-2015.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2329/projeto_de_lei_047-2015.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2330/projeto_de_lei_048-2015.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2331/projeto_de_lei_049-2015.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2332/projeto_de_lei_050-2015.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2333/projeto_de_lei_051-2015.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2334/projeto_de_lei_052-2015.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2335/projeto_de_lei_053-2015.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2336/projeto_de_lei_054-2015.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2337/projeto_de_lei_055-2015.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/291/projeto_de_resolucao_154-2015.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/290/projeto_de_resolucao_155-2015.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/289/projeto_de_resolucao_156-2015.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/288/projeto_de_resolucao_157-2015.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/287/projeto_de_resolucao_158-2015.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/286/projeto_de_resolucao_159-2015.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/285/projeto_de_resolucao_160-2015.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/284/projeto_de_resolucao_161-2015.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/283/projeto_de_resolucao_162-2015.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/282/projeto_de_resolucao_163-2015.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/281/projeto_de_resolucao_164-2015.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/280/projeto_de_resolucao_165-2015.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/279/projeto_de_resolucao_166-2015.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/278/projeto_de_resolucao_167-2015.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/277/projeto_de_resolucao_168-2015.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/276/projeto_de_resolucao_169-2015.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/275/projeto_de_resolucao_170-2015.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/274/projeto_de_resolucao_171-2015.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/273/projeto_de_resolucao_172-2015.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/272/projeto_de_resolucao_173-2015.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/271/projeto_de_resolucao_174-2015.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/270/projeto_de_resolucao_175-2015.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2015/2324/projeto_de_lei_042-2015_veto.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H194"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="29.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="113.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="112.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>