--- v0 (2026-02-18)
+++ v1 (2026-04-10)
@@ -54,2468 +54,2468 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>7761</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Dr° Gabriel</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/7761/req-003-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/7761/req-003-2016.pdf</t>
   </si>
   <si>
     <t>SOLICITO QUE SEJA IMPLANTADO UM POSTO DE GÁS NATURAL EM SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
     <t>7741</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Antônio Manga</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/7741/req-006-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/7741/req-006-2016.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO PARA QUE SEJA REALIZADA UMA AUDIÊNCIA PÚBLICA COM A CELPE PARA REAVALIAR AS SOLICITAÇÕES NÃO ATENDIDAS DENTRO DO MUNICÍPIO DE SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
     <t>7742</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/7742/req-007-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/7742/req-007-2016.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO AO PREFEITO ÂNGELO ALBANEZ JUNTO AO DEPUTADO ESTADUAL VINÍCIUS LABANCA QUE SEJA FEITA A DESAPROPRIAÇÃO DO PÁTIO DA ANTIGA USINA TIÚMA, PARA IMPLATAÇÃO DE UM COMPAZ, PÁTIO DE EVENTO E UM MUSEU DA CULTURA NO REFERIDO LOCAL EM TIÚMA SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
     <t>7743</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/7743/req-008-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/7743/req-008-2016.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO AO EXMO. PREFEITO ÂNGELO ALBANEZ JUNTO COM A SECRETARIA DE EDUCAÇÃO UM PROFESSOR DE MÚSICA NAS ESCOLAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Anderson Coutinho</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2016/125/125_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2016/125/125_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REIMPLANTAÇÃO DO EJA (EDUCAÇÃO DE JOVENS E ADULTOS) NA COMUNIDADE DA NOVA TIÚMA </t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2016/126/126_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2016/126/126_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE UMA OUVIDORIA CIDADÃ VIA WEB PARA AS REDES SOCIAIS, BEM COMO FACEBOOK, TWITTER, INSTA GRAM, YOUTUBE, GOOGLE+, LINKEDIN, BADOO E YAHOO, PARA ATENDER AS RECLAMAÇÕES E BUSCAR AS SOLUÇÕES INTEGRADAS COM AS SECRETÁRIAS DA GESTÃO MUNICIPAL</t>
   </si>
   <si>
     <t>6109</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Leonardo Barbosa</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6109/req-014-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6109/req-014-2016.pdf</t>
   </si>
   <si>
     <t>Realizar a implantação de mais uma escola pública municipal no bairro da Rosina Labanca.</t>
   </si>
   <si>
     <t>6060</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6060/req-018-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6060/req-018-2016.pdf</t>
   </si>
   <si>
     <t>Que sejam providenciados esforços com o objetivo de conceder uma ajuda de custo e apoio psicológico para mães de bebês portadores de microcefalia residentes no município de São Lourenço da Mata.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Dora da Padaria</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2016/128/128_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2016/128/128_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DO CANAL E CAPINAÇÃO DA RUA: ARITANA - BAIRRO DA VÁRZEA FRIA</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2016/134/134_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2016/134/134_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCERTO DO CALÇAMENTO E CAPINAÇÃO DA RUA TABELIÃO JOÃO LAGO NO BAIRRO DA VÁRZEA FRIA</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2016/133/133_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2016/133/133_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCERTO DE LÂMPADAS COMUNS, E SUBSTITUIÇÃO POR LÂMPADAS DE LED, RUA VITAL DE NEGREIRO, PERTO DA ACADEMIA DA CIDADE - CENTRO</t>
   </si>
   <si>
     <t>6061</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6061/req-035-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6061/req-035-2016.pdf</t>
   </si>
   <si>
     <t>Realizar a inclusão da aula de educação financeira junto à aula de matemática na grade curricular do ensino público municipal nas séries do segundo ao quinto ano fundamental.</t>
   </si>
   <si>
     <t>6062</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6062/req-036-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6062/req-036-2016.pdf</t>
   </si>
   <si>
     <t>Disponibilizar um aparelho notebook para uso funcional e modem com internet para cada conselheiro tutelar em exercício.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2016/132/132_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2016/132/132_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCERTO DE 6 LÂMPADAS COMUNS, E SUBSTITUIÇÃO POR LÂMPADAS DE LED, RUA ARLINDA GERMANO DOS SANTOS - VÁRZEA FRIA</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2016/131/131_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2016/131/131_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCERTO DE 6 LÂMPADAS COMUNS, E SUBSTITUIÇÃO POR LÂMPADAS DE LED,QUE FICAM NAS MEDIAÇÕES DA PIPOQUEIRA ATÉ PRÓXIMO A NINO DAS BICICLETAS, AV. ASSEMBLEIA DE DEUS- VÁRZEA FRIA</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2016/130/130_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2016/130/130_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCERTO DE 6 LÂMPADAS COMUNS, E SUBSTITUIÇÃO POR LÂMPADAS DE LED, RUA ASSIS CHATEAUBRIAND - VÁRZEA FRIA</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2016/129/129_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2016/129/129_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCERTO DE 4 LÂMPADAS COMUNS, E SUBSTITUIÇÃO POR LÂMPADAS DE LED, RUA PALMARES - VÁRZEA FRIA</t>
   </si>
   <si>
     <t>7762</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/7762/req-044-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/7762/req-044-2016.pdf</t>
   </si>
   <si>
     <t>UM VOTO DE APLAUSO AO CONSELHO TUTELAR.</t>
   </si>
   <si>
     <t>7763</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/7763/req-045-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/7763/req-045-2016.pdf</t>
   </si>
   <si>
     <t>SOLICITO QUE SEJA CRIADO UMA LINHA CALL CENTER COM UM NÚMERO 0800 PARA PRONTIDÃO DE LUZ PARA QUE A POPULAÇÃO POSSA RECLAMAR A PREFEITURA À DEFICIÊNCIA DA ILUMINAÇÃO PÚBLICA.</t>
   </si>
   <si>
     <t>6063</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6063/req-049-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6063/req-049-2016.pdf</t>
   </si>
   <si>
     <t>Realizar a instalação de refletores na quadra da escola senador Fernando lira na Munguba.</t>
   </si>
   <si>
     <t>6064</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6064/req-055-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6064/req-055-2016.pdf</t>
   </si>
   <si>
     <t>Voto de aplauso ao baterista Ivson Guedes de uma Júnior.</t>
   </si>
   <si>
     <t>7764</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>Gilberto Monteiro</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/7764/req-056-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/7764/req-056-2016.pdf</t>
   </si>
   <si>
     <t>VOTO DE APLAUSO AO ADMINISTRADOR DO CEMITÉRIO DE SÃO LOURENÇO DA MATA, ALEXANDRE SOARES GUEDES, PELOS RELEVANTES SERVIÇOS PRESTADOS NESTA CIDADE.</t>
   </si>
   <si>
     <t>7765</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/7765/req-057-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/7765/req-057-2016.pdf</t>
   </si>
   <si>
     <t>COMPLEMENTO DO CALÇAMENTO DA RUA HAVAÍ LIGANDO A BR. 408 EM MURIBARA, SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
     <t>7766</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/7766/req-058-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/7766/req-058-2016.pdf</t>
   </si>
   <si>
     <t>DESOBSTRUÇÃO DE UMA BOEIRA NA ENTRADA DA COMUNIDADE DE UMUARAMA, EM SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
     <t>7767</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/7767/req-059-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/7767/req-059-2016.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE TAPA BURACO NA 1ª TRAV. MACHADO DE ASSIS NA COMUNIDADE DE UMUARAMA EM SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
     <t>7744</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/7744/req-060-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/7744/req-060-2016.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO AO PODE EXECULTIVO O PREFEITO GINO ALBANEZ PARA A INSTALAÇÃO DE UMA TELEVISÃO E UM GELA ÀGUA NOS PONTOS DE TÁXIS.</t>
   </si>
   <si>
     <t>7745</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/7745/req-062-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/7745/req-062-2016.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO AO PODER EXECUTIVO O PREFEITO GINO ALBANEZ JUNTO COM SECRETARIA DE OBRAS PARA QUE TAMPE O ESGOTO E FAÇA A LIMPEZA GERAL DO MESMO LOCALIZADO NA RUA 55 - LUIZ VIEIRA DA CUNHA.</t>
   </si>
   <si>
     <t>6065</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6065/req-067-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6065/req-067-2016.pdf</t>
   </si>
   <si>
     <t>Colocar poste em frente à escola Maria auxiliadora, situada na rua batuíra no bairro do pixete.</t>
   </si>
   <si>
     <t>6066</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6066/req-084-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6066/req-084-2016.pdf</t>
   </si>
   <si>
     <t>Construção do muro arrimo ao lado da rua Ribeiro Gonçalves no bairro da várzea fria.</t>
   </si>
   <si>
     <t>6067</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6067/req-085-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6067/req-085-2016.pdf</t>
   </si>
   <si>
     <t>Limpeza do canal da Rua Aritana no bairro da várzea fria.</t>
   </si>
   <si>
     <t>6094</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6094/req-086-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6094/req-086-2016.pdf</t>
   </si>
   <si>
     <t>Pavimentação e drenagem da rua 2ª travessa dos palmares no bairro da várzea fria.</t>
   </si>
   <si>
     <t>6095</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6095/req-087-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6095/req-087-2016.pdf</t>
   </si>
   <si>
     <t>Limpeza e recuperação do calçamento da rua Assis Chateaubriand no bairro da várzea fria.</t>
   </si>
   <si>
     <t>7746</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/7746/req-088-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/7746/req-088-2016.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO AO PODE EXECULTIVO O PREFEITO GINO ALBANEZ PARA QUE SEJA CRIADA A OLIMPIADA MUNICIPAL DA JUVENTUDE; NO ÂMBITO DE NOSSA CIDADE, NA SEMANA MUNDIAL DA JUVENTUDE, COM JOGOS, PROVAS E COMPETIÇÕES ADEQUADAS AOS ESPAÇOS ESPECÍFICOS DE_x000D_
 NOSSA CIDADE.</t>
   </si>
   <si>
     <t>6096</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6096/req-092-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6096/req-092-2016.pdf</t>
   </si>
   <si>
     <t>Realização de campanha de esclarecimento nos PSFS sobre a microcefalia com médicos especializados e implementar ações conjuntas e incisivas dos governos municipais e estaduais de combate ao mosquito da dengue e ao Zica vírus.</t>
   </si>
   <si>
     <t>6097</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6097/req-093-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6097/req-093-2016.pdf</t>
   </si>
   <si>
     <t>Que sejam inseridos no grupo de prioridade da vacinação H1N1, todos funcionários públicos que trabalham diretamente com atendimento ao público.</t>
   </si>
   <si>
     <t>6098</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6098/req-094-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6098/req-094-2016.pdf</t>
   </si>
   <si>
     <t>7591</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/7591/req-095-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/7591/req-095-2016.pdf</t>
   </si>
   <si>
     <t>CONSTRUIR UMA CRECHE MUNICIPAL NO LUGAR DA PRAÇA DA RUA DAS FLORES NO BAIRRO DO CAIARÁ EM NOSSA CIDADE.</t>
   </si>
   <si>
     <t>6099</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6099/req-096-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6099/req-096-2016.pdf</t>
   </si>
   <si>
     <t>Reativação da biblioteca pública municipal de nossa cidade.</t>
   </si>
   <si>
     <t>7768</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/7768/req-103-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/7768/req-103-2016.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE UMA SALA DE RECURSOS PARA ATENDIMENTO PARA CRIANÇAS ESPECIAIS DE SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
     <t>7769</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/7769/req-104-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/7769/req-104-2016.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DO CANAL DA COMUNIDADE DE UMUARAMA, EM SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
     <t>7770</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/7770/req-105-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/7770/req-105-2016.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DE TODOS OS CANAIS DO LOTEAMENTO MURIBARA, EM SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
     <t>7771</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/7771/req-111-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/7771/req-111-2016.pdf</t>
   </si>
   <si>
     <t>COMPLEMENTO NA RUA RIBEIRO GONÇALVES EM VÁRZEA FRIA SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
     <t>6100</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6100/req-112-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6100/req-112-2016.pdf</t>
   </si>
   <si>
     <t>Construção de um PSF (posto saúde da família,) na comunidade de santa luzia.</t>
   </si>
   <si>
     <t>6101</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6101/req-113-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6101/req-113-2016.pdf</t>
   </si>
   <si>
     <t>Construção de uma escola na comunidade santa luzia.</t>
   </si>
   <si>
     <t>6102</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6102/req-114-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6102/req-114-2016.pdf</t>
   </si>
   <si>
     <t>Retorno da escola municipal unidos de campo verde no campo verde.</t>
   </si>
   <si>
     <t>6103</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6103/req-115-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6103/req-115-2016.pdf</t>
   </si>
   <si>
     <t>Reforma da ponte localizada na rua verdejante campo verde.</t>
   </si>
   <si>
     <t>6104</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6104/req-116-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6104/req-116-2016.pdf</t>
   </si>
   <si>
     <t>Que o percurso do ônibus penedo/cajá siga até a Escola Paulo Gomes de Araújo.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>Celso Luiz</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2016/127/127_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2016/127/127_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO UMA EQUIPE FIXA DE TRABALHADORES DA SEC. DE SERVIÇOS PÚBLICO PARA REALIZAÇÃO DE LIMPEZA, CAPINAÇÃO E PINTURA DO MEIO FIO DAS LOCALIDADES: LOTEAMENTO BELA VISTA,VERDE E PROGRESSO, NESTE MUNICÍPIO</t>
   </si>
   <si>
     <t>7747</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/7747/req-126-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/7747/req-126-2016.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO AO PODER EXECUTIVO O PREFEITO GINO ALBANEZ JUNTO COM A SECRETARIA DE INFRA ESTRUTURA O SERVIÇO DE DRENAGEM, O MELHORAMENTO DE PAVIMENTAÇÃO E ILUMINAÇÃO PÚBLICA NA RUA SANTA CRUZ NO BAIRRO DA VÁRZEA FRIA.</t>
   </si>
   <si>
     <t>6105</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6105/req-127-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6105/req-127-2016.pdf</t>
   </si>
   <si>
     <t>Voto de aplausos ao comandante do 20º BATALHÃO DE POLICIA MILITAR TEN CEL. PM RIVALDO FRANCISCO SOUZA E SILVA.</t>
   </si>
   <si>
     <t>6106</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6106/req-128-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6106/req-128-2016.pdf</t>
   </si>
   <si>
     <t>Construção de uma praça com equipamentos de lazer para as crianças em frente ao campo da várzea fria.</t>
   </si>
   <si>
     <t>6107</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6107/req-129-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6107/req-129-2016.pdf</t>
   </si>
   <si>
     <t>Votos de aplausos à direção da escola municipal Dr. Augusto de Lucena na pessoa da professora Maria de Lourdes e a banda marcial Dr. Augusto Lucena.</t>
   </si>
   <si>
     <t>7748</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/7748/req-137-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/7748/req-137-2016.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO PRESIDENTE DA CÂMARA MUNICIPAL CELSO LUIZ QUE POSSA REALIZAR UMA REUNIÃO COM O COMANDANTE GERAL DA POLÍCIA MILITAR DO 20º BATALHÃO JUNTO COM PARLAMENTARES QUE COMPÕE ESTA CASA.</t>
   </si>
   <si>
     <t>7749</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/7749/req-138-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/7749/req-138-2016.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO PODE EXECULTIVO PREFEITO GINO ALBANEZ JUNTO AO COMANDANTE GERAL DA POLÍCIA MILITAR DE PERNAMBUCO PARA QUE O PROERD DA CIDADE DE SÃO LOURENÇO DA MATA PASSE A FICAR SOBRE A RESPONSABILIDADE DO 20º BATALHÃO.</t>
   </si>
   <si>
     <t>7750</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/7750/req-139-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/7750/req-139-2016.pdf</t>
   </si>
   <si>
     <t>SOLICITO DO PODER EXECULTIVO O PREFEITO GINO ALBANEZ JUNTO AO COMANDANTE DO 20º BATALHÃO QUE IMPLATE O FORÚM DA SEGURANÇA PÚBLICA DA CIDADE DE SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
     <t>7772</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/7772/req-140-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/7772/req-140-2016.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO DE UMA PARTE DA ESTRADA VELHA DE MURIBARA ATÉ A FÁBRICA DE EMBALAGENS ALUKENTI SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
     <t>7751</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/7751/req-147-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/7751/req-147-2016.pdf</t>
   </si>
   <si>
     <t>SOLICITO DO PODER EXECUTIVO EXMO. PREFEITO ÂNGELO ALBANEZ QUE SEJA FEITA A DESAPROPRIAÇÃO DO CAMPO DA PONTE PRETA EM MATRIZ DA LUZ, SÃO LOURENÇO DA MATA E POSTERIORMENTE REFORMA COM INSTALAÇÃO DE REFLETORES.</t>
   </si>
   <si>
     <t>7752</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/7752/req-148-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/7752/req-148-2016.pdf</t>
   </si>
   <si>
     <t>SOLICITO DO PODER EXECUTIVO EXMO. PREFEITO ÂNGELO ALBANEZ QUE DENTRO DAS POSIBILIDADES ORÇAMENTÁRIAS DO RECURSO DO_x000D_
 FEM, VERBA PALARMENTAR DO DEPUTADO VINÍCIUS LABANCA, SEJA FEITO O CALÇADÃO DA UPA ATÉ O MERCADO PÚBLICO DE TIÚMA.</t>
   </si>
   <si>
     <t>7753</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/7753/req-167-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/7753/req-167-2016.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO AO CHEFE DO PODER EXECUlTIVO; EXMO O PREFEITO GINO ALBANEZ PARA A INSTALAÇÃO DE UM POSTO INTEGRADO DE POLICIAMENTO E FISCALIZAÇÃO DO TRÂNSITO; NO BAIRRO DE TIÚMA ONDE, ESTEJAM PRESENTES E DESENVOLVENDO AÇÕES INTEGRADAS: AGENTES DA RECEITA FEDERAl, POLÍCIA FEDERAL, BPRV, POLÍCIA MILITAR E GUARDA MUNICIPAL.</t>
   </si>
   <si>
     <t>7592</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/7592/req-174-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/7592/req-174-2016.pdf</t>
   </si>
   <si>
     <t>SOLICITO COMPLEMENTO DO CALÇAMENTO DA RUA MANOEL AMAZONAS NO BAIRRO DO PIXETE, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>6108</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6108/req-175-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6108/req-175-2016.pdf</t>
   </si>
   <si>
     <t>Implantação do programa veterinário nos bairros.</t>
   </si>
   <si>
     <t>7754</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/7754/req-176-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/7754/req-176-2016.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO AO CHEFE DO PODER EXECULTIVO EXMO. PREFEITO GINO ALBANEZ JUNTO COM A SECRETARIA DE INFRA ESTRUTURA PARA A_x000D_
 AQUISIÇÃO DE UMA UTI MÓVEL NO BAIRRO DE SÃO JOÃO E SÃO PAULO.</t>
   </si>
   <si>
     <t>7755</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/7755/req-177-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/7755/req-177-2016.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO AO CHEFE DO PODER EXECUTIVO; EXMO PREFEITO GINO ALBANEZ JUNTO COMA SECRETARIA DE INFRA ESTRUTURA PARA A_x000D_
 AQUISIÇÃO DE UMA UTI MÓVEL NO BAIRRO DE TIÚMA.</t>
   </si>
   <si>
     <t>7756</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/7756/req-178-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/7756/req-178-2016.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO AO CHEFE DO PODER EXECULTIVO EXMO. PREFEITO GINO ALBANEZ JUNTO COM A SECRETARIA DE lNFRA ESTRUTURA PARA A_x000D_
 AQUISIÇÃO DE UMA UTI MÓVEL NO BAIRRO DE LAGES.</t>
   </si>
   <si>
     <t>7757</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/7757/req-179-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/7757/req-179-2016.pdf</t>
   </si>
   <si>
     <t>S0LICITAÇÃO AO CHEFE DO PODER EXECULTIVO EXMO PREFEITO GINO ALBANEZ JUNTO COM A SECRETARIA DE INFRA ESTRUTURA PARA A_x000D_
 AQUISIÇÃO DE UMA UTI MÓVEL NO BAIRRO DE MATRIZ DA LUZ.</t>
   </si>
   <si>
     <t>7773</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/7773/req-180-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/7773/req-180-2016.pdf</t>
   </si>
   <si>
     <t>QUE SEJA FEITA UMA ESCADARIA NO LOT. PARQUE VITÓRIA ATENDENDO A NECESSIDADE DE ACESSO AOS MORADORES DO LOCAL SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
     <t>7758</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/7758/req-181-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/7758/req-181-2016.pdf</t>
   </si>
   <si>
     <t>SOLICITO DO PODER EXECUTIVO EXMO. PREFEITO ÂNGELO ALBANEZ QUE O GALPÃO DA ÁREA INTERNA DO MERCADO PÚBLICO DE TIÚMA, SEJA DOADO PARA A COOPERATIVA MISTA DOS TRABALHADORES RURAIS.</t>
   </si>
   <si>
     <t>7759</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/7759/req-182-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/7759/req-182-2016.pdf</t>
   </si>
   <si>
     <t>Solicita ao chefe do poder executivo; exmo sr. Gino Albanez, para que realize estudo de viabilidade; implante e implemente o programa" saúde nas praças que consiste em disponibilizar equipamentos e pessoal qualificado para estimularem e desenvolverem atividades físicas e desportivas, no sentido de promover a saúde da população nas praças da cidade.</t>
   </si>
   <si>
     <t>7760</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/7760/req-184-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/7760/req-184-2016.pdf</t>
   </si>
   <si>
     <t>SOLICITO UM VOTO DE APLAUSO PARA A FUNDAÇÃO DE HEMATOLOGIA E HEMOTERAPIA DE PERNAMBUCO HEMOPE NA PESSOA DE YÊDA MAIA ALBUQUERQUE PRESIDENTE.</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Irmão Manoel</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2016/764/764_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2016/764/764_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA COMO CRECHE MUNICIPAL ANA TEREZA AFONSO À CRECHE LOCALIZADA À RUA 18, NO PARQUE CAPIBARIBE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>André Melo</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2016/765/765_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2016/765/765_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DAS EMPRESAS QUE DISTRIBUEM GÁS LIQUEFEITO DE PETRÓLEO (GLP) NO MUNICÍPIO DE SÃO LOURENÇO DA MATA, EM TER ASSISTÊNCIA TÉCNICA 24 HORAS DISPONIBILIZADAS PARA OS CONSUMIDORES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
     <t>Ângelo Labanca Albanez Filho</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2016/766/766_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2016/766/766_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O SISTEMA ELETRÔNICO DE ESCRITURAÇÃO FISCAL - SEEF DO MUNICÍPIO DE SÃO LOURENÇO DA MATA, A NOTA FISCAL DE SERVIÇOS ELETRÔNICA - NFS-E, A NOTA FISCAL DE SERVIÇOS AVULSA ELETRÔNICA -- NFSA-E, A DECLARAÇÃO DE SERVIÇOS ELETRÔNICA - DS-E, A DECLARAÇÃO DE SERVIÇOS DE INSTITUIÇÕES FINANCEIRAS - DESIF, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Paulo Sales</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2016/767/767_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2016/767/767_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA A SEMANA MUNICIPAL DO AULÃO PREPARATÓRIO PARA O ENEM PARA OS ALUNOS DA REDE MUNICIPAL, ESTADUAL E PARTICULAR DO MUNICÍPIO DE SÃO LOURENÇO DA MATA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2016/768/768_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2016/768/768_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA A SEMANA MUNICIPAL DAS PEQUENAS CIRURGIAS NO HOSPITAL PETRONILA CAMPOS DO MUNICÍPIO DE SÃO LOURENÇO DA MATA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2016/769/769_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2016/769/769_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE: "INSTITUIR O BANHO DE FOLIA, NO BAIRRO DE TIÚMA, NO CALENDÁRIO FESTIVO DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2016/770/770_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2016/770/770_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2016/771/771_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2016/771/771_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INCLUSÃO DA FESTA DE SÃO CRISTÓVÃO COM A PROCISSÃO DOS CARROS NO CALENDÁRIO CULTURAL RELIGIOSO DO MUNICÍPIO; CRIA O DIA MUNICIPAL DO MOTORISTA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2016/772/772_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2016/772/772_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO CALENDÁRIO MUNICIPAL DA CIDADE DE SÃO LOURENÇO DA MATA, O DIA MUNICIPAL DO PROGRAMA EDUCACIONAL - PROERD.</t>
   </si>
   <si>
     <t>2338</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2338/projeto_de_lei_010-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2338/projeto_de_lei_010-2016.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Criação do DIA MUNICIPAL DO ARTISTA DA TERRA, com fim de valorizar e dar visibilidade aos artistas do nosso município, bem como fortalecer e incentivar a Cultura Popular.</t>
   </si>
   <si>
     <t>2339</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2339/projeto_de_lei_011-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2339/projeto_de_lei_011-2016.pdf</t>
   </si>
   <si>
     <t>Fica criado o DIPLOMA DO MÉRITO ALUNO DE OURO SÃO LOURENCENSE PROFESSORA MARTA MAGALHÃES, e dá outras providências.</t>
   </si>
   <si>
     <t>2340</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2340/projeto_de_lei_012-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2340/projeto_de_lei_012-2016.pdf</t>
   </si>
   <si>
     <t>Denomina o Posto de Saúde da Avenida 08 de Maio, no Bairro da Chã da Tábua como OTONIEL DE SOUZA CRUZ e dá outras providências.</t>
   </si>
   <si>
     <t>2341</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2341/projeto_de_lei_013-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2341/projeto_de_lei_013-2016.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição dos estabelecimentos bancários em recusarem o recebimento de boletos dentro do prazo de vencimento e de contas de consumo, tais como água, luz, telefone e taxas diversas de qualquer valor, diretamente nos caixas de atendimento presencial.</t>
   </si>
   <si>
     <t>2343</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2343/projeto_de_lei_014-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2343/projeto_de_lei_014-2016.pdf</t>
   </si>
   <si>
     <t>Denomina três ruas situadas às margens da BR-408, Muribara, neste município (à aproximadamente 150 metros da imagem de São Lourenço Mártir); e dá outras providências.</t>
   </si>
   <si>
     <t>2344</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2344/projeto_de_lei_015-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2344/projeto_de_lei_015-2016.pdf</t>
   </si>
   <si>
     <t>Modifica o artigo 168 da Seção XXIII da Lei 1749/89 - Código Urbanístico - para alterar o número de vagas de estacionamento em edificações de uso residencial.</t>
   </si>
   <si>
     <t>2345</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2345/projeto_de_lei_016-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2345/projeto_de_lei_016-2016.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regularização de edificações e dá outras providências.</t>
   </si>
   <si>
     <t>2346</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2346/projeto_de_lei_017-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2346/projeto_de_lei_017-2016.pdf</t>
   </si>
   <si>
     <t>Regulamenta o Serviço de Transporte Coletivo Escolar no Município do São Lourenço da Mata, e da outras providências.</t>
   </si>
   <si>
     <t>2347</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2347/projeto_de_lei_018-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2347/projeto_de_lei_018-2016.pdf</t>
   </si>
   <si>
     <t>Denomina como PRAÇA DR. SANDOVAL ALVES DE SOUZA a PRAÇA DO SANTO localizada na Ladeira do Liberato e dá outras providências.</t>
   </si>
   <si>
     <t>2348</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2348/projeto_de_lei_019-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2348/projeto_de_lei_019-2016.pdf</t>
   </si>
   <si>
     <t>Estabelece o Piso Salarial Profissional do Magistério Público Municipal da Educação Básica e dá outras providências correlatas.</t>
   </si>
   <si>
     <t>2349</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2349/projeto_de_lei_020-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2349/projeto_de_lei_020-2016.pdf</t>
   </si>
   <si>
     <t>Denomina como PRAÇA SEVERINO PAZ DE LIRA (Sr. Lira) a PRAÇA DA MACAÍBA, localizada na Avenida Dr. Francisco Correia e dá outras providências.</t>
   </si>
   <si>
     <t>2350</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2350/projeto_de_lei_021-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2350/projeto_de_lei_021-2016.pdf</t>
   </si>
   <si>
     <t>Denomina a alça viária da BR-408, no perímetro entre a imagem do anto Padroeiro do município - São Lourenço Mártir e a Praça Moura Cavalcante, localizada em frente ao Hospital Petronila Campos.</t>
   </si>
   <si>
     <t>2351</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2351/projeto_de_lei_022-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2351/projeto_de_lei_022-2016.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a substituição de identificação numérica de logradouro por nominal consoante a Rua Quinze; doravante Rua MARIA DO CARMO BARBOSA DE MELO, no bairro do Parque Capibaribe, neste Município e dá outras providências.</t>
   </si>
   <si>
     <t>2352</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2352/projeto_de_lei_023-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2352/projeto_de_lei_023-2016.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a substituição de identificação numérica de logradouro por nominal consoante a Rua Dez; doravante Rua NAIR DA SILVA BARBOSA, no bairro do Parque Capibaribe, neste município e dá outras providências.</t>
   </si>
   <si>
     <t>2353</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2353/projeto_de_lei_024-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2353/projeto_de_lei_024-2016.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a substituição de identificação numérica de logradouro por nominal consoante a Rua Cinquenta e Dois; doravante Rua JOSÉ MENDONÇA BEZERRA, no bairro do Parque Capibaribe, neste município e dá outras providências.</t>
   </si>
   <si>
     <t>2354</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2354/projeto_de_lei_025-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2354/projeto_de_lei_025-2016.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a substituição de identificação. numérica de logradouro por nominal consoante a Rua Vinte e Um; doravante Rua ORLANDO BATISTA DA CUNHA, no bairro do Parque Capibaribe, neste município e dá outras providências.</t>
   </si>
   <si>
     <t>2355</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2355/projeto_de_lei_026-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2355/projeto_de_lei_026-2016.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a substituição de identificação numérica de logradouro por nominal consoante a Rua Doze-A; doravante Rua MARIA JOSÉ DE LIMA SILVA, no bairro do Parque Capibaribe, neste município e, dá outras providências.</t>
   </si>
   <si>
     <t>2356</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2356/projeto_de_lei_027-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2356/projeto_de_lei_027-2016.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a substituição de identificação numérica de logradouro por nominal consoante a Rua Oito; doravante Rua MARCELO MAURO LEITÃO, no bairro do Parque Capibaribe, neste município e dá outras providências.</t>
   </si>
   <si>
     <t>2357</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2357/projeto_de_lei_028-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2357/projeto_de_lei_028-2016.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a substituição de identificação numérica de logradouro por nominal consoante a Rua Quarenta e Um; doravante Rua VEREADOR SANDOVAL ALVES DE SOUZA, no bairro do Parque Capibaribe, neste município e dá outras providências.</t>
   </si>
   <si>
     <t>2358</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2358/projeto_de_lei_029-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2358/projeto_de_lei_029-2016.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a substituição de identificação numérica de logradouro por nominal consoante a Rua Cinquenta e Sete; doravante Rua MARCELO MAURO LEITÃO, no bairro do Parque Capibaribe, neste município e dá outras providências.</t>
   </si>
   <si>
     <t>2359</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2359/projeto_de_lei_030-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2359/projeto_de_lei_030-2016.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a substituição de identificação numérica de logradouro por nominal consoante a Rua Cinquenta e Três; doravante Rua JOSÉ MENDONÇA BEZERRA, no bairro do Parque Capibaribe, neste município e dá outras providências.</t>
   </si>
   <si>
     <t>2360</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2360/projeto_de_lei_031-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2360/projeto_de_lei_031-2016.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a substituição de identificação numérica de logradouro por nominal consoante a Rua 77; doravante Rua MARIA JOSÉ DE SOUZA, no bairro do Parque Capibaribe, neste município e dá outras providências.</t>
   </si>
   <si>
     <t>2361</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2361/projeto_de_lei_032-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2361/projeto_de_lei_032-2016.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a substituição de identificação numérica de logradouro por nominal consoante a Rua 43; doravante Rua ELEONORA BARBOSA DE MELO, no bairro do Parque Capibaribe, neste município e dá outras providências.</t>
   </si>
   <si>
     <t>2362</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2362/projeto_de_lei_033-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2362/projeto_de_lei_033-2016.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre “instituir a criação do projeto funcional viver bem na praça Ademar Francisco Vieira no bairro de Tiúma"</t>
   </si>
   <si>
     <t>2363</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2363/projeto_de_lei_034-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2363/projeto_de_lei_034-2016.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública o Conselho de Pastores Evangélicos de Pernambuco (CONPEPE), sediada na Av. Dr. Belminio Correia, 7056 - Capibaribe - neste município e dá outras providências. .</t>
   </si>
   <si>
     <t>2364</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2364/projeto_de_lei_035-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2364/projeto_de_lei_035-2016.pdf</t>
   </si>
   <si>
     <t>Criação do Parque Aquático Hidroginâstico Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>2365</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2365/projeto_de_lei_036-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2365/projeto_de_lei_036-2016.pdf</t>
   </si>
   <si>
     <t>Arborização das Calçadas da Avenida Belmínio Correia do nosso município e dá outras providências.</t>
   </si>
   <si>
     <t>2366</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2366/projeto_de_lei_037-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2366/projeto_de_lei_037-2016.pdf</t>
   </si>
   <si>
     <t>Reflorestamento das margens do Rio Capibaribe em toda sua extensão do nosso município e dá outras providências.</t>
   </si>
   <si>
     <t>2367</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2367/projeto_de_lei_038-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2367/projeto_de_lei_038-2016.pdf</t>
   </si>
   <si>
     <t>Transformação das Áreas Verdes do nosso município em Bosques e dá outras providências.</t>
   </si>
   <si>
     <t>2368</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2368/projeto_de_lei_039-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2368/projeto_de_lei_039-2016.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a isenção de taxas de inscrição em concursos públicos e processos seletivos do Município de São Lourenço da Mata aos doadores de medula óssea e sangue e dá outras providências.</t>
   </si>
   <si>
     <t>2369</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2369/projeto_de_lei_040-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2369/projeto_de_lei_040-2016.pdf</t>
   </si>
   <si>
     <t>Denomina de Centro Cultural Romeu Neves Baptista, o Prédio da Antiga Prefeitura Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>2370</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2370/projeto_de_lei_041-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2370/projeto_de_lei_041-2016.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a Associação dos Moradores da Vila Tiúma.</t>
   </si>
   <si>
     <t>2371</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2371/projeto_de_lei_042-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2371/projeto_de_lei_042-2016.pdf</t>
   </si>
   <si>
     <t>Concede a Banda Municipal Filarmônica 10 de Agosto o título de Patrimônio Cultural Musical Material do Município de São Lourenço da Mata, Regulamenta a aquisição e uso dos instrumentos musicais e bens duráveis e dá outras providências.</t>
   </si>
   <si>
     <t>2372</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2372/projeto_de_lei_043-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2372/projeto_de_lei_043-2016.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a substituição de identificação numérica de logradouro por nominal consoante a Rua 01; doravante Rua JOSÉ LUIZ MARTINS, no bairro do Parque Capibaribe, neste município e dá outras providências.</t>
   </si>
   <si>
     <t>2373</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2373/projeto_de_lei_044-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2373/projeto_de_lei_044-2016.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a substituição de identificação numérica de logradouro por nominal consoante a Rua 68; doravante Rua PROF. JOÃO BATISTA MAGALHÃES DE OLIVEIRA, no bairro do Parque Capibaribe, neste município e dá outras providências.</t>
   </si>
   <si>
     <t>2374</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2374/projeto_de_lei_045-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2374/projeto_de_lei_045-2016.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a substituição de identificação numérica de logradouro por nominal consoante a Rua 78; doravante Rua PROF. MARIA DE LOURDES DE MELO, no bairro do Parque Capibaribe, neste município e dá outras providências.</t>
   </si>
   <si>
     <t>2375</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2375/projeto_de_lei_046-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2375/projeto_de_lei_046-2016.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Praça da Rua 77; doravante PRAÇA DEPUTADO JOSÉ MENDONÇA BEZERRA no bairro do Parque Capibaribe, neste município e dá outras providências.</t>
   </si>
   <si>
     <t>2376</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2376/projeto_de_lei_047-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2376/projeto_de_lei_047-2016.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo a Permutar o nome da Rua GIRASSOL - CEP: 54.737-120, para RUA CELSO DE OLIVEIRA, localizada no bairro de Tiúma.</t>
   </si>
   <si>
     <t>2377</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2377/projeto_de_lei_048-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2377/projeto_de_lei_048-2016.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para elaboração e execução da Lei Orçamentária de 2017 e dá outras providências.</t>
   </si>
   <si>
     <t>2378</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2378/projeto_de_lei_049-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2378/projeto_de_lei_049-2016.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Academia São-Lourencense de Ciências e Artes, cria a Comenda "Amigo das Ciências e das Artes", as Bienais das Ciências e das Artes e dá outras providências.</t>
   </si>
   <si>
     <t>2379</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2379/projeto_de_lei_050-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2379/projeto_de_lei_050-2016.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Dia Municipal da Consciência Cristã e dá outras providências.</t>
   </si>
   <si>
     <t>2380</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2380/projeto_de_lei_051-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2380/projeto_de_lei_051-2016.pdf</t>
   </si>
   <si>
     <t>Nomeia a Praça da Capelinha do Nincho de PRAÇA SR. LUIZ JOSÉ DE SANTANA (ARANHA) e dá outras providências.</t>
   </si>
   <si>
     <t>2381</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2381/projeto_de_lei_052-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2381/projeto_de_lei_052-2016.pdf</t>
   </si>
   <si>
     <t>Nomeia como PRAÇA ANTONIO BARBOSA DE MOURA a Praça localizada no Bairro do Barro Vermelho e dá outras providências.</t>
   </si>
   <si>
     <t>2382</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2382/projeto_de_lei_053-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2382/projeto_de_lei_053-2016.pdf</t>
   </si>
   <si>
     <t>Denomina o Laboratório de Análises Clínicas do Parque Capibaribe como LUIZ CABRAL DE OLIVEIRA e dá outras providências.</t>
   </si>
   <si>
     <t>2383</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo, a administração indireta e o Poder Legislativo a parcelar débitos junto ao Fundo Previdenciário do Município de São Lourenço da Mata - FUMAP, referente as contribuições previdenciárias e demais débitos previdenciários.</t>
   </si>
   <si>
     <t>2384</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2384/projeto_de_lei_057-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2384/projeto_de_lei_057-2016.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a substituição de identificação de logradouro consoante a Rua "H" como Rua AMÁLIA LÍVIA LEANDRO DA SILVA, no bairro da Nova Esperança , neste município e dá outras providências.</t>
   </si>
   <si>
     <t>2385</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2385/projeto_de_lei_058-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2385/projeto_de_lei_058-2016.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Praça da Beira Rio; doravante PRAÇA RICARDO JERÔNIMO PEREIRA REGO, no Bairro da Beira Rio, neste município e dá outras providências.</t>
   </si>
   <si>
     <t>2386</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2386/projeto_de_lei_059-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2386/projeto_de_lei_059-2016.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação do Mercado Público; doravante HONORATO LEITÃO DE MELO JÚNIOR no Bairro de Tiúma, neste município dá outras providências.</t>
   </si>
   <si>
     <t>2387</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2387/projeto_de_lei_060-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2387/projeto_de_lei_060-2016.pdf</t>
   </si>
   <si>
     <t>Institui no Município de São Lourenço da Mata Estado de Pernambuco o tratamento diferenciado e favorecido às Microempresas (ME), Empresas de Pequeno Porte (EPP) e aos Micro empreendedores individuais (MEI) de quo trata a Lei Complementar Federal nº 123, de 14 de dezembro de 2006 assim como as Leis Complementares nº 127/2008 e 128/2008 consolidadas, e dá outras providências.</t>
   </si>
   <si>
     <t>2388</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2388/projeto_de_lei_061-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2388/projeto_de_lei_061-2016.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 2.159/2006,. que instituiu o Plano Diretor de São Lourenço da Mata, para criar uma nova Zona de Expansão Urbana1-ZEU1, e dá outras providências.</t>
   </si>
   <si>
     <t>2389</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2389/projeto_de_lei_062-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2389/projeto_de_lei_062-2016.pdf</t>
   </si>
   <si>
     <t>Concede aos músicos e musicistas são-lourencenses que tenha a identificação da Ordem dos Músicos do Brasil (OMB) em Pernambuco, do Sindicato dos Músicos Profissionais do Estado de Pernambuco ou a Associação dos Músicos de São Lourenço da Mata; a Meia Entrada em todos os estabelecimentos de promoção de shows, diversão, espetáculos ou eventos artísticos musicais realizados neste município</t>
   </si>
   <si>
     <t>2390</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2390/projeto_de_lei_063-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2390/projeto_de_lei_063-2016.pdf</t>
   </si>
   <si>
     <t>Estabelece a cota de 50% (cinquenta por cento) nos contratos para shows, espetáculos, diversão e eventos públicos musicais realizados pelo ente federativo municipal, disponíveis para Artistas e Banda reconhecidamente oriundas do Município de São Lourenço da Mata e dá outras providências.</t>
   </si>
   <si>
     <t>2391</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2391/projeto_de_lei_064-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2391/projeto_de_lei_064-2016.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública o CENTRO DE ESTUDO E APOIO AO DESENVOLVIMENTO DE COMUNIDADE (CEDECOM), cuja filial é situada na Rua São José, nº 63, Matriz da Luz, São Lourenço da Mata/Pernambuco dá outras providências.</t>
   </si>
   <si>
     <t>2392</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2392/projeto_de_lei_065-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2392/projeto_de_lei_065-2016.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a permutar imóvel com particular e dá outras providências.</t>
   </si>
   <si>
     <t>2393</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2393/projeto_de_lei_066-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2393/projeto_de_lei_066-2016.pdf</t>
   </si>
   <si>
     <t>Inclui no calendário de Patrimônio Histórico Cultural do Município de São Lourenço da Mata, a Ponte Velha de Penedo, a Ponte de Tiúma e as Pontes de Muribara, devido ao simbolismo de construção remanescente dos antigos engenhos de cana-de-açúcar do século XX e dá outras providências.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/269/projeto_de_resolucao_176-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/269/projeto_de_resolucao_176-2016.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Honorífico do Município de São Lourenço da Mata, a Sra. NOEMIA SANTIAGO DE LIMA.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/268/projeto_de_resolucao_177-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/268/projeto_de_resolucao_177-2016.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorífico do Município de São Lourenço da Mata, ao Dr. JAYME CESAR FIGUEREDO FILHO.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/267/projeto_de_resolucao_178-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/267/projeto_de_resolucao_178-2016.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorífico do Município de São Lourenço da Mata, ao llmo. Sr. FREDERICO DA COSTA AMANCIO, Secretário Estadual de_x000D_
 Educação de Pernambuco.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/266/projeto_de_resolucao_179-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/266/projeto_de_resolucao_179-2016.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorífico do Município de São Lourenço da Mata ao Pastor. FRANCISCO TtRCIO DE VASCONCELOS CORDEIRO.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>Juninho de Muribara</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/265/projeto_de_resolucao_180-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/265/projeto_de_resolucao_180-2016.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorífico do Município de São Lourenço da Mata, ao llmo. Sr. ANTONIO CARLOS FIGUEIRA.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>Fernando Moura</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/264/projeto_de_resolucao_181-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/264/projeto_de_resolucao_181-2016.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorífico do Município de São Lourenço da Mata, ao Deputado Federal licenciado e Secretário de Turismo Estadual_x000D_
 FELIPE AUGUSTO LYRA CARRERAS.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/263/projeto_de_resolucao_182-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/263/projeto_de_resolucao_182-2016.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Benemérito do Município de São Lourenço da Mata, ao Jornalista CIRO BEZERRA da TV e Rádio Jornal do Comércio pelos 30 anos de carreira jornalista.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/262/projeto_de_resolucao_183-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/262/projeto_de_resolucao_183-2016.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Honorífica do Município de São Lourenço da Mata, a Professora VANEZA NASCIMENTO DE OLIVEIRA MELO.</t>
   </si>
   <si>
     <t>6883</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6883/projeto_de_resolucao_184-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6883/projeto_de_resolucao_184-2016.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Parecer Prévio do Tribunal de Contas do Estado de Pernambuco, Processo T.C. Nº 1002201-6 referente à Prestação de Contas da Prefeitura Municipal de São Lourenço da Mata, relativo ao exercício financeiro de 2009.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>Anderson Coutinho, André Melo, Antônio Manga, Celso Luiz, Dora da Padaria, Dr° Rubens, Fernando Moura, Gilberto Monteiro, Irmão do Bolo, Irmão Manoel, Juninho de Muribara, Leonardo Barbosa, Paulo Sales</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/261/projeto_de_resolucao_185-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/261/projeto_de_resolucao_185-2016.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorífico do Município de São Lourenço da Mata, ao llmo. Sr. JOÃO HENRIQUE DE ANDRADE LIMA CAMPOS.</t>
   </si>
   <si>
     <t>6884</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6884/projeto_de_resolucao_186-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6884/projeto_de_resolucao_186-2016.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorífico do muncipio de São Lourenço da Mata IImo. Sr. JOSÉ EDSON DA SILVA.</t>
   </si>
   <si>
     <t>6885</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6885/projeto_de_resolucao_187-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6885/projeto_de_resolucao_187-2016.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Parecer Prévio do tribunal de Contas do Estado de Pernambuco, Processo T.C. Nº 0301605-5 referente à Prestação de Contas da Prefeitura Municipal de São Lourenço da Mata, relativo ao exercício financeiro de 2002.</t>
   </si>
   <si>
     <t>6886</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6886/projeto_de_resolucao_188_a_245-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6886/projeto_de_resolucao_188_a_245-2016.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Benemérita do Município de São Lourenço da Mata, a RISONEIDE MARIA DA CONCEIÇÃO.</t>
   </si>
   <si>
     <t>6887</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6887/projeto_de_resolucao_188_a_245-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6887/projeto_de_resolucao_188_a_245-2016.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Benemérita do Município de São Lourenço da Mata, a LUCIENE MARIA CINTRA DA SILVA.</t>
   </si>
   <si>
     <t>6888</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6888/projeto_de_resolucao_188_a_245-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6888/projeto_de_resolucao_188_a_245-2016.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Benemérita do Município de São Lourenço da Mata, a JAQUELINE PEREIRA MENDES VIANA.</t>
   </si>
   <si>
     <t>6889</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6889/projeto_de_resolucao_188_a_245-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6889/projeto_de_resolucao_188_a_245-2016.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Benemérita do Município de São Lourenço da Mata, a  MARIA ANTONIA DA SILVA.</t>
   </si>
   <si>
     <t>6890</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6890/projeto_de_resolucao_188_a_245-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6890/projeto_de_resolucao_188_a_245-2016.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Benemérita do Município de São Lourenço da Mata, a MARIA DO SOCORRO SANTOS DE AZEVEDO.</t>
   </si>
   <si>
     <t>6891</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6891/projeto_de_resolucao_188_a_245-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6891/projeto_de_resolucao_188_a_245-2016.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Benemérita do Município de São Lourenço da Mata, a AILA TALMA DE OLIVEIRA FERREIRA.</t>
   </si>
   <si>
     <t>6892</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6892/projeto_de_resolucao_188_a_245-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6892/projeto_de_resolucao_188_a_245-2016.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Benemérita do Município de São Lourenço da Mata, a SIMONE NELCINA FERREIRA.</t>
   </si>
   <si>
     <t>6893</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6893/projeto_de_resolucao_188_a_245-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6893/projeto_de_resolucao_188_a_245-2016.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Benemérita do Município de São Lourenço da Mata, a ZILMA DE MELO ROCHA.</t>
   </si>
   <si>
     <t>6894</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6894/projeto_de_resolucao_188_a_245-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6894/projeto_de_resolucao_188_a_245-2016.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Benemérita do Município de São Lourenço da Mata, a LUCIMARY RENDALL DOS SANTOS MELO.</t>
   </si>
   <si>
     <t>6895</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6895/projeto_de_resolucao_188_a_245-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6895/projeto_de_resolucao_188_a_245-2016.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Benemérita do Município de São Lourenço da Mata, a MILENA BARBOSA DOS SANTOS.</t>
   </si>
   <si>
     <t>6896</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6896/projeto_de_resolucao_188_a_245-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6896/projeto_de_resolucao_188_a_245-2016.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Benemérita do Município de São Lourenço da Mata, a LOURDES MARIA DAMASCENO.</t>
   </si>
   <si>
     <t>6897</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6897/projeto_de_resolucao_188_a_245-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6897/projeto_de_resolucao_188_a_245-2016.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Benemérita do Município de São Lourenço da Mata, a ANA LÚCIA RAMOS.</t>
   </si>
   <si>
     <t>6898</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Benemérita do Município de São Lourenço da Mata, a EVELINA MARIA DA SILVA.</t>
   </si>
   <si>
     <t>6899</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6899/projeto_de_resolucao_188_a_245-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6899/projeto_de_resolucao_188_a_245-2016.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Benemérita do Município de São Lourenço da Mata, a CLÁUDIA CHAGAS DA SILVA.</t>
   </si>
   <si>
     <t>6900</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6900/projeto_de_resolucao_188_a_245-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6900/projeto_de_resolucao_188_a_245-2016.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Benemérita do Município de São Lourenço da Mata, a EVA ARAÚJO HERCULANO PEREIRA.</t>
   </si>
   <si>
     <t>6901</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6901/projeto_de_resolucao_188_a_245-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6901/projeto_de_resolucao_188_a_245-2016.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Benemérita do Município de São Lourenço da Mata, a MARIA APARECIDA FERREIRA.</t>
   </si>
   <si>
     <t>6902</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6902/projeto_de_resolucao_188_a_245-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6902/projeto_de_resolucao_188_a_245-2016.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Benemérita do Município de São Lourenço da Mata, a EDIVANIA TEIXEIRA DOS SANTOS.</t>
   </si>
   <si>
     <t>6903</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6903/projeto_de_resolucao_188_a_245-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6903/projeto_de_resolucao_188_a_245-2016.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Benemérita do Município de São Lourenço da Mata, a LUCICLEIDE SOARES DA SILVA.</t>
   </si>
   <si>
     <t>6904</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6904/projeto_de_resolucao_188_a_245-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6904/projeto_de_resolucao_188_a_245-2016.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Benemérita do Município de São Lourenço da Mata, a MARIA DAS NEVES TEIXEIRA.</t>
   </si>
   <si>
     <t>6905</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6905/projeto_de_resolucao_188_a_245-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6905/projeto_de_resolucao_188_a_245-2016.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Benemérita do Município de São Lourenço da Mata, a HILIANA ALVES DOS SANTOS.</t>
   </si>
   <si>
     <t>6906</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6906/projeto_de_resolucao_188_a_245-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6906/projeto_de_resolucao_188_a_245-2016.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Benemérita do Município de São Lourenço da Mata, a SILVANA FRANCISCA DO NASCIMENTO BARROS.</t>
   </si>
   <si>
     <t>6907</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6907/projeto_de_resolucao_188_a_245-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6907/projeto_de_resolucao_188_a_245-2016.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Benemérita do Município de São Lourenço da Mata, a MARIA DE FÁTIMA DA SILVA.</t>
   </si>
   <si>
     <t>6908</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6908/projeto_de_resolucao_188_a_245-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6908/projeto_de_resolucao_188_a_245-2016.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Benemérita do Município de São Lourenço da Mata, a SOLANGE MARIA DA SILVA SOUZA.</t>
   </si>
   <si>
     <t>6909</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6909/projeto_de_resolucao_188_a_245-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6909/projeto_de_resolucao_188_a_245-2016.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Benemérita do Município de São Lourenço da Mata, a LUIZA DE MARILLAC DE MOURA.</t>
   </si>
   <si>
     <t>6910</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6910/projeto_de_resolucao_188_a_245-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6910/projeto_de_resolucao_188_a_245-2016.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Benemérita do Município de São Lourenço da Mata, a CÁSSIA CRISTINA RUFINO DA SILVA.</t>
   </si>
   <si>
     <t>6911</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6911/projeto_de_resolucao_188_a_245-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6911/projeto_de_resolucao_188_a_245-2016.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Benemérita do Município de São Lourenço da Mata, a MARIA JOSÉ MACEDO.</t>
   </si>
   <si>
     <t>6912</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6912/projeto_de_resolucao_188_a_245-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6912/projeto_de_resolucao_188_a_245-2016.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Benemérita do Município de São Lourenço da Mata, a VALÉRIA JUBETE DE ARAÚJO.</t>
   </si>
   <si>
     <t>6913</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6913/projeto_de_resolucao_188_a_245-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6913/projeto_de_resolucao_188_a_245-2016.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Benemérita do Município de São Lourenço da Mata, a PAULA FRANCINETE DOS SANTOS LEAL.</t>
   </si>
   <si>
     <t>6914</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6914/projeto_de_resolucao_188_a_245-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6914/projeto_de_resolucao_188_a_245-2016.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Benemérita do Município de São Lourenço da Mata, a NIVALDA FRANCISCA DE LIMA.</t>
   </si>
   <si>
     <t>6915</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6915/projeto_de_resolucao_188_a_245-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6915/projeto_de_resolucao_188_a_245-2016.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Benemérita do Município de São Lourenço da Mata, a SANDRA MARIA DO CARMO CUNHA.</t>
   </si>
   <si>
     <t>6916</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6916/projeto_de_resolucao_188_a_245-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6916/projeto_de_resolucao_188_a_245-2016.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Benemérita do Município de São Lourenço da Mata, a VERONILDA MARIA DOS SANTOS.</t>
   </si>
   <si>
     <t>6917</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6917/projeto_de_resolucao_188_a_245-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6917/projeto_de_resolucao_188_a_245-2016.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Benemérita do Município de São Lourenço da Mata, a ALCIMERE ALVES BARBOSA.</t>
   </si>
   <si>
     <t>6918</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6918/projeto_de_resolucao_188_a_245-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6918/projeto_de_resolucao_188_a_245-2016.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Benemérita do Município de São Lourenço da Mata, a SONIA MARIA MELO DA LUZ.</t>
   </si>
   <si>
     <t>6935</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6935/projeto_de_resolucao_188_a_245-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6935/projeto_de_resolucao_188_a_245-2016.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Benemérita do Município de São Lourenço da Mata, a LENILDA VIEIRA DE OLIVEIRA DIAS.</t>
   </si>
   <si>
     <t>6936</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6936/projeto_de_resolucao_188_a_245-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6936/projeto_de_resolucao_188_a_245-2016.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Benemérita do Município de São Lourenço da Mata, a ELIANE MARIA DOS SANTOS SILVA.</t>
   </si>
   <si>
     <t>6937</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6937/projeto_de_resolucao_188_a_245-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6937/projeto_de_resolucao_188_a_245-2016.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Benemérita do Município de São Lourenço da Mata, a VANESSA NASCIMENTO DE OLIVEIRA MELO.</t>
   </si>
   <si>
     <t>6938</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6938/projeto_de_resolucao_188_a_245-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6938/projeto_de_resolucao_188_a_245-2016.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Benemérita do Município de São Lourenço da Mata, a IZOLDA GRAZIELA DA CUNHA SILVA.</t>
   </si>
   <si>
     <t>6939</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6939/projeto_de_resolucao_188_a_245-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6939/projeto_de_resolucao_188_a_245-2016.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Benemérito do Município de São Lourenço da Mata, a ISRAEL ELEOTÉRIO DA SILVA.</t>
   </si>
   <si>
     <t>6940</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6940/projeto_de_resolucao_188_a_245-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6940/projeto_de_resolucao_188_a_245-2016.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Benemérita do Município de São Lourenço da Mata, a EDIVÂNIA SILVA DE SOUZA.</t>
   </si>
   <si>
     <t>6941</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6941/projeto_de_resolucao_188_a_245-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6941/projeto_de_resolucao_188_a_245-2016.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Benemérita do Município de São Lourenço da Mata, a IRISLEUDA DIAS FERREIRA DA SILVA.</t>
   </si>
   <si>
     <t>6942</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6942/projeto_de_resolucao_188_a_245-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6942/projeto_de_resolucao_188_a_245-2016.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Benemérita do Município de São Lourenço da Mata, a CARMEM FRANCISCA DO CARMO.</t>
   </si>
   <si>
     <t>6943</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6943/projeto_de_resolucao_188_a_245-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6943/projeto_de_resolucao_188_a_245-2016.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Benemérita do Município de São Lourenço da Mata, a EDIGELMA MARIA DA SILVA.</t>
   </si>
   <si>
     <t>6944</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6944/projeto_de_resolucao_188_a_245-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6944/projeto_de_resolucao_188_a_245-2016.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Benemérita do Município de São Lourenço da Mata, a ELIANE SANTOS XAVIER NEVES.</t>
   </si>
   <si>
     <t>6945</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6945/projeto_de_resolucao_188_a_245-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6945/projeto_de_resolucao_188_a_245-2016.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Benemérito do Município de São Lourenço da Mata, a MARCELO RODRIGUES DE MOURA.</t>
   </si>
   <si>
     <t>6946</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6946/projeto_de_resolucao_188_a_245-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6946/projeto_de_resolucao_188_a_245-2016.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Benemérito do Município de São Lourenço da Mata, a ANDRÉ LUIZ DANTAS CINTRA DE SIQUEIRA.</t>
   </si>
   <si>
     <t>6947</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6947/projeto_de_resolucao_188_a_245-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6947/projeto_de_resolucao_188_a_245-2016.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Benemérita do Município de São Lourenço da Mata, a TEREZINHA DE JESUS SANTOS.</t>
   </si>
   <si>
     <t>6948</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6948/projeto_de_resolucao_188_a_245-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6948/projeto_de_resolucao_188_a_245-2016.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Benemérita do Município de São Lourenço da Mata, a ROSEANA BATISTA OOS PRAZERES.</t>
   </si>
   <si>
     <t>6949</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6949/projeto_de_resolucao_188_a_245-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6949/projeto_de_resolucao_188_a_245-2016.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Benemérita do Município de São Lourenço da Mata, a ANA ROSA DE CASTRO GUIMARÃES.</t>
   </si>
   <si>
     <t>6950</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6950/projeto_de_resolucao_188_a_245-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6950/projeto_de_resolucao_188_a_245-2016.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Benemérita do Município de São Lourenço da Mata, a CRISTINA MARIA DA SILVA.</t>
   </si>
   <si>
     <t>6951</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6951/projeto_de_resolucao_188_a_245-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6951/projeto_de_resolucao_188_a_245-2016.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Benemérita do Município de São Lourenço da Mata, a INÊS MARIA DE OLIVEIRA.</t>
   </si>
   <si>
     <t>6952</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6952/projeto_de_resolucao_188_a_245-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6952/projeto_de_resolucao_188_a_245-2016.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Benemérita do Município de São Lourenço da Mata, a SILVANA ALVES DE OLIVEIRA.</t>
   </si>
   <si>
     <t>6953</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6953/projeto_de_resolucao_188_a_245-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6953/projeto_de_resolucao_188_a_245-2016.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Benemérito do Município de São Lourenço da Mata, a JAIR JOSÉ CARVALHO .</t>
   </si>
   <si>
     <t>6954</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6954/projeto_de_resolucao_188_a_245-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6954/projeto_de_resolucao_188_a_245-2016.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Benemérito do Município de São Lourenço da Mata, a EDUARDO JOSE DE SOUZA.</t>
   </si>
   <si>
     <t>6955</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6955/projeto_de_resolucao_188_a_245-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6955/projeto_de_resolucao_188_a_245-2016.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Benemérito do Município de São Lourenço da Mata, a ARNALDO RODRIGUES DA SILVA FILHO.</t>
   </si>
   <si>
     <t>6956</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6956/projeto_de_resolucao_188_a_245-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6956/projeto_de_resolucao_188_a_245-2016.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Benemérita do Município de São Lourenço da Mata, a ISABEL CRISTINA MIRANDA DE MOURA.</t>
   </si>
   <si>
     <t>6957</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6957/projeto_de_resolucao_188_a_245-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6957/projeto_de_resolucao_188_a_245-2016.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Benemérita do Município de São Lourenço da Mata, a MARIA DO PÉRPETUO SOCORRO C. ALCOFORADO.</t>
   </si>
   <si>
     <t>6958</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6958/projeto_de_resolucao_188_a_245-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6958/projeto_de_resolucao_188_a_245-2016.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Benemérito do Município de São Lourenço da Mata, a JOSÉ OLIVEIRA SANTOS BENJAMIM.</t>
   </si>
   <si>
     <t>6959</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6959/projeto_de_resolucao_188_a_245-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6959/projeto_de_resolucao_188_a_245-2016.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Benemérito do Município de São Lourenço da Mata, a GENILDO MACHADO DE ARAÚJO.</t>
   </si>
   <si>
     <t>4215</t>
   </si>
   <si>
     <t>PEMLO</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica</t>
   </si>
   <si>
     <t>Anderson Coutinho, André Melo, Antônio Manga, Celso Luiz, Denis Alves, Dora da Padaria, Dr° Rubens, Fernando Moura, Gilberto Monteiro, Irmão do Bolo, Irmão Manoel, Juninho de Muribara, Leonardo Barbosa, Paulo Sales</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/4215/prosposta_de_emenda_a_lei_organica_001-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/4215/prosposta_de_emenda_a_lei_organica_001-2016.pdf</t>
   </si>
   <si>
     <t>Cria dispositivo à Lei Orgânica do Município de São Lourenço da Mata - PE e, dá outras providências</t>
   </si>
   <si>
     <t>2394</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2394/projeto_de_lei_complementar_012a-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2394/projeto_de_lei_complementar_012a-2016.pdf</t>
   </si>
   <si>
     <t>Altera o Artigo nº 12 da Lei Municipal nº 2516/2016 que disciplina o Transporte Escolar do Município e dá outras providências.</t>
   </si>
   <si>
     <t>2342</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2342/veto_ao_projeto_de_lei_013-2016.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2342/veto_ao_projeto_de_lei_013-2016.pdf</t>
   </si>
   <si>
     <t>Veto ao Projeto de Lei nº 013/2016, de autoria do Exmo. Sr. Vereador Leonardo Barbosa dos Santos.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2822,67 +2822,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/7761/req-003-2016.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/7741/req-006-2016.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/7742/req-007-2016.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/7743/req-008-2016.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2016/125/125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2016/126/126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6109/req-014-2016.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6060/req-018-2016.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2016/128/128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2016/134/134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2016/133/133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6061/req-035-2016.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6062/req-036-2016.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2016/132/132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2016/131/131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2016/130/130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2016/129/129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/7762/req-044-2016.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/7763/req-045-2016.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6063/req-049-2016.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6064/req-055-2016.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/7764/req-056-2016.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/7765/req-057-2016.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/7766/req-058-2016.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/7767/req-059-2016.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/7744/req-060-2016.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/7745/req-062-2016.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6065/req-067-2016.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6066/req-084-2016.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6067/req-085-2016.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6094/req-086-2016.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6095/req-087-2016.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/7746/req-088-2016.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6096/req-092-2016.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6097/req-093-2016.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6098/req-094-2016.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/7591/req-095-2016.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6099/req-096-2016.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/7768/req-103-2016.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/7769/req-104-2016.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/7770/req-105-2016.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/7771/req-111-2016.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6100/req-112-2016.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6101/req-113-2016.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6102/req-114-2016.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6103/req-115-2016.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6104/req-116-2016.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2016/127/127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/7747/req-126-2016.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6105/req-127-2016.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6106/req-128-2016.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6107/req-129-2016.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/7748/req-137-2016.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/7749/req-138-2016.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/7750/req-139-2016.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/7772/req-140-2016.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/7751/req-147-2016.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/7752/req-148-2016.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/7753/req-167-2016.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/7592/req-174-2016.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6108/req-175-2016.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/7754/req-176-2016.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/7755/req-177-2016.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/7756/req-178-2016.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/7757/req-179-2016.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/7773/req-180-2016.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/7758/req-181-2016.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/7759/req-182-2016.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/7760/req-184-2016.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2016/764/764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2016/765/765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2016/766/766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2016/767/767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2016/768/768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2016/769/769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2016/770/770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2016/771/771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2016/772/772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2338/projeto_de_lei_010-2016.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2339/projeto_de_lei_011-2016.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2340/projeto_de_lei_012-2016.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2341/projeto_de_lei_013-2016.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2343/projeto_de_lei_014-2016.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2344/projeto_de_lei_015-2016.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2345/projeto_de_lei_016-2016.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2346/projeto_de_lei_017-2016.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2347/projeto_de_lei_018-2016.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2348/projeto_de_lei_019-2016.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2349/projeto_de_lei_020-2016.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2350/projeto_de_lei_021-2016.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2351/projeto_de_lei_022-2016.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2352/projeto_de_lei_023-2016.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2353/projeto_de_lei_024-2016.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2354/projeto_de_lei_025-2016.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2355/projeto_de_lei_026-2016.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2356/projeto_de_lei_027-2016.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2357/projeto_de_lei_028-2016.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2358/projeto_de_lei_029-2016.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2359/projeto_de_lei_030-2016.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2360/projeto_de_lei_031-2016.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2361/projeto_de_lei_032-2016.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2362/projeto_de_lei_033-2016.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2363/projeto_de_lei_034-2016.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2364/projeto_de_lei_035-2016.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2365/projeto_de_lei_036-2016.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2366/projeto_de_lei_037-2016.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2367/projeto_de_lei_038-2016.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2368/projeto_de_lei_039-2016.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2369/projeto_de_lei_040-2016.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2370/projeto_de_lei_041-2016.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2371/projeto_de_lei_042-2016.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2372/projeto_de_lei_043-2016.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2373/projeto_de_lei_044-2016.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2374/projeto_de_lei_045-2016.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2375/projeto_de_lei_046-2016.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2376/projeto_de_lei_047-2016.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2377/projeto_de_lei_048-2016.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2378/projeto_de_lei_049-2016.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2379/projeto_de_lei_050-2016.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2380/projeto_de_lei_051-2016.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2381/projeto_de_lei_052-2016.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2382/projeto_de_lei_053-2016.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2384/projeto_de_lei_057-2016.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2385/projeto_de_lei_058-2016.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2386/projeto_de_lei_059-2016.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2387/projeto_de_lei_060-2016.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2388/projeto_de_lei_061-2016.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2389/projeto_de_lei_062-2016.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2390/projeto_de_lei_063-2016.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2391/projeto_de_lei_064-2016.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2392/projeto_de_lei_065-2016.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2393/projeto_de_lei_066-2016.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/269/projeto_de_resolucao_176-2016.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/268/projeto_de_resolucao_177-2016.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/267/projeto_de_resolucao_178-2016.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/266/projeto_de_resolucao_179-2016.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/265/projeto_de_resolucao_180-2016.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/264/projeto_de_resolucao_181-2016.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/263/projeto_de_resolucao_182-2016.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/262/projeto_de_resolucao_183-2016.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6883/projeto_de_resolucao_184-2016.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/261/projeto_de_resolucao_185-2016.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6884/projeto_de_resolucao_186-2016.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6885/projeto_de_resolucao_187-2016.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6886/projeto_de_resolucao_188_a_245-2016.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6887/projeto_de_resolucao_188_a_245-2016.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6888/projeto_de_resolucao_188_a_245-2016.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6889/projeto_de_resolucao_188_a_245-2016.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6890/projeto_de_resolucao_188_a_245-2016.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6891/projeto_de_resolucao_188_a_245-2016.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6892/projeto_de_resolucao_188_a_245-2016.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6893/projeto_de_resolucao_188_a_245-2016.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6894/projeto_de_resolucao_188_a_245-2016.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6895/projeto_de_resolucao_188_a_245-2016.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6896/projeto_de_resolucao_188_a_245-2016.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6897/projeto_de_resolucao_188_a_245-2016.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6899/projeto_de_resolucao_188_a_245-2016.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6900/projeto_de_resolucao_188_a_245-2016.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6901/projeto_de_resolucao_188_a_245-2016.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6902/projeto_de_resolucao_188_a_245-2016.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6903/projeto_de_resolucao_188_a_245-2016.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6904/projeto_de_resolucao_188_a_245-2016.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6905/projeto_de_resolucao_188_a_245-2016.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6906/projeto_de_resolucao_188_a_245-2016.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6907/projeto_de_resolucao_188_a_245-2016.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6908/projeto_de_resolucao_188_a_245-2016.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6909/projeto_de_resolucao_188_a_245-2016.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6910/projeto_de_resolucao_188_a_245-2016.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6911/projeto_de_resolucao_188_a_245-2016.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6912/projeto_de_resolucao_188_a_245-2016.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6913/projeto_de_resolucao_188_a_245-2016.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6914/projeto_de_resolucao_188_a_245-2016.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6915/projeto_de_resolucao_188_a_245-2016.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6916/projeto_de_resolucao_188_a_245-2016.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6917/projeto_de_resolucao_188_a_245-2016.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6918/projeto_de_resolucao_188_a_245-2016.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6935/projeto_de_resolucao_188_a_245-2016.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6936/projeto_de_resolucao_188_a_245-2016.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6937/projeto_de_resolucao_188_a_245-2016.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6938/projeto_de_resolucao_188_a_245-2016.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6939/projeto_de_resolucao_188_a_245-2016.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6940/projeto_de_resolucao_188_a_245-2016.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6941/projeto_de_resolucao_188_a_245-2016.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6942/projeto_de_resolucao_188_a_245-2016.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6943/projeto_de_resolucao_188_a_245-2016.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6944/projeto_de_resolucao_188_a_245-2016.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6945/projeto_de_resolucao_188_a_245-2016.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6946/projeto_de_resolucao_188_a_245-2016.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6947/projeto_de_resolucao_188_a_245-2016.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6948/projeto_de_resolucao_188_a_245-2016.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6949/projeto_de_resolucao_188_a_245-2016.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6950/projeto_de_resolucao_188_a_245-2016.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6951/projeto_de_resolucao_188_a_245-2016.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6952/projeto_de_resolucao_188_a_245-2016.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6953/projeto_de_resolucao_188_a_245-2016.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6954/projeto_de_resolucao_188_a_245-2016.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6955/projeto_de_resolucao_188_a_245-2016.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6956/projeto_de_resolucao_188_a_245-2016.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6957/projeto_de_resolucao_188_a_245-2016.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6958/projeto_de_resolucao_188_a_245-2016.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6959/projeto_de_resolucao_188_a_245-2016.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/4215/prosposta_de_emenda_a_lei_organica_001-2016.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2394/projeto_de_lei_complementar_012a-2016.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2342/veto_ao_projeto_de_lei_013-2016.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/7761/req-003-2016.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/7741/req-006-2016.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/7742/req-007-2016.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/7743/req-008-2016.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2016/125/125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2016/126/126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6109/req-014-2016.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6060/req-018-2016.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2016/128/128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2016/134/134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2016/133/133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6061/req-035-2016.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6062/req-036-2016.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2016/132/132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2016/131/131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2016/130/130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2016/129/129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/7762/req-044-2016.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/7763/req-045-2016.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6063/req-049-2016.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6064/req-055-2016.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/7764/req-056-2016.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/7765/req-057-2016.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/7766/req-058-2016.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/7767/req-059-2016.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/7744/req-060-2016.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/7745/req-062-2016.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6065/req-067-2016.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6066/req-084-2016.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6067/req-085-2016.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6094/req-086-2016.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6095/req-087-2016.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/7746/req-088-2016.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6096/req-092-2016.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6097/req-093-2016.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6098/req-094-2016.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/7591/req-095-2016.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6099/req-096-2016.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/7768/req-103-2016.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/7769/req-104-2016.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/7770/req-105-2016.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/7771/req-111-2016.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6100/req-112-2016.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6101/req-113-2016.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6102/req-114-2016.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6103/req-115-2016.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6104/req-116-2016.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2016/127/127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/7747/req-126-2016.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6105/req-127-2016.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6106/req-128-2016.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6107/req-129-2016.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/7748/req-137-2016.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/7749/req-138-2016.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/7750/req-139-2016.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/7772/req-140-2016.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/7751/req-147-2016.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/7752/req-148-2016.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/7753/req-167-2016.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/7592/req-174-2016.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6108/req-175-2016.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/7754/req-176-2016.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/7755/req-177-2016.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/7756/req-178-2016.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/7757/req-179-2016.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/7773/req-180-2016.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/7758/req-181-2016.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/7759/req-182-2016.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/7760/req-184-2016.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2016/764/764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2016/765/765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2016/766/766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2016/767/767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2016/768/768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2016/769/769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2016/770/770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2016/771/771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2016/772/772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2338/projeto_de_lei_010-2016.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2339/projeto_de_lei_011-2016.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2340/projeto_de_lei_012-2016.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2341/projeto_de_lei_013-2016.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2343/projeto_de_lei_014-2016.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2344/projeto_de_lei_015-2016.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2345/projeto_de_lei_016-2016.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2346/projeto_de_lei_017-2016.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2347/projeto_de_lei_018-2016.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2348/projeto_de_lei_019-2016.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2349/projeto_de_lei_020-2016.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2350/projeto_de_lei_021-2016.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2351/projeto_de_lei_022-2016.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2352/projeto_de_lei_023-2016.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2353/projeto_de_lei_024-2016.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2354/projeto_de_lei_025-2016.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2355/projeto_de_lei_026-2016.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2356/projeto_de_lei_027-2016.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2357/projeto_de_lei_028-2016.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2358/projeto_de_lei_029-2016.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2359/projeto_de_lei_030-2016.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2360/projeto_de_lei_031-2016.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2361/projeto_de_lei_032-2016.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2362/projeto_de_lei_033-2016.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2363/projeto_de_lei_034-2016.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2364/projeto_de_lei_035-2016.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2365/projeto_de_lei_036-2016.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2366/projeto_de_lei_037-2016.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2367/projeto_de_lei_038-2016.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2368/projeto_de_lei_039-2016.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2369/projeto_de_lei_040-2016.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2370/projeto_de_lei_041-2016.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2371/projeto_de_lei_042-2016.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2372/projeto_de_lei_043-2016.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2373/projeto_de_lei_044-2016.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2374/projeto_de_lei_045-2016.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2375/projeto_de_lei_046-2016.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2376/projeto_de_lei_047-2016.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2377/projeto_de_lei_048-2016.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2378/projeto_de_lei_049-2016.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2379/projeto_de_lei_050-2016.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2380/projeto_de_lei_051-2016.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2381/projeto_de_lei_052-2016.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2382/projeto_de_lei_053-2016.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2384/projeto_de_lei_057-2016.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2385/projeto_de_lei_058-2016.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2386/projeto_de_lei_059-2016.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2387/projeto_de_lei_060-2016.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2388/projeto_de_lei_061-2016.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2389/projeto_de_lei_062-2016.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2390/projeto_de_lei_063-2016.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2391/projeto_de_lei_064-2016.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2392/projeto_de_lei_065-2016.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2393/projeto_de_lei_066-2016.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/269/projeto_de_resolucao_176-2016.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/268/projeto_de_resolucao_177-2016.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/267/projeto_de_resolucao_178-2016.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/266/projeto_de_resolucao_179-2016.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/265/projeto_de_resolucao_180-2016.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/264/projeto_de_resolucao_181-2016.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/263/projeto_de_resolucao_182-2016.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/262/projeto_de_resolucao_183-2016.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6883/projeto_de_resolucao_184-2016.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/261/projeto_de_resolucao_185-2016.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6884/projeto_de_resolucao_186-2016.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6885/projeto_de_resolucao_187-2016.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6886/projeto_de_resolucao_188_a_245-2016.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6887/projeto_de_resolucao_188_a_245-2016.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6888/projeto_de_resolucao_188_a_245-2016.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6889/projeto_de_resolucao_188_a_245-2016.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6890/projeto_de_resolucao_188_a_245-2016.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6891/projeto_de_resolucao_188_a_245-2016.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6892/projeto_de_resolucao_188_a_245-2016.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6893/projeto_de_resolucao_188_a_245-2016.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6894/projeto_de_resolucao_188_a_245-2016.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6895/projeto_de_resolucao_188_a_245-2016.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6896/projeto_de_resolucao_188_a_245-2016.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6897/projeto_de_resolucao_188_a_245-2016.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6899/projeto_de_resolucao_188_a_245-2016.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6900/projeto_de_resolucao_188_a_245-2016.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6901/projeto_de_resolucao_188_a_245-2016.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6902/projeto_de_resolucao_188_a_245-2016.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6903/projeto_de_resolucao_188_a_245-2016.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6904/projeto_de_resolucao_188_a_245-2016.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6905/projeto_de_resolucao_188_a_245-2016.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6906/projeto_de_resolucao_188_a_245-2016.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6907/projeto_de_resolucao_188_a_245-2016.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6908/projeto_de_resolucao_188_a_245-2016.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6909/projeto_de_resolucao_188_a_245-2016.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6910/projeto_de_resolucao_188_a_245-2016.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6911/projeto_de_resolucao_188_a_245-2016.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6912/projeto_de_resolucao_188_a_245-2016.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6913/projeto_de_resolucao_188_a_245-2016.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6914/projeto_de_resolucao_188_a_245-2016.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6915/projeto_de_resolucao_188_a_245-2016.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6916/projeto_de_resolucao_188_a_245-2016.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6917/projeto_de_resolucao_188_a_245-2016.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6918/projeto_de_resolucao_188_a_245-2016.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6935/projeto_de_resolucao_188_a_245-2016.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6936/projeto_de_resolucao_188_a_245-2016.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6937/projeto_de_resolucao_188_a_245-2016.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6938/projeto_de_resolucao_188_a_245-2016.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6939/projeto_de_resolucao_188_a_245-2016.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6940/projeto_de_resolucao_188_a_245-2016.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6941/projeto_de_resolucao_188_a_245-2016.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6942/projeto_de_resolucao_188_a_245-2016.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6943/projeto_de_resolucao_188_a_245-2016.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6944/projeto_de_resolucao_188_a_245-2016.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6945/projeto_de_resolucao_188_a_245-2016.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6946/projeto_de_resolucao_188_a_245-2016.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6947/projeto_de_resolucao_188_a_245-2016.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6948/projeto_de_resolucao_188_a_245-2016.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6949/projeto_de_resolucao_188_a_245-2016.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6950/projeto_de_resolucao_188_a_245-2016.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6951/projeto_de_resolucao_188_a_245-2016.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6952/projeto_de_resolucao_188_a_245-2016.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6953/projeto_de_resolucao_188_a_245-2016.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6954/projeto_de_resolucao_188_a_245-2016.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6955/projeto_de_resolucao_188_a_245-2016.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6956/projeto_de_resolucao_188_a_245-2016.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6957/projeto_de_resolucao_188_a_245-2016.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6958/projeto_de_resolucao_188_a_245-2016.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/6959/projeto_de_resolucao_188_a_245-2016.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/4215/prosposta_de_emenda_a_lei_organica_001-2016.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2394/projeto_de_lei_complementar_012a-2016.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2016/2342/veto_ao_projeto_de_lei_013-2016.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H207"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="197.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="128.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="127.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>