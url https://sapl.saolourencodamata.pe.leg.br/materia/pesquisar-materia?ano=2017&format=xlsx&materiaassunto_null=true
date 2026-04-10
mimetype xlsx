--- v0 (2026-02-22)
+++ v1 (2026-04-10)
@@ -54,9574 +54,9574 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Leonardo Barbosa</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/660/660_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/660/660_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM POSTO MEDICO DE REFERENCIA PARA EXAMES ENTRE A AVENIDA MIGUEL ARRAES E O RESIDENCIAL FRANCISCA DE PAULA, POIS ESTE BAIRRO ENCONTRASSE ATUALMENTE COMO UMA ÁREA DESCOBERTA E NÃO TEM POSTO MÉDICO DE SAÚDE.</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/661/661_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/661/661_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMATIZAÇÃO DOS PSFS. COM IMPLANTAÇÃO DE PRONTUÁRIO ELETRÔNICO.</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/662/662_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/662/662_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DA CENTRAL DE DISTRIBUIÇÃO DE REMEDIO</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/663/663_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/663/663_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE UMA SECRETARIA MUNICIPAL DE TRANSPORTE EM SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/664/664_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/664/664_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE UMA SECRETARIA DE MEIO AMBIENTE EM SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/665/665_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/665/665_texto_integral.pdf</t>
   </si>
   <si>
     <t>ISENÇÃO DA TAXA DE ALVARÁ PARA OS TAXISTAS E TRANSPORTES ALTERNATIVOS (KOMBI).</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/</t>
   </si>
   <si>
     <t>REATIVAÇÃO DA BANDA FILARMONICA MUNICIPAL.</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/667/667_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/667/667_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UMA AGÊNCIA DO PROCON EM CARÁTER DE URGÊNCIA NO MUNICIPIO DE SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/668/668_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/668/668_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE ÔNIBUS UNIVERSITÁRIO PARA ATENDER AOS ESTUDANTES QUE FAZEM FACULDADE EM RECIFE E OUTRAS CIDADES.</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/669/669_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/669/669_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DO PÁTIO DA FEIRA NO CENTRO DA CIDADE</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Antônio Manga</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/834/req0011-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/834/req0011-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO CHEFE DO PODER EXECUTIVO, EXMO. SR. PREFEITO BRUNO GOMES DE OLIVEIRA, QUE SEJA FEITA A CONSTRUÇÃO DE UMA CRECHE COM TEMPO INTEGRAL,NO BAIRRO DE TIUMA.</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>SOLICITO AO CHEFE DO PODER EXECUTIVO, EXMO. SR. PREFEITO BRUNO GOMES DE OLIVEIRA, QUE SEJA FEITA A REFORMA GERAL DA ESCOLA MUNICIPAL SENADOR JOSÉ ERMÍRIO DE MORAES INCLUINDO A COBERTURA DA QUADRA DE ESPORTES, NO BAIRRO DE TIÚMA.</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/836/req0013-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/836/req0013-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO DO CHEFE DO PODER EXECUTIVO, O EXMO. SR. PREFEITO BRUNO GOMES DE OLIVEIRA, QUE SEJA FEITA A REFORMA GERAL DO POSTO DE SAÚDE NO BAIRRO DE TIÚMA.</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/837/req0014-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/837/req0014-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, EXMO. SR. PREFEITO BRUNO GOMES DE OLIVEIRA, A REFORMA GERAL DA PRAÇA SANTO ANTONIO E ADEMAR FRANCISCO VIEIRA NO BAIRRO DETIÚMA.</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/838/req0015-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/838/req0015-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO AO CHEFE DO PODER EXECUTIVO, EXMO. SR. PREFEITO BRUNO GOMES DE OLIVEIRA, QUE SEJA FEITA A REFORMA GERAL DO MERCADO PÚBLICO COMO TAMBÉM A TROCAS DOS BANCOS DE VERDURAS E CARNE EM TIÚMA.</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/839/req0016-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/839/req0016-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO CHEFE DO PODER EXECUTIVO, EXMO. SR. PREFEITO BRUNO GOMES DE OLIVEIRA, QUE SEJA FEITA A PINTURA E LIMPEZA TOTAL DA IGREJA DE SANTO ANTONIO EM TIÚMA.</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/840/req0017-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/840/req0017-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO AO CHEFE DO PODER EXECUTIVO, EXMO. SR. PREFEITO BRUNO GOMES DE OLIVEIRA, A IMPLANTAÇÃO DE QUATRO CÂMERAS DE MONITORAMENTO NO BAIRRO DE TIÚMA.</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/841/req0018-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/841/req0018-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, EXMO. SR. PREFEITO BRUNO GOMES DE OLIVEIRA, QUE SEJA CONSTRUIDO NO MERCADO PÚBLICO DE TIUMA UM POSTO POLICIAL INTERLIGADO POLICIA MILITAR ,BPRV E GUARDA MUNICIPAL PARA DA UMA MELHOR SEGURANÇA NA COMUNIDADE DE TIÚMA.</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/842/req0019-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/842/req0019-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO EXMO. SR. PREFEITO BRUNO GOMES DE OLIVEIRA, QUE SEJA CONSTRUÍDO UM ATERRO SANITÁRIO EM SÃO LOURENÇO DA MATA</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/843/req0020-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/843/req0020-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO AO CHEFE DO PODER EXECUTIVO, EXMO. SR. PREFEITO BRUNO GOMES DE OLIVEIRA, QUE SEJA FEITA A LIMPEZA COMPLETA E A FINALIZAÇÃO DO REVESTIMENTO COM PEDRA RACHÃO DO CANAL DO LOTEAMENTO MARIA HELENA DE MORAES NO BAIRRO DE TIÚMA.</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Irmão Manoel</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1107/req0021-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1107/req0021-2017.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA CRECHE NO BAIRRO DO ALTO SANTO ANTÔNIO</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1108/req0022-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1108/req0022-2017.pdf</t>
   </si>
   <si>
     <t>RONDAS NOTURNAS DA GUARDA-MUNICIPAL NAS ESCOLAS MUNICIPAIS</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1109/req0023-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1109/req0023-2017.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA CRECHE NO BAIRRO DA ROSINA LABANCA</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1110/req0024-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1110/req0024-2017.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA CRECHE NO BAIRRO DO PIXETE</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1111/req0025-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1111/req0025-2017.pdf</t>
   </si>
   <si>
     <t>REFORMA DA CRECHÊ VOVÓ ISAURA LOCALIZADA NO BAIRRO DA BEIRA RIO</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1112/req0026-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1112/req0026-2017.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA CRECHE NO BAIRRO PARQUE CAPIBARIBE</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1113/req0027-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1113/req0027-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE UM DENTISTA PARA O PSF (PROGRAMA SAÚDE DA FAMÍLIA) DE NOVA ESPERANÇA</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1114/req0028-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1114/req0028-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DA CONTRATAÇÃO DE DOIS DENTISTAS PARA OS POSTOS DE SAÚDE EM BEIRA RIO E BARRO VERMELHO</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1115/req0029-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1115/req0029-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE UMA AMBULÂNCIA PARA O PSF DO BAIRRO DE BEIRA RIO NESTA CIDADE</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1116/req0030-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1116/req0030-2017.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE ÔNIBUS PARA FAZER O TRANSPORTE DOS ALUNOS PARA AS FACULDADES DE CARPINA E NAZARÉ DA MATA NO HORÁRIO NOTURNO</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Deto de Lages</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/550/550_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/550/550_texto_integral.pdf</t>
   </si>
   <si>
     <t>A IMPLATACÃO DE UM POSTO (ANEXO) DOS CORREIOS NO DISTRITO DE LAGES NESTE MUNICIPIO</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/551/551_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/551/551_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA FÍSICA E COBERTURA DA QUADRA POLIESPORTIVA NO VEREADOR DETO DE LAGES ASSUNTO DISTRITO DE LAGES, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/552/552_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/552/552_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA E TROCA DE ILUMINAÇÃO DO CEMITÉRIO PUBLICO NO DISTRITO DE LAGES, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/553/553_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/553/553_texto_integral.pdf</t>
   </si>
   <si>
     <t>A CONSTRUÇÃO DE UM VELÓRIO MUNICIPAL PARA ATENDER O DISTRITO DE LAGES, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/554/554_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/554/554_texto_integral.pdf</t>
   </si>
   <si>
     <t>A CONSTRUÇÃO DE UM SANITÁRIO PÚBLICO NO DISTRITO DE LAGES. NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/555/555_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/555/555_texto_integral.pdf</t>
   </si>
   <si>
     <t>A CONCLUSÃO DA OBRA DO POSTO DE SAÚDE NO ENGENHO CONCÓRDIA DISTRITO DE LAGES, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/556/556_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/556/556_texto_integral.pdf</t>
   </si>
   <si>
     <t>A CONSTRUÇÃO DE UM SANITÁRIO PÚBLICO NO DISTRITO DE MATRIZ DA LUZ NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/557/557_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/557/557_texto_integral.pdf</t>
   </si>
   <si>
     <t>A MANUTENÇÃO DAS ESTRADAS PRINCIPAIS E SECUNDÁRIAS NAS ZONAS RURAIS DOS DISTRITOS DE LAGES E SEUS ASSENTAMENTOS E MATRIZ DA LUZ E SEUS ASSENTAMENTOS E ENGENHO SANTA ROSA NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/558/558_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/558/558_texto_integral.pdf</t>
   </si>
   <si>
     <t>A CRIAÇÃO DOS NOMES DE ALGUMAS RUAS E SEUS RESPECTIVOS E E PS, NO DISTRITOS DE LAGES NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/559/559_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/559/559_texto_integral.pdf</t>
   </si>
   <si>
     <t>A CONSTRUÇÃO DE PASSAGEM MOLHADA NOS ASSENTAMENTOS DE REFORMA AGRARIA NOS DISTRITOS DE LAGES.MATRIZ DA LUZ. E ENGENHO SANTA ROSA NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>Cícero Pinheiro</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/420/420_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/420/420_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA E APROFUNDAMENTO DO CANAL. LOCALIZADO NO RESIDENCIAL TIÚMA BAIRRO DE TIÚMA NESTE MUNICÍPIO</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/421/421_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/421/421_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA. CAPINAÇÃO E PINTURA DOS MEIO FIO. DAS RUAS LOCALIZADAS NO RESIDENCIAL TIÚMA BAIRRO DE TIÚMA NESTE MUNICÍPIO</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/422/422_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/422/422_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA DO VESTIÁRIO E CAMPO DE FUTEBOL DA VÁRZEA FRIA. BAIRRO DA VÁRZEA FRIA. NESTE MUNICÍPIO</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/423/423_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/423/423_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA PRAÇA, NA FRENTE DO CAMPO DE FUTEBOL DA VÁRZEA FRIA, BAIRRO DA VÁRZEA FRIA, NESTE MUNICÍPIO</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/424/424_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/424/424_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE UM SEMÁFORO EM FRENTE AO HOSPITAL PETRONILA CAMPOS, BAIRRO DO PARQUE CAPIBARIBE, NESTE MUNICÍPIO</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/425/425_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/425/425_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE UMA CAÇAMBA DE LIXO, PRÓXIMO AO CEMITÉRIO DE TIÚMA, BAIRRO DE TIÚMA, NESTE MUNICÍPIO</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>Alemão do Pixete</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/380/380_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/380/380_texto_integral.pdf</t>
   </si>
   <si>
     <t>CALCAMENTO DA TRAVESSA BEZERROS NA VILA DOURADA.</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/381/381_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/381/381_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UMA PONTE NA RUA MANOEL CORREIA NO BAIRRO DO PIXETE.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>RESTAURAÇÃO DA PRAÇA CHAFARIZ NO BAIRRO DO PIXETE.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE VESTIÁRIO PARA O CAMPO BOTAFOGO NO PIXETE.</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>Juninho de Muribara</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1229/req0053-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1229/req0053-2017.pdf</t>
   </si>
   <si>
     <t>CRECHE NO BAIRRO DA MURIBARA</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1230/req0054-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1230/req0054-2017.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO, ARQUIBANCADAS E VESTIÁRIO NO CAMPO DE MURIBARA NO BAIRRO DA MURIBARA.</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1231/req0055-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1231/req0055-2017.pdf</t>
   </si>
   <si>
     <t>PINTURA, CAPINAÇÃO E REFORMA DA QUADRA DA ESCOLA DR. HENRIQUE QUEIROZ MONTEIRO, NA COMUNIDADE CONSTANTINO LOCALIZADO NO BAIRRO DA MURIBARA</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1232/req0056-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1232/req0056-2017.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DA AMPLIAÇÃO/ALARGAMENTO OU DUPLICAÇÃO DA PONTE DE ACESSO AO BAIRRO DA MURIBARA</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1233/req0057-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1233/req0057-2017.pdf</t>
   </si>
   <si>
     <t>PERFURAÇÃO DE UM POÇO ARTESIANO NA COMUNIDADE DA VILA DA SAUDADE NO BAIRRO DA MURIBARA.</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1234/req0058-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1234/req0058-2017.pdf</t>
   </si>
   <si>
     <t>PERFURAÇÃO DE UM POÇO ARTESIANO NA COMUNIDADE DE CONSTANTINO NO BAIRRO DA MURIBARA.</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>Fabinho Pereira</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/511/511_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/511/511_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA POLICLÍNICA EM SÃO LOURENÇO DA MATA</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/512/512_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/512/512_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM NOVO PÁTIO DE EVENTOS EM SÃO LOURENÇO DA MATA</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/513/513_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/513/513_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO ASFÁLTICO DA AVENIDA BEIRO RIO</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/514/514_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/514/514_texto_integral.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO DA 3ª TRAVESSA DUQUE DE CAXIAS NO BAIRRO UMUARAMA</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/515/515_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/515/515_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO ASFÁLTICO DA RUA URBANO RIBEIRO DE SENA,NO BAIRRO DE CONSTANTINO</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/516/516_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/516/516_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM ABRIGO PARA IDOSOS NO BAIRRO DE PENEDO</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/517/517_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/517/517_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECONSTRUÇÃO DO CALÇAMENTO DA RUA CIDADANIA, LOCALIZADA NO BAIRRO DA VÁRZEA FRIA</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/518/518_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/518/518_texto_integral.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO DA RUA AUGUSTINHO RODRIGUES NO BAIRRO DO CAIARÁ</t>
   </si>
   <si>
     <t>1321</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>Maestro Carlos</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1321/req0069-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1321/req0069-2017.pdf</t>
   </si>
   <si>
     <t>A CONSTRUÇÃO DE UMA ESCOLA DE 1º AO 5º ANO NO BAIRRO DO ALTO SANTO ANTONIO. NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1378</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>Roco Frutas e Verduras</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1378/req0072-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1378/req0072-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO REFORMA E AMPLIAÇÃO DO PÁTIO DA FEIRA E MERCADO DE CARNE - SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
     <t>1379</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1379/req0073-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1379/req0073-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO A RECOMPOSIÇÃO E ASFALTO DA RUA DO TANQUE NO BAIRRO ALTO SANTO ANTÔNIO - SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
     <t>1380</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1380/req0074-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1380/req0074-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO A DESOBSTRUÇÃO E REFORMA DO CANAL LOCALIZADO NA RUA NOVA - ALTO SANTO ANTÔNIO SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
     <t>1381</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1381/req0075-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1381/req0075-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO A REFORMA DA ASSOCIAÇÃO DE MORADORES DO ALTO SANTO ANTONIO LOCALIZADA NA RUA 10 DE NOVEMBRO - SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
     <t>1386</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1386/req0076-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1386/req0076-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO A MANUTENÇÃO E COLOCAÇÃO DAS LÂMPADAS DA RUAS 10 DE NOVEMBRO RUA NOVA RUA 15 RUA JOÃO FRANCISCO DE ARAÚJO E RUA DO TANQUE LOCALIZADO NO - ALTO SANTO ANTÔNIO SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/670/670_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/670/670_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA FEITO UM CONVÊNIO ENTRE A CÂMARA LEGISLATIVA FEDERAL E CÂMARA MUNICIPAL COM O OBJETIVO DE IMPLANTAR A REDE LEGISLATIVA DE TV DIGITAL E RÁDIO EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/671/671_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/671/671_texto_integral.pdf</t>
   </si>
   <si>
     <t>ASFALTAMENTOS DAS RUAS: PAULA DE BARROS XIMENES, PROFESSORA MARIA ALAÍDE DE LIRA, ALFREDO DEODATO FILHO, ANTONIO BARBOSA DOS SANTOS, JOSÉ CARNEIRO LEÃO I, DR. MARCOS ANTÔNIO BARBOSA DOS SANTOS, ABRIVALDO RODRIGUES DE MOURA, MARIA JOSÉ DE SOUZA, E PREFEITO TITO PEREIRA TODAS LOCALIZADAS NO RESIDENCIAL FRANCISCA DE PAULA.</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/672/672_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/672/672_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DO PROJETO REBOCAR, NOS BAIRROS DA CHÃ DA TÁBUA E LOTEAMENTO METROPOLITANO.</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/673/673_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/673/673_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER UMA VISITA TÉCNICA NA COMUNIDADE DE SANTA LUZIA, PRÓXIMA A ARENA PERNAMBUCO, COM AS RESPECTIVAS SECRETARIAS: AÇÃO SOCIAL, OBRAS, SAÚDE E EDUCAÇÃO PARA MAPEAR AS CARÊNCIAS DE CADA SETOR E EFETUAR A TOMADA DE PROVIDÊNCIAS EMERGENCIAIS.</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/674/674_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/674/674_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA DA QUADRA NO RESIDENCIAL FRANCISCA DE PAULA, NOS ALAMBRADOS , TELA DE PROTEÇÃO E ILUMINAÇÃO.</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/675/675_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/675/675_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA CRECHE MUNICIPAL NO RESIDENCIAL SÃO LOURENÇO, SITUADA NA BR 408, SENTIDO RECIFE.</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/676/676_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/676/676_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA ESCOLA MUNICIPAL NO RESIDENCIAL RESERVA SÃO LOURENÇO SITUADA NA BR 408 SENTIDO RECIFE.</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/677/677_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/677/677_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR A INCLUSÃO DA AULA DE EDUCAÇÃO FINANCEIRA JUNTO A AULA DE MATEMÁTICA NA GRADE CURRICULAR DO ENSINO PUBLICO MUNICIPAL NAS SÉRIES DO SEGUNDO AO QUINTO ANO FUNDAMENTAL.</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/679/679_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/679/679_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE HIDRANTES EM TODA EXTENSÃO DO CENTRO COMERCIAL DE SÃO LOURENÇO DA CIDADE, COMO TAMBÉM EM FRENTE ÀS INSTITUIÇÕES PÚBLICAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/680/680_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/680/680_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA GERAL DA PRAÇA DO LOTEAMENTO JARDIM METROPOLITANO.</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/681/681_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/681/681_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA GERAL: CAPINAÇÃO, PINTURA DO MEIO FIO E RECOLHIMENTO DE ENTULHOS, NO RESIDENCIAL FRANCISCA DE PAULA.</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/844/req0088-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/844/req0088-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO CHEFE DO PODER EXECUTIVO, EXMO. SR. PREFEITO BRUNO GOMES DE OLIVEIRA, JUNTO AO RESPONSÁVEL DA GUARDA MUNICIPAL, A RELAÇÃO CONTENDO NOME, MATRÍCULA, TEMPO DE SERVIÇO DOS SERVIDORES E POSTOS ATIVADOS E/OU DESATIVADOS DA GUARDA MUNICIPAL.</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>Antônio Manga, Deto de Lages, Leonardo Barbosa</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/845/req0088-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/845/req0088-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO CHEFE DO PODER EXECUTIVO, EXMO. SR. PREFEITO BRUNO GOMES DE OLIVEIRA, JUNTO À SECRETARIA MUNICIPAL DE SAÚDE, A RELAÇÃO CONTENDO NOME, MATRÍCULA, LOCAL DE LOCAÇÃO E TEMPO DE SERVIÇO DE TODOS OS AGENTES COMUNITÁRIOS DE SAÚDE E AGENTES COMUNITÁRIOS DE ENDEMIAS.</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/846/req0089-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/846/req0089-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO CHEFE DO PODER EXECUTIVO, EXMO. PREFEITO BRUNO GOMES DE OLIVEIRA, QUE SEJA ELABORADO E EXECUTADO UM PLANO EMERGENCIAL DE COMBATE AO MOSQUITO AEDES AEGYPTI.</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/847/req0091-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/847/req0091-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO DO PRESIDENTE DENIS ALVES QUE COLOQUE NO CRONOGRAMA DAS REUNIÕES ORDINÁRIAS DA CÂMARA DE VEREADORES, AS QUATRO REUNIÕES ITINERANTES ANUAIS NOS BAIRROS INDICADOS PELO REQUERENTE DO REQUERIMENTO.</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/848/req0092-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/848/req0092-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO CHEFE DO PODER EXECUTIVO, EXMO. SR. PREFEITO BRUNO GOMES DE OLIVEIRA, ESCOLTA DA GUARDA MUNICIPAL PARA OS CONSELHEIROS TUTELARES DO MUNICÍPIO EM SUAS AÇÕES.</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/849/req0093-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/849/req0093-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO CHEFE DO PODER EXECUTIVO, EXMO. SR. PREFEITO. BRUNO GOMES DE OLIVEIRA, O AUMENTO SALARIAL DOS CONSELHEIROS TUTELARES DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/850/req0094-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/850/req0094-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO CHEFE DO PODER EXECUTIVO, O EXMO. SR. PREFEITO BRUNO GOMES DE OLIVEIRA, QUE REALIZE ESTUDO DE VIABILIDADE: IMPLANTE E IMPLEMENTE, NAS PRINCIPAIS PRAÇAS DO MUNICÍPIO, O PROGRMA "SAÚDE NAS PRAÇAS" QUE CONSISTE EM DISPONIBILIZAR EQUIPAMENTOS E PESSOAL QUALIFICADO PARA ESTIMULAREM E DESENVOLVEREM ATIVIDADES FÍSICAS E DESPORTIVAS NO SENTIDO DE PROMOVER A SAÚDE DA POPULAÇÃO NAS PRAÇAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/851/req0095-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/851/req0095-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO CHEFE DO PODER EXECUTIVO, EXMO. SR. PREFEITO BRUNO GOMES DE OLIVEIRA. JUNTO À ECT (EMPRESA DE CORREIOS E TELÉGRAFOS), QUE SEJA FEITO UM PLANEJAMENTO PARA A ENTREGA DE CORRESPONDÊNCIAS NAS RESIDÊNCIAS DOS LOTEAMENTOS: MARIA HELENA DE MORAES, CHÁCARAS TIÚMA, GRANDE RECIFE, PORTAL TIÚMA E NO LOTEAMENTO EXISTENTE NO ENTORNO DO CAMPO RERUM NOVARUM. TODOS NO BAIRRO DE TIÚMA.</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/852/req0096-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/852/req0096-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO AO CHEFE DO PODER EXECUTIVO, EXMO. SR. PREFEITO BRUNO GOMES DE OLIVEIRA, QUE SEJA FEITA A COMPLEMENTAÇÃO DO SERVIÇO NO PONTILHÃO PARA A PASSAGEM DO ESCOAMENTO DA ÁGUA DO CANAL DO LOTEAMENTO MARIA HELENA DE MORAES QUE DÁ ACESSO À LINHA FÉRREA NO BAIRRO DE TIÚMA.</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/853/req0097-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/853/req0097-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO CHEFE DO PODER EXECUTIVO, EXMO. SR. PREFEITO BRUNO GOMES DE OLIVEIRA, A REATIVAÇÃO DO CHAFARIZ LOCALIZADO NO LOTEAMENTO MARIA HELENA DE MORAES NO BAIRRO DE TIÚMA, UTILIZANDO O POÇO ARTESIANO JÁ EXISTENTE NO LOCAL.</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE AR CONDICIONADO NAS ENFERMARIAS DO HOSPITAL PETRONILA CAMPOS.</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1118/req0099-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1118/req0099-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE UM DENTISTA PARA O CENTRO DE ESPECIALIDADES MÉDICAS (PAM), LOCALIZADO NA VILA DO REINADO.</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1119/req0100-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1119/req0100-2017.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA CRECHE NO BAIRRO DE NOVA TIÚMA</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1120/req0101-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1120/req0101-2017.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA CRECHE NO BAIRRO DA VILA DO REINADO</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1121/req0102-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1121/req0102-2017.pdf</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1122/req0103-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1122/req0103-2017.pdf</t>
   </si>
   <si>
     <t>IMPLATAÇÂO DE UM SISTEMA DE REFRIGERAÇÃO NA ESCOLA MUNICIPAL JORNALISTA CRISTINA, LOCALIZADA NO BAIRRO DE NOVA TIÚMA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1123/req0104-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1123/req0104-2017.pdf</t>
   </si>
   <si>
     <t>IMPLATAÇÂO DE UM SISTEMA DE REFRIGERAÇÃO NA ESCOLA MUNICIPAL JOSUÉ PEREIRA, LOCALIZADA NO BAIRRO DE BEIRA RIO, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1124/req0105-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1124/req0105-2017.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÂO DE UM SISTEMA DE REFRIGERAÇÃO NA ESCOLA MUNICIPAL CLETO CAMPELO, LOCALIZADA NO CENTRO DESTA CIDADE.</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/426/426_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/426/426_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA CRECHE NO BAIRRO DE PENEDO, NESTE MUNICÍPIO</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/427/427_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/427/427_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA UPINHA NO BAIRRO DE TIÚMA, NESTE MUNICÍPIO</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/428/428_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/428/428_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA UPINHA NO BAIRRO DE PENEDO NESTE MUNICÍPIO</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/429/429_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/429/429_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA DA ESCOLA JOAQUIM DE BRITO, CONSTRUÇÃO DE SALAS PARA ATIVAÇÃO DE CRECHE NAS SALAS CONSTRUÍDAS, BAIRRO DE TIÚMA, NESTE MUNICÍPIO</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/430/430_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/430/430_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DO CANAL, LOCALIZADO NO BAIRRO DA VÁRZEA FRIA, NESTE MUNICÍPIO</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/431/431_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/431/431_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO ALFALTICO DE TODA AVENIDA ORIENTAL (BARRO VERMELHO E PENEDO), ATÉ A RUA PAPOULAS, NESTE MUNICÍPIO</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/432/432_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/432/432_texto_integral.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO DA RUA PAPOULAS ATÉ A RUA BENTO GONÇALVES DOS BAIRROS DE PENEDO AO JALISCO, NESTE MUNICÍPIO</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/560/560_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/560/560_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA FÍSICA DO POSTO DE SAÚDE NO DISTRITO DE LAGES, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/561/561_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/561/561_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA CRECHE NO DISTRITO DE MATRIZ DA LUZ</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/562/562_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/562/562_texto_integral.pdf</t>
   </si>
   <si>
     <t>A CONSTRUÇÃO DE VESTIÁRIOS, ALAMBRADOS COM TELA DE METAL E ILUMINAÇÃO DO CAMPO DE FUTEBOL EM MATRIZ DA LUZ</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/563/563_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/563/563_texto_integral.pdf</t>
   </si>
   <si>
     <t>A CONSTRUÇÃO DE VESTIÁRIOS, ALAMBRADOS COM TELA DE METAL E ILUMINAÇÃO DO CAMPO DE FUTEBOL EM LAGES</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/564/564_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/564/564_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AMPLIAÇÃO DO ACUDE QUE ABASTECE O SISTEMA DE TRATAMENTO DE ÁGUA NO DISTRITO DE LAGES </t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/565/565_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/565/565_texto_integral.pdf</t>
   </si>
   <si>
     <t>A CONSTRUÇÃO DE UMA CRECHE NO DISTRITO DE LAGES NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/519/519_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/519/519_texto_integral.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO DA RUA PROJETADA BAIRRO 'CHACARÁ TIUMA.'</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/520/520_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/520/520_texto_integral.pdf</t>
   </si>
   <si>
     <t>SANEAMENTO DE ESGOTO</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/521/521_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/521/521_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE SEMÁFORO E SINALIZAÇÃO TRÂNSITO NA ESQUINA DA AVENIDA DR BELMIRO CORREIA EM FRENTE AO HOSPITAL MARIA VITÓRIA.</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>Jai</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1130/req0138-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1130/req0138-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE PAVIMENTAÇÃO E DRENAGEM DA RUA FREI DAMIÃO.</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1131/req0139-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1131/req0139-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE PAVIMENTAÇAO E DRENAGEM NA RUA BUÍQUE.</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1132/req0140-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1132/req0140-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE PAVIMENTAÇÃO E DRENAGEM DA RUA MANOEL JOAQUIM DE SANTANA.</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1133/req0141-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1133/req0141-2017.pdf</t>
   </si>
   <si>
     <t>ASSUNTO: SOLICITAÇÃO DE PAVIMENTAÇÃO E DRENAGEM RUA APOLONIO SILVA JUNIOR,</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1134/req0143-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1134/req0143-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE MELHORIAS NA PARTE INTERNA E EXTERNA DA QUADRA DE AREIA DA PRAÇA ADEMAR FRANCISCO VIEIRA NA RUA THOMAS JOBSON.</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/854/req0144-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/854/req0144-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO PARA QUE SEJA REALIZADA UMA AUDIÊNCIA PÚBLICA COM OS CORREIOS PARA PLANEJAR UM SISTEMA QUE POSSA ATENDER TODAS AS RESIDÊNCIAS DENTRO DO MUNICÍPIO UMA VEZ QUE OS MORADORES DE ALGUNS BAlRROS NÃO DISPÕEM DESSE ATENDIMENTO PELOS CORREIOS.</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/855/req0145-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/855/req0145-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO PARA QUE SEJA REALIZADA UMA AUDIÊNCIA PÚBLICA COM AS OPERADORAS DE TELECOMUNICAÇÕES PARA PLANEJAMOS UM MELHOR ATENDIMENTO AOS MUNÍCIPES NA CIDADE DE SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/856/req0146-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/856/req0146-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO PARA QUE SEJA REALIZADA UMA AUDIÊNCIA PÚBLICA COM A CELPE PARA REAVALIAR AS SOLICITAÇÕES NÃO ATENDIDAS DENTRO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/857/req0147-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/857/req0147-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO PARA QUE SE.IA REALIZADA UMA AUDIÊNCIA PÚBLICA COM A COMPESA, PARA TRATAR DA FALTA DE COMPROMISSO E DESPERDÍCIO DE ÁGUA COMO TAMBÉM COBRANÇAS ABUSIVAS NA CIDADE DE SÃO LOURENÇO ASSUNTO NA OPORTUNIDADE CONVIDAR O PROCOM.</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/682/682_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/682/682_texto_integral.pdf</t>
   </si>
   <si>
     <t>REATIVAÇÃO DA BANDA FILARMÔNICA E DA ESCOLA DE MÚSICA.</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/683/683_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/683/683_texto_integral.pdf</t>
   </si>
   <si>
     <t>EFETUAR CLIMATIZAÇÃO DA ESCOLA MUNICIPAL CLETO CAMPELO.</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/684/684_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/684/684_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA QUADRA POLI ESPORTIVA NA ESCOLA MUNICIPAL CARMELA ORRICO LAPENDA SITUADA NO BAIRRO DO PIXETE.</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/685/685_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/685/685_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA QUADRA POLI ESPORTIVA COBERTA NO COLÉGIO MUNICIPAL MINISTRO APOLONIO SALES SITUADA NO BAIRRO DA CHÃ DA TÁBUA.</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/686/686_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/686/686_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA QUADRA POLI ESPORTIVA COBERTA NA ESCOLA MUNICIPAL JOSUÉ PEREIRA DE OLIVEIRA</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/687/687_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/687/687_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE MAIS UM CONSELHO TUTELAR EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/688/688_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/688/688_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DAS PARADAS DE ÔNIBUS QUE FICAM LOCALIZADA EM TODA EXTENSÃO DA AVENIDA DR. FRANCISCO CORREIA E BELMINO CORREIA EM NOSSA CIDADE.</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/689/689_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/689/689_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJAM REACENDIDAS AS FAIXAS DE PEDESTRES EM TODA EXTENSÃO DA AVENIDA DR. FCO. CORREIA E AVENIDA BELMINIO CORREIA E ONDE HOUVER SEMAFORIZAÇÃO E GRANDE FLUXO DE PEDESTRES, NA ENTRADA DA VILA DO REINADO, EM FRENTE A IGREJA ASSEMBLEIA DE DEUS TEMPLO MATRIZ, EM FRENTE AO EDUCANDÁRIO JOAQUIM FREIRE NA SAÍDA DA RUA DO ROSÁRIO, EM FRENTE AO CODAI, EM FRENTE AO MERCADO PUBLICO NO CENTRO,EM FRENTE A LOJAS AMERICANAS,NAS PROXIMIDADES A FARMÁCIA PAGUE MENOS, NA SAÍDA DA VÁRZEA FRIA, EM FRENTE AO TIMBI SHOPPING, EM FRENTE A MOBI BRASIL,EM FRENTE AO RESIDENCIAL MONT BLANC PRÓXIMO A LADEIRA DA LIBERATO, EM FRENTE A UPA NA NOVA TIÚMA EM FRENTE AO SESC EM TIÚMA.</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/690/690_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/690/690_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DO PASSE LIVRE PARA OS ESTUDANTES DA REDE ESTADUAL E MUNICIPAL DA NOSSA CIDADE.</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/691/691_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/691/691_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UM LABORATÓRIO DE INFORMATICA NA ECOLA MUNICIPAL PREFEITO AMARO ALVES DE SOUZA</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1235/req0158-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1235/req0158-2017.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO ASFÁLTICO DA AV. BARÃO DE CARUARU LOCALIZADA NO BAIRRO DA MURIBARA.</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1236/req0159-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1236/req0159-2017.pdf</t>
   </si>
   <si>
     <t>RECAPEMENTO ASFÁLTICO DA RUA HAVAÍ LOCALIZADA NO BAIRRO DA MURIBARA.</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1237/req0160-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1237/req0160-2017.pdf</t>
   </si>
   <si>
     <t>RECAPEMENTO ASFÁLTICO DA RUA ARCO VERDE LOCALIZADA NO BAIRRO DA MURIBARA.</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1238/req0161-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1238/req0161-2017.pdf</t>
   </si>
   <si>
     <t>RECAPEMENTO ASFÁLTICO DA RUA BAIXA VERDE LOCALIZADA NO BAIRRO DA MURIBARA.</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1239/req0162-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1239/req0162-2017.pdf</t>
   </si>
   <si>
     <t>RECAPEMENTO ASFÁLTICO DA RUA MANOEL SAMPAIO LOCALIZADA NO BAIRRO DA MURIBARA.</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1274/req0163-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1274/req0163-2017.pdf</t>
   </si>
   <si>
     <t>CAPEMENTO ASFÁLTICO DA RUA SATURNINO DE BRITO LOCALIZADA NO BAIRRO DA MURIBARA.</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/566/566_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/566/566_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA E APROFUNDAMENTO DO CANAL DA GAMELA NO TRECHO ENTRE VILA RICA E BAIRRO DO CAIARÁ ATE PE 05</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/567/567_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/567/567_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESOBSTRUÇÃO NA REDE DE ESGOTO NA RUA BEIJA FLOR NA ALTURA DO NUMERO 67 NO BAIRRO DO CAIARÁ</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/568/568_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/568/568_texto_integral.pdf</t>
   </si>
   <si>
     <t>A CRIAÇÃO DE UM POSTO DE SERVIÇOS PARA ATENDER A POPULAÇÃO NA EMISSÃO DE DOCUMENTOS</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/569/569_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/569/569_texto_integral.pdf</t>
   </si>
   <si>
     <t>A CONSTRUÇÃO DE MURO EM TORNO DA ESCOLA JONAS DE ANDRADE LIMA NO ENGENHO CONCÓRDIA</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/858/req0168-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/858/req0168-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO CHEFE DO PODER EXECUTIVO, EXMO. SR. PREFEITO BRUNO GOMES DE OLIVEIRA, QUE SEJA REALIZADA, TODA ÚLTIMA SEXTA FEIRA DO MÊS, UMA FEIRINHA TÍPICA ITINERANTE NOS BAIRROS DE SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/859/req0169-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/859/req0169-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO CHEFE DO PODER EXECUTIVO, EXMO. SR. PREFEITO BRUNO GOMES DE OLIVEIRA, A CRIAÇÃO DA 1 º FEIRA DA AGRICULTURA FAMILIAR EM SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/860/req0170-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/860/req0170-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO CHEFE DO PODER EXECUTIVO, EXMO. SR. PREFEITO BRUNO GOMES DE OLIVEIRA, A DESAPROPRIAÇÃO DO CAMPO RERUM NOVARUM E DA ASSOCIAÇÃO RERUM NOVARUM (CLUBE) E O MINE CAMPO NO BAIRRO DE TIÚMA.</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/861/req0171-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/861/req0171-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO CHEFE DO PODER EXECUTIVO, EXMO. SR. PREFEITO BRUNO GOMES DE OLIVEIRA, QUE SEJA FEITO  O CADASTRAMENTO E RECADASTRAMENTO DAS FAMÍLIAS DOS ASSENTAMENTOS NO PROGRAMA BOLSA FAMÍLIA E PROGRAMA DA CESTA BÁSICA EM TODO O MUNICÍPIO.</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/862/req0172-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/862/req0172-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO CHEFE DO PODER EXECUTIVO, EXMO. SR. PREFEITO BRUNO GOMES DE OLIVEIRA, QUE SEJA LEVADA UMA EQUIPE DE SAÚDE E UMA DE ASSISTÊNCIA SOCIAL PARA ATENDER OS MORADORES DOS ASSENTAMENTOS EXISTENTES EM SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/863/req0173-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/863/req0173-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, EXMO. SR. PREFEITO BRUNO GOMES DE OLIVEIRA, QUE SEJA CONSTRUIDA 06 (SEIS) PASSARELAS NO CANAL DO LOTEAMENTO MARIA HELENA DE MORAES NO BAIRRO DE TIÚMA.</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/864/req0174-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/864/req0174-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO CHEFE DO PODER EXECUTIVO, EXMO. SR. PREFEITO BRUNO GOMES DE OLIVEIRA, UMA EQUIPE DE LIMPEZA PARA A MANUTENÇÃO DA LIMPEZA DAS RUAS, PRAÇAS E PRÉDIOS PÚBLICOS DO BAIRRO DE TIÚMA.</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/433/433_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/433/433_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO QUE O COLÉGIO MUNICIPAL MINISTRO APOLÔNIO SALES, SE TORNE A PRIMEIRA ESCOLA EM TEMPO INTEGRAL DA REDE MUNICIPAL DE ENSINO</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/434/434_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/434/434_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DO CONSERTO DO CALÇAMENTO DA RUA MORENO NO BAIRRO DA VÁRZEA FRIA, NESTE MUNICÍPIO</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/435/435_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/435/435_texto_integral.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO ASFÁLTICO DA II TRAVESSA DA RUA DOS PALMARES, BAIRRO DA VÁRZEA FRIA, NESTE MUNICÍPIO</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/865/req0180-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/865/req0180-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO PARA QUE SEJA FEITA UMA AUDIÊNCIA PÚBLICA PARA TRATAR SOBRE A PEC 287 DE 20/12/2016, QUE TRATA DA REFORMA DA PREVIDÊNCIA NO BRASIL</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/866/req0181-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/866/req0181-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO DO PODER EXECUTIVO EXMO. SR. PREFEITO BRUNO OLIVEIRA QUE SEJA REALIZADO UM ESTUDO DE VIABILIDADE; ESTRUTURADA UMA PARCERIA COM O GOVERNO DO ESTADO E A UFRPE E ÓRGÃOS AFINS; PARA QUE SEJA CONSTRUÍDO NAS DEPENDÊNCIAS DE NOSSA CIDADE UM CENTRO DE VIGILÂNCIA E CONTROLE ANIMAL. ESPAÇO FÍSICO COM PROFISSIONAIS QUALIFICADOS PARA RECOLHIMENTO E TRATAMENTO DE ANIMAIS ENCONTRADOS EM VIAS PÚBLICAS, NAS PRAÇAS E EM SITUAÇÃO DE ABANDONO EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1441</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>Salvador</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1441/req0187-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1441/req0187-2017.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE SINALIZAÇÃO DAS PRINCIPAIS VIAS E AVENIDAS NO BAIRRO DO PARQUE CAPIBARIBE, INCLUINDO PINTURA DE QUEBRA-MOLAS E MEIO-FIO.</t>
   </si>
   <si>
     <t>1442</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1442/req0188-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1442/req0188-2017.pdf</t>
   </si>
   <si>
     <t>REFORMA E MANUTENCÃO DA PRACA DE EVENTOS SITUADA NO TERMINAL DE ÔNIBUS, NO BAIRRO PARQUE CAPIBARIBE. NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1136/req0189-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1136/req0189-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE UM SINAL DE TRÂNSITO NA FRENTE DA ESCOLA MUNICIPAL SENADOR JOSÉ ERMIRIO DE MORAES NO BAIRRO DE TIÚMA</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1138/req0190-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1138/req0190-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE UMA PONTE QUE DE ACESSO A CARRO E PEDESTRE SOBRE O CANAL DO LOTEAMENTO MARIA HELENA DE MORAES NO BAIRRO DE TIUMA.</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/522/522_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/522/522_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA E REVITALIZAÇÃO DA PRAÇA, NO CAIARÁ</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/523/523_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/523/523_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE CEP, RUA 43A LOCALIZADA NO PARQUE CAPIBARIBE.</t>
   </si>
   <si>
     <t>1443</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1443/req0198-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1443/req0198-2017.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA PASSARELA, LIGANDO DE UM LADO A OUTRO A BR 408, NA IMEDIAÇÃO DA RESERVA SÃO LOURENÇO.</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/692/692_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/692/692_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA NO RESIDENCIAL RESERVA SÃO LOURENÇO LOCALIZADO AS MARGENS DA BR 408 SENTIDO RECIFE.</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/693/693_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/693/693_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR AOS CARTÓRIOS DE REGISTROS QUE EMITAM NÚMERO DE CPF( CADASTRO DE PESSOA FÍSICA) NA CERTIDÃO DOS RECÉM-NASCIDOS DO NOSSO MUNICÍPIO ATRAVÉS DE CONVÊNIO FIRMADO ENTRE OS CARTÓRIOS E A ARPEN (ASSOCIAÇÃO DE REGISTRADORES DE PESSOAS NATURAIS DE PERNAMBUCO).</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/694/694_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/694/694_texto_integral.pdf</t>
   </si>
   <si>
     <t>EFETUAR A REVITALIZAÇÃO GERAL DO CAMPO DO BEM-TE-VI: PINTURA ALAMBRADO, TELA PROTETORA , ILUMINAÇÃO E AMPLIAÇÃO DAS ARQUIBANCADAS.</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/695/695_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/695/695_texto_integral.pdf</t>
   </si>
   <si>
     <t>EFETUAR A REVITALIZAÇÃO GERAL DA PRAÇA DA CLASSIFICAÇÃO SITUADA NA RUA MANOEL CORREIA NO CENTRO DE NOSSA CIDADE: ILUMINAÇÃO, PLAYGROUND E PINTURA,</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/696/696_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/696/696_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UM POSTO DA JUNTA COMERCIAL DO ESTADO DE PERNAMBUCO (JUCEPE) EM NOSSO MUNICIPIO.</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/697/697_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/697/697_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DO PROJETO "ORÇAMENTO PARTICIPATIVO" NOS BAIRROS DE NOSSA CIDADE</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/698/698_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/698/698_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO EM PARALELEPÍPEDO DO CANAL LOCALIZADO NO L TO. METROPOLITANO ATÉ O RESIDENCIAL FRANCISCA DE PAULA.</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/699/699_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/699/699_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DO CENTRO DA JUVENTUDE NO BAIRRO DA CHÃ DA TÁBUA.</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/700/700_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/700/700_texto_integral.pdf</t>
   </si>
   <si>
     <t>REATIVAÇÃO DA ESCOLA MUNICIPAL NA COMUNIDADE SANTA LUZIA.</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/701/701_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/701/701_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UMA CRECHE ENTRE O RESIDENCIAL FRANCISCA DE PAULA E O LOTEAMENTO JARDIM METROPOLITANO.</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1125/req0209-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1125/req0209-2017.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UMA CIDETRAN ESPECIAL EM SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1126/req0210-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1126/req0210-2017.pdf</t>
   </si>
   <si>
     <t>REFORMA DA PRAÇA TIMULEÃO MARANHÃO, BEM COMO DA PARADA DE ÔNIBUS EXISTENTE NA LOCALIDADE E DOS SANITÁRIOS DA MESMA PARA A UTILIZAÇÃO DOS FEIRANTES.</t>
   </si>
   <si>
     <t>1322</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1322/req0215-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1322/req0215-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO PARA 01 (UM) TRANSPORTE ESCOLAR PARA ESTUDANTES EM PENEDO DE BAIXO.</t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1323/req0216-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1323/req0216-2017.pdf</t>
   </si>
   <si>
     <t>Solicitação para a implantação de um (PSF) Posto de Saúde da família com ambulância, em Penedo de baixo.</t>
   </si>
   <si>
     <t>1324</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1324/req0217-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1324/req0217-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO PARA A REABERTURA DA ESTRADA QUE LIGA PENEDO DE BAIXO COM PENEDO DE CIMA.</t>
   </si>
   <si>
     <t>1325</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>SOLICITAÇÃO PARA  A INSTALAÇÃO DE 02 (DUAS) LOMBADAS FÍSICAS NA AV. DR. FRANCISCO CORREIA Nº1377, PRÓXIMA AO TEMPLO EVANGÉLICO DA ASSEMBLEIA DE DEUS.</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/867/req0219-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/867/req0219-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO CHEFE DO PODER EXECUTIVO, EXMO. SR. PREFEITO BRUNO GOMES DE OLIVEIRA, JUNTO A SECRETARIA DE OBRAS, REFORMA GERAL COM INTERDIÇÃO PARA VEÍCULOS DA PONTE VELHA DE PENEDO E COLOCAÇÃO DE LUMINÁRIAS .</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>SOLICITO AO CHEFE DO PODER EXECUTIVO, EXMO. SR. PREFEITO BRUNO GOMES DE OLIVEIRA JUNTO COM A SECRETARIA DE OBRAS, O ASFALTO E RECAPEAMENTO LIGANDO PENEDO E PARQUE CAPIBARIBE PELAS VIAS PRINCIPAIS NO BAIRRO DE PENEDO E DO PARQUE CAPIBARIBE EM SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/869/req0221-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/869/req0221-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO CHEFE DO PODER EXECUTIVO, EXMO. SR. PREFEITO BRUNO GOMES DE OLIVEIRA, JUNTO COM O CONSÓRCIO GRANDE RECIFE QUE AMPLIE A FROTA DE ÔNIBUS PARA ASSIM MELHORAR O ATENDIMENTO NA COMUNIDADE DE PENEDO PELO TRANSPORTE REGULAR ATRAVÉS DA LINHA (2486 PENEDO/CAMARAGIBE) EM SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/870/req0222-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/870/req0222-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO CHEFE DO PODER EXECUTIVO, EXMO. SR. PREFEITO BRUNO GOMES DE OLIVEIRA JUNTO COM A SECRETARIA DE OBRAS, A PAVIMENTAÇÃO, ILUMINAÇÃO E DRENAGEM DA Iº TRAVESSA ISAC SALAZAR NO BAIRRO DE PENEDO EM SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/871/req0223-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/871/req0223-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO CHEFE DO PODER EXECUTIVO, EXMO. SR. PREFEITO BRUNO GOMES DE OLIVEIRA JUNTO COM A SECRETARIA DE OBRAS, A IMPLANTAÇÃO DE UM CHAFARIZ NA RUA J. NUNES NO BAIRRO DE PENEDO DE CIMA EM SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/872/req0224-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/872/req0224-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO CHEFE DO PODER EXECUTIVO, O EXMO. SR. PREFEITO BRUNO GOMES DE OLIVEIRA PARA QUE JUNTO Á COMPESA, IMPLANTE A REDE HIDRÁULICA DE ABASTECIMENTO DE ÁGUA NO BAIRRO DE PENEDO NOS SEGUINTES LOTEAMENTOS; (REDENÇÃO), BARRO VERMELHO,VALE DA QUERÊNCIA E GRANDE PARTES DO CAJÁ EM SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/873/req0225-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/873/req0225-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO CHEFE DO PODER EXECUTIVO, EXMO. SR. PREFEITO BRUNO GOMES DE OLIVEIRA, QUE SEJÁ COMPRIDAS NA INTEGRA DENTRO DA LEI DO CALENDÁRIO DO MUNICÍPIO TODAS AS FESTIVIDADES COMEMORATIVAS DA CIDADE.</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/874/req0226-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/874/req0226-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO CHEFE DO PODER EXECUTIVO, EXMO. SR. PREFEITO BRUNO GOMES DE OLIVEIRA, JUNTO A SECRETARIA DE OBRAS, UMA ESCADARIA DE UM METRO E VINTE DE LARGURA POR CINQUENTA E DOIS DE COMPRIMENTO NO BAIRRO DE PENEDO, NA RUA EPITÁCIO PESSOA EM FRENTE A CAPELA.</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>SOLICITO AO CHEFE DO PODER EXECUTIVO, EXMO. SR. PREFEITO BRUNO GOMES DE OLIVEIRA, JUNTO A SECRETARIA DE OBRAS, A INTERLIGAÇÃO DA 3" TRAVESSA DO CANO DO BAIRRO VERMELHO AO BAIRRO DE BEIRA RIO COM A PAVIMENTAÇÃO DE 60 METROS DE COMPRIMENTOS POR 3 METROS DE LARGURA FACILITANDO Á IDA E A VINDA DA POPULAÇÃO DE UMA COMUNIDADE Á OUTRA.</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/876/req0228-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/876/req0228-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO CHEFE DO PODER EXECUTIVO, EXMO. SR. PREFEITO BRUNO GOMES DE OLIVEIRA, JUNTO A SECRETARIA DE OBRAS, A PAVIMENTAÇÃO, DRENAGEM, ILUMINAÇÃO DO CAMPO DE FUTEBOL E PODAR AS ÁRVORES DA 1º Travessa Antônio Maranhão no bairro de Penedo Cajá.</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/877/req0229-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/877/req0229-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO CHEFE DO PODER EXECUTIVO, EXMO. SR. PREFEITO BRUNO GOMES DE OLIVEIRA, JUNTO A SECRETARIA DE OBRAS, A REFORMA GERAL DA PRAÇA LOCALIZADA NA RUA DAS PAPOULAS EM PENEDO E TAMBÉM UMA COBERTA PARA QUE OS MORADORES POSSAM SE PROTEGER DA CHUVA E DO SOL.</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1197/req0230-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1197/req0230-2017.pdf</t>
   </si>
   <si>
     <t>ASSUNTO; SOLICITO LIMPEZA, APROFUNDAMENTO E FECHAMENTO DO CANAL LOCALIZADO NA RUA SÃO SEBASTIÃO NO BAIRRO NOVA TIÚMA EM SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1198/req0231-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1198/req0231-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE REFORMA DA ESCOLA MUNICIPAL CRISTINA TAVARES LOCALIZADO NO BAIRRO DE NOVA TIÚMA.</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1199/req0232-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1199/req0232-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE IMPLANTAÇÃO DE UMA ACADEMIA AO AR LIVRE COM APARELHOS PARA A PRÁTICA DE ATIVIDADES FÍSICAS BENÉFICAS A SAÚDE. NA PRAÇA ADEMAR FRANCISCO VIEIRA NA RUA THOMAS JOBSON NO BAIRRO DE TIUMA.</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1200/req0233-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1200/req0233-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE IMPLEMENTAÇÃO DE UM MERCADO DE CARNE NO MERCADO DE TIÚMA, NO BAIRRO DE TIÚMA</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/436/436_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/436/436_texto_integral.pdf</t>
   </si>
   <si>
     <t>TERMINO DA CONSTRUÇÃO DA UPINHA DE MATRIZ DA LUZ, DISTRITO DE MATRIZ DA LUZ, NESTE MUNICÍPIO</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/437/437_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/437/437_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONTINUAÇÃO DO CALCAMENTO DA RUA DAS ROSAS, NO BAIRRO DE PENEDO, NESTE MUNICÍPIO</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/438/438_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/438/438_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALARGAMENTO DA RUA FONSECA GALVÃO, NO BAIRRO DE PENEDO, NESTE MUNICÍPIO</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/439/439_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/439/439_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABERTURA DE UM POÇO ARTESIANO EMERGENCIAL NO CAJÁ, PENEDO, NESTE MUNICÍPIO</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/440/440_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/440/440_texto_integral.pdf</t>
   </si>
   <si>
     <t>TROCA DAS LAMPADAS QUE SE ENCONTRAM QUEIMADAS NA PRAÇA DA RUA 75, NO PARQUE CAPIBARIBE, NESTE MUNICÍPIO</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/441/441_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/441/441_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR ILUMINAÇÃO DOS POSTES QUE SE ENCONTRAM PRÓXIMO AO CONDOMÍNIO DA RUA NOEL ROSA NO BAIRRO DE PENEDO, NESTE MUNICÍPIO</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/442/442_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/442/442_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR ILUMINAÇÃO DOS POSTES LOCALIZADOS NA RUA FELIX PEIXOTO, NO BAIRRO DE PENEDO, NESTE MUNICÍPIO</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/443/443_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/443/443_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DOS BOEIROS (BOCA DE LOBO) LOCALIZADAS NA AVENIDA ORIENTAL, PRÓXIMO AO CANO DA COMPESA, NO BAIRRO DE PENEDO, NESTE MUNICÍPIO</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/570/570_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/570/570_texto_integral.pdf</t>
   </si>
   <si>
     <t>A IMPLANTAÇÃO DE UM VEÍCULO PARA ATENDER OS PACIENTES DO DISTRITO DE LAGES, QUE SE DESLOCAM PARA TRATAMENTOS AMBULATÓRIAS. TIPO:(TFD), NA CAPITAL E OUTROS MUNICÍPIOS</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/571/571_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/571/571_texto_integral.pdf</t>
   </si>
   <si>
     <t>A IMPLANTAÇÃO DE DOIS (02) GUARDAS MUNICIPAIS PARA O DISTRITO DE LAGES NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/572/572_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/572/572_texto_integral.pdf</t>
   </si>
   <si>
     <t>A PERFURAÇÃO DE TRÊS POÇOS ARTESIANO NO DISTRITO DE LAGES</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/573/573_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/573/573_texto_integral.pdf</t>
   </si>
   <si>
     <t>ASFALTAMENTO DA RUA DAS PEDREIRAS NO DISTRITO DE MATRIZ DA LUZ</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/574/574_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/574/574_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA E AMPLIAÇÃO DO PARQUE INFANTIL PRÓXIMO A ESCOLA FRANCISCO TAVARES NO DISTRITO DE LAGES</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/575/575_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/575/575_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE (4) GUARDAS MUNICIPAIS PAR AO DISTRITO DE MATRIZ DA LUZ</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/524/524_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/524/524_texto_integral.pdf</t>
   </si>
   <si>
     <t>CALCAMENTO DA RUA JOÃO TAVARES N222 BAIRRO PENEDO</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/525/525_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/525/525_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECONSTRUÇÃO DA RUA QUARENTA E QUATRO A Nº1 BAIRRO PENEDO</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/526/526_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/526/526_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA E REVITALIZAÇÃO DO CAMPO DE AREIA E A PRAÇA, RUA PARAÍBA Nº134 BAIRRO ROSINA LABANCA.</t>
   </si>
   <si>
     <t>1444</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1444/req0258-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1444/req0258-2017.pdf</t>
   </si>
   <si>
     <t>CALCAMENTO COM PARALELEPÍPEDO GRANÍTICO DA RUA 1 SOUTO MAIOR JUNIOR, NO BAIRRO MURIBARA EM SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
     <t>1445</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1445/req0259-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1445/req0259-2017.pdf</t>
   </si>
   <si>
     <t>CONTINUAÇÃO DO CALCAMENTO COM PARALELEPÍPEDO GRANÍTICO DA RUA BELO JARDIM, NA COMUNIDADE GLEBA DO PATRIARCA, NO BAIRRO CAPIBARIBE EM SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
     <t>1446</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1446/req0260-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1446/req0260-2017.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM ESPAÇO DE LAZER INCLUINDO UMA QUADRA POLIESPORTIV A COBERTA, NA RUA TOPÁZIO, COMUNIDADE GLEBA DO PATRIARCA. NO BAIRRO CAPIBARIBE. NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1389</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1389/req0261-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1389/req0261-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO UMA ACADEMIA DA CIDADE.</t>
   </si>
   <si>
     <t>1390</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1390/req0263-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1390/req0263-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO PAVIMENTAÇÃO NA RUA FÁBIO DE BARROS, PENEDO CAJÁ, SÃO LOURENÇO DA MATA</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/576/576_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/576/576_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A IMPLANTAÇÃO DE UM VEICULO PARA ATENDER OS PACIENTES DO DISTRITO DE MATRIZ DA LUZ, QUE SE DESLOCAM PARA TRATAMENTOS AMBULATÓRIAS TIPO:{TFD) NA CAPITAL E OUTROS MUNICÍPIOS. </t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/702/702_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/702/702_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UM CENTRO DA JUVENTUDE NO BAIRRO DA CHÃ DA TÁBUA</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/703/703_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/703/703_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UM CENTRO DE TRATAMENTO PARA DEPENDENTES QUÍMICOS COM ESPECIALIDADE NO CRACK.</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/704/704_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/704/704_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UM JUIZADO DA INFÂNCIA E JUVENTUDE EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/705/705_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/705/705_texto_integral.pdf</t>
   </si>
   <si>
     <t>REATIVAÇÃO DA BIBLIOTECA MUNICIPAL.</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/706/706_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/706/706_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR A INSTALAÇÃO DE REFLETORES NA QUADRA DA ESCOLA MUNICIPAL SENADOR FERNANDO LIRA LOCALIZADA NA MUNGUBA.</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/707/707_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/707/707_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO ASFÁLTICO DA RUA ÉDULO VALENÇA LINS, NO BAIRRO DE CHÃ DA TÁBUA.</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/708/708_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/708/708_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UMA BIBLIOTECA, NO BAIRRO DA CHÃ DA TÁBUA.</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/709/709_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/709/709_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO ASFÁLTICO DA RUA TOPÁZIO, NO BAIRRO DE CHÃ DA TÁBUA.</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/878/req0283-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/878/req0283-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO CHEFE DO PODER EXECUTIVO, EXMO. SR. PREFEITO BRUNO GOMES DE OLIVEIRA, QUE SEJA FEITA A PAVIMENTAÇÃO OU ASFALTO DA LADEIRA QUE FICA NO FINAL DA RUA CÉCÍLIA MEIRELES LIGANDO COM A TEÓFILO ANTÔNIO, PENEDO DE BAIXO.</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/879/req0284-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/879/req0284-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO CHEFE DO PODER EXECUTIVO, EXMO. SR. PREFEITO BRUNO GOMES DE OLIVEIRA, QUE JUNTO AO GOVERNO DO ESTADO DE PERNAMBUCO, POSSAM REALIZAR A REFORMA E DUPLICAÇÃO DA PONTE NO BAIRRO DE TIÚMA.</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/880/req0286-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/880/req0286-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO CHEFE DO PODER EXECUTIVO, EXMO. SR. PREFEITO BRUNO GOMES DE OLIVEIRA, POSSA DAR UM INCENTIVO COM UM VALE CULTURAL OU BOLSA AOS ARTISTAS DO NOSSO MUNICÍPIO, REGULARMENTE CADASTRADOS NA SECRETARIA DE CULTURA DO MUNICÍPIO DE SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/881/req0287-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/881/req0287-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO DO PRESIDENTE DENIS ALVES, QUE AGENDE, URGENTEMENTE, UMA REUNIÃO COM EXCELENTÍSSIMO SENHOR GOVERNADOR PAULO CÂMARA, O SECRETÁRIO DA SDS (SECRETARIA DE DEFESA SOCIAL), O SR. ANGELO GIOIA, COM O COMANDANTE GERAL DA PMPE, O CORONEL VANILDO MARANHÃO E COM O EXCELENTÍSSIMO SENHOR DEPUTADO ESTADUAL VINÍCIUS LABANCA PARA TRATARMOS DO ASSUNTO SEGURANÇA PÚBLICA DE SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>SOLICITO AO CHEFE DO PODER EXECUTIVO, EXMO. SR. PREFEITO BRUNO GOMES DE OLIVEIRA, QUE A SECRETARIA DE PLANEJAMENTO E A DIRETORIA DE TRIBUTAÇÃO FAÇA A FISCALIZAÇÃO E COBRANÇA DO ISS DAS ANTENAS E TORRES DAS OPERADORAS DE TELEFONIA E RÁDIOS SIMILARES INSTALADAS NO MUNICÍPIO DE SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>Denis Alves</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/351/351_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/351/351_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONSERTAR CALÇAMENTO DA RUA MANOEL DE MOURA, NA VILA DO_x000D_
 REINADO (MAIS CONHECIDA COMO VILA RICA), NESTE MUNICÍPIO. </t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/577/577_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/577/577_texto_integral.pdf</t>
   </si>
   <si>
     <t>A IMPLANTAÇÃO DE UM VEICULO PARA ATENDER OS PACIENTES DO ENGENHO SANTA ROSA, QUE SE DESLOCAM PARA TRATAMENTOS AMBULATORIAIS, NA CAPITAL E EM OUTROS MUNICÍPIOS.</t>
   </si>
   <si>
     <t>1326</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1326/req0291-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1326/req0291-2017.pdf</t>
   </si>
   <si>
     <t>Solicitação para a construção de uma creche, para o bairro de Penedo de Baixo.</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1201/req0295-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1201/req0295-2017.pdf</t>
   </si>
   <si>
     <t>ÁREA DE LAZER UMA PRAÇA A COMUNIDADE DE NOVA TIÚMA SÃO LOURENÇO DA MATA PE.</t>
   </si>
   <si>
     <t>1360</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>Rico Gás</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1360/req0298-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1360/req0298-2017.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO E SANEAMENTO BÁSICO NA RUA BELÉM DE SÃO FRANCISCO BAIRRO VILA DOURADA.</t>
   </si>
   <si>
     <t>1361</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1361/req0299-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1361/req0299-2017.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM VESTUÁRIO E BANHEIROS NO CAMPO DE FUTEBOL DÁ VILA DO REINADO.</t>
   </si>
   <si>
     <t>1362</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1362/req0300-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1362/req0300-2017.pdf</t>
   </si>
   <si>
     <t>REFORMA, CAPINAÇÃO E RETIRADA DE ENTULHOS DA PRAÇA DE SEU LIRA NA 1° TRAVESSA JOSÉ CARNEIRO LEÃO NO PIXETE.</t>
   </si>
   <si>
     <t>1363</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1363/req0301-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1363/req0301-2017.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA PONTE NO FINAL DA RUA BREJÃO BAIRRO CAIARÁ</t>
   </si>
   <si>
     <t>1364</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1364/req0302-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1364/req0302-2017.pdf</t>
   </si>
   <si>
     <t>REFORMA DÁ PRAÇA DA RUA DO RIACHUELO, NA VILA DO REINADO.</t>
   </si>
   <si>
     <t>1365</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1365/req0303-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1365/req0303-2017.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO DOS POSTES DA RUA NOVA ESPERANÇA.</t>
   </si>
   <si>
     <t>1366</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1366/req0304-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1366/req0304-2017.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO DA RUA ALAMEDAS DO FLAMBOYANT NO BAIRRO DE TIÚMA</t>
   </si>
   <si>
     <t>1367</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM MURO DE ARRIMO PARA CONTER O DESABAMENTO DE PARTE DA RUA NA 3 TRAVESSA DA AV. 01, PARQUE CAPIBARIBE.</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/710/710_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/710/710_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR A CLIMATIZAÇÃO DO VELÓRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/711/711_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/711/711_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR A LIMPEZA DO CANAL SITUADO AO LONGO DA RUA NOVA ESPERANÇA F NO BAIRRO DO PIXETE.</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/712/712_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/712/712_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA, ENLARGUECIMENTO E APROFUNDAMENTO DO CANAL LOCALIZADO NA RUA ARITANA NO BAIRRO DA VÁRZEA FRIA.</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/713/713_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/713/713_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR A PODA DAS ARVORES E REMOÇÃO DAS LÂMPADAS QUEIMADAS EM TODA EXTENÇÃO DO CALÇADÃO NAS PROXIMIDADES DA ANTIGA FABRICA FIAT LUX</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/714/714_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/714/714_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO ASFÁLTICO DA RUA CONSTÂNCIO AVELINO DE SÁ, NO BAIRRO CAPIBARIBE.</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/715/715_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/715/715_texto_integral.pdf</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/716/716_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/716/716_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UM REDUTOR DE VELOCIDADE NA AVENIDA BELMINO CORREIA EM FRENTE A ANTIGA FIAT LUZ NAS PROXIMIDADES DA CASA COMERCIAL DE NÚMERO 1005</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/717/717_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/717/717_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DO PROGRAMA PAPEL PASSADO EM NOSSO DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/718/718_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/718/718_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UMA ESCOLA MUNICIPAL DE INFORMÁTICA.</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/883/req0316-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/883/req0316-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO PRESIDENTE DENIS ALVES, A REALIZAÇÃO DE UMA AUDIÊNCIA PÚBLICA PARA MELHORES ESCLARECIMENTOS SOBRE A TRANSIÇÃO DA GESTÃO DO EX-PREFEITO ÂNGELO ALBANEZ, PARA O ATUAL PREFEITO BRUNO GOMES DE OLIVEIRA, UMA VEZ QUE A POPULAÇÃO NÃO SABE DA REAL SITUAÇÃO DO MUNÍCIPIO.</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/884/req0317-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/884/req0317-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO PREFEITO SR. BRUNO GOMES DE OLIVEIRA AUTORIZAÇÃO OU CONCESSÃO PARA QUE OS TRABALHADORES AMBULANTES POSSAM COMERCIALIZAR  NA ÁREA EXTERNA DA ARENA PERNAMBUCO PRINCIPALMENTE EM DIAS DE JOGOS BEM COMO NAS PROGRAMAÇÕES DE FESTIVIDADES DO DOMINGO NA ARENA.</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/885/req0318-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/885/req0318-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO PREFEITO Sr. BRUNO GOMES DE OLIVEIRA, QUE JUNTO À SECRETARIA DE PLANEJAMENTO E CONTROLE URBANO, REALIZE ESTUDO DE VIABILIDAE E BUSQUE UMA ALTERNATIVA PARA ALOCAR OS MAIS DE (30) TRINTA COMERCIANTES DE ANIMAIS VIVOS (BOVINOS, CAPRINOS, SUINOS E OUTROS), QUE HOJE ESTÃO SEM LOCAL PARA COMERCIALIZAÇÃO DOS SEUS PRODUTOS; PARA QUE OS MESMOS POSSAM TER UM LOCAL ADEQUADO PARA A COMERCIALIZAÇÃO DOS SEUS PRODUTOS NA FEIRA LIVRE EM TIÚMA.</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/578/578_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/578/578_texto_integral.pdf</t>
   </si>
   <si>
     <t>PERFURAÇÃO DE DOIS POÇOS ARTESIANOS NA COMUNIDADE DOS BARROS, DA BARRAGEM TAPACURÁ NO DISTRITO DE LAGES</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/579/579_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/579/579_texto_integral.pdf</t>
   </si>
   <si>
     <t>A INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA NA COMUNIDADE DOS BARROS NA BARRAGEM TAPACURÁ NESTE MUNICÍPIO</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/580/580_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/580/580_texto_integral.pdf</t>
   </si>
   <si>
     <t>A CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA NA COMUNIDADE DOS BARROS NA BARRAGEM TAPACURÁ NESTE MUNICÍPIO</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/719/719_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/719/719_texto_integral.pdf</t>
   </si>
   <si>
     <t>AMPLIAÇÃO E REFORMA DA AGÊNCIA DOS CORREIOS EM NOSSA CIDADE</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/720/720_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/720/720_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPONIBILIZAR UM APARELHO DE NOTEBOOK E MODEM COM INTERNET PARA CADA CONSELHEIRO TUTELAR EM EXERCÍCIO PARA USO FUNCIONAL.</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/721/721_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/721/721_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE PALESTRA DO PROCOM COM OS LIDERES COMUNITÁRIOS E A COMUNIDADE EM GERAL.</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/722/722_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/722/722_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE PLACAS EDUCATIVAS NOS BAIRROS COM PLACAS: DIGA NÃO ÀS DROGAS</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/723/723_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/723/723_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO ASFÁLTICO DA RUA FERNANDO PEREIRA DE ARAÚJO, NO BAIRRO DE CHÃ DA TÁBUA</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/724/724_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/724/724_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE SEÇÕES ESPECIAIS DE VOTAÇÃO PARA PESSOAS COM DEFICIÊNCIA.</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/725/725_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/725/725_texto_integral.pdf</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/726/726_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/726/726_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA GERAL MERCADO PÚBLICO MUNICIPAL NO CENTRO DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/727/727_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/727/727_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR A LIMPEZA DO CANAL SITUADO NO LOTEAMENTO METROPOLITANO ATÉ O RESIDÊNCIAL FRANCISCA DE PAULA.</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/728/728_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/728/728_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR REFORMA E AMPLIAÇÃO DA PONTE LOCALIZADA NA RUA VERDEJANTE NO LOTEAMENTO CAMPO VERDE PRÓXIMO A ARENA PERNAMBUCO.</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/886/req0342-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/886/req0342-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO CHEFE DO PODER EXECUTIVO, EXMO. SR. PREFEITO BRUNO GOMES DE OLIVEIRA, QUE SEJAM EXECUTADOS OS SERVIÇOS DE SANEAMENTO BÁSICO, RECAPEAMENTO ASFÁLTICO, MELHORAMENTO NA ILUMINAÇÃO PÚBLICA E PLACAS COM NOME E CEP DA RUA MONTEIRO LOBATO (RUA DO AMENDOIM) NO BAIRRO DE TIÚMA.</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/887/req0343-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/887/req0343-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO CHEFE DO PODER EXECUTIVO, EXMO. SR. PREFEITO BRUNO GOMES DE OLIVEIRA, QUE SEJAM EXECUTADOS OS SERVIÇOS DE SANEAMENTO BÁSICO, RECAPEAMENTO ASFÁLTICO, MELHORAMENTO NA ILUMINAÇÃO PÚBLICA E PLACAS COM NOME E CEP DA RUA SÃO PAULO (RUA DO MERCADO) NO BAIRRO DE TIÚMA.</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/888/req0344-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/888/req0344-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO CHEFE DO PODER EXECUTIVO, EXMO. SR. PREFEITO BRUNO GOMES DE OLIVEIRA, QUE SEJAM EXECUTADOS OS SERVIÇOS DE SANEAMENTO BÁSICO, RECAPEAMENTO ASFÁLTICO, MELHORAMENTO NA ILUMINAÇÃO PÚBLICA E PLACAS COM NOME E CEP DA RUA APOLÔNIO SILVA JÚNIOR (RUA DA PONTE) NO BAIRRO DE TIÚMA.</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/889/req0345-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/889/req0345-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO CHEFE DO PODER EXECUTIVO, EXMO. SR. PREFEITO BRUNO GOMES DE OLIVEIRA, QUE SEJAM EXECUTADOS OS SERVIÇOS DE SANEAMENTO BÁSICO, RECAPEAMENTO ASFÁLTICO, MELHORAMENTO NA ILUMINAÇÃO PÚBLICA E PLACAS COM NOME E CEP DA RUA TIRADENTES (ALTO CAMURIM) NO BAIRRO DE TIÚMA.</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/890/req0346-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/890/req0346-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO CHEFE DO PODER EXECUTIVO, EXMO. SR. PREFEITO BRUNO GOMES DE OLIVEIRA, QUE SEJAM EXECUTADOS OS SERVIÇOS DE SANEAMENTO BÁSICO, RECAPEAMENTO ASFÁLTICO, MELHORAMENTO NA ILUMINAÇÃO PÚBLICA E PLACAS COM NOME E CEP DA RUA DO SANTELMO NO BAIRRO DE TIÚMA.</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/891/req0347-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/891/req0347-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO CHEFE DO PODER EXECUTIVO, EXMO. SR. PREFEITO BRUNO GOMES DE OLIVEIRA, QUE SEJAM EXECUTADOS OS SERVIÇOS DE SANEAMENTO BÁSICO, RECAPEAMENTO ASFÁLTICO, MELHORAMENTO NA ILUMINAÇÃO PÚBLICA E PLACAS COM NOME E CEP DA RUA NOVA NO BAIRRO DE TIÚMA.</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>SOLICITO AO CHEFE DO PODER EXECUTIVO, EXMO. SR. PREFEITO BRUNO GOMES DE OLIVEIRA, QUE SEJAM EXECUTADOS OS SERVIÇOS DE SANEAMENTO BÁSICO, RECAPEAMENTO ASFÁLTICO, MELHORAMENTO NA ILUMINAÇÃO PÚBLICA E PLACAS COM NOME E CEP DA RUA DO COTOVELO NO BAIRRO DE TIÚMA.</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t>SOLICITO AO CHEFE DO PODER EXECUTIVO, EXMO. SR. PREFEITO BRUNO GOMES DE OLIVEIRA, QUE SEJA FEITA A PAVIMENTAÇÃO E DRENAGEM DA 1• TRAVESSA PAULO GUERRA NO BAIRRO DE PENEDO.</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/894/req0350-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/894/req0350-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO CHEFE DO PODER EXECUTIVO, EXMO. SR. PREFEITO BRUNO GOMES DE OLIVEIRA, QUE SEJA FEITA A PAVIMENTAÇÃO E DRENAGEM DA RUA HAMILTON RIBEIRO NO BAIRRO DE PENEDO.</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/895/req0351-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/895/req0351-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO CHEFE DO PODER EXECUTIVO, EXMO. SR. PREFEITO BRUNO GOMES DE OLIVEIRA, QUE SEJA FEITA A PAVIMENTAÇÃO E DRENAGEM DA RUA RODRIGUES DE SÁ NO BAIRRO DE PENEDO.</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/444/444_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/444/444_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA DO TERMINAL DE ÔNIBUS DA VÁRZEA FRIA. LOCALIZADO NO BAIRRO DA VÁRZEA FRIA. NESTE MUNICÍPIO</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/445/445_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/445/445_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA QUADRA COBERTA NA ESCOLA JAIR PEREIRA DE OLIVEIRA. NO DISTRITO DE MATRIZ DA LUZ NESTE MUNICÍPIO</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/446/446_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/446/446_texto_integral.pdf</t>
   </si>
   <si>
     <t>COBERTURA DA QUADRA DA ESCOLA MUNICIPAL TIRADENTES, NO DISTRITO DE MATRIZ DA LUZ, NESTE MUNICÍPIO</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/447/447_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/447/447_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCHIMENTO E TRATAMENTO DA ÁGUA DA PISCINA DA ESCOLA MUNICIPAL TIRADENTES, NO DISTRITO DE MATRIZ DA LUZ. NESTE MUNICÍPIO</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/448/448_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/448/448_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM TERMINAL DE ÔNIBUS NO BAIRRO DA CHÃ DA TABUA, NESTE MUNICÍPIO</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/449/449_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/449/449_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO QUE AS COMBIS QUE FAZEM TRANSPORTE ALTERNATIVO NA LINHA PARQUE CAPIBARIBE. POSSAM REALIZAR ITINERÁRIO ATÉ A CAIXA DÁGUA DA COMPESA, NA AVENIDA 08 DE MAIO NO BAIRRO DE CHÃO DA TÁBUA. NESTE MUNICÍPIO</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/450/450_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/450/450_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DO CANAL, LOCALIZADO NO BAIRRO DO PIXETE, NESTE MUNICÍPIO</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1327/req0360-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1327/req0360-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO PARA LIMPEZA DAS CANALETAS LOCALIZADA NA RUA 10 DE NOVEMBRO EM FRENTE DO Nº51 NO BAIRRO DO ALTO  SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/896/req0361-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/896/req0361-2017.pdf</t>
   </si>
   <si>
     <t>Se posicionar firmemente em defesa da previdência social rural e favorável à manutenção das atuais regras de acesso dos trabalhadores e trabalhadoras rurais aos benefícios previdenciários e assistenciais, entre as quais se destacam a diferença de idade para a aposentadoria por idade, aos 55 anos, para as mulheres, e 60 anos, para os homens; carência de 15 anos no exercício da atividade para acesso à aposentadoria; contribuição dos agricultores e agricultoras familiares para a previdência social tendo por base a incidência de uma alíquota sobre a venda da produção; possibilidade de acumulação de aposentadoria e pensão por morte e vinculação dos benefícios previdenciários e assistencial (BPC/LOAS) ao valor do salário mínimo.</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1202/req0362-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1202/req0362-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO RECAPEAMENTO ASFÁLTICO E CAPINAÇÃO DA RUA MANUEL AMAZONAS NO BAIRRO DA VILA DO REINADO.</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/729/729_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/729/729_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA ACADEMIA DA CIDADE NO DISTRITO DE MATRIZ DA LUZ.</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/730/730_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/730/730_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM CAMELODROMO COM ÁREA RESERVADA PARA VENDA DE ARTESANATOS DOS ARTESÕES DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/731/731_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/731/731_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE PORTAIS DE ENTRADA E SAÍDA EM NOSSA CIDADE FAZENDO MENÇÃO AO TITULO DE "CAPITAL NACIONAL DO PAU BRASIL"</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/732/732_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/732/732_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UM C.D.D. (CENTRO DE DISTRIBUIÇÃO DOMICILIAR) VISANDO ATENDER AS DEMANDAS DE ENTREGA DE CORRESPONDÊNCIAS_x000D_
 EM NOSSA CIDADE.</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/733/733_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/733/733_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO ASFÁLTICO DA RUA BELO HORIZONTE, NO BAIRRO VILA DOURADA.</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/734/734_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/734/734_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE POLO UM RECREATIVO E DE DIVERSÃO COM FEIRINHA TÍPICA E BRINQUEDOS NA RUA DO ROSÁRIO NOS FINAIS DE SEMANA PARA AS CRIANÇAS, ADOLESCENTES E AS FAMÍLIAS DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/735/735_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/735/735_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO ASFÁLTICO DA RUA DOS PALMARES, NO BAIRRO CAPIBARIBE.</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/736/736_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/736/736_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO ASFÁLTICO DA RUA GETÚLIO VARGAS, NO BAIRRO CAPIBARIBE.</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/737/737_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/737/737_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR O ASFALTAMENTO DA RUA ITAPETIM NO BAIRRO DA VÁRZEA FRIA.</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/897/req0374-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/897/req0374-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO CHEFE DO PODER EXECUTIVO, O EXl\10. SR. PREFEITO BRUNO GOMES DE OLIVEIRA, PARA QUE JUNTO À CELPE, CANCELE A COBRANÇA DA TAXA DE ILUMINAÇÃO PÚBLICA (CONTRIBUIÇÃO) EM SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/898/req0375-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/898/req0375-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO PODER EXECUTIVO QUE SEJAM EXECUTADOS OS SERVIÇOS DE SANEAMENTO BÁSICO, RECAPEAMENTO ASFÁLTICO, MELHORAMENTO DA ILUMINAÇÃO PÚBLICA E PLACA COM O NOME E CEP DA RUA PAU-BRASIL NO CONJUNTO RESIDENCIAL TIÚMA.</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/899/req0376-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/899/req0376-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO PARA QUE SEJAM EXECUTADOS OS SERVIÇOS DE SANEAMENTO BÁSICO, RECAPEAMENTO ASFÁLTICO, MELHORAMENTO NA ILUMINAÇÃO PÚBLICA E PLACA COM O NOME E CEP DA RUA TOM JONHSON.</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/900/req0378-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/900/req0378-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO PODER EXECUTIVO QUE SEJAM EXECUTADOS OS SERVIÇOS DE SANEAMENTO BÁSICO, RECAPEAMENTO ASFÁLTICO, MELHORAMENTO DA ILUMINAÇÃO PÚBLICA E PLACA COM O NOME E CEP DA RUA DOS GIRASSÓIS NO CONJUNTO RESIDENCIAL TIÚMA.</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/901/req0379-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/901/req0379-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO PODER EXECUTIVO QUE SEJAM EXECUTADOS OS SERVIÇOS DE SANEAMENTO BÁSICO, RECAPEAMENTO ASFÁLTICO, MELHORAMENTO DA ILUMINAÇÃO PÚBLICA E PLACA COM O NOME E CEP DA RUA DAS ROSAS NO CONJUNTO RESIDENCIAL TIÚMA.</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/902/req0380-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/902/req0380-2017.pdf</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/903/req0381-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/903/req0381-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO PODER EXECUTIVO QUE SEJAM EXECUTADOS OS SERVIÇOS DE SANEAMENTO BÁSICO, RECAPEAMENTO ASFÁLTICO, MELHORAMENTO DA ILUMINAÇÃO PÚBLICA E PLACA COM O NOME E CEP DA RUA DAS ORQUÍDEAS NO CONJUNTO RESIDENCIAL TIÚMA.</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/904/req0382-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/904/req0382-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO PODER EXECUTIVO QUE SEJAM EXECUTADOS OS SERVIÇOS DE SANEAMENTO BÁSICO, RECAPEAMENTO ASFÁLTICO, MELHORAMENTO DA ILUMINAÇÃO PÚBLICA E PLACA COM O NOME E CEP DA RUA DAS PERPtTUAS NO CONJUNTO RESIDENCIAL TIÚMA.</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/905/req0383-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/905/req0383-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO PODER EXECUTIVO QUE SEJAM EXECUTADOS OS SERVIÇOS DE SANEAMENTO BÁSICO, RECAPEAMENTO ASFÁLTICO, MELHORAMENTO DA ILUMINAÇÃO PÚBLICA E PLACA COM O NOME E CEP DA RUA DOS JASMINS NO CONJUNTO RESIDENCIAL TIÚMA.</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/906/req0384-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/906/req0384-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO CHEFE DO PODER EXECUTIVO, EXMO. SR. PREFEITO BRUNO GOMES DE OLIVEIRA, QUE SEJA FEITA A LIMPEZA DO CANAL EXISTENTE NA COMUNIDADE CAMARÁ EM PENEDO.</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/907/req0385-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/907/req0385-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO CHEFE DO PODER EXECUTIVO, EXMO. SR. PREFEITO BRUNO GOMES DE OLIVEIRA, QUE SEJA FEITA A PAVIMENTAÇÃO E DRENAGEM DA RUA BEIRA RIO NO BAIRRO DE PENEDO.</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1203/req0387-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1203/req0387-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE ILUMINAÇÃO PUBLICA INTERNA E EXTERNA DO RESERVA SÃO LOURENÇO NA MARGEM DA BR 408 EM SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
     <t>1392</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1392/req0388-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1392/req0388-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO A RESTAURAÇÃO DO ASFALTO, NA RUA EPITACIO PESSOA, NO BAIRRO DE PENEDO- SÃO LOURENÇO DA MATA</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/527/527_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/527/527_texto_integral.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO DA RUA JOAO TAVARES N222 BAIRRO PENEDO.</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/528/528_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/528/528_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAMOS UM MURO DE ARRIMO NA RUA PALMARES Nª 444, JUNTAMENTE COM A RUA DO SOL,BAIRRO DA VÁRZEA FRIA.</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/529/529_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/529/529_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DA CRECHE IDALINA BEZERRA AV. OITO DE MAIO, BAIRRO CHÁ DA TÁBUA</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/581/581_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/581/581_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A CONTRATAÇÃO DE AGENTES DE EDEMIAS PARA ATENDER O DISTRITO DE LAGES NESTE MUNICÍPIO. </t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/582/582_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/582/582_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">UMA AMBULÂNCIA PARA ATENDER A COMUNIDADE DO ENGENHO SANTA ROSA, NESTE MUNICÍPIO. </t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/583/583_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/583/583_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA GERAL E TRATAMENTO DO SISTEMA DE ÁGUA E ABASTECIMENTO NO DISTRITO DE LAGES NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/584/584_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/584/584_texto_integral.pdf</t>
   </si>
   <si>
     <t>A PAVIMENTAÇÃO DA ÁREA EXTERNA DA ESCOLA JONAS DE ANDRADE LIMA NO ENGENHO CONCÓRDIA DISTRITO DE LAGES</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1204/req0398-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1204/req0398-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO RECAPEAMENTO ASFÁLTICO E CAPINAÇÃO DA AVENIDA PEDRAS PRECIOSAS NO BAIRRO DA ROSINA LABANCA.</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1205/req0399-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1205/req0399-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE ASFALTAMENTO E DRENAGEM DA RUA AMAZONITA NO BAIRRO DA ROSINA LABANCA.</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1206/req0400-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1206/req0400-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO QUE SEJA FEITO EM CARÁTER DE URGÊNCIA UM MURO DE ARRIMO Nª 603 FINAL DA RUA DO SOL NO BAIRRO DA VÁRZEA FRIA,</t>
   </si>
   <si>
     <t>1328</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1328/req0401-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1328/req0401-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO PARA LIMPEZA DE CANALETAS LOCALIZADA NA RUA ENGENHO CONSTANTINO (CÓRREGO DO PIAUÍ).</t>
   </si>
   <si>
     <t>1329</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1329/req0403-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1329/req0403-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE TROCA DE LAMPADAS DOS POSTES SITUADOS NA RUA SAFIRA BAIRRO DA CHÃ DA TÁBUA</t>
   </si>
   <si>
     <t>1330</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1330/req0404-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1330/req0404-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO PARA INSTALAÇÃO DE UMA ESCOLA DE LIBRAS NO MUNICÍPIO DE SÃO LOURENÇO DA MATA</t>
   </si>
   <si>
     <t>1372</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1372/req0406-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1372/req0406-2017.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO PÚBLICA NA RUA TAVARES BADU BAIRRO ROSINA LABANCA.</t>
   </si>
   <si>
     <t>1373</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1373/req0407-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1373/req0407-2017.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO DÁ RUA MANOEL DE MOURA BAIRRO VILA DOURADA</t>
   </si>
   <si>
     <t>1374</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1374/req0408-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1374/req0408-2017.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE CRECHE COMUNITÁRIA NO BAIRRO DA VILA DOURADA</t>
   </si>
   <si>
     <t>1375</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1375/req0409-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1375/req0409-2017.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM POSTO POLICIAL NO BAIRRO DA ROSINA LABANCA.</t>
   </si>
   <si>
     <t>1376</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1376/req0410-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1376/req0410-2017.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE REFLETORES NO CAMPO DO BOTAFOGO BAIRRO DO PIXETE.</t>
   </si>
   <si>
     <t>1377</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1377/req0411-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1377/req0411-2017.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DO CANAL DÁ RUA NOVE BAIRRO PARQUE CAPIBARIBE.</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/352/352_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/352/352_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> INCLUIR A ESPECIALIDADE MÉDICA DE REUMATOLOGISTA NO_x000D_
 CENTRO ESPECIALIDADES MÉDICAS (CEM), NA VILA DO REINADO. _x000D_
 </t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/364/364_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/364/364_texto_integral.pdf</t>
   </si>
   <si>
     <t>FECHAR E LIMPAR A BOCA DE LOBO NA RUA MANOEL DE MOURA, NA VILA DO REINADO (MAIS CONHECIDA COMO VILA RICA), NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/365/365_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/365/365_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR A PAVIMENTAÇÃO ASFÁLTICA DA RUA DUQUE DE CAXIAS, NA CHÁCARA TIÚMA, NO BAIRRO DE TIÚMA.</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/738/738_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/738/738_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR A REINTEGRAÇÃO DO COLÉGIO AGRÍCOLA DOM AGOSTINHO IKAS(CODAL)AO MUNICÍPIO COM A FINALIDADE DE AMPLIAR E MODERNIZAR O PÁTIO DE FEIRA MUNICIPAL.</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/739/739_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/739/739_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UM POSTO DE SAÚDE E AMBULÂNCIA DE PLANTÃO NO LOTEAMENTO CAMPO VERDE PRÓXIMO A ARENA PERNAMBUCO.</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/740/740_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/740/740_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA GERAL DO PSF(POSTO DE SAÚDE DA FAMÍLIA) DO BAIRRO DO PENEDO E DISPONIBILIZAÇÃO DE UMA AMBULÂNCIA DE PLANTÃO.</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/741/741_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/741/741_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR A EMPRESA MOBIBRASIL CONCESSIONÁRIA DO TRANSPORTE PÚBLICO DE PASSAGEIRO DO NOSSO MUNICÍPIO QUE AMPLIE O PERCURSO DA LINHA PARQUE CAPIBARIBE/ INTEGRAÇÃO, ATÉ AS PROXIMIDADES DA CAIXA D'AGUA NO BAIRRO DA CHÃ DA TÁBUA.</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/742/742_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/742/742_texto_integral.pdf</t>
   </si>
   <si>
     <t>EFETUAR A REVITALIZAÇÃO GERAL DA QUADRA DE AREIA LOCALIZADA NA RUA MANOEL CORREIA NO CENTRO DE NOSSA CIDADE: ILUMINAÇÃO, TELA, PINTURA E REPOSIÇÃO DE AREIA.</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/743/743_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/743/743_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR AO DEPARTAMENTO DE ESTRADAS E RODAGENS (DER) PARA QUE SEJA CONSTRUIDA A ESTRADA QUE DA ACESSO AO DISTRITO DE LAGES.</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/744/744_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/744/744_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR O RECADASTRAMENTO DOS TAXISTAS E MOTOTAXISTAS DE NOSSA CIDADE</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/745/745_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/745/745_texto_integral.pdf</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/585/585_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/585/585_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REALIZAÇÃO DO CAMPEONATO DE FUTEBOL (COPA PAU BRASIL), ONDE POSSA INCLUIR OS PRINCIPAIS CLUBES DA CIDADE E DOS DISTRITOS DE MATRIZ DA LUZ E LAGES </t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/366/366_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/366/366_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO, FORNECIMENTO DE ÁGUA POTÁVEL E ILUMINAÇÃO PÚBLICA PARA A RUA DOS PALMARES, NO BAIRRO DA VÁRZEA FRIA.</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/746/746_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/746/746_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMPLEMENTAÇÃO DO CALÇAMENTO DA RUA SÃO SEBASTIÃO NO BAIRRO VÁRZEA FRIA.</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/747/747_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/747/747_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMPLEMENTAÇÃO DO CALÇAMENTO DA RUA MARINGÁ NO BAIRRO VÁRZEA FRIA.</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
     <t>CALÇAMENTO DA RUA IGARASSU NO BAIRRO VÁRZEA FRIA.</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/749/749_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/749/749_texto_integral.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO DA 2ª TRAVESSA DOS PALMARES  NO BAIRRO VÁRZEA FRIA.</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/908/req0433-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/908/req0433-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO DO CHEFE DO PODER EXECUTIVO, O EXMO. SR. PREFEITO BRUNO GOMES DE OLIVEIRA, QUE SEJAM EXECUTADOS SERVIÇOS DE PAVIMENTAÇÃO E SANEAMENTO BÁSICO NA RUA ANTONIO PATRÍCIO DE QUEIROZ NO LOTEAMENTO PORTAL TIÚMA.</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/909/req0434-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/909/req0434-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO DO CHEFE DO PODER EXECUTIVO, O EXMO. SR. PREFEITO BRUNO GOMES DE OLIVEIRA, QUE SEJAM EXECUTADOS SERVIÇOS DE PAVIMENTAÇÃO E SANEAMENTO BÁSICO NA RUA ADEMAR FRANCISCO VIEIRA NO LOTEAMENTO PORTAL TIÚMA.</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/910/req0435-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/910/req0435-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO DO CHEFE DO PODER EXECUTIVO, O EXMO. SR. PREFEITO BRUNO GOMES DE OLIVEIRA, QUE SEJAM EXECUTADOS SERVIÇOS DE PAVIMENTAÇÃO E SANEAMENTO BÁSICO NA RUA EUCLIDES GERMANO DA SILVA NO LOTEAMENTO PORTAL TIÚMA.</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/911/req0436-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/911/req0436-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO DO CHEFE DO PODER EXECUTIVO, O EXMO. SR. PREFEITO BRUNO GOMES DE OLIVEIRA, QUE SEJAM EXECUTADOS SERVIÇOS DE PAVIMENTAÇÃO E SANEAMENTO BÁSICO NA RUA ANTONIO URSULINO DA SILVA NO LOTEAMENTO PORTAL TIÚMA.</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/912/req0437-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/912/req0437-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO DO CHEFE DO PODER EXECUTIVO, O EXMO. SR. PREFEITO BRUNO GOMES DE OLIVEIRA, QUE SEJAM EXECUTADOS SERVIÇOS DE PAVIMENTAÇÃO E SANEAMENTO BÁSICO NA RUA CÂNDIDO JOSÉ GUSMÃO DA FONTE NO LOTEAMENTO PORTAL TIÚMA.</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/913/req0438-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/913/req0438-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO DO CHEFE DO PODER EXECUTIVO, O EXMO. SR. PREFEITO BRUNO GOMES DE OLIVEIRA, QUE SEJAM EXECUTADOS SERVIÇOS DE PAVIMENTAÇÃO E SANEAMENTO BÁSICO NA RUA APOLÔNIO DA SILVA NO LOTEAMENTO PORTAL TIÚMA.</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/914/req0439-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/914/req0439-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO DO CHEFE DO PODER EXECUTIVO, O EXMO. SR. PREFEITO BRUNO GOMES DE OLIVEIRA, QUE SEJAM EXECUTADOS SERVIÇOS DE PAVIMENTAÇÃO E SANEAMENTO BÁSICO NA RUA GERUSA ALVES DA SILVA NO LOTEAMENTO PORTAL TIÚMA.</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/915/req0440-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/915/req0440-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO DO CHEFE DO PODER EXECUTIVO, O EXMO. SR. PREFEITO BRUNO GOMES DE OLIVEIRA, QUE SEJAM EXECUTADOS SERVIÇOS DE PAVIMENTAÇÃO E SANEAMENTO BÁSICO NA RUA JOSÉ LAPENDA FILHO NO LOTEAMENTO PORTAL TIÚMA.</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
     <t>SOLICITO DO CHEFE DO PODER EXECUTIVO, O EXMO. SR. PREFEITO BRUNO GOMES DE OLIVEIRA, QUE SEJAM EXECUTADOS SERVIÇOS DE PAVIMENTAÇÃO E SANEAMENTO BÁSICO NA RUA SEVERINO AQUILINO DA SILVA NO LOTEAMENTO PORTAL TIÚMA.</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/917/req0442-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/917/req0442-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO DO CHEFE DO PODER EXECUTIVO, O EXMO. SR. PREFEITO BRUNO GOMES DE OLIVEIRA, QUE SEJAM EXECUTADOS SERVIÇOS DE PAVIMENTAÇÃO E SANEAMENTO BÁSICO NA RUA JOSÉ BARTOLOMEU NO LOTEAMENTO PORTAL TIÚMA.</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/451/451_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/451/451_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DA CRIAÇÃO DO BÔNUS CULTURA, NO MÊS DE JULHO PARA TODOS OS PROFESSORES E FUNCIONÁRIOS DA EDUCAÇÃO DA REDE MUNICIPAL DE ENSINO</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/452/452_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/452/452_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DA CRIAÇÃO DE UM CALENDÁRIO MUNICIPAL SEMESTRAL DE PAGAMENTO DE TODOS OS FUNCIONÁRIOS DA PREFEITURA MUNICIPAL DE SÃO LOURENÇO DA MATA</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/453/453_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/453/453_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO ALFALTICO DE TODA RUA CLODOALDO GOMES DE ARAÚJO, BAIRRO DE PENEDO, NESTE MUNICÍPIO</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/454/454_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/454/454_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR ILUMINAÇÃO DOS POSTES QUE SE ENCONTRAM APAGADOS NA RUA CLODOALDO GOMES DE ARAÚJO, BAIRRO DE PENEDO, NESTE MUNICÍPIO</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/455/455_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/455/455_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR ILUMINAÇÃO DOS POSTES QUE SE ENCONTRAM APAGADOS NA RUA ALBINO LUCIANO, BAIRRO DE PENEDO, NESTE MUNICÍPIO</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/456/456_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/456/456_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR ILUMINAÇÃO DOS POSTES QUE SE ENCONTRAM APAGADOS NA RUA EPITÁCIO PESSOA, BAIRRO DE PENEDO, NESTE MUNICÍPIO</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1207/req0449-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1207/req0449-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE REVISÃO DE ILUMINAÇÃO PÚBLICA  DA RUA BEZERRO  NO BAIRRO DA VILA DO REINADO.</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1208/req0450-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1208/req0450-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE ASFALTAMENTO E DRENAGEM DA RUA DO SOL NO BAIRRO DA VÁRZEA FRIA.</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1209/req0452-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1209/req0452-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DA CONSTRUÇÃO DE UM CANAL QUE CRUZA A RUA CALCEDÔNIA  NO BAIRRO DA ROSINA LABANCA.</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1210/req0453-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1210/req0453-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO A IMPLEMENTAÇÃO DE ENCANAÇÃO E ABASTECIMENTO DE ÁGUA DA COMPESA NA RUA BUÍQUE  NO BAIRRO DA VILA DOURADA.</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/586/586_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/586/586_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA ÁREA DE LAZER NA ESCOLA DUQUE DE CAXIAS, NA COMUNIDADE DOS BARROS NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/587/587_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/587/587_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE MUROS EM TORNO DA ESCOLA DUQUE DE CAXIAS, NA COMUNIDADE DOS BARROS NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/750/750_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/750/750_texto_integral.pdf</t>
   </si>
   <si>
     <t>AÇÃO DE SUPERENDIVIDAMENTO DO CONSUMIDOR POR PARTE DO PROCON NO MUNICÍPIO DE SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
     <t>RECAPEAMENTO DO ASFALTO NA RUA NOVA ESPERANÇA G NO BAIRRO DO PIXETE.</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/385/385_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/385/385_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO DO ASFALTO NA TRAVESSA NOVA ESPERANÇA E NO BAIRRO DO PIXETE.</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/386/386_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/386/386_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMPRIMENTO DO ASFALTO NA RUA TAMARACA NO BAIRRO DO PIXETE.</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/387/387_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/387/387_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPOSIÇÃO DAS LÂMPADAS EM ALGUMAS RUAS NO BAIRRO DO PIXETE.</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/388/388_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/388/388_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPOSIÇÃO DAS LÃMPADAS NA SEGUNDA TRAVESSA DO RIACHUELO NO_x000D_
 BAIRRO DA VILA DO REINADO.</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
     <t>REALIZAR A DOAÇÃO DE MICROFONES COM CAIXA DE SOM PORTÁTIL PARA OS PROFESSORES DA REDE MUNICIPAL DE ENSINO</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/752/752_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/752/752_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR A COBERTURA DO CANAL POR TRÁS DO PSF PREGO.</t>
   </si>
   <si>
     <t>1331</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1331/req0465-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1331/req0465-2017.pdf</t>
   </si>
   <si>
     <t>Solicitação para a desobstrução do canal da comunidade de Piauí no bairro de Muribara.</t>
   </si>
   <si>
     <t>1332</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1332/req0466-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1332/req0466-2017.pdf</t>
   </si>
   <si>
     <t>Solicitação para o reparo da iluminação, limpeza e regularização da via principal de acesso da comunidade do Piauí no bairro de Muribara.</t>
   </si>
   <si>
     <t>1333</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1333/req0467-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1333/req0467-2017.pdf</t>
   </si>
   <si>
     <t>Solicitação para a implantação de postes com luminárias para iluminação publica na via principal da comunidade de Penedo de Baixo no bairro de Penedo.</t>
   </si>
   <si>
     <t>1334</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1334/req0468-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1334/req0468-2017.pdf</t>
   </si>
   <si>
     <t>Solicitação para instalações de lâmpadas florescentes e ventiladores em todas as salas da escola Jornalista Cristina Tavares localizada na rua (L) no bairro de Nova Tiúma.</t>
   </si>
   <si>
     <t>1335</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1335/req0469-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1335/req0469-2017.pdf</t>
   </si>
   <si>
     <t>Solicitação para desobstrução da rede de esgoto na rua (L) e rua (B) no bairro de Nova Tiúma.</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/918/req0470-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/918/req0470-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO DO PODER EXECUTIVO EXMO, PREFEITO BRUNO OLIVEIRAJUNTO COM O SECRETARIO DE SAÚDE BRENO NOGUEIRA QUE SEJAREALIZADO UMA AÇÃO DE VACINAÇÃO CONTRA A MENINGITE NA CIDADE DESÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/919/req0471-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/919/req0471-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO CHEFE DO PODER EXECUTIVO, O EXMO. SR. PREFEITO BRUNO GOMES DE OLIVEIRA, QUE SEJAM EXECUTADOS SERVIÇOS DE ABERTURA, PAVIMENTAÇÃO OU COLOCAÇÃO DE METRALHAS, SANEAMENTO BÁSICO, COLOCAÇÃO DE PLACAS DE IDENTIFICAÇÃO COM NOME E CEP E MELHORIA DA ILUMINAÇÃO DA RUA IDELV AL RODRIGUES DA SILVA NO LOTEAMENTO PORTAL TIÚMA.</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/920/req0472-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/920/req0472-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO CHEFE DO PODER EXECUTIVO, O EXMO. SR. PREFEITO BRUNO GOMES DE OLIVEIRA, QUE SEJAM EXECUTADOS SERVIÇOS DE ABERTURA, PAVIMENTAÇÃO OU COLOCAÇÃO DE METRALHAS, SANEAMENTO BÁSICO, COLOCAÇÃO DE PLACAS DE IDENTIFICAÇÃO COM NOME E CEP E MELHORIA DA ILUMINAÇÃO DA RUA ESDRAS GOMES DA SILVA NO LOTEAMENTO PORTAL TIÚMA.</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
     <t>SOLICITO AO CHEFE DO PODER EXECUTIVO, O EXMO. SR. PREFEITO BRUNO GOMES DE OLIVEIRA, QUE SEJAM EXECUTADOS SERVIÇOS DE ABERTURA, PAVIMENTAÇÃO OU COLOCAÇÃO DE METRALHAS, SANEAMENTO BÁSICO, COLOCAÇÃO DE PLACAS DE IDENTIFICAÇÃO COM NOME E CEP E MELHORIA DA ILUMINAÇÃO DA RUA JOSÉ MANOEL DA SILVA NO LOTEAMENTO PORTAL TIÚMA.</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/922/req0474-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/922/req0474-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO CHEFE DO PODER EXECUTIVO, O EXMO. SR. PREFEITO BRUNO GOMES DE OLIVEIRA, QUE SEJAM EXECUTADOS SERVIÇOS DE ABERTURA, PAVIMENTAÇÃO OU COLOCAÇÃO DE METRALHAS, SANEAMENTO BÁSICO, COLOCAÇÃO DE PLACAS DE IDENTIFICAÇÃO COM NOME E CEP E MELHORIA DA ILUMINAÇÃO DA RUA MANOEL FLORIANO PEREIRA NO LOTEAMENTO PORTAL TIÚMA.</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/923/req0475-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/923/req0475-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO CHEFE DO PODER EXECUTIVO, O EXMO. SR. PREFEITO BRUNO GOMES DE OLIVEIRA, QUE SEJA.1\1 EXECUTADOS SERVIÇOS DE ABERTURA, PAVIMENTAÇÃO OU COLOCAÇÃO DE METRALHAS, SANEAMENTO BÁSICO, COLOCAÇÃO DE PLACAS DE IDENTIFICAÇÃO COM NOME E CEP E MELHORIA DA ILUMINAÇÃO DA RUA PEDRO FIRMINO DE MELO NO LOTEAMENTO PORTAL TIÚMA.</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/924/req0476-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/924/req0476-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO CHEFE DO PODER EXECUTIVO, O EXMO. SR. PREFEITO BRUNO GOMES DE OLIVEIRA, QUE SEJAM EXECUTADOS SERVIÇOS DE ABERTURA, PAVIMENTAÇÃO OU COLOCAÇÃO DE METRALHAS, SANEAMENTO BÁSICO, COLOCAÇÃO DE PLACAS DE IDENTIFICAÇÃO COM NOME E CEP E MELHORIA DA ILUMINAÇÃO DA RUA PORFÍRIO SIMPLÍCIO DE ALBUQUERQUE NO LOTEAMENTO PORTAL TIÚMA.</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/925/req0477-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/925/req0477-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO CHEFE DO PODER EXECUTIVO, O EXMO. SR. PREFEITO BRUNO GOMES DE OLIVEIRA, QUE SEJAM EXECUTADOS SERVIÇOS DE ABERTURA, PAVIMENTAÇÃO OU COLOCAÇÃO DE METRALHAS, SANEAMENTO BÁSICO, COLOCAÇÃO DE PLACAS DE IDENTIFICAÇÃO COM NOME E CEP E MELHORIA DA ILUMINAÇÃO DA RUA SEVERINA MARIA DA SILVA NO LOTEAMENTO PORTAL TIÚMA.</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/926/req0478-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/926/req0478-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO CHEFE DO PODER EXECUTIVO, O EXMO. SR. PREFEITO BRUNO GOMES DE OLIVEIRA, QUE SEJAM EXECUTADOS SERVIÇOS DE ABERTURA, PAVIMENTAÇÃO OU COLOCAÇÃO DE METRALHAS, SANEAMENTO BÁSICO, COLOCAÇÃO DE PLACAS DE IDENTIFICAÇÃO COM NOME E CEP E MELHORIA DA ILUMINAÇÃO DA RUA SEVERINO CELESTINO DOS SANTOS NO LOTEAMENTO PORTAL TIÚMA.</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/927/req0479-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/927/req0479-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO CHEFE DO PODER EXECUTIVO, O EXMO. SR. PREFEITO BRUNO GOMES DE OLIVEIRA, QUE SEJAM EXECUTADOS SERVIÇOS DE ABERTURA, PAVIMENTAÇÃO OU COLOCAÇÃO DE METRALHAS, SANEAMENTO BÁSICO, COLOCAÇÃO DE PLACAS DE IDENTIFICAÇÃO COM NOME E CEP E MELHORIA DA ILUMINAÇÃO DA RUA SEVERINO RAMOS DA SILVA NO LOTEAMENTO PORTAL TIÚMA.</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/928/req0480-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/928/req0480-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO CHEFE DO PODER EXECUTIVO, O EXMO. SR. PREFEITO BRUNO GOMES DE OLIVEIRA, QUE SEJAM EXECUTADOS SERVIÇOS DE ABERTURA, PAVIMENTAÇÃO OU COLOCAÇÃO DE METRALHAS, SANEAMENTO BÁSICO, COLOCAÇÃO DE PLACAS DE IDENTIFICAÇÃO COM NOME E CEP E MELHORIA DA ILUMINAÇÃO DA RUA SEVERINO RÉGIS DE ASSIS NO LOTEAMENTO PORTAL TIÚMA.</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/753/753_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/753/753_texto_integral.pdf</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/754/754_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/754/754_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROIBIR O TRÁFEGO DE VEÍCULO MOTORIZADO DE QUALQUER NATUREZA NA ANTIGA PONTE DE PENEDO VISANDO ERRADICAR O CONGESTIONAMENTO DA AVENIDA PRINCIPAL E GARANTIR MAIS MOBILIDADE E SEGURANÇA AOS PEDESTRE QUE TRAFEGAM POR AQUELE TRECHO.</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/755/755_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/755/755_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR A CLIMATIZAÇÃO COM AR CONDICIONADOS DAS SALAS DE AULA DA ESCOLA MUNICIPAL DR. AUGUSTO LUCENA NO BAIRRO DA ROSINA LABANCA.</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/757/757_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/757/757_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REALIZAR A CAPINAÇÃO E PINTURA DE MEIO FIO DE TODA EXTENSÃO DA RUA MANOEL CORREIA NA BEIRA DA LINHA._x000D_
 </t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/758/758_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/758/758_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO GERAL DA PRAÇA 25 DE AGOSTO LOCALIZADA NA VILA DO REINADO ANTES DO TERMINAL DE ÔNIBUS.</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/759/759_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/759/759_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR O RELIGAMENTO E MANUTENÇÃO DAS CÂMERAS DE VIDEOMONITORAMENTO DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/760/760_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/760/760_texto_integral.pdf</t>
   </si>
   <si>
     <t>REINICIAR A REVITALIZAÇÃO GERAL DA PRAÇA TIMULIÃO MARANHÃO NO CENTRA DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
     <t>REALIZAR A CLIMATIZAÇÃO COM AR CONDICIONADOS DAS SALAS DE AULA DA ESCOLA MUNICIPAL JORNALISTA CRISTINA TAVARES NO BAIRRO DE NOVA TIÚMA.</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/762/762_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/762/762_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR A SUBSTITUIÇÃO DAS LÂMPADAS COMUNS E DAS LÂMPADAS QUEIMADAS DOS QUATRO POSTES EXISTENTES NA PRAÇA LUIZ JOSÉ DE SANTANA (PRAÇA SR. ARANHA) SITUADA NO BAIRRO DO PIXETE EM FRENTE A CAPELINHA DA RUA MANOEL CORREIA, POR LÂMPADAS DE LED (LIGHT EMITTER DIODE OU DIODO EMISSOR DE LUZ)</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/763/763_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/763/763_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR A CELPE QUE REALIZE A MUDANÇA DA VOLTAGEM DE 220 PARA TRIFÁSICA DA ESCOLA MUNICIPAL PADRE JOÃO COLLEGNON LOCALIZADA NO BAIRRO DO PIXETE, POIS A CLIMATIZAÇÃO DA ESCOLA NÃO FUNCIONA DEVIDO A INCOMPATIBILIDADE DA CORRENTE ELÉTRICA PODENDO OCORRER INCÊNDIO.</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/929/req0492-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/929/req0492-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO PREFEITO Sr. BRUNO GOMES DE OLIVEIRA, QUE JUNTO AS SECRETARIAS DE PLANEJAMENTO, DESENVOLVIMENTO ECONÔMICO, FINANÇAS, EDUCAÇÃO E ASSISTÊNCIA SOCIAL. REALIZE UM ESTUDO DE VIABILIDADE E ESTABELEÇA UM PLANO DE INCENTIVO FISCAL PARA ESTIMULAR AS EMPRESAS LOCAIS IMPLANTEM OS PROGRAMAS MENOR E JOVEM APRENDIZ EM SUAS DEPENDÊNCIAS.</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/930/req0493-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/930/req0493-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO CHEFE DO PODER EXECUTIVO, O EXMO. SR. PREFEITO BRUNO GOMES DE OLIVEIRA, QUE SE.IAM EXECUTADOS SERVIÇOS DE ABERTURA, PAVIMENTAÇÃO OU COLOCAÇÃO DE METRALHAS, SANEAMENTO BÁSICO, COLOCAÇÃO DE PLACAS DE IDENTIFICAÇÃO COM NOME E CEP E MELHORIA DA ILUMINAÇÃO DA ALAMEDA DAS FLORES NO LOTEAMENTO CHÁCARAS TIÚMA.</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/931/req0494-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/931/req0494-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO CHEFE DO PODER EXECUTIVO, O EXMO. SR. PREFEITO BRUNO GOMES DE OLIVEIRA, QUE SEJAM EXECUTADOS SERVIÇOS DE ABERTURA, PAVIMENTAÇÃO OU COLOCAÇÃO DE METRALHAS, SANEAMENTO BÁSICO, COLOCAÇÃO DE PLACAS DE IDENTIFICAÇÃO COM NOME E CEP E MELHORIA DA ILUMINAÇÃO DA ALAMEDA DAS BUGANVILEAS NO LOTEAMENTO CHÁCARAS TIÚMA.</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/932/req0495-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/932/req0495-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO CHEFE DO PODER EXECUTIVO, O EXMO. SR. PREFEITO BRUNO GOMES DE OLIVEIRA, QUE SEJAM EXECUTADOS SERVIÇOS DE ABERTURA, PAVIMENTAÇÃO OU COLOCAÇÃO DE METRALHAS, SANEAMENTO BÁSICO, COLOCAÇÃO DE PLACAS DE IDENTIFICAÇÃO COM NOME E CEP E MELHORIA DA ILUMINAÇÃO DA ALAMEDA DAS BEGÔNIAS NO LOTEAMENTO CHÁCARAS TIÚMA.</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
     <t>SOLICITO AO CHEFE DO PODER EXECUTIVO, O EXlMO. SR. PREFEITO BRUNO GOMES DE OLIVEIRA, QUE SEJAM EXECUTADOS SERVIÇOS DE ABERTURA, PAVIMENTAÇÃO OU COLOCAÇÃO DE METRALHAS, SANEAMENTO BÁSICO, COLOCAÇÃO DE PLACAS DE IDENTIFICAÇÃO COM NOME E CEP E MELHORIA DA ILUMINAÇÃO DA ALAMEDA DAS AZALÉIAS NO LOTEAMENTO CHÁCARAS TIÚMA.</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/934/req0497-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/934/req0497-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO CHEFE DO PODER EXECUTIVO, O EXMO. SR. PREFEITO BRUNO GOMES DE OLIVEIRA, QUE SEJAM EXECUTADOS SERVIÇOS DE ABERTURA E PAVIMENTAÇÃO OU COLOCAÇÃO DE METRALHAS, SANEAMENTO BÁSICO, COLOCAÇÃO DE PLACAS DE IDENTIFICAÇÃO COM NOME E CEP E MELHORIA DA ILUMINAÇÃO DA ALAMEDA DAS AZALEIAS NO LOTEAMENTO CHÁCARAS TIÚMA.</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/935/req0498-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/935/req0498-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO CHEFE DO PODER EXECUTIVO, O EXMO. SR. PREFEITO BRUNO GOMES DE OLIVEIRA, QUE SEJAM EXECUTADOS SERVIÇOS DE ABERTURA, PAVIMENTAÇÃO OU COLOCAÇÃO DE METRALHAS, SANEAMENTO BÁSICO, COLOCAÇÃO DE PLACAS DE IDENTIFICAÇÃO COM NOME E CEP E MELHORIA DA ILUMINAÇÃO DA ALAMEDA DAS AROEIRAS NO LOTEAMENTO CHÁCARAS TIÚMA.</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/936/req0499-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/936/req0499-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO CHEFE DO PODER EXECUTIVO, O EXMO. SR. PREFEITO BRUNO GOMES DE OLIVEIRA, QUE SEJAM EXECUTADOS SERVIÇOS DE ABERTURA, PAVIMENTAÇÃO OU COLOCAÇÃO DE METRALHAS, SANEAMENTO BÁSICO, COLOCAÇÃO DE PLACAS DE IDENTIFICAÇÃO COM NOME E CEP E MELHORIA DA ILUMINAÇÃO DA ALAMEDA DAS ADÁLIAS NO LOTEAMENTO CHÁCARAS TIÚMA.</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/937/req0500-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/937/req0500-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO CHEFE DO PODER EXECUTIVO, O EXMO. SR. PREFEITO BRUNO GOMES DE OLIVEIRA, QUE SEJAM EXECUTADOS SERVIÇOS DE ABERTURA, PAVIMENTAÇÃO OU COLOCAÇÃO DE METRALHAS, SANEAMENTO BÁSICO, COLOCAÇÃO DE PLACAS DE IDENTIFICAÇÃO COM NOME E CEP E MELHORIA DA ILUMINAÇÃO DA ALAMEDA DAS AÇUCENAS NO LOTEAMENTO CHÁCARAS TIÚMA.</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/938/req0501-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/938/req0501-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO CHEFE DO PODER EXECUTIVO, O EXMO. SR. PREFEITO BRUNO GOMES DE OLIVEIRA, QUE SE.JA'.\I EXECUTADOS SERVIÇOS DE ABERTURA, PAVlMENTAÇÃO OU COLOCAÇÃO DE METRALHAS, SANEAMENTO BÁSICO, COLOCAÇÃO DE PLACAS DE IDENTIFICAÇÃO COM NOME E CEP E MELHORIA DA ILUMINAÇÃO DA ALAMEDA DAS ACEROLAS NO LOTEAMENTO CHÁCARAS TIÚMA.</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/939/req0502-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/939/req0502-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO CHEFE DO PODER EXECUTIVO, O SR. PREFEITO BRUNO GOMES DE OLIVEIRA, QUE SE.JAM EXECUTADOS SERVIÇOS DE ABERTURA, PAVIMENTAÇÃO OU COLOCAÇÃO DE METRALHAS, SANEAMENTO BÁSICO, COLOCAÇÃO DE PLACAS DE IDENTIFICAÇÃO COM NOME E CEP E MELHORIA DA ILUMINAÇÃO DA ALAMEDA DAS ACÁCIAS NO LOTEAMENTO CHÁCARAS TIÚMA.</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/457/457_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/457/457_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DA SUBSTITUIÇÃO DOS QUADROS NEGROS POR QUADROS BRANCOS E AQUISIÇÃO DE DOZE VENTILADORES DE PAREDE PARA A ESCOLA MUNICIPAL JOAQUIM DE BRITO, BAIRRO DE TIUMA, NESTE MUNICÍPIO</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/458/458_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/458/458_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DA SUBSTITUIÇÃO DOS QUADROS NEGROS POR QUADROS BRANCOS E AQUISIÇÃO DE VINTE VENTILADORES DE PAREDE PARA A ESCOLA JAIR PEREIRA DE OLIVEIRA, MATRIZ DA LUZ, NESTE MUNICÍPIO</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/459/459_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/459/459_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE MANUTENÇÃO DA ILUMINAÇÃO PÚBLICA DA PE 05, DAS IMEDIAÇÕES DA BR 408 ATÉ DA IGREJA MATRIZ DA ASSEMBLÉIA DE DEUS, NO CENTRO, NESTE MUNICÍPIO</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/460/460_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/460/460_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR LIMPEZA, MANUTENÇÃO E DRENAGEM (SANEAMENTO BÁSICO) DA RUA TABELIÃO JOÃO LAGO, PRÓXIMO A ESCOLA ESTADUAL VÁRZEA FRIA, NO BAIRRO DA VÁRZEA FRIA, NESTE MUNICÍPIO</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/461/461_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/461/461_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO ALFALTICO DA RUA DO ROSÁRIO, DA PONTE MIGUEL ARRAES ATÉ A RUA MARECHAL DEODORO DA FONSECA, NO BAIRRO DE PENEDO, NESTE MUNICÍPIO</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/462/462_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/462/462_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO ALFALTICO DA RUA MARECHAL DEODORO DA FONSECA, NO BAIRRO DE PENEDO, NESTE MUNICÍPIO</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/463/463_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/463/463_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA, CAPINAÇÃO, PINTURA DO MEIO FIO E REVISÃO DA ILUMINAÇÃO PÚBLICA DA RUA MARECHAL DEODORO DA FONSECA, NO BAIRRO DE PENEDO, NESTE MUNICÍPIO</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/464/464_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/464/464_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA, CAPINAÇÃO, PINTURA DO MEIO FIO E REVISÃO DA ILUMINAÇÃO PÚBLICA DA RUA DO ROSÁRIO, DA PONTE MIGUEL ARRAES ATÉ A RUA MARECHAL DEODORO DA FONSECA, NO BAIRRO DE PENEDO, NESTE MUNICÍPIO</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/465/465_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/465/465_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA, CAPINAÇÃO, PINTURA DO MEIO FIO E REVISÃO DA ILUMINAÇÃO PÚBLICA DA RUA JOSÉ CARNEIRO LEÃO, NO BAIRRO DO PIXETE, NESTE MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/466/466_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/466/466_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA, CAPINAÇÃO, PINTURA DO MEIO FIO E REVISÃO DA ILUMINAÇÃO PÚBLICA DAS RUA TITO PEREIRA, CENTRO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/467/467_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/467/467_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE UM SEMÁFORO EM FRENTE AO CINETEATRO ROYAL, RUA DR BELMIRO COREIA COM A RUA PEDRO CORREIA, CENTRO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/468/468_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/468/468_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE UM SEMÁFORO EM FRENTE AS LOJAS AMERICANAS E SUPERMERCADO TREVO, PE OS E RUA 10 DE JANEIRO, RESPECTIVAMENTE, CENTRO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/773/773_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/773/773_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UM PROJETO PILOTO DE "LOUSA INTERATIVA DIGITAL" NA ESCOLA MUNICIPAL MENINO JESUS.</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/774/774_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/774/774_texto_integral.pdf</t>
   </si>
   <si>
     <t>EFETUAR A REVITALIZAÇÃO GERAL DA QUADRA DO PIXETE.</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/775/775_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/775/775_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR A CLIMATIZAÇÃO COM AR CONDICIONADOS NAS SALAS DE AULA DA ESCOLA MUNICIPAL SANTA ROSA LOCALIZADA NO BAIRRO DA VÁRZEA FRIA.</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/776/776_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/776/776_texto_integral.pdf</t>
   </si>
   <si>
     <t>REINICIAR A CONSTRUÇÃO DO CENTRO MULTICULTURAL LOCALIZADO NA AVENIDA GOVERNADOR MIGUEL ARRAES.</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/777/777_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/777/777_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR A MANUTENÇÃO DA ILUMINAÇÃO PÚBLICA COM A SUBSTITUIÇÃO DAS LÂMPADAS SE NECESSÁRIO AO LONGO DE TODA EXTENSÃO DA RUA MANOEL CORREIA NA BEIRA DA LINHA.</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/778/778_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/778/778_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR A CLIMATIZAÇÃO COM AR CONDICIONADOS DAS SALAS DE AULA DA ESCOLA MUNICIPAL CARMELA ORRICO LAPENDA NO BAIRRO DO PIXETE</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/779/779_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/779/779_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR A CELPE QUE REALIZE A MUDANÇA DA VOLTAGEM DE 220 PARA TRIFÁSICA DA ESCOLA MUNICIPAL DR. FERNANDO SAMPAIO LOCALIZADA NO DISTRITO DE MATRIZ DA LUZ, POIS A CLIMATIZAÇÃO DA ESCOLA NÃO FUNCIONA DEVIDO A INCOMPATIBILIDADE DA CORRENTE ELÉTRICA PODENDO OCORRER INCÊNDIO.</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/780/req0522-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/780/req0522-2017.pdf</t>
   </si>
   <si>
     <t>CRIAR PROJETO DENOMINADO "MINHA CASA LEGAL" QUE GARANTE A REGULARIZAÇÃO DOS IMÓVEIS COMO A EMISSÃO DE ESCRITURA DE POSSE DEFINITIVA.</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/781/req0523-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/781/req0523-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITAR AO DETRAN (DEPARTAMENTO DE TRÂNSITO) PARA QUE REALIZE A MODERNIZAÇÃO DA SEMAFORIZAÇÃO DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/588/588_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/588/588_texto_integral.pdf</t>
   </si>
   <si>
     <t>CALCAMENTO DA RUA MANOEL MARINHO DE BARROS, NO DISTRITO DE MATRIZ DA LUZ NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/589/589_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/589/589_texto_integral.pdf</t>
   </si>
   <si>
     <t>A MANUTENÇÃO DA ILUMINAÇÃO PÚBLICA DA RUA DAS ORQUÍDEAS NO DISTRITO DE MATRIZ DA LUZ NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/590/590_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/590/590_texto_integral.pdf</t>
   </si>
   <si>
     <t>CALCAMENTO DA RUA NOSSA SENHORA DA CONCEIÇÃO, NO DISTRITO DE MATRIZ DA LUZ. NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/591/591_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/591/591_texto_integral.pdf</t>
   </si>
   <si>
     <t>CALCAMENTO DA RUA PADRE JESUÍTA, NO DISTRITO DE MATRIZ DA LUZ NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/592/592_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/592/592_texto_integral.pdf</t>
   </si>
   <si>
     <t>CALCAMENTO DA RUA 02(D0IS), LOTEAMENTO JARDIM DE LAGES, NO DISTRITO DE LAGES, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/593/593_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/593/593_texto_integral.pdf</t>
   </si>
   <si>
     <t>A MANUTENÇÃO DA ILUMINAÇÃO PÚBLICA DA RUA DO CAMPO NO DISTRITO, DE MATRIZ DA LUZ, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/594/594_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/594/594_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CALCAMENTO DA PRIMEIRA TRAVESSA PEDRO RUFINO, NO-DISTRITO DE LAGES, NESTE MUNICÍPIO. </t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/595/595_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/595/595_texto_integral.pdf</t>
   </si>
   <si>
     <t>CALCAMENTO DA RUA MAJOR FERREIRA LIMA, NO DISTRITO DE MATRIZ DA LUZ.NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/596/596_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/596/596_texto_integral.pdf</t>
   </si>
   <si>
     <t>CALCAMENTO DA RUA.PEDRO RUFINO NO DISTRITO DE LAGES, NESTE MUNICÍPIO</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/597/597_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/597/597_texto_integral.pdf</t>
   </si>
   <si>
     <t>CALCAMENTO DA RUA DO CAMPO, NO DISTRITO DE LAGES, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/782/req0534-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/782/req0534-2017.pdf</t>
   </si>
   <si>
     <t>UM CONVÊNIO ENTRE A PREFEITURA E O ORGÃO DO DETRAN, PARA QUE SEJA CRIADO UM CURSO DE CAPACITAÇÃO DOS CONDUTORES DE TRANSPORTES ESCOLARES NO MUNICÍPIO DE SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/783/req0535-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/783/req0535-2017.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA NO RESIDENCIAL DONA LINDÚ LOCALIZADO NA MUNGUBA.</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/784/req0536-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/784/req0536-2017.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM MINE CENTRO COMERCIAL NO TERRENO EM FRENTE AO RESIDENCIAL DONA LINDU LOCALIZADO NA MUNGUBA</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/785/req0537-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/785/req0537-2017.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO ASFÁLTICO EM TODA A EXTENSÃO DA RUA MANOEL AMAZONAS PRÓXIMO AO BPRV.</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/786/req0538-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/786/req0538-2017.pdf</t>
   </si>
   <si>
     <t>REALIZAR CURSO DE CAPACITAÇÃO PARA 05 COBRADORES E MOTORISTAS DO TRANSPORTE ALTERNATIVO DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/787/req0539-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/787/req0539-2017.pdf</t>
   </si>
   <si>
     <t>CRIAR UMA OUVIDORIA MUNICIPAL OBJETIVANDO RECEBER E APURAR AS RECLAMAÇÕES E DENÚNCIAS, QUANTO À ATUAÇÃO DO PODER PÚBLICO MUNICIPAL, OU AGIR DE OFÍCIO, RECOMENDANDO À AUTORIDADE ADMINISTRATIVA AS PROVIDÊNCIAS CABÍVEIS, NOS CASOS DE MOROSIDADE, ILEGALIDADE, MÁ ADMINISTRAÇÃO, ABUSO DE PODER, OMISSÃO, NEGLIGÊNCIA, ERRO OU VIOLAÇÃO DOS PRINCÍPIOS CONSTITUCIONAIS E DA LEI ORGÂNICA DO MUNICÍPIO E DEMAIS LEIS.</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/788/req0540-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/788/req0540-2017.pdf</t>
   </si>
   <si>
     <t>REALIZAR A MANUTENÇÃO DA ILUMINAÇÃO DA ACADEMIA DAS CIDADES.</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/789/req0541-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/789/req0541-2017.pdf</t>
   </si>
   <si>
     <t>REALIZAR A RETOMADA DA CONSTRUÇÃO DA UPINHA DO LOTEAMENTO SÃO JOÃO SÃO PAULO.</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/790/req0543-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/790/req0543-2017.pdf</t>
   </si>
   <si>
     <t>REALIZAR PARCERIA ENTRE O CINEMA DA NOSSA CIDADE E A PREFEITURA VISANDO GARANTIR ENTRETENIMENTO E LAZER AOS ALUNOS DAS ESCOLAS MUNICIPAIS CONSIDERANDO CRITÉRIOS ESPECIFICOS PARA OBTENÇÃO DESSE BENEFICIO PELOS ESTUDANTES COMO: BOM COMPORTAMENTO, ENTRE OUTROS</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/791/req0543-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/791/req0543-2017.pdf</t>
   </si>
   <si>
     <t>REALIZAR PARCERIA ENTRE O CINEMA DA NOSSA CIDADE E A PREFEITURA VISANDO GARANTIR ENTRETENIMENTO E LAZER AOS ALUNOS DAS ESCOLAS MUNICIPAIS CONSIDERANDO CRITÉRIOS ESPECÍFICOS PARA OBTENÇÃO DESSE BENEFICIO PELOS ESTUDANTES COMO: BOM COMPORTAMENTO, ENTRE OUTROS.</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/940/req0544-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/940/req0544-2017.pdf</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/941/req0545-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/941/req0545-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO CHEFE DO PODER EXECUTIVO, O EXMO. SR. PREFEITO BRUNO GOMES DE OLIVEIRA, QUE SEJAM EXECUTADOS SERVIÇOS DE ABERTURA, PAVIMENTAÇÃO OU COLOCAÇÃO DE METRALHAS, SANEAMENTO BÁSICO, COLOCAÇÃO DE PLACAS DE IDENTIFICAÇÃO COM NOME E CEP E MELHORIA DA ILUMINAÇÃO RUA li (ONZE) NO LOTEAMENTO PORTAL TIÚMA.</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/942/req0546-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/942/req0546-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO CHEFE DO PODER EXECUTIVO, O EXMO. SR. PREFEITO BRUNO GOMES DE OLIVEIRA, QUE SEJAM EXECUTADOS SERVIÇOS DE ABERTURA, PAVIMENTAÇÃO OU COLOCAÇÃO DE METRALHAS, SANEAMENTO BÁSICO, COLOCAÇÃO DE PLACAS DE IDENTIFICAÇÃO COM NOME E CEP E MELHORIA DA ILUMINAÇÃO DA RUA JOÃO LUIZ DA SILVA NO LOTEAMENTO PORTAL TIÚMA.</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/943/req0547-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/943/req0547-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO CHEFE DO PODER EXECUTIVO, O EXMO. SR. PREFEITO BRUNO GOMES DE OLIVEIRA, QUE SEJAM EXECUTADOS SERVIÇOS DE ABERTURA, PAVIMENTAÇÃO OU COLOCAÇÃO DE METRALHAS, SANEAMENTO BÁSICO, COLOCAÇÃO DE PLACAS DE IDENTIFICAÇÃO COM NOME E CEP E MELHORIA DA ILUMINAÇÃO RUA DAMIÃO JOAQUIM DE SANTANA NO LOTEAMENTO PORTAL TIÚMA.</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/944/req0548-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/944/req0548-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO CHEFE DO PODER EXECUTIVO, O EXMO. SR. PREFEITO BRUNO GOMES DE OLIVEIRA, QUE SEJAM EXECUTADOS SERVIÇOS DE ABERTURA, PAVIMENTAÇÃO OU COLOCAÇÃO DE METRALHAS, SANEAMENTO BÁSICO, COLOCAÇÃO DE PLACAS DE IDENTIFICAÇÃO COM NOME E CEP E MELHORIA DA ILUMINAÇÃO NA RUA 8 NO LOTEAMENTO PORTAL TIÚMA.</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/945/req0549-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/945/req0549-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO CHEFE DO PODER EXECUTIVO, O EXMO. SR. PREFEITO BRUNO GOMES DE OLIVEIRA, QUE SEJAM EXECUTADOS SERVIÇOS DE ABERTURA, PAVIMENTAÇÃO OU COLOCAÇÃO DE METRALHAS, SANEAMENTO BÁSICO, COLOCAÇÃO DE PLACAS DE IDENTIFICAÇÃO COM NOME E CEP E MELHORIA DA ILUMINAÇÃO DA RUA DAMIÃO JOAQUIM DE SANTANA NO LOTEAMENTO PORTAL TIÚMA.</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/946/req0550-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/946/req0550-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO CHEFE DO PODER EXECUTIVO, O EXMO. SR. PREFEITO BRUNO GOMES DE OLIVEIRA, QUE SEJAM EXECUTADOS SERVIÇOS DE ABERTURA, PAVIMENTAÇÃO OU COLOCAÇÃO DE METRALHAS, SANEAMENTO BÁSICO, COLOCAÇÃO DE PLACAS DE IDENTIFICAÇÃO COM NOME E CEP E MELHORIA DA ILUMINAÇÃO NA RUA 10 (DEZ) NO LOTEAMENTO PORTAL TIÚMA.</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/950/req0551-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/950/req0551-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO CHEFE DO PODER EXECUTIVO, O EXMO. SR. PREFEITO BRUNO GOMES DE OLIVEIRA, QUE SE.JAM EXECUTADOS SERVIÇOS DE ABERTURA, PAVIMENTAÇÃO OU COLOCAÇÃO DE METRALHAS, SANEAMENTO BÁSICO, COLOCAÇÃO DE PLACAS DE IDENTIFICAÇÃO COM NOME E CEP E MELHORIA DA ILUMINAÇÃO DA ALAMEDA DAS MANGUEIRAS NO LOTEAMENTO CHÁCARAS TIÚMA.</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/951/req0552-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/951/req0552-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO CHEFE DO PODER EXECUTIVO, O EXMO. SR. PREFEITO BRUNO GOMES DE OLIVEIRA, QUE SEJAM EXECUTADOS SERVIÇOS DE ABERTURA, PAVIMENTAÇÃO OU COLOCAÇÃO DE METRALHAS, SANEAMENTO BÁSICO, COLOCAÇÃO DE PLACAS DE IDENTIFICAÇÃO COM NOME E CEP E MELHORIA DA ILUMINAÇÃO DA ALAMEDA DAS MADRESSILVAS NO LOTEAMENTO CHÁCARAS TIÚMA.</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/952/req0553-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/952/req0553-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO CHEFE DO PODER EXECUTIVO, O EXMO. SR. PREFEITO BRUNO GOMES DE OLIVEIRA, QUE SEJAM EXECUTADOS SERVIÇOS DE ABERTURA, PAVIMENTAÇÃO OU COLOCAÇÃO DE METRALHAS, SANEAMENTO BÁSICO, COLOCAÇÃO DE PLACAS DE IDENTIFICAÇÃO COM NOME E CEP E MELHORIA DA ILUMINAÇÃO DA ALAMEDA DAS HORTÊNCIAS NO LOTEAMENTO CHÁCARAS TIÚMA.</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/792/req0554-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/792/req0554-2017.pdf</t>
   </si>
   <si>
     <t>REALIZAR A RECAPEAMENTO ASFÁLTICO DE TODA EXTENSÃO DA AVENIDA MANOEL QUINTÃO EM FRENTE AOS CORREIOS ATÉ O PSF PREGO.</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/793/req0555-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/793/req0555-2017.pdf</t>
   </si>
   <si>
     <t>REALIZAR A PAVIMENTAÇÃO E DRENAGEM DA RUA TRAVESSA ORIENTAL LOCALIZADA NA PRIMEIRA ENTRADA À ESQUERDA APÓS O POSTO MÉDICO DO BARRO VERMELHO.</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/367/367_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/367/367_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DO CENTRO DE REABILITAÇÃO E FISIOTERAPIA EM SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/368/368_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/368/368_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA DA ESCADARIA DO ALTO DO CUSCUZ, LOCALIZADA NO BAIRRO DA VÁRZEA FRIA.</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/794/req0558-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/794/req0558-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITAR AO DER (DEPARTAMENTO DE ESTRADAS E RODAGENS) PARA QUE REATIVE A LOMBADA ELETRÔNICA DA ENTRADA DA VÁRZEA FRIA</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/953/req0559-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/953/req0559-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO CHEFE DO PODER EXECUTIVO, O EXMO. SR. PREFEITO BRUNO GOMES DE OLIVEIRA, QUE SEJAM EXECUTADOS SERVIÇOS DE ABERTURA, PAVIMENTAÇÃO OU COLOCAÇÃO DE METRALHAS, SANEAMENTO BÁSICO, COLOCAÇÃO DE PLACAS DE IDENTIFICAÇÃO COM NOME E CEP E MELHORIA DA ILUMINAÇÃO DA ALAMEDA DAS PALMEIRAS NO LOTEAMENTO CHÁCARAS TIÚMA.</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/954/req0560-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/954/req0560-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO CHEFE DO PODER EXECUTIVO, O EXMO. SR. PREFEITO BRUNO GOMES DE OLIVEIRA, QUE SEJAM EXECUTADOS SERVIÇOS DE ABERTURA, PAVIMENTAÇÃO OU COLOCAÇÃO DE METRALHAS, SANEAMENTO BÁSICO, COLOCAÇÃO DE PLACAS DE IDENTIFICAÇÃO COM NOME E CEP E MELHORIA DA ILUMINAÇÃO DA ALAMEDA DAS MARGARIDAS NO LOTEAMENTO CHÁCARAS TIÚMA.</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/955/req0561-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/955/req0561-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO CHEFE DO PODER EXECUTIVO, O EXMO. SR. PREFEITO BRUNO GOMES DE OLIVEIRA, QUE SEJAM EXECUTADOS SERVIÇOS DE ABERTURA, PAVIMENTAÇÃO OU COLOCAÇÃO DE METRALHAS, SANEAMENTO BÁSICO, COLOCAÇÃO DE PLACAS DE IDENTIFICAÇÃO COM NOME E CEP E MELHORIA DA ILUMINAÇÃO DA ALAMEDA DAS PAINEIRAS NO LOTEAMENTO CHÁCARAS TIÚMA.</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/956/req0562-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/956/req0562-2017.pdf</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/957/req0563-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/957/req0563-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO CHEFE DO PODER EXECUTIVO, O EXMO. SR. PREFEITO BRUNO GOMES DE OLIVEIRA, QUE SEJAM EXECUTADOS SERVIÇOS DE ABERTURA, PAVIMENTAÇÃO OU COLOCAÇÃO DE METRALHAS, SANEAMENTO BÁSICO, COLOCAÇÃO DE PLACAS DE IDENTIFICAÇÃO COM NOME E CEP E MELHORIA DA ILUMINAÇÃO DA ALAMEDA DAS PARREIRAS NO LOTEAMENTO CHÁCARAS TIÚMA.</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/958/req0564-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/958/req0564-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO CHEFE DO PODER EXECUTIVO, O EXMO. SR. PREFEITO BRUNO GOMES DE OLIVEIRA, QUE SEJAM EXECUTADOS SERVIÇOS DE ABERTURA, PAVIMENTAÇÃO OU COLOCAÇÃO DE METRALHAS, SANEAMENTO BÁSICO, COLOCAÇÃO DE PLACAS DE IDENTIFICAÇÃO COM NOME E CEP E MELHORIA DA ILUMINAÇÃO DA ALAMEDA DAS PERPÉTUAS NO LOTEAMENTO CHÁCARAS TIÚMA.</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/959/req0565-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/959/req0565-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO CHEFE DO PODER EXECUTIVO, O EXMO. SR. PREFEITO BRUNO GOMES DE OLIVEIRA, QUE SEJAM EXECUTADOS SERVIÇOS DE ABERTURA, PAVIMENTAÇÃO OU COLOCAÇÃO DE METRALHAS, SANEAMENTO BÁSICO, COLOCAÇÃO DE PLACAS DE IDENTIFICAÇÃO COM NOME E CEP E MELHORIA DA ILUMINAÇÃO DA ALAMEDA DAS PITANGAS NO LOTEAMENTO CHÁCARAS TIÚMA.</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/960/req0566-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/960/req0566-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO CHEFE DO PODER EXECUTIVO, O EXMO. SR. PREFEITO BRUNO GOMES DE OLIVEIRA, QUE SEJAM EXECUTADOS SERVIÇOS DE ABERTURA, PAVIMENTAÇÃO OU COLOCAÇÃO DE METRALHAS, SANEAMENTO BÁSICO, COLOCAÇÃO DE PLACAS DE IDENTIFICAÇÃO COM NOME E CEP E MELHORIA DA ILUMINAÇÃO DA ALAMEDA DAS TULIPAS NO LOTEAMENTO CHÁCARAS TIÚMA.</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/961/req0567-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/961/req0567-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO CHEFE DO PODER EXECUTIVO, O EXMO. SR. PREFEITO BRUNO GOMES DE OLIVEIRA, QUE SEJAM EXECUTADOS SERVIÇOS DE ABERTURA, PAVIMENTAÇÃO OU COLOCAÇÃO DE METRALHAS, SANEAMENTO BÁSICO, COLOCAÇÃO DE PLACAS DE IDENTIFICAÇÃO COM NOME E CEP E MELHORIA DA ILUMINAÇÃO DA ALAMEDA DAS VERBENAS NO LOTEAMEAMENTO CHÁCARAS TIÚMA.</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1211/req0568-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1211/req0568-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE ILUMINAÇÃO, SANEAMENTO, ASFALTAMENTO E DRENAGEM DA RUA PARNAMIRIM NO BAIRRO DE NOVA TIÚMA.</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1212/req0569-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1212/req0569-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE URBANIZAÇÃO DO TRECHO DA UPA ATÉ TIÚMA, QUE FICA AS MARGENS DA RODOVIA PE 05</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1213/req0570-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1213/req0570-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO UMA MELHOR SINALIZAÇÃO E ILUMINAÇÃO AS MARGENS DA PE DO TRECHO DA FRENTE A MECTRONIC AO LADO DO MOTEL VENUS</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/598/598_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/598/598_texto_integral.pdf</t>
   </si>
   <si>
     <t>CLIMATIZAÇÃO DE TODAS AS SALAS DE AULA DA ESCOLA FRANCISCO TAVARES DE MOURA, NO DISTRITO DE LAGES NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/599/599_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/599/599_texto_integral.pdf</t>
   </si>
   <si>
     <t>CALCAMENTO DA RUA OS(CINCO) LOTEAMENTO JARDIM DE LAGES NO DISTRITO DE LAGES. NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/600/600_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/600/600_texto_integral.pdf</t>
   </si>
   <si>
     <t>CALCAMENTO DA RUA SÃO PAULO NO DISTRITO DE LAGES NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/601/601_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/601/601_texto_integral.pdf</t>
   </si>
   <si>
     <t>ASFALTAMENTO DA RUA MAURÍCIO DE NASSAU NO DISTRITO DE LAGES NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/602/602_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/602/602_texto_integral.pdf</t>
   </si>
   <si>
     <t>CALCAMENTO DA RUA 03(TRÊS), LOTEAMENTO JARDIM DE LAGES NO DISTRITO DE LAGES NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/603/603_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/603/603_texto_integral.pdf</t>
   </si>
   <si>
     <t>CALCAMENTO DA RUA 04(QUATRO) LOTEAMENTO JARDIM DE LAGES NO DISTRITO DE LAGES NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/604/604_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/604/604_texto_integral.pdf</t>
   </si>
   <si>
     <t>CALCAMENTO DA RUA 06{SEIS) LOTEAMENTO JARDIM DE LAGES. NO DISTRITO DE LAGES NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/795/req0578a-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/795/req0578a-2017.pdf</t>
   </si>
   <si>
     <t>REALIZAR A CLIMATIZAÇÃO COM AR CONDICIONADOS NAS SALAS DE AULA DA ESCOLA MUNICIPAL AMARO ALVES DE SOUZA LOCALIZADA NO LOTEAMENTO METROPOLITANO.</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/796/req0579a-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/796/req0579a-2017.pdf</t>
   </si>
   <si>
     <t>REINICIAR AS OBRAS DE ALARGAMENTOS DAS CALÇADAS AO LONGO DE TODA EXTENSÃO DA AVENIDA DR. FRANCISCO CORREIA.</t>
   </si>
   <si>
     <t>1418</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1418/req0580-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1418/req0580-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO A LIMPEZA DO CANAL DA RUA ANTONIO ALMEIDA LOCALIZADA NO BAIRRO DA MUARAMA - SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
     <t>1419</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1419/req0581-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1419/req0581-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO A DESOBSTRUÇÃO DO CANAL NA RUA NOVO ORIENTE LOCALIZADA NO BAIRRO DO PIXETE - SÃO LOURENCO DA MATA.</t>
   </si>
   <si>
     <t>1420</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1420/req0582-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1420/req0582-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO A TROCA DAS LÂMPADAS NA RUA EPITÁCIO PESSOA, EM FRENTE AO POSTO DE SAÚDE, LOCALIZADO NO BAIRRO DE PENEDO - SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
     <t>1421</t>
   </si>
   <si>
     <t>SOLICITO O RETORNO DA PATRULHA NOS BAIRROS ALTO SANTO ANTÔNIO E PIXETE - SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
     <t>1422</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1422/req0584-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1422/req0584-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO AS MANUTENÇÕES NOS VENTILADORES E NOS AR'S CONDICIONADOS DA ESCOLA MUNICIPAL DRt1 AUGUSTO LUCENA, LOCALIZADA NA RUA PARÁ- S/N - ROSINA LABANCA - SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
     <t>1423</t>
   </si>
   <si>
     <t>SOLICITO UMA QUADRA NA CRECHE TIA INÊS, PARA AUXILIAR NO DESEMPENHO FISico SERVINDO DE LAZER RECREATIVO PARA AS CRIANÇAS VINCULADAS, LOCALIZADA NA RUA PARÁ - Nº22 - ROSINA LABANCA- SÃO LOURENÇO DA MATA,</t>
   </si>
   <si>
     <t>1424</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1424/req0586-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1424/req0586-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO A REABILITAÇÃO DA ILUMINAÇÃO PÚBLICA, NA RUA MANOEL CORREIA TRANSVERSAL COM A RUA ITAMARACÁ E NA RUA NOVA ESPERANÇA, LOCALIZADAS NO BAIRRO DO PIXETE - SÃO LOURENÇO DA MATA,</t>
   </si>
   <si>
     <t>1425</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1425/req0587-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1425/req0587-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO A OBSTRUÇÃO DO CANAL DA RUA ORIENTE - PIXETE - SÃO LOURENÇO DA MATA</t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1426/req0589-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1426/req0589-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO A RECAPINAÇÃO, PAVIMENTAÇÃO, E ASFALTMENTO DA RUA MARIA DULCE ANDRADE DE OLIVEIRA LOCALIZADA NO BAIRRO DO CAIARÁ - SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
     <t>1427</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1427/req0590-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1427/req0590-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO A RETIRADA DE ENTULHOS NA RUA EPITÁCIO PESSOA, LOCALIZADO NO BAIRRO DE PENEDO - SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/389/389_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/389/389_texto_integral.pdf</t>
   </si>
   <si>
     <t>CAPINACÃO DA RUA CARPINA NO BAIRRO GLEBA DO PATRIARCA</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/390/390_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/390/390_texto_integral.pdf</t>
   </si>
   <si>
     <t>CALCAMENTO NA RUA MANOEL DE MOURA NO BAIRRO DA VILA DO REINADO.</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/406/406_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/406/406_texto_integral.pdf</t>
   </si>
   <si>
     <t>CALCAMENTO NA TRAVESSA BREJÃO NO BAIRRO DA VILA DO REINADO</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/407/407_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/407/407_texto_integral.pdf</t>
   </si>
   <si>
     <t>CALCAMENTO NA RUA BELÉM DE SÃO FRANCISCO NO BAIRRO DA VILA DO REINADO</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/410/410_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/410/410_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO DA RUA DO TANQUE SITUADO NO BAIRRO ALTO SANTO ANTÔNIO</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/409/409_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/409/409_texto_integral.pdf</t>
   </si>
   <si>
     <t>CALCAMENTO DA RUA CARUARU NO BAIRRO DA BEIRA RIO</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/411/411_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/411/411_texto_integral.pdf</t>
   </si>
   <si>
     <t>CAPINAÇÃO E PINTURA DO MEIO FIO DA ESTRADA DA MANGUBA</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/412/412_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/412/412_texto_integral.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO DA RUA DO RIACHO NO BAIRRO DA BEIRA RIO</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/413/413_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/413/413_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA DA QUADRA DE AREIA PRÓXIMO AO COLÉGIO JOSUÉ PEREIRA NO BAIRRO DA BEIRA RIO</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/797/req0600-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/797/req0600-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITAR A SECRETARIA DE PLANEJAMENTO UMA PLANILHA COM RELAÇÃO QUANTITATIVA DE IMÓVEIS PERTENCENTES AO MUNICÍPIO COM AS RESPECTIVAS INFORMAÇÕES: 1- LOCALIZAÇÃO; 2- SE UTILIZADO, INFORMAR PARA QUAL FINALIDADE. POIS PRETENDE-SE SABER SE HÁ PRÉDIOS PÚBLICOS MUNICIPAIS EM ESTADO DE OCIOSIDADE (SEM UTILIZAÇÃO) A SEREM REATIVADOS PARA BENEFICIO DA COLETIVIDADE.</t>
   </si>
   <si>
     <t>Celso Luiz</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/353/353_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/353/353_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO UMA EQUIPE FIXA DE TRABALHADORES DA SEC DE SERVIÇO PUBLICO PARA REALIZAÇÃO DE LIMPEZA, CAPINAÇÃO E PINTURA DO MEIO FIO DAS LOCALIDADES: LOTEAMENTO BELA VISTA, LOTEAMENTO SÃO JOÃO E SÃO PAULO. IRINEU TEIXEIRA E VALE VERDE E PROGRESSO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/354/354_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/354/354_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO A CONSTRUÇÃO DE UMA ESCOLA NO LOTEAMENTO IRINEU BARBOSA TEIXEIRA NO BAIRRO CAPIBARIBE NESTE MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/355/355_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/355/355_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMPLEMENTO DO CALÇAMENTO DA RUA JOSEFA SEVERINA DE AQUINO, LOCALIZADA NO LOTEAMENTO IRINEU BARBOSA TEIXEIRA.</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/369/369_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/369/369_texto_integral.pdf</t>
   </si>
   <si>
     <t>FECHAR BOCA DE LOBO E FAZER O ASFALTAMENTO PRÓXIMO A BOCA DE LOBO NA RUA TEIXEIRA COIMBRA NO BAIRRO PARQUE CAPIBARIBE.</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/370/370_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/370/370_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE TRÊS QUEBRA-MOLAS NA RUA TEIXEIRA COIMBRA NO BAIRRO DO PARQUE CAPIBARIBE.</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/371/371_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/371/371_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR A MANUTENÇÃO DAS CANALETAS DA RUA TEIXEIRA COIMBRA DO BAIRRO PARQUE CAPIBARIBE EM CARÁTER DE URGÊNCIA.</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/962/req0607-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/962/req0607-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO CHEFE DO PODER EXECUTIVO, O EXMO. SR. PREFEITO BRUNO GOMES DE OLIVEIRA, QUE SEJAM EXECUTADOS SERVIÇOS DE ABERTURA, PAVIMENTAÇÃO OU COLOCAÇÃO DE METRALHAS, SANEAMENTO BÁSICO, COLOCAÇÃO DE PLACAS DE IDENTIFICAÇÃO COM NOME E CEP E MELHORIA DA ILUMINAÇÃO DA ALAMEDA DAS ORQUÍDEAS NO LOTEAMENTO CHÁCARAS TIÚMA.</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/530/530_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/530/530_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO A O CHEFE DO PODER EXECUTIVO, O EXMO. SR. PREFEITO BRUNO GOMES DE OLIVEIRA JUNTO A SECRETARIA DE SERVIÇOS PÚBLICOS A INSTALAÇÃO DE UM SISTEMA DE SOM NO CARRO DE MANUTENÇÃO DA ILUMINAÇÃO PÚBLICA DO MUNICÍPIO DE SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/356/356_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/356/356_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE PAVIMENTAÇÃO EM PARALELEPÍPEDO DA RUA SEVERINO DIAS LOCALIZADA NO LOTEAMENTO IRINEU BARBOSA TEIXEIRA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/357/357_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/357/357_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE COMPLEMENTO DO CALÇAMENTO DA RUA PEDRA DA LUA LOCALIZADA NO LOTEAMENTO IRINEU BARBOSA TEIXEIRA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/358/358_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/358/358_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SERVIÇO DE PAVIMENTAÇÃO EM PARALELEPÍPEDO DA RUA ESCRITOR DIAS GOMES LOCALIZADA NO LOTEAMENTO IRINEU BARBOSA TEIXEIRA, NESTE MUNICÍPIO. </t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/359/359_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/359/359_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE CAPINAÇÃO NA RUA MARIA ALINE DE SANTANA, NO LOTEAMENTO IRINEU BARBOSA TEIXEIRA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/360/360_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/360/360_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO ASFÁLTICO DA RUA BIÓLOGO AUGUSTO RUSKIM, LOCALIZADA NO LOTEAMENTO IRINEU BARBOSA TEIXEIRA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/361/361_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/361/361_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO EM PARALELEPÍPEDO NA RUA CAROLINE BORBA, LOCALIZADA NO LOTEAMENTO IRINEU BARBOSA TEIXEIRA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/362/362_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/362/362_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE POSTO MÉDICO NO LOTEAMENTO IRINEU BARBOSA TEIXEIRA NO BAIRRO CAPIBARIBE NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/963/req0616-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/963/req0616-2017.pdf</t>
   </si>
   <si>
     <t>Solicita do chefe do Poder Executivo, Prefeito Bruno Gomes de Oliveira, que mobilize as Secretarias de Educação, Saúde, Planejamento e Meio Ambiente; Para que na Semana de 05 a 09 de junho seja vivenciada em nosso Município a "Semana Municipal do Meio Ambiente", que consiste em: No decorrer de toda semana, seja realizada palestras, caminhadas, apresentações artísticas, dentre outras ações voltadas a reflexão em defesa do meio ambiente.</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/798/req0618-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/798/req0618-2017.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DA DRENAGEM E CALÇAMENTO DA RUA EURICO DA FONTE LOCALIZADA NO BAIRRO DE MURIBARA.</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/799/req0619-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/799/req0619-2017.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DA DRENAGEM E CALÇAMENTO DA RUA DJANIRA DA FONTE LOCALIZADA NO BAIRRO DE MURIBARA.</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/800/req0621-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/800/req0621-2017.pdf</t>
   </si>
   <si>
     <t>REALIZAR A CAPINAÇÃO E PINTURA DE MEIO FIO DE TODA EXTENSÃO DA RUA FELINTO ALVES LOCALIZADA NO LOTEAMENTO BELA VISTA.</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/801/req0622-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/801/req0622-2017.pdf</t>
   </si>
   <si>
     <t>DISPONIBILIZAR AJUDA DE CUSTO AS FAMÍLIAS DE CRIANÇAS COM MICROCEFALIA.</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/802/req0623-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/802/req0623-2017.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DA DRENAGEM E CALÇAMENTO DA RUA LEOPOLDINA BANDEIRA LOCALIZADA NO BAIRRO DE MURIBARA.</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/803/req0624-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/803/req0624-2017.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DO PROJETO DE EXAME DE MAMÓGRAFIA NOS BAIRROS.</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE ASSISTÊNCIA PSICOLÓGICA E PSICOPEDAGÓGICA PARA OS ESTUDANTES DOS ESTABELECIMENTOS DE ENSINO BÁSICO PUBLICO.</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/805/req0626-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/805/req0626-2017.pdf</t>
   </si>
   <si>
     <t>EFETUAR A COMPRA DE LONAS PLÁSTICAS PARA COBRIR ENCOSTAS DE BARREIRAS QUE APRESENTAM PERIGO DE DESLIZAMENTOS EM VIRTUDE  DAS CHUVAS.</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/964/req0627-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/964/req0627-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO A ILMA. SRª. CARMEM LÚCIA, SECRETÁRIA DE EDUCAÇÃO DO MUNICÍPIO JUNTO AO 20º BPM/PE, QUE SEJA MINISTRADAS PALESTRAS DE PREVENÇÃO AO USO DE DROGAS (ENVOLVENDO PAIS E ALUNOS) DAS ESCOLAS MUNICIPAIS SENADOR JOSÉ ERMÍRIO DE MORAES E GRUPO ESCOLAR JOAQUIM DE BRITO, AMBAS NO BAIRRO DE TIÚMA.</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/965/req0628-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/965/req0628-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO CHEFE DO PODER EXECUTIVO, O EXMO. SR. PREFEITO BRUNO GOMES DE OLIVEIRA OUE SEJA FEITA A REVITALIZAÇÃO DO CALÇADÃO PARA PEDESTRES, DA BICOPEBA, EM TIÚMA, ATÉ O CENTRO DE SÃO LOURENÇO.</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/966/req0629-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/966/req0629-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO CHEFE DO PODER EXECUTIVO, O SR. PREFEITO BRUNO GOMES DE OLIVEIRA QUE SEJA FEITA A MELHORIA DA ILUMINAÇÃO PÚBLICA E UMA OPERAÇÃO TAPA-BURACOS NA PE-20, COM INÍCIO NA RUA SÃO PAULO (RUA DO MERCADO), TIÚMA, ATÉ O DISTRITO DE MA TRIZ DA LUZ.</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/967/req0630-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/967/req0630-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO CHEFE DO PODER EXECUTIVO, O EXMO. SR. PREFEITO BRUNO GOMES DE OLIVEIRA. QUE SEJAM EXECUTADOS SERVIÇOS DE ABERTURA, PAVIMENTAÇÃO OU COLOCAÇÃO DE METRALHAS, SANEAMENTO BÁSICO, COLOCAÇÃO DE PLACAS DE IDENTIFICAÇÃO COM NOME E CEP E MELHORIA DA ILUMINAÇÃO DA ALAMEDA DOS ANTÚRIOS NO LOTEAMENTO CHÁCARAS TIÚMA.</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/968/req0631-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/968/req0631-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO CHEFE DO PODER EXECUTIVO, O EXMO. SR. PREFEITO BRUNO GOMES DE OLIVEIRA. QUE SEJAM EXECUTADOS SERVIÇOS DE ABERTURA, PAVIMENTAÇÃO OU COLOCAÇÃO DE METRALHAS, SANEAMENTO BÁSICO, COLOCAÇÃO DE PLACAS DE IDENTIFICAÇÃO COM NOME E CEP E MELHORIA DA ILUMINAÇÃO DA ALAMEDA DOS AMORES-PERFEITOS NO LOTEAMENTO CHÁCARAS TIÚMA.</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/969/req0632-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/969/req0632-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO CHEFE DO PODER EXECUTIVO, O EXMO. SR. PREFEITO BRUNO GOMES DE OLIVEIRA, QUE SEJAM EXECUTADOS SERVIÇOS DE ABERTURA, PAVIMENTAÇÃO OU COLOCAÇÃO DE METRALHAS, SANEAMENTO BÁSICO, COLOCAÇÃO DE PLACAS DE IDENTIFICAÇÃO COM NOME E CEP E MELHORIA DA ILUMINAÇÃO DA ALAMEDA DOS GIRASSÓIS NO LOTEAMENTO CHÁCARAS TIÚMA.</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
     <t>SOLICITO AO CHEFE DO PODER EXECUTIVO, O EXMO. SR. PREFEITO BRUNO GOMES DE OLIVEIRA. OUE SEJAM EXECUTADOS SERVIÇOS DE ABERTURA, PAVIMENTAÇÃO OU COLOCAÇÃO DE METRALHAS, SANEAMENTO BÁSICO, COLOCAÇÃO DE PLACAS DE IDENTIFICAÇÃO COM NOME E CEP E MELHORIA DA ILUMINAÇÃO DA ALAMEDA DAS VITÓRIAS-RÉGIAS NO LOTEAMENTO CHÁCARAS TIÚMA.</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
     <t>SOLICITO AO CHEFE DO PODER EXECUTIVO, O EXMO. SR. PREFEITO BRUNO GOMES DE OLIVEIRA. OUE SEJAM EXECUTADOS SERVIÇOS DE ABERTURA, PAVIMENTAÇÃO OU COLOCAÇÃO DE METRALHAS, SANEAMENTO BÁSICO, COLOCAÇÃO DE PLACAS DE IDENTIFICAÇÃO COM NOME E CEP E MELHORIA DA ILUMINAÇÃO DA ALAMEDA DAS VIOLETAS NO LOTEAMENTO CHÁCARAS TIÚMA.</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/972/req0635-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/972/req0635-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO CHEFE DO PODER EXECUTIVO, O EXMO. SR. PREFEITO BRUNO GOMES DE OLIVEIRA. QUE SEJAM EXECUTADOS SERVIÇOS DE ABERTURA, PAVIMENTAÇÃO OU COLOCAÇÃO DE METRALHAS, SANEAMENTO BÁSICO, COLOCAÇÃO DE PLACAS DE IDENTIFICAÇÃO COM NOME E CEP E MELHORIA DA ILUMINAÇÃO DA ALAMEDA DOS CAJUEIROS NO LOTEAMENTO CHÁCARAS TIÚMA.</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/973/req0636-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/973/req0636-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO CHEFE DO PODER EXECUTIVO, O EXMO. SR. PREFEITO BRUNO GOMES DE OLIVEIRA. QUE SE.IAM EXECUTADOS SERVIÇOS DE ABERTURA, PAVIMENTAÇÃO OU COLOCAÇÃO DE METRALHAS, SANEAMENTO BÁSICO, COLOCAÇÃO DE PLACAS DE IDENTIFICAÇÃO COM NOME E CEP E MELHORIA DA ILUMINAÇÃO DA ALAMEDA DOS CRAVOS NO LOTEAMENTO CHÁCARAS TIÚMA.</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1214/req0637-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1214/req0637-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE UM PROFESSOR PARA A ESCOLA ITINERANTE PEREIRA DE CARNEIRO NO ASSENTAMENTO CHICO MENDES EM SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1215/req0638-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1215/req0638-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE ILUMINAÇÃO PÚBLICA NO ASSENTAMENTO CHICO MENDES  EM SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1216/req0639-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1216/req0639-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE REVISÃO DA ILUMINAÇÃO PUBLICA DA RUA GIPITÓ NO BAIRRO DA ROSINA LABANCA.</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1217/req0640-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1217/req0640-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE ASFALTAMENTO E DRENAGEM DA RUA GIPITÓ NO BAIRRO DA ROSINA LABANCA.</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1218/req0641-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1218/req0641-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITACÃO DE ASFALTAMENTO E DRENAGEM DA RUA DO TREM NO BAIRRO DE TIUMA .</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1219/req0642-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1219/req0642-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITACÃO DE ASFALTAMENTO E DRENAGEM DA RUA BRILHANTE NO BAIRRO DA ROSINA LABANCA.</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/469/469_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/469/469_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA PRAÇA NO TERRENO LOCALIZADO ENTRE AS RUAS BENTO GONÇALVES E RUA DA AURORA, COM ÁREA DE RECREAÇÃO PARA AS CRIANÇAS, BAIRRO DO JALISCO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/470/470_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/470/470_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVISÃO GERAL DA ILUMINAÇÃO PUBLICA E CAPINAÇÃO DA RUA PICHINGUINHA, NO BAIRRO DO JALISCO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/471/471_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/471/471_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVISÃO GERAL DA ILUMINAÇÃO PUBLICA E CAPINAÇÃO DA RUA DAS FLORES, NO BAIRRO DO JALISCO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/472/472_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/472/472_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVISÃO GERAL DA ILUMINAÇÃO PUBLICA E CAPINAÇÃO DA RUA DA BICA, NO BAIRRO DO JALISCO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/473/473_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/473/473_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVISÃO GERAL DA ILUMINAÇÃO PUBLICA E CAPINAÇÃO DA RUA DA AUROLA CARLOS GOMES, NO BAIRRO DO JALISCO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/474/474_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/474/474_texto_integral.pdf</t>
   </si>
   <si>
     <t>ASFALTAMENTO E/OU COLOCAÇÃO DE METRALHAS DA ESTRADA DA COMPESA, PRÓXIMO AOS CANOS COM A RUA BENTO GONÇALVES, BEM COMO REVISÃO GERAL DA ILUMINAÇÃO PUBLICA DA REFERIDA ESTRADA, NO BAIRRO· DO JALISCO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/475/475_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/475/475_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE REFORMA GERAL, COM A CONSTRUÇÃO DE 04 SALAS DE 12 ANDAR DA ESCOLA MUNICIPAL PROFESSOR ALFREDO DE OLIVEIRA, BAIRRO DE UMUARAMA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/476/476_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/476/476_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE FORMA EMERGENCIAL DE AQUISIÇÃO DE 01 (UM) FREEZER, 12 (DOZE) VENTILADORES, 02 (DOIS) COMPUTADORES, 01 (UM) ARQUIVO PARA DOCUMENTOS PARA ESCOLA MUNICIPAL PROFESSOR ALFREDO DE OLIVEIRA, BAIRRO DE UMUARAMA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/806/req0651-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/806/req0651-2017.pdf</t>
   </si>
   <si>
     <t>QUE SEJA DADO UM VOTO DE APLAUSOS A EQUIPE MÉDICA DO CIRURGIÃO DO HOSPITAL SANTA JOANA DR. SIDRAITON MELO.</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/807/req0652-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/807/req0652-2017.pdf</t>
   </si>
   <si>
     <t>QUE SEJA DADO UM VOTO DE APLAUSOS A EQUIPE MÉDICA DA CLINICA MÉDICA GERAL DO HOSPITAL SANTA JOANA, ORA. ISABEL OLIVEIRA</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1082/req0653-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1082/req0653-2017.pdf</t>
   </si>
   <si>
     <t>LIMPEZA E DESOBSTRUÇÃO DO CANAL. NA PRIMEIRA TRAVESSA PIMENTEL. PARQUE CAPIBARIBE PROXIMO O RESERVATÓRIO DE COLETA DE ESGOTO DA COMPESA. ESTRADA DO TIP. NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1083/req0654-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1083/req0654-2017.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA ESCOLA NO ENGENHO OUTEIRO DE PEDRO. NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1084/req0655-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1084/req0655-2017.pdf</t>
   </si>
   <si>
     <t>A PERFURAÇÃO DE UM POÇO ARTESIANO. NO ENGENHO OUTEIRO DE PEDRO. NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/372/372_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/372/372_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAR UMA PARADA DE ÔNIBUS NA ENTRADA DO RESIDENCIAL JATOBÁ, QUE FICA NO BAIRRO DE TIÚMA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/373/373_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/373/373_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR A PAVIMENTAÇÃO ASFÁLTICA DA RUA 68-8, NO PARQUE CAPIBARIBE, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/531/531_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/531/531_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAMOS O RECAPEAMENTO, DA RUA LUIZ GONZAGA BAIRRO VILA DOURADA.</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/532/532_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/532/532_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAMOS O ASFALTAMENTO DA RUA TANCREDO NEVES, NOVA TIUMA.</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/533/533_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/533/533_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAMOS A TROCA DE 3 (TRÊS) LÂMPADAS NA RUA SÃO PAULO, BAIRRO MURIBARA.</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/534/534_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/534/534_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAMOS A ILUMINAÇÃO NA RUA CONSTANTINO AVELINO DE SÁ, BAIRRO VÁRZEA FRIA.</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/535/535_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/535/535_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAMOS O ASFALTAMENTO DA PRIMEIRA TRAVESSA JAIME RATOS, BAIRRO CHÃ DA TÁBUA.</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/536/536_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/536/536_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAMOS A TROCA DE 3 (TR~S) LAMPADAS NA RUA MURIBARA, ESTRADA DO AÇUDE, BAIRRO MURIBARA.</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/537/537_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/537/537_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAMOS A COLOCAÇÃO DE ILUMINAÇÃO PUBLICA NA RUA FABIO DE BAIRRO, PENEDO DE CIMA.</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/538/538_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/538/538_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAMOS O CALÇAMENTO DA RUA ALBINO, BAIRRO PENEDO DE CIMA.</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/539/539_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/539/539_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAMOS A COMPLEMENTAÇÃO DA ILUMINAÇÃO DA RUA MURIBARA, ESTRADA DO AÇUDE, BAIRRO MURIBARA.</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/974/req0667-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/974/req0667-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO CHEFE DO PODER EXECUTIVO, O EXMO. SR. PREFEITO BRUNO GOMES DE OLIVEIRA, QUE SEJA DISPONIBILIZADO UM VEICULO A DISPOSIÇÃO DA SECRETARIA DE ASSISTÊNCIA SOCIAL, PARA O TRANSPORTE DE EQUIPES NO EXERCÍCIO DE TRABALHOS SOCIAIS COMO PALESTRAS, ETC.</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/975/req0668-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/975/req0668-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO CHEFE DO PODER EXECUTIVO, O EXMO. SR. PREFEITO BRUNO GOMES DE OLIVEIRA, QUE SEJAM EXECUTADOS SERVIÇOS DE ABERTURA, PAVIMENTAÇÃO OU COLOCAÇÃO DE METRALHAS, SANEAMENTO BÁSICO, COLOCAÇÃO DE PLACAS DE IDENTIFICAÇÃO COM NOME E CEP E MELHORIA DA ILUMINAÇÃO DA ALAMEDA DOS SOMBREIROS NO LOTEAMENTO CHÁCARAS TIÚMA.</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/976/req0669-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/976/req0669-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO CHEFE DO PODER EXECUTIVO, O EXMO. SR. PREFEITO BRUNO GOMES DE OLIVEIRA, QUE SEJAM EXECUTADOS SERVIÇOS DE ABERTURA, PAVIMENTAÇÃO OU COLOCAÇÃO DE METRALHAS, SANEAMENTO BÁSICO, COLOCAÇÃO DE PLACAS DE IDENTIFICAÇÃO COM NOME E CEP E MELHORIA DA ILUMINAÇÃO DA ALAMEDA DOS FLAMBOYANTS NO LOTEAMENTO CHÁCARAS TIÚMA.</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/977/req0670-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/977/req0670-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO CHEFE DO PODER EXECUTIVO, O EXMO. SR. PREFEITO BRUNO GOMES DE OLIVEIRA, QUE SEJAM EXECUTADOS SERVIÇOS DE ABERTURA, PAVIMENTAÇÃO OU COLOCAÇÃO DE METRALHAS, SANEAMENTO BÁSICO, COLOCAÇÃO DE PLACAS DE IDENTIFICAÇÃO COM NOME E CEP E MELHORIA DA ILUMINAÇÃO DA ALAMEDA DOS GERÂNIOS NO LOTEAMENTO CHÁCARAS TIÚMA.</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/978/req0671-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/978/req0671-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO CHEFE DO PODER EXECUTIVO, O EXMO. SR. PREFEITO BRUNO GOMES DE OLIVEIRA, QUE SEJAM EXECUTADOS SERVIÇOS DE ABERTURA, PAVIMENTAÇÃO OU COLOCAÇÃO DE METRALHAS, SANEAMENTO BÁSICO, COLOCAÇÃO DE PLACAS DE IDENTIFICAÇÃO COM NOME E CEP E MELHORIA DA ILUMINAÇÃO DA ALAMEDA DOS GLADÍOLOS NO LOTEAMENTO CHÁCARAS TIÚMA.</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/979/req0672-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/979/req0672-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO CHEFE DO PODER EXECUTIVO, O EXMO. SR. PREFEITO BRUNO GOMES DE OLIVEIRA, QUE SEJAM EXECUTADOS SERVIÇOS DE ABERTURA, PAVIMENTAÇÃO OU COLOCAÇÃO DE METRALHAS, SANEAMENTO BÁSICO, COLOCAÇÃO DE PLACAS DE IDENTIFICAÇÃO COM NOME E CEP E MELHORIA DA ILUMINAÇÃO DA ALAMEDA DOS HIBISCOS NO LOTEAMENTO CHÁCARAS TIÚMA.</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/980/req0673-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/980/req0673-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO CHEFE DO PODER EXECUTIVO, O EXMO. SR. PREFEITO BRUNO GOMES DE OLIVEIRA, QUE SEJAM EXECUTADOS SERVIÇOS DE ABERTURA, PAVIMENTAÇÃO OU COLOCAÇÃO DE METRALHAS, SANEAMENTO BÁSICO, COLOCAÇÃO DE PLACAS DE IDENTIFICAÇÃO COM NOME E CEP E MELHORIA DA ILUMINAÇÃO DA ALAMEDA DOS IPÊS NO LOTEAMENTO CHÁCARAS TIÚMA.</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/981/req0674-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/981/req0674-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO CHEFE DO PODER EXECUTIVO, O EXMO. SR. PREFEITO BRUNO GOMES DE OLIVEIRA, QUE SEJA FEITA A LIMPEZA DAS MARGENS DA PE-05 NO TRECHO QUE COMPREENDE DA IGREJA DE SANTO ANTÔNIO EM TIÚMA ATÉ O CODAI.</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/982/req0675-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/982/req0675-2017.pdf</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/983/req0676-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/983/req0676-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO CHEFE DO PODER EXECUTIVO, O EXMO. SR. PREFEITO BRUNO GOMES DE OLIVEIRA, QUE POSSA INTERVIR JUNTO AO CONSÓRCIO GRANDE RECIFE E A EMPRESA MOBIBRASIL PARA QUE O ÔNIBUS DA LINHA TIÚMA/CAMARAGIBE FAÇA O RETORNO EM FRENTE AO CODAI-TIÚMA.</t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1276/req0677-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1276/req0677-2017.pdf</t>
   </si>
   <si>
     <t>PINTURA, CAPINAÇÃO E REFORMA DA QUADRA DA ESCOLA Dr. HENRIQUE DE QUEIROZ MONTEIRO LOCALIZADA NO BAIRRO DA MURIBARA</t>
   </si>
   <si>
     <t>1277</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1277/req0678-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1277/req0678-2017.pdf</t>
   </si>
   <si>
     <t>Contratação de um intérprete da linguagem Brasileira de Sinais - LIBRAS, a fim de que as Sessões da Câmara possam ser acompanhadas por pessoas que possuem deficiência auditiva.</t>
   </si>
   <si>
     <t>1278</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1278/req0679-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1278/req0679-2017.pdf</t>
   </si>
   <si>
     <t>CLIMATIZAÇÃO DA UNIDADE ESCOLAR Dr. HENRIQUE DE QUEIROZ MONTEIRO, LOCALIZADO NA COMUNIDADE DE CONSTANTINO NO BAIRRO DA MURIBARA.</t>
   </si>
   <si>
     <t>1279</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1279/req0680-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1279/req0680-2017.pdf</t>
   </si>
   <si>
     <t>PINTURA DO POSTO DE SAÚDE LOCALIZADO NO BAIRRO DA MURIBARA.</t>
   </si>
   <si>
     <t>1280</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1280/req0681-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1280/req0681-2017.pdf</t>
   </si>
   <si>
     <t>CAPEAMENTO ASFÁLTICO NA RUA SATURNINO DE BRITO NO BAIRRO DA MURIBARA.</t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1281/req0682-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1281/req0682-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO A CONCLUSÃO DA PAVIMENTAÇÃO NA RUA HAVAÍ NO BAIRRO DA MURIBARA.</t>
   </si>
   <si>
     <t>1282</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1282/req0683-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1282/req0683-2017.pdf</t>
   </si>
   <si>
     <t>MELHORIAS DA LADEIRA DO CÓRREGO DO PIAUÍ. LOCALIZADA NO BAIRRO DA MURIBARA</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1275/req0684-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1275/req0684-2017.pdf</t>
   </si>
   <si>
     <t>CLIMATIZAÇÃO DA UNIDADE ESCOLAR PADRE JOÃO BARBALHO, LOCALIZADO NO BAIRRO DA MURIBARA.</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/363/363_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/363/363_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE INSTALAÇÃO DE CÂMERAS (CONHECIDA COMO PARDAL) NOS SEMÁFOROS QUE CONSTITUI TRECHOS DA PE 05 ( INICIALIZANDO NA LADEIRA LIBERATO ATÉ O SEMÁFORO DE TIÚMA), NESTE MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/477/477_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/477/477_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVISÃO GERAL DA ILUMINAÇÃO PUBLICA E CAPINAÇÃO DA RUA CENTRAL, NO BAIRRO DE MURIBARA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/478/478_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/478/478_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVISÃO GERAL DA ILUMINAÇÃO PUBLICA E CAPINAÇÃO DA RUA ALUÍZIO QUEIROZ MONTEIRO, NO BAIRRO DE MURIBARA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/479/479_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/479/479_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVISÃO GERAL DA ILUMINAÇÃO PUBLICA E CAPINAÇÃO DA RUA CLÓVIS BANDEIRA, NO BAIRRO DE MURIBARA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/480/480_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/480/480_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVISÃO GERAL DA ILUMINAÇÃO PUBLICA E CAPINAÇÃO DA RUA MARIA AUGUSTA BANDEIRA, NO BAIRRO DE MURIBARA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/481/481_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/481/481_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVISÃO GERAL DA ILUMINAÇÃO PUBLICA E CAPINAÇÃO DA 8ª, 7ª, 6ª, 5ª, 4ª E 3ª TRAVESSA MANOEL QUINTÃO, NO BAIRRO DO PIXETE, NESTE MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/482/482_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/482/482_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DOS BOEIROS (BOCA DE LOBO) LOCALIZADAS NA RUA JOSÉ CARNEIRO LEÃO COM A AVENIDA MANOEL QUINTÃO, PRÓXIMO AO BAR DO CLAUDINHO, NO BAIRRO DO PIXETE, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1336</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1336/req0694-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1336/req0694-2017.pdf</t>
   </si>
   <si>
     <t>Solicitação para que no PAM localizado no bairro da Vila do Reinado e no hospital Petronila Campos do nosso município tenha um medico Mastologista.</t>
   </si>
   <si>
     <t>1337</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1337/req0695-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1337/req0695-2017.pdf</t>
   </si>
   <si>
     <t>Solicitação para que no PAM localizado no bairro da Vila do Reinado e no hospital Petronila Campos do nosso município tenha um medico Ginecologista.</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/808/req0696-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/808/req0696-2017.pdf</t>
   </si>
   <si>
     <t>IMPLANTAR UM CONSULTÓRIO ODONTOLOGICO NO PSF DO BAIRRO DA CHÃ DA TÁBUA.</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/809/req0697-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/809/req0697-2017.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE EXTINTORES DE INCÊNDIO NAS ESCOLAS DA REDE MUNICIPAL DE ENSINO.</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/810/req0698-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/810/req0698-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITAR A SECRETARIA DE TECNOLOGIA E A SECRETARIA DE EDUCAÇÃO QUE EFETUE ATIVAÇÃO DA INTERNETE DAS ESCOLAS DA REDE MUNICIPAL DE ENSINO QUE JÁ DISPÕE DE TODA ESTRUTURA DE HARDWARE COMO POR EXEMPLO {CABEAMENTO DE FIOS, ANTENA E SWITCH) FALTANDO APENAS ATIVAÇÃO DO SINAL.</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/811/req0699-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/811/req0699-2017.pdf</t>
   </si>
   <si>
     <t>REALIZAR A DOAÇÃO DE NOTEBOOKS AOS PROFESSORES DA REDE MUNICIPAL DE ENSINO (PROJETO PROFESSOR CONECTADO).</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/812/req0700-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/812/req0700-2017.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO GERAL DA PRAÇA DO RESIDENCIAL FRANCISCA DE PAULA</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/813/req0701-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/813/req0701-2017.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DO PROJETO "VISÃO PARA TODOS " QUE TEM COMO FINALIDADE LEVAR PROFISSIONAIS OFTALMOLÓGICOS AS ESCOLAS MUNICIPAIS PARA REALIZAÇÃO DE EXAMES PREVENTIVO DE DETECÇÃO DE DOENÇAS DA VISÃO NOS ESTUDANTES E ENCAMINHA-LOS AO TRATAMENTO ADEQUADO ANTES DO AGRAVO DA PATOLOGIA DIAGNOSTICADA .</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/814/req0702-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/814/req0702-2017.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE CONCURSO PÚBLICO PARA OS CARGOS DE: AGENTES DE SAÚDE, AGENTES DE ENDEMIAS, ENGENHEIRO, MÉDICOS: CLINICO GERAL, OFTALMOLOGISTA, PEDIATRA, NEUROLOGISTA, PROCURADOR MUNICIPAL, GUARDA MUNICIPAL, AUDITOR FISCAL, SERVIÇOS GERAIS, MOTORISTA, ENFERMEIRO, ENFERMAGEM, TÉCNICO DE ENFERMAGEM E DENTISTA.</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/815/req0703-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/815/req0703-2017.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE CAMPANHAS ESCLARECEDORAS NOS PSFs SOBRE MICROCEFALIA COM MÉDICOS ESPECIALIZADOS, E IMPLEMENTAR AÇÕES CONJUNTAS E INCISIVAS DOS GOVERNOS ESTADUAL E MUNICIPAL NO COMBATE AO MOSQUITO DA DENGUE E ZICA VÍRUS.</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/816/req0704-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/816/req0704-2017.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE ESCOVODRÓMO NAS ESCOLAS DA REDE MUNICIPAL DE ENSINO.</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/817/req0705-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/817/req0705-2017.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DO MUSEU DA HISTÓRIA DE SÃO LOURENÇO DA MATA</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/818/req0706-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/818/req0706-2017.pdf</t>
   </si>
   <si>
     <t>CONCESSÃO DE VOTO DE APLAUSO AO SR.SEVERINO RAMOS DO NASCIMENTO ADMINISTRADOR DO CEMITÉRIO PUBLICO MUNICIPAL</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1127/req0707-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1127/req0707-2017.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO DA RUA SOL TO MAIOR JUNIOR EM MURIBARA</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1128/req0708-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1128/req0708-2017.pdf</t>
   </si>
   <si>
     <t>REFORMA DA PRAÇA AINDA SEM INDENTIFICAÇÃO SITUADA ENTRE A RUA JOÃO PESSOA E A RUA DOS GIRASSÓIS NO BAIRRO DO CAIARA.</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1129/req0709-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1129/req0709-2017.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO ASFALTALÍTICO E CAPINAÇÃO DA 2ª TRAVESSA MANOEL AMAZONAS SITUADO NO BAIRRO DA VILA DO REINADO.</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/984/req0710-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/984/req0710-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO CHEFE DO PODER EXECUTIVO, O EXMO. SR. PREFEITO BRUNO GOMES DE OLIVEIRA, QUE SEJAM EXECUTADOS SERVIÇOS DE ABERTURA, PAVIMENTAÇÃO OU COLOCAÇÃO DE METRALHAS, SANEAMENTO BÁSICO, COLOCAÇÃO DE PLACAS DE IDENTIFICAÇÃO COM NOME E CEP E MELHORIA DA ILUMINAÇÃO DA ALAMEDA PAU BRASIL NO LOTEAMENTO CHÁCARAS TIÚMA.</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/985/req0711-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/985/req0711-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO CHEFE DO PODER EXECUTIVO, O EXMO. SR. PREFEITO BRUNO GOMES DE OLIVEIRA, QUE SEJAM EXECUTADOS SERVIÇOS DE ABERTURA, PAVIMENTAÇÃO OU COLOCAÇÃO DE METRALHAS, SANEAMENTO BÁSICO, COLOCAÇÃO DE PLACAS DE IDENTIFICAÇÃO COM NOME E CEP E MELHORIA DA ILUMINAÇÃO DA ALAMEDA DAS ROSAS NO LOTEAMENTO CHÁCARAS TIÚMA.</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/986/req0712-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/986/req0712-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO CHEFE DO PODER EXECUTIVO, O EXMO. SR. PREFEITO BRUNO GOMES DE OLIVEIRA, QUE SEJAM EXECUTADOS SERVIÇOS DE ABERTURA, PAVIMENTAÇÃO OU COLOCAÇÃO DE METRALHAS, SANEAMENTO BÁSICO, COLOCAÇÃO DE PLACAS DE IDENTIFICAÇÃO COM NOME E CEP E MELHORIA DA ILUMINAÇÃO DA ALAMEDA DAS CAMÉLIAS NO LOTEAMENTO CHÁCARAS TIÚMA.</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/987/req0713-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/987/req0713-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO CHEFE DO PODER EXECUTIVO, O EXMO. SR. PREFEITO BRUNO GOMES DE OLIVEIRA, QUE SEJAM EXECUTADOS SERVIÇOS DE SANEAMENTO BÁSICO, COLOCAÇÃO DE PLACAS DE IDENTIFICAÇÃO COM NOME E CEP E MELHORIA DA ILUMINAÇÃO DA A V. DR. EDGARD LOUREIRO FALCÃO NO LOTEAMENTO CHÁCARAS TIÚMA.</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/988/req0714-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/988/req0714-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO CHEFE DO PODER EXECUTIVO, O EXMO. SR. PREFEITO BRUNO GOMES DE OLIVEIRA, QUE SEJAM EXECUTADOS SERVIÇOS DE ABERTURA, PAVIMENTAÇÃO OU COLOCAÇÃO DE METRALHAS, SANEAMENTO BÁSICO, COLOCAÇÃO DE PLACAS DE IDENTIFICAÇÃO COM NOME E CEP E MELHORIA DA ILUMINAÇÃO DA ALAMEDA DOS TINHORÕES NO LOTEAMENTO CHÁCARAS TIÚMA.</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/989/req0715-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/989/req0715-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO CHEFE DO PODER EXECUTIVO, O EXMO. SR. PREFEITO BRUNO GOMES DE OLIVEIRA, QUE SEJAM EXECUTADOS SERVIÇOS DE SANEAMENTO BÁSICO, COLOCAÇÃO DE PLACAS DE IDENTIFICAÇÃO COM NOME E CEP E MELHORIA DA ILUMINAÇÃO DA A V. ENGENHEIRO CLOVIS SCRIPILIT NO LOTEAMENTO CHÁCARAS TIÚMA.</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/990/req0716-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/990/req0716-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO CHEFE DO PODER EXECUTIVO, O EXMO. SR. PREFEITO BRUNO GOMES DE OLIVEIRA, QUE SEJAM EXECUTADOS SERVIÇOS DE SANEAMENTO BÁSICO, COLOCAÇÃO DE PLACAS DE IDENTIFICAÇÃO COM NOME E CEP E MELHORIA DA ILUMINAÇÃO DA A V. SENADOR JOSÉ ERMÍRIO DE MORAES NO LOTEAMENTO CHÁCARAS TIÚMA.</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/991/req0717-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/991/req0717-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO CHEFE DO PODER EXECUTIVO, O EXMO. SR. PREFEITO BRUNO GOMES DE OLIVEIRA, QUE SEJAM EXECUTADOS SERVIÇOS DE ABERTURA, PAVIMENTAÇÃO OU COLOCAÇÃO DE METRALHAS, SANEAMENTO BÁSICO, COLOCAÇÃO DE PLACAS DE IDENTIFICAÇÃO COM NOME E CEP E MELHORIA DA ILUMINAÇÃO DA ALAMEDA DOS MULUNGUS NO LOTEAMENTO CHÁCARAS TIÚMA.</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/992/req0718-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/992/req0718-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO CHEFE DO PODER EXECUTIVO, O EXMO. SR. PREFEITO BRUNO GOMES DE OLIVEIRA, QUE SEJAM EXECUTADOS SERVIÇOS DE ABERTURA, PAVIMENTAÇÃO OU COLOCAÇÃO DE METRALHAS, SANEAMENTO BÁSICO, COLOCAÇÃO DE PLACAS DE IDENTIFICAÇÃO COM NOME E CEP E MELHORIA DA ILUMINAÇÃO DA ALAMEDA DOS JASMINS NO LOTEAMENTO CHÁCARAS TIÚMA.</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/993/req0719-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/993/req0719-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO CHEFE DO PODER EXECUTIVO, O EXMO. SR. PREFEITO BRUNO GOMES DE OLIVEIRA, QUE SEJAM EXECUTADOS SERVIÇOS DE ABERTURA, PAVIMENTAÇÃO OU COLOCAÇÃO DE METRALHAS, SANEAMENTO BÁSICO, COLOCAÇÃO DE PLACAS DE IDENTIFICAÇÃO COM NOME E CEP E MELHORIA DA ILUMINAÇÃO DA ALAMEDA DOS JAMBEIROS NO LOTEAMENTO CHÁCARAS TIÚMA.</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1220/req0720-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1220/req0720-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE ASFALTAMENTO E DRENAGEM DA RUA MARFIM NO BAIRRO DA ROSINA LABANCA,</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1221/req0721-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1221/req0721-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE ASFALTAMENTO E DRENAGEM DA RUA MARIA TAVARES BADU NO BAIRRO DA ROSINA LABANCA.</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1222/req0722-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1222/req0722-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE ASFALTAMENTO E DRENAGEM  DA RUA PÉROLA  NO BAIRRO DA ROSINA LABANCA.</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1223/req0723-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1223/req0723-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE ASFALTAMENTO E DRENAGEM  DA RUA ALUISIO VIEIRA DA COSTA NO BAIRRO DA ROSINA LABANCA.</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1224/req0724-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1224/req0724-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE ASFALTAMENTO E DRENAGEM NO PÁTIO DA FEIRA DE TIÚMA NO BAIRRO DE TIUMA.</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/819/req0725-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/819/req0725-2017.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO GERAL DA QUADRA DA CHÃ DA TÁBUA.</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/820/req0726-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/820/req0726-2017.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DA DRENAGEM E CALÇAMENTO DA RUA JOÃO BEZERRA DA SILVA LOCALIZADA NO BAIRRO DE MURIBARA.</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/821/req0727-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/821/req0727-2017.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DO CALÇAMENTO DA RUA 18 LOCALIZADA NO PARQUE CAPIBARIBE AO LADO DA ANTIGA ESCOLA MUNICIPAL ROSINA LABANCA</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/822/req0728-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/822/req0728-2017.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE UMA AUTARQUIA PARA GESTÃO TRANSPORTE DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/823/req0729-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/823/req0729-2017.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR A DISPONIBILIZAÇÃO DE VALE TRANSPORTE PARA OS FUNCIONÁRIOS CONTRATADOS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE AUDIÊNCIA PÚBLICA COM A EMPRESA BRK AMBIENTAL DO GRUPO CANADENSE "BROOKFIELD" E A COMPESA PARA PRESTAÇÃO DE CONTAS SOBRE A EVOLUÇÃO DA OBRA DE SANEAMENTO "PPP" REALIZADA EM SÃO LOURENÇO DA MATA. QUAL O CRONOGRAMA DE CONCLUSÃO DA OBRA EM QUE ESTÁGIO ENCONTRASSE A OBRA? QUAIS AS AÇÕES RESOLUTIVAS PARA OS CONFLITOS COM OS RESIDENTES DAS LOCALIDADES ONDE ESTÃO SENDO FEITAS AS OBRAS, ENTRE OUTROS QUESTIONAMENTOS A SEREM FEITOS.</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1085/req0731-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1085/req0731-2017.pdf</t>
   </si>
   <si>
     <t>CURSOS PROFISSIONALIZANTES PARA ATENDER A.ZONA URBANA, DISTRITO DE MATRIZ DA LUZ E O DISTRITO DE LAGES, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/825/req0732-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/825/req0732-2017.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DA SUBSTITUIÇÃO DAS LÂMPADAS QUEIMADAS DOS POSTES DO RESIDENCIAL FRANCISCA DE PAULA NAS RUAS ABAIXO DISCRIMINADAS</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/994/req0733-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/994/req0733-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO CHEFE DO PODER EXECUTIVO, O EXMO. SR. PREFEITO BRUNO GOMES DE OLIVEIRA, QUE SEJAM EXECUTADOS SERVIÇOS DE ABERTURA, PAVIMENTAÇÃO OU COLOCAÇÃO DE METRALHAS, SANEAMENTO BÁSICO, COLOCAÇÃO DE PLACAS DE IDENTIFICAÇÃO COM NOME E CEP E MELHORIA DA ILUMINAÇÃO DA ALAMEDA DAS BROMÉLIAS NO LOTEAMENTO CHÁCARAS TIÚMA.</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/995/req0734-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/995/req0734-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO CHEFE DO PODER EXECUTIVO, O EXMO. SR. PREFEITO BRUNO GOMES DE OLIVEIRA, QUE SEJAM EXECUTADOS SERVIÇOS DE ABERTURA, PAVIMENTAÇÃO OU COLOCAÇÃO DE METRALHAS, SANEAMENTO BÁSICO, COLOCAÇÃO DE PLACAS DE IDENTIFICAÇÃO COM NOME E CEP E MELHORIA DA ILUMINAÇÃO DA ALAMEDA DAS SAMAMBAIAS NO LOTEAMENTO CHÁCARAS TIÚMA.</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/996/req0735-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/996/req0735-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO CHEFE DO PODER EXECUTIVO, O EXMO. SR. PREFEITO BRUNO GOMES DE OLIVEIRA, QUE SEJAM EXECUTADOS SERVIÇOS DE ABERTURA, PAVIMENTAÇÃO OU COLOCAÇÃO DE METRALHAS, SANEAMENTO BÁSICO, COLOCAÇÃO DE PLACAS DE IDENTIFICAÇÃO COM NOME E CEP E MELHORIA DA ILUMINAÇÃO DA A V. DUQUE DE CAXIAS NO LOTEAMENTO CHÁCARAS TIÚMA.</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/997/req0736-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/997/req0736-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO CHEFE DO PODER EXECUTIVO, O EXMO. SR. PREFEITO BRUNO GOMES DE OLIVEIRA, A CRIAÇÃO DE UM CENTRO CULTURAL NO BAIRRO DO PIXETE, USANDO O ESPAÇO DA ANTIGA PRAÇA DA TELEVISÃO.</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/998/req0737-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/998/req0737-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO CHEFE DO PODER EXECUTIVO, O EXMO. SR. PREFEITO BRUNO GOMES DE OLIVEIRA, JUNTO À SECRETARIA DE EDUCAÇÃO E SECRETARIA DE OBRAS, REALIZE A CLIMATIZAÇÃO TODAS AS SALAS DE AULA DA ESCOLA MUNICIPAL JOAQUIM DE BRITO EM TIÚMA.</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/999/req0738-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/999/req0738-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO CHEFE DO PODER EXECUTIVO, O EXMO. SR. PREFEITO BRUNO GOMES DE OLIVEIRA, QUE SEJA FEITA A REVISÃO GERAL E MELHORIAS NA ILUMINAÇÃO PÚBLICA DE TODO O BAIRRO DE TIÚMA, SENDO: A VILA OPERÁRIA E LOTEAMENTOS: MARIA HELENA DE MORAES, PORTAL TIÚMA E CHÁCARAS TIÚMA.</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1000/req0739-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1000/req0739-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO CHEFE DO PODER EXECUTIVO, O EXMO. SR. PREFEITO BRUNO GOMES DE OLIVEIRA, JUNTO À SECRETARIA DE EDUCAÇÃO E SECRETARIA DE OBRAS, REALIZE A CLIMATIZAÇÃO TODAS AS SALAS DE AULA DA ESCOLA MUNICIPAL SENADOR JOSÉ ERMÍRIO DE MORAES EM TIÚMA.</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1001/req0740-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1001/req0740-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO CHEFE DO PODER EXECUTIVO, O EXMO. SR. PREFEITO BRUNO GOMES DE OLIVEIRA, JUNTO À SECRETARIA MUNICIPAL DE SAÚDE, QUE SEJAM FEITAS VISITAS PERIÓDICAS COM UMA EQUIPE DA FAMÍLIA NOS ASSENTAMENTOS EXISTENTES NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1002/req0741-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1002/req0741-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO CHEFE DO PODER EXECUTIVO, O EXMO. SR. PREFEITO BRUNO GOMES DE OLIVEIRA, QUE FAÇA A SUBSTITUIÇÃO DO PISO DE AREIA PELO PISO DE CIMENTO ADEQUADO, IMPLANTAÇÃO DE ARQUIBANCADAS E INSTALAÇÃO DE REFLETORES NA QUADRA DE AREIA LOCALIZADA NA PRAÇA ADEMAR FRANCISCO VIEIRA EM TIÚMA.</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1003/req0742-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1003/req0742-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO CHEFE DO PODER EXECUTIVO, O EXMO. SR. PREFEITO BRUNO GOMES DE OLIVEIRA, QUE SEJAM EXECUTADOS SERVIÇOS DE ABERTURA, PAVIMENTAÇÃO OU COLOCAÇÃO DE METRALHAS, SANEAMENTO BÁSICO, COLOCAÇÃO DE PLACAS DE IDENTIFICAÇÃO COM NOME E CEP E MELHORIA DA ILUMINAÇÃO DA ALAMEDA DAS PAQUIVIRAS NO LOTEAMENTO CHÁCARAS TIÚMA.</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/826/req0743-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/826/req0743-2017.pdf</t>
   </si>
   <si>
     <t>CONCESSÃO DE VOTO DE APLAUSO AS SOLDADOS DO 20° BATALHÃO DE POLICIA MILITAR;VANESSA FRANÇA DA SILVA E NIEDJA FREITAS DE SOUZA, PELO BRILHANTE TRABALHO PRESTADO A FRENTE DA MONITORIA DO CURSO DE PATRULHA MIRIM REALIZADO POR ESTE BATALHÃO.</t>
   </si>
   <si>
     <t>1338</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1338/req0744-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1338/req0744-2017.pdf</t>
   </si>
   <si>
     <t>Solicitação para a climatização em todas as salas de consulta no posto de saúde no bairro de vila do reinado</t>
   </si>
   <si>
     <t>1339</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1339/req0745-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1339/req0745-2017.pdf</t>
   </si>
   <si>
     <t>Solicitação para a climatização em todas as salas dos médicos e ventiladores nas recepções no posto de saúde no bairro de Rosina Labanca</t>
   </si>
   <si>
     <t>1340</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1340/req0746-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1340/req0746-2017.pdf</t>
   </si>
   <si>
     <t>Solicitação para a climatização em todas as salas, instalação de internet, rede de computadores. e a compra de uma freezer para a escola; prefeito amaro Alves no bairro chã da tabua</t>
   </si>
   <si>
     <t>1341</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1341/req0747-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1341/req0747-2017.pdf</t>
   </si>
   <si>
     <t>Solicitação para a climatização em todas as salas de aulas da escola; augusto Lucena no bairro de Rosina Labanca</t>
   </si>
   <si>
     <t>1342</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1342/req0748-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1342/req0748-2017.pdf</t>
   </si>
   <si>
     <t>Solicitação para a desobstrução do esgoto localizada na rua Manuel quintão ao lado do colégio 10 de agosto no bairro alto santo António</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1086/req0749-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1086/req0749-2017.pdf</t>
   </si>
   <si>
     <t>CAPINACÃO DA TRAVESSA JOÃO PESSOA BAIRRO DO CAIARÁ NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1087/req0750-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1087/req0750-2017.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO DA RUA AGOSTINHO RODRIGUES NO TRECHO DA PONTE ATÉ O FINAL DA RUA. NO BAIRRO DO CAIARÁ NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/483/483_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/483/483_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVISÃO GERAL DA ILUMINAÇÃO PUBLICA, ASFALTAMENTO E/OU COLOCAÇÃO DE METRALHAS, CAPINAÇÃO DA RUA SÃO PAULO, NO BAIRRO DE MURIBARA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/484/484_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/484/484_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVISÃO GERAL DA ILUMINAÇÃO PUBLICA, ASFALTAMENTO E/OU COLOCAÇÃO DE METRALHAS, CAPINAÇÃO DA RUA DA PRATA, NO BAIRRO DE MURIBARA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/485/485_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/485/485_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVISÃO GERAL DA ILUMINAÇÃO PUBLICA, ASFALTAMENTO E/OU COLOCAÇÃO DE METRALHAS, CAPINAÇÃO DA RUA TEIXEIRA DE COIMBRA, NO BAIRRO DE PARQUE CAPIBARIBE, NESTE MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/486/486_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/486/486_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVISÃO GERAL DA ILUMINAÇÃO PUBLICA NA BR 408, PRÓXIMO AO SANTO DE SÃO LOURENÇO, ENTRADA QUE DA ACESSO AO PARQUE CAPIBARIBE E AO CENTRO DA CIDADE.</t>
   </si>
   <si>
     <t>1283</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1283/req0755-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1283/req0755-2017.pdf</t>
   </si>
   <si>
     <t>Solicito a Troca das Lâmpadas Comuns por Lâmpadas LED na Rua Saturnino de Brito no Bairro da Muribara</t>
   </si>
   <si>
     <t>1284</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1284/req0756-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1284/req0756-2017.pdf</t>
   </si>
   <si>
     <t>Solicito a Troca das Lâmpadas Comuns por Lâmpadas LED na Rua Manoel Sampaio no Bairro da Muribara.</t>
   </si>
   <si>
     <t>1285</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1285/req0757-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1285/req0757-2017.pdf</t>
   </si>
   <si>
     <t>Solicito a Troca das Lâmpadas Comuns por Lâmpadas LED na Rua Barão de Caruaru no Bairro da Muribara.</t>
   </si>
   <si>
     <t>1286</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1286/req0758-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1286/req0758-2017.pdf</t>
   </si>
   <si>
     <t>Solicito a Troca das Lâmpadas Comuns por Lâmpadas LED na Rua Baixa Verde no Bairro da Muribara.</t>
   </si>
   <si>
     <t>1287</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1287/req0759-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1287/req0759-2017.pdf</t>
   </si>
   <si>
     <t>Solicito a troca das Lâmpadas comuns por Lâmpadas LED na Rua São Paulo no Bairro da Muribara.</t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1288/req0760-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1288/req0760-2017.pdf</t>
   </si>
   <si>
     <t>Solicito a Troca das Lâmpadas Comuns por Lâmpadas LED na Rua Formosa no Bairro da Muribara.</t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1289/req0761-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1289/req0761-2017.pdf</t>
   </si>
   <si>
     <t>Solicito a Troca das Lâmpadas Comuns por Lâmpadas LED na Rua Havaí no Bairro da Muribara.</t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1290/req0762-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1290/req0762-2017.pdf</t>
   </si>
   <si>
     <t>Solicito a Troca das Lâmpadas Comuns por Lâmpadas LED na Rua Arco Verde no Bairro da Muribara.</t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1291/req0763-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1291/req0763-2017.pdf</t>
   </si>
   <si>
     <t>Solicito a Troca das Lâmpadas Comuns por Lâmpadas LED na Rua Central no Bairro da Muribara.</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/540/540_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/540/540_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAMOS A RECONSTRUÇÃO DA 2ª TRAVESSA NA ESTRADA DO TIP DESCIDA DO BOTE.</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/541/541_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/541/541_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAMOS A ABERTURA DO ESTACIONAMENTO DA CELPE QUE FICA LOCALIZADA NA AVENIDA DR. FRANCISCO CORREIA N:332 CENTRO SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/542/542_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/542/542_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAMOS O MURO DE ARRIMO NA RUA DUQUE DE CAXIAS, N:60 LOTEAMENTO SÃO JOÃO SÃO PAULO.</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/543/543_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/543/543_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAMOS O CALÇAMENTO DA RUA SÃO PAULO BAIRRO MURIBARA.</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/827/req0768-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/827/req0768-2017.pdf</t>
   </si>
   <si>
     <t>REALIZAR ESTUDO TÉCNICO PARA IMPLANTAÇÃO DE GUARD RAIL EM TODA EXTENSÃO DO CODAI (COLÉGIO AGRÍCOLA DOM AGOSTINHO IKAS) NO CENTRO DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/828/req0769-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/828/req0769-2017.pdf</t>
   </si>
   <si>
     <t>REALIZAR ESTUDO TÉCNICO PARA IMPLANTAÇÃO DE GUARD RAIL EM TODA EXTENÇÃO DO VIADUTO INICIANDO DA FRENTE DO HOSPITAL PETRONILA CAMPOS ATÉ A RUA OLÍVIO COSTA ONDE SITUAVA-SE A AÇÃO SOCIAL .</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1004/req0770-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1004/req0770-2017.pdf</t>
   </si>
   <si>
     <t>AUDlÊNCIA PÚBLICA COM O TEMA "SEGURANÇA PÚBLICA DEVER DO ESTADO; COMPROMISSO DE TODOS"</t>
   </si>
   <si>
     <t>1292</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1292/req0771-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1292/req0771-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO A IMPLANTAÇÃO DE UM CRAS NO BAIRRO DA MURIBARA</t>
   </si>
   <si>
     <t>1293</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1293/req0772-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1293/req0772-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO A CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA NO BAIRRO DA MURIBARA.</t>
   </si>
   <si>
     <t>1294</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1294/req0773-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1294/req0773-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO A IMPLANTAÇÃO DE UM CENTRO DE REFERÊNCIA ODONTOLÓGICA NO BAIRRO DA MURIBARA.</t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1295/req0774-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1295/req0774-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO A IMPLANTAÇÃO DO PROGRAMA CESTA BÁSICA NAS COMUNIDADES DO CÓRREGO DO PIAUÍ. CONSTANTINO E VILA DA SAUDADE NO BAIRRO DA MURIBARA</t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1296/req0775-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1296/req0775-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO A CONSTRUÇÃO DE UMA PRAÇA COM ACADEMIA POPULAR NA COMUNIDADE VILA DA SAUDADE LOCALIZADA NO BAIRRO DA MURIBARA.</t>
   </si>
   <si>
     <t>1297</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1297/req0776-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1297/req0776-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO A LIMPEZA DO CANAL QUE FICA ENTRE AS RUAS MANOEL SAMPAIO E FORMASA NO BAIRRO DA MURIBARA.</t>
   </si>
   <si>
     <t>1298</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1298/req0777-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1298/req0777-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO A CONSTRUÇÃO DE UMA PRAÇA COM ACADEMIA POPULAR NO BAIRRO DA MURIBARA.</t>
   </si>
   <si>
     <t>1299</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1299/req0778-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1299/req0778-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO A CONSTRUÇÃO DE UM TERMINAL DE ÔNIBUS NO BAIRRO DA MURIBARA</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/829/req0780-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/829/req0780-2017.pdf</t>
   </si>
   <si>
     <t>DISPONIBILIZAÇÃO DE PLANO DE SAÚDE PARA OS SERVIDORES MUNICIPAIS EFETIVOS E CONTRATADOS COM DESCONTO SIMBÓLICO E ATRATIVO EM HOLERITE DE PAGAMENTO DO FUNCIONÁRIO.</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/830/req0781-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/830/req0781-2017.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE UMA CENTRAL MUNICIPAL DE COLETA DE LIXO ELETRÔNICO ( PILHAS, CELULARES, ETC .. ) TORNANDO CADA PRÉDIO PÚBLICO COMO UMA BASE DE RECEBIMENTOS DESSES MATERIAIS E COMPETIRÁ AO PODER PUBLICO PROVIDENCIARA O DESCARTE CORRETO DESSE LIXO EVITANDO COM ESSA MEDIDA MAIORES DANO AO MEIO AMBIENTE.</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/831/req0782-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/831/req0782-2017.pdf</t>
   </si>
   <si>
     <t>REALIZAR REFORMA GERAL E IMPLANTAR  UMA MODERNIZAÇÃO PAISAGÍSTICA NO CENTRO SOCIAL URBANO (CSU).</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/832/req0783-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/832/req0783-2017.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DO PROGRAMA DE APOIO AO DESENVOLVIMENTO ESCOLAR (PADE) ONDE A PREFEITURA DESTINA RECURSOS FINANCEIROS AS UNIDADES ESCOLARES MUNICIPAIS DE ACORDO COM O QUANTITATIVO DE ESTUDANTES PARA AQUISIÇÃO DE MATERIAIS DE EXPEDIENTE, MATERIAIS PERMANENTE E PARA EXECUÇÃO DE PEQUENOS SERVIÇOS, E ESSES RECURSOS SERÃO GERIDOS PELOS CONSELHOS ESCOLARES DE CADA UNIDADE EXECUTORA (UEX).</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1005/req0784-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1005/req0784-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO CHEFE DO PODER EXECUTIVO, O EXMO. SR. PREFEITO BRUNO GOMES DE OLIVEIRA, QUE SEJAM EXECUTADOS SERVIÇOS DE SANEAMENTO BÁSICO, COLOCAÇÃO DE PLACAS DE IDENTIFICAÇÃO COM NOME E CEP E MELHORIA DA ILUMINAÇÃO DA 2ª TRAVESSA DAS PERAS NO LOTEAMENTO MARIA HELENA DE MORAES NO BAIRRO DE TIÚMA.</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1006/req0785-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1006/req0785-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO CHEFE DO PODER EXECUTIVO, O EXMO. SR. PREFEITO BRUNO GOMES DE OLIVEIRA, QUE SEJAM EXECUTADOS SERVIÇOS DE SANEAMENTO BÁSICO, COLOCAÇÃO DE PLACAS DE IDENTIFICAÇÃO COM NOME E CEP E MELHORIA DA ILUMINAÇÃO DA 2ª TRAVESSA ETTORE LABANCA NO LOTEAMENTO MARIA HELENA DE MORAES NO BAIRRO DE TIÚMA.</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1007/req0786-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1007/req0786-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO CHEFE DO PODER EXECUTIVO, O EXMO. SR. PREFEITO BRUNO GOMES DE OLIVEIRA, QUE SEJAM EXECUTADOS SERVIÇOS DE SANEAMENTO BÁSICO, COLOCAÇÃO DE PLACAS DE IDENTIFICAÇÃO COM NOME E CEP E MELHORIA DA ILUMINAÇÃO DA 3ª TRAVESSA DAS PERAS NO LOTEAMENTO MARIA HELENA DE MORAES NO BAIRRO DE TIÚMA.</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1054/req0787-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1054/req0787-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO CHEFE DO PODER EXECUTIVO, O EXMO. SR. PREFEITO BRUNO GOMES DE OLIVEIRA, QUE SEJAM EXECUTADOS SERVIÇOS DE SANEAMENTO BÁSICO, COLOCAÇÃO DE PLACAS DE IDENTIFICAÇÃO COM NOME E CEP E MELHORIA DA ILUMINAÇÃO DA AVENIDA DAS GRAVIOLAS NO LOTEAMENTO MARIA HELENA DE MORAES NO BAIRRO DE TIÚMA.</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1008/req0788-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1008/req0788-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO CHEFE DO PODER EXECUTIVO, O EXMO. SR. PREFEITO BRUNO GOMES DE OLIVEIRA, QUE SEJAM EXECUTADOS SERVIÇOS DE SANEAMENTO BÁSICO, COLOCAÇÃO DE PLACAS DE IDENTIFICAÇÃO COM NOME E CEP E MELHORIA DA ILUMINAÇÃO DA AVENIDA DAS PITANGAS NO LOTEAMENTO MARIA HELENA DE MORAES NO BAIRRO DE TIÚMA.</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1009/req0789-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1009/req0789-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO CHEFE DO PODER EXECUTIVO, O EXMO. SR. PREFEITO BRUNO GOMES DE OLIVEIRA, QUE SEJAM EXECUTADOS SERVIÇOS DE SANEAMENTO BÁSICO, COLOCAÇÃO DE PLACAS DE IDENTIFICAÇÃO COM NOME E CEP E MELHORIA DA ILUMINAÇÃO DA t •TRAVESSA ETTORE LABANCA NO LOTEAMENTO MARIA HELENA DE MORAES NO BAIRRO DE TIÚMA.</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1010/req0790-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1010/req0790-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO CHEFE DO PODER EXECUTIVO, O EXMO. SR. PREFEITO BRUNO GOMES DE OLIVEIRA, QUE SEJAM EXECUTADOS SERVIÇOS DE SANEAMENTO BÁSICO, COLOCAÇÃO DE PLACAS DE IDENTIFICAÇÃO COM NOME E CEP E MELHORIA DA ILUMINAÇÃO DA 1" TRAVESSA FREI DAMIÃO NO LOTEAMENTO MARIA HELENA DE MORAES NO BAIRRO DE TIÚMA .</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1055/req0791-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1055/req0791-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO CHEFE DO PODER EXECUTIVO, O EXMO. SR. PREFEITO BRUNO GOMES DE OLIVEIRA, QUE SEJAM EXECUTADOS SERVIÇOS DE SANEAMENTO BÁSICO, COLOCAÇÃO DE PLACAS DE IDENTIFICAÇÃO COM NOME E CEP E MELHORIA DA ILUMINAÇÃO DA 2ª TRAVESSA FREI DAMIÃO NO LOTEAMENTO MARIA HELENA DE MORAES NO BAIRRO DE TIÚMA.</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1011/req0792-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1011/req0792-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO CHEFE DO PODER EXECUTIVO, O EXMO. SR. PREFEITO BRUNO GOMES DE OLIVEIRA, QUE SEJAM EXECUTADOS SERVIÇOS DE SANEAMENTO BÁSICO, COLOCAÇÃO DE PLACAS DE IDENTIFICAÇÃO COM NOME E CEP E MELHORIA DA ILUMINAÇÃO DA 3ª TRAVESSA FREI DAMIÃO NO LOTEAMENTO MARIA HELENA DE MORAES NO BAIRRO DE TIÚMA.</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1051/req0793-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1051/req0793-2017.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA ESCADARIA LIGANDO A RUA RIBEIRO GONÇALVES A RUA ITAPETIM NO BAIRRO DA VÁRZEA FRIA</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/414/414_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/414/414_texto_integral.pdf</t>
   </si>
   <si>
     <t>CAPINAÇÃO E PINTURA DA RUA NOVA ESPERANÇA ( F) NO BAIRRO DO PIXETE.</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/415/415_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/415/415_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM BANHEIRO PÚBLICO NA PRAÇA DO TERMINAL DO PARQUE LOCALIZADA NA AV 01 NO PARQUE CAPIBARIBE</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/416/416_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/416/416_texto_integral.pdf</t>
   </si>
   <si>
     <t>CAPINAÇÃO E PINTURA DA RUA NOVA ESPERANÇA (G) NO BAIRRO DO PIXETE</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/417/417_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/417/417_texto_integral.pdf</t>
   </si>
   <si>
     <t>CAPINAÇÃO E PINTURA DA RUA NOVA ESPERANÇA PIXETE</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/418/418_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/418/418_texto_integral.pdf</t>
   </si>
   <si>
     <t>CAPINAÇÃO DA PRAÇA DO CHAFARIZ NO BAIRRO DO PIXETE</t>
   </si>
   <si>
     <t>1343</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1343/req0799-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1343/req0799-2017.pdf</t>
   </si>
   <si>
     <t>Solicitação para que seja implantado um playground na Praça Princesa Isabel, que se localiza na AV. Francisco Corrêa com a Rua Princesa Isabel no bairro da Nova Esperança próximo ao cemitério Morada Eterna em nosso município.</t>
   </si>
   <si>
     <t>1344</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1344/req0800-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1344/req0800-2017.pdf</t>
   </si>
   <si>
     <t>Solicitação para que seia feita uma reforma na Praça Princesa Isabel, que se localiza na AV. Francisco Corrêa com a Rua Princesa Isabel no bairro da Nova Esperança próximo ao cemitério Morada Eterna em nosso município.</t>
   </si>
   <si>
     <t>1345</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1345/req0801-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1345/req0801-2017.pdf</t>
   </si>
   <si>
     <t>Solicitação para que seja feita uma reforma na Praça Santos Dumont, que se localiza na AV. Francisco Corrêa com a Rua Santos Dumont no bairro da Vila do Reinado próximo ao cemitério Morada Eterna em nosso município.</t>
   </si>
   <si>
     <t>1346</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1346/req0802-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1346/req0802-2017.pdf</t>
   </si>
   <si>
     <t>Solicitação para que seja implantado um playground na praça Santos Dumont, que se localiza na AV. Francisco Corrêa com a Rua Santos Dumont no bairro da Vila do Reinado próximo ao cemitério Morada Eterna em nosso município.</t>
   </si>
   <si>
     <t>1347</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1347/req0803-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1347/req0803-2017.pdf</t>
   </si>
   <si>
     <t>Solicitação para a trapagem e alargamento do córrego da várzea fria próximo a antiga fabrica de pipoca</t>
   </si>
   <si>
     <t>1348</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1348/req0804-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1348/req0804-2017.pdf</t>
   </si>
   <si>
     <t>Solicitação para o calçamento da rua engenho Constantino (córrego do piaui)</t>
   </si>
   <si>
     <t>1349</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1349/req0805-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1349/req0805-2017.pdf</t>
   </si>
   <si>
     <t>Solicitação para o concerto e capeamento asfáltico da rua Jaime ratés ao lado da distribuidora JGS no bairro da chã da tabua</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1088/req0806-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1088/req0806-2017.pdf</t>
   </si>
   <si>
     <t>EXTENSÃO DO CALCADÃO DA RUA JOVENTINO FERREIRA DE LIMA, NO SENTIDO DA CIDADE DE CHÃ DE ALEGRIA, ATE O FINAL DO CALÇAMENTO E NO SENTIDO DA CIDADE DE SÃO LOURENÇO DA MATA, DE AMBOS OS LADOS ATE A ESCOLA FRANCISCO TAVARES DE MOURA, NO DISTRITO DE LAGES. NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1089/req0807-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1089/req0807-2017.pdf</t>
   </si>
   <si>
     <t>REVISÃO DA ILUMINAÇÃO PÚBLICA DO LOTEAMENTO JARDIM DE LAGES, NO DISTRITO DE LAGES NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1090/req0808-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1090/req0808-2017.pdf</t>
   </si>
   <si>
     <t>REVISÃO DA ILUMINAÇÃO PÚBLICA DAS SEGUINTES RUAS: JOVENTINO FERREIRA DE LIMA.RUA VILA DIANA.RUA MAURÍCIO DE NASSAU. RUA SANTA RITA. E RUA MERCANTEIRO NO DISTRITO DE LAGES. NESTE MUNÍCIPIO.</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1091/req0809-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1091/req0809-2017.pdf</t>
   </si>
   <si>
     <t>REVISÃO DA ILUMINAÇÃO PÚBLICA DO LOTEAMENTO PEDRO RUFINO, NO DISTRITO DE LAGES NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1092/req0810-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1092/req0810-2017.pdf</t>
   </si>
   <si>
     <t>APARAR A GRAMA E FAZER DEMARCAÇÃO DO CAMPO DE FUTEBOL NO DISTRITO DE LAGES. NESTE MUNÍCIPIO.</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1093/req0811-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1093/req0811-2017.pdf</t>
   </si>
   <si>
     <t>CONTRATAÇÃO EM CARÁTER TEMPORÁRIO DE MÃO DE OBRA PARA DESOBSTRUIR BUEIROS E CANALETAS DE TODAS AS RUAS NO DISTRITO DE LAGES, NESTE MUNÍCIPIO.</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1094/req0812-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1094/req0812-2017.pdf</t>
   </si>
   <si>
     <t>FAZER MANUTENÇÃO EM CARATER DE URGÊNCIA COLOCANDO PIÇARRA NAS ESTRADAS QUE LIGAM LAGES ATÉ CHÃ DE ALEGRIA E DE LAGES A SÃO LOURENÇO VIA BARRAGEM DE TAPACURÁ E ENGENHO CONCORDIA E NOS ASSENTAMENTOS. NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1318/req0813-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1318/req0813-2017.pdf</t>
   </si>
   <si>
     <t>A CONSTRUÇÃO DE UM POSTO DE SAÚDE NA LOCALIDADE DO ENGENHO OUTEIRO DE PEDRO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1012/req0814-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1012/req0814-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DA RESTAURAÇÃO DA PRAÇA ANTONIO JOSÉ DA SILVA, NA AVENIDA ERCINA LAPENDA.</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1013/req0815-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1013/req0815-2017.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE SANEAMENTO BÁSICO AMBIENTAL, COLOCAÇÃO DE PLACAS DE IDENTIFICAÇÃO COM NOME E CEP E MELHORIA DA ILUMINAÇÃO DA AVENIDA DAS PITANGAS.</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1014/req0816-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1014/req0816-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DOS SERVIÇOS DE SANEAMENTO BÁSICO AMBIENTAL, COLOCAÇÃO DE PLACAS DE IDENTIFICAÇÃO COM NOME E CEP E MELHORIA DA ILUMINAÇÃO DA AVENIDA DAS GRAVIOLAS.</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1015/req0817-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1015/req0817-2017.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE SANEAMENTO BÁSICO AMBIENTAL, COLOCAÇÃO DE PLACAS DE IDENTIFICAÇÃO COM NOME E CEP E MELHORIA DA ILUMINAÇÃO DA 3ª TRAVESSA FREI DAMIÃO NO LOTEAMENTO MARIA HELENA DE MORAES NO BAIRRO DE TIÚMA.</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1016/req0818-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1016/req0818-2017.pdf</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1017/req0819-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1017/req0819-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DOS SERVIÇOS DE SANEAMENTO BÁSICO AMBIENTAL, COLOCAÇÃO DE PLACAS DE IDENTIFICAÇÃO COM NOME E CEP E MELHORIA DA ILUMINAÇÃO DA 2" TRAVESSA EITORE LABANCA.</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1018/req0820-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1018/req0820-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DOS SERVIÇOS DE SANEAMENTO BÁSICO AMBIENTAL, COLOCAÇÃO DE PLACAS DE IDENTIFICAÇÃO COM NOME E CEP E MELHORIA DA ILUMINAÇÃO DA 2" TRAVESSA DAS PERAS.</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1019/req0821-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1019/req0821-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DOS SERVIÇOS DE SANEAMENTO BÁSICO AMBIENTAL, COLOCAÇÃO DE PLACAS DE IDENTIFICAÇÃO COM NOME E CEP E MELHORIA DA ILUMINAÇÃO DA 1ª TRAVESSA ETTORE LABANCA.</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1020/req0822-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1020/req0822-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DOS SERVIÇOS DE SANEAMENTO BÁSICO AMBIENTAL, COLOCAÇÃO DE PLACAS DE IDENTIFICAÇÃO COM NOME E CEP E MELHORIA DA ILUMINAÇÃO DA 1" TRAVESSA FREI DAMIÃO NO LOTEAMENTO MARIA HELENA DE MORAES NO BAIRRO DE TIÚMA.</t>
   </si>
   <si>
     <t>1300</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1300/req0823-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1300/req0823-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO O SANEAMENTO BÁSICO E PAVIMENTAÇÃO DA RUA EURICO DA FONTE, LOCALIZADA NO LOTEAMENTO PAU BRASIL NO BAIRRO DA MURIBARA.</t>
   </si>
   <si>
     <t>1301</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1301/req0824-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1301/req0824-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO A MELHORIA NA ILUMINAÇÃO DA RUA DJANIRA DA FONTE, LOCALIZADA NO LOTEAMENTO PAU BRASIL NO BAIRRO DA MURIBARA.</t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1302/req0825-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1302/req0825-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO O SANEAMENTO BÁSICO E PAVIMENTAÇÃO DA RUA DJANIRA DA FONTE. LOCALIZADA NO LOTEAMENTO PAU BRASIL NO BAIRRO DA MURIBARA.</t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1303/req0826-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1303/req0826-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO A MELHORIA NA ILUMINAÇÃO DA RUA EUGÊNIO CARDOSO DA FONTE, LOCALIZADA NO LOTEAMENTO PAU BRASIL NO BAIRRO DA MURIBARA.</t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1304/req0827-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1304/req0827-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO A MELHORIA NA ILUMINAÇÃO DA RUA ENRIQUE QUEIROZ MONTEIRO, LOCALIZADA NO LOTEAMENTO PAU BRASIL NO BAIRRO DA MURIBARA.</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1305/req0828-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1305/req0828-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO A MELHORIA NA ILUMINAÇÃO DA RUA FRANCISCO LIMA, LOCALIZADA NO LOTEAMENTO PAU BRASIL NO BAIRRO DA MURIBARA.</t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1306/req0829-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1306/req0829-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO A MELHORIA NA ILUMINAÇÃO DA RUA SEVERINO ANTÔNIO DA SILVA, LOCALIZADA NO LOTEAMENTO PAU BRASIL NO BAIRRO DA MURIBARA.</t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1307/req0830-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1307/req0830-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO A MELHORIA NA ILUMINAÇÃO DA RUA ALUÍZIO QUEIROZ MONTEIRO, LOCALIZADA NO LOTEAMENTO PAU BRASIL NO BAIRRO DA MURIBARA.</t>
   </si>
   <si>
     <t>1308</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1308/req0831-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1308/req0831-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO O SANEAMENTO BÁSICO E PAVIMENTAÇÃO DA RUA SÃO PAULO NO BAIRRO DA MURIBARA.</t>
   </si>
   <si>
     <t>1309</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1309/req0832-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1309/req0832-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO A MELHORIA NA ILUMINAÇÃO DA RUA SÃO PAULO, LOCALIZADA NO BAIRRO DA MURIBARA.</t>
   </si>
   <si>
     <t>1310</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1310/req0833-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1310/req0833-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO A MELHORIA NA ILUMINAÇÃO DA RUA EURICO DA FONTE, LOCALIZADA NO LOTEAMENTO PAU BRASIL NO BAIRRO DA MURIBARA.</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1052/req0834-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1052/req0834-2017.pdf</t>
   </si>
   <si>
     <t>CRIAR UMA CENTRAL TELEFONICA 0800 DENOMINADA "DISK SAÚDE" PARA MARCAÇÃO DE CONSULTAS MÉDICAS NA REDE MUNICIPAL DE SAÚDE.</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1053/req0835-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1053/req0835-2017.pdf</t>
   </si>
   <si>
     <t>REALIZAR OBRA DE AMPLIAÇÃO DE ESCOAMENTO DE AGUAS PLUVIAIS NO FINAL DA RUA CORONEL ADOLFO MARANHÃO APÓS A IGREJA BATISTA CANAÃ EM FRENTE AS CASAS DE NUMERO 282, 300 E 301.</t>
   </si>
   <si>
     <t>1428</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1428/req0836-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1428/req0836-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO A DRENAGEM PARA A LIMPEZA DO CANAL, DA RUA DO TANQUE LOCALIZADA NO BAIRRO DO ALTO SANTO ANTONIO - SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
     <t>1429</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1429/req0837-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1429/req0837-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO A DRENAGEM PARA A LIMPEZA DO CANAL. DA RUA CASSIANO VICENTE - LOCALIZADA NO BAIRRO DO ALTO SANTO ANTONIO - SÃO LOURENÇO DA MATA</t>
   </si>
   <si>
     <t>1430</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1430/req0838-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1430/req0838-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO A DRENAGEM PARA A LIMPEZA DO CANAL, DA RUA QUINTA TRAVESSA DA MANOEL QUINTÃO - LOCALIZADA NO BAIRRO DO ALTO SANTO ANTONIO - SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
     <t>1431</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1431/req0839-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1431/req0839-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO A DRENAGEM PARA A LIMPEZA DO CANAL. DA RUA SEGUNDA TRAVESSA DA RUA NOVA - LOCALIZADA NO BAIRRO DO ALTO SANTO ANTONIO - SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
     <t>1432</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1432/req0840-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1432/req0840-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO A REMOÇÃO DE ENTULHOS NA RUA MANOEL QUINTÃO E QUINTA IRA VESSA LOCALIZADO NO BAIRRO - ALTO SANTO ANTONIO - SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1225/req0841-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1225/req0841-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO PREFEITO BRUNO GOMES DE OLIVEIRA UMA ATENÇÃO ESPECIAL PARA O TRANSPORTE ESCOLAR DOS ALUNOS COM DEFICIENCIA (ESPECIAIS ) UM TRANSPORTE CLIMATIZADO E EXCLUSIVO PARA MELHOR COMODIDADE NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1226/req0842-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1226/req0842-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE UMA LINHA DE TRANSPORTE PÚBLICO QUE SAIA DA ROSINA LABANCA PARA A INTEGRAÇÃO DE CAMARAGIBE.</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/419/419_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/419/419_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA NA ESCOLA ERCINA LAPENDA</t>
   </si>
   <si>
     <t>1447</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1447/req0844-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1447/req0844-2017.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM POÇO ARTESIANO NO ENGENHO VENEZA NA ZONA RURAL NO MUNICÍPIO DE SÃO LOURENÇO DA MATA/PE.</t>
   </si>
   <si>
     <t>1448</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1448/req0845-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1448/req0845-2017.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO COM PARALELEPÍDEDO GRANÍTICO DA RUA ALIANÇA NA COMUNIDADE DO GLEBA DO PATRIARCA NO BAIRRO CAPIBARIBE EM SÃO LOURENÇO DA MATA/PE.</t>
   </si>
   <si>
     <t>1311</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1311/req0846-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1311/req0846-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO A IMPLANTAÇÃO DE REDE DE ÁGUA POTÁVEL NO LOTEAMENTO PAU BRASIL NO BAIRRO DA MURIBARA</t>
   </si>
   <si>
     <t>Alemão do Pixete, Antônio Manga, Celso Luiz, Cícero Pinheiro, Denis Alves, Deto de Lages, Fabinho Pereira, Irmão Manoel, Jai, Juninho de Muribara, Leonardo Barbosa, Maestro Carlos, Rico Gás, Roco Frutas e Verduras, Salvador</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/350/350_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/350/350_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITAMOS QUE SEJA DOADO PELA PREFEITURA UM TERRENO_x000D_
 PARA CONSTRUÇÃO DA COOPERATIVA DAS COSTUREIRAS DE SÃO_x000D_
 LOURENÇO DA MATA. </t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1095/req0848-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1095/req0848-2017.pdf</t>
   </si>
   <si>
     <t>A SUBSTITUIÇÃO DO NOME DE RUA JOVENTINO FERREIRA DE LIMA, PARA, AVENIDA JOVENTINO FERREIRA DE LIMA. NO DISTRITO DE LAGES. NESTE MUNICIPIO.</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/349/349_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/349/349_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">VOTO DE REPÚDIO BLOGUEIRO DO "BLOG DO MAGNO DANTAS" SR. MAGNO_x000D_
 BRAVO DANTAS. </t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1021/req0851-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1021/req0851-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO QUE SEJAM EXECUTADOS SERVIÇOS DE SANEAMENTO BÁSICO AMBIENTAL, COLOCAÇÃO DE PLACAS DE IDENTIFICAÇÃO COM NOME E CEP E MELHORIA DA ILUMINAÇÃO DA 2ª TRAVESSA AYRTON SENNA NO BAIRRO DE NOVA TIÚMA.</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1022/req0852-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1022/req0852-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO QUE SEJAM EXECUTADOS SERVIÇOS DE SANEAMENTO BÁSICO AMBIENTAL, COLOCAÇÃO DE PLACAS DE IDENTIFICAÇÃO COM NOME E CEP E MELHORIA DA ILUMINAÇÃO DA 3• TRAVESSA AYRTON SENNA NO BAIRRO DE NOVA TIÚMA</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1023/req0853-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1023/req0853-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO QUE 10% (DEZ POR CENTO) DOS TÁXIS E ÔNIBUS CREDENCIADOS À PREFEITURA SEJAM ADAPTADOS PARA PESSOAS COM DEFICIÊNCIA.</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1024/req0854-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1024/req0854-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO A REVISÃO DA ILUMINAÇÃO PÚBLICA NOS ASSENTAMENTOS EXISTENTES NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1025/req0855-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1025/req0855-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO QUE SEJAM EXECUTADOS SERVIÇOS DE SANEAMENTO BÁSICO AMBIENTAL, COLOCAÇÃO DE PLACAS DE IDENTIFICAÇÃO COM NOME E CEP E MELHORIA DA ILUMINAÇÃO DA RUA A NO BAIRRO DE NOVA TIÚMA.</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1026/req0856-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1026/req0856-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO QUE SEJAM EXECUTADOS SERVIÇOS DE SANEAMENTO BÁSICO AMBIENTAL, COLOCAÇÃO DE PLACAS DE IDENTIFICAÇÃO COM NOME E CEP E MELHORIA DA ILUMINAÇÃO DA RUA  AYRTON SENNA NO BAIRRO DE NOVA TIÚMA.</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1027/req0857-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1027/req0857-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO QUE SEJAM EXECUTADOS SERVIÇOS DE SANEAMENTO BÁSICO AMBIENTAL, COLOCAÇÃO DE PLACAS DE IDENTIFICAÇÃO COM NOME E CEP E MELHORIA DA ILUMINAÇÃO DA RUA BEIJA-FLOR NO BAIRRO DE NOVA TIÚMA.</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1028/req0858-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1028/req0858-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO QUE SEJAM EXECUTADOS SERVIÇOS DE SANEAMENTO BÁSICO, COLOCAÇÃO DE PLACAS DE IDENTIFICAÇÃO COM NOME E CEP E MELHORIA DA ILUMINAÇÃO DA RUA "B" NO BAIRRO DE NOVA TIÚMA.</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1029/req0859-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1029/req0859-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO QUE SEJA EXECUTADA A RESTAURAÇÃO DA QUADRA DE AREIA DA VILA ERCINA LAPENDA.</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/487/487_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/487/487_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO, DRENAGEM E REVISÃO GERAL DA ILUMINAÇÃO PUBLICA, DA RUA SÃO SEBASTIÃO, NO BAIRRO DE UMUARAMA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/488/488_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/488/488_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO, DRENAGEM E REVISÃO GERAL DA ILUMINAÇÃO PUBLICA, DA RUA IGUARACI, NO BAIRRO DE UMUARAMA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/489/489_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/489/489_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO, DRENAGEM E REVISÃO GERAL DA ILUMINAÇÃO PUBLICA, DA RUA PEDRO VAZ DE CAMINHA, NO BAIRRO DE UMUARAMA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/490/490_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/490/490_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO. DRENAGEM E REVISÃO GERAL DA ILUMINAÇÃO PUBLICA. DA RUA SANTA CRUZ DO CAPIBARIBE, NO BAIRRO DA VÁRZEA FRIA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/491/491_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/491/491_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO, DRENAGEM, REVISÃO GERAL DA ILUMINAÇÃO PUBLICA E LIMPEZA DO CANAL DA RUA ANTÔNIO DE ALMEIDA, NO BAIRRO DE UMUARAMA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/492/492_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/492/492_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVISÃO GERAL DA ILUMINAÇÃO PUBLICA, LIMPEZA, CAPINAÇÃO E CAMPANHA DE CONSCIENTIZAÇÃO DOS MORADORES. PARA NÃO DESPEJAREM LIXO FORA DOS DIAS E HORÁRIOS DE COLETA DA RUA SANTELMO, NO BAIRRO DE TIÚMA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1227/req0867-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1227/req0867-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE CONSTRUÇÃO DE UMA ESCADARIA NA RUA PEDRO ALVARES CABRAL NO BAIRRO DE PENEDO</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1228/req0868-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1228/req0868-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE REPARO DO ASFALTAMENTO DA AV. DUQUE DE CAXIAS NA ENTRADA DA IGREJA MATRIZ NO BAIRRO DE TIUMA.</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1030/req0870-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1030/req0870-2017.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Art. 173 do Regimento Interno, sejam apresentadas congratulações ao limo. Sr. Dr. HUGO LEIMIG JÚNIOR e a lima. Sra. Enfermeira Ora. VERA LÚCIA DO NASCIMENTO BARROS, como também a toda equipe plantonista do Hospital Petronila Campos do dia 10 de junho do corrente ano. Pela maneira humanista, profissional e dedicação que foi tratado como também todos os pacientes que ali se encontrava. Que Deus continue agindo em suas vidas, lhes dando êxito de sua missão muita paciência, serenidade para continuar cuidando de nossos semelhantes.</t>
   </si>
   <si>
     <t>1449</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1449/req0871-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1449/req0871-2017.pdf</t>
   </si>
   <si>
     <t>CALCAMENTO COM PARALELEPÍPEDO GRANÍTICO DA RUA, SEVERINO ANTONIO DA SILVA, NO BAIRRO DE MURIBARA, EM SÃO LOURENÇO DA MATA/PE.</t>
   </si>
   <si>
     <t>1450</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1450/req0872-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1450/req0872-2017.pdf</t>
   </si>
   <si>
     <t>SANEAMENTO BÁSICO COM CALCAMENTO EM PARALELEPÍPEDO GRANÍTICO DA RUA MANOEL REIS, NO BAIRRO DE MURIBARA, LOTEAMENTO PARQUE PAU BRASIL, EM SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
     <t>1451</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1451/req0873-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1451/req0873-2017.pdf</t>
   </si>
   <si>
     <t>CALCAMENTO COM PARALELEPÍPEDO GRANÍTICO DA RUA BELÉM DE MARIA, NO BAIRRO DE CHÃ DA TÁBUA, EM SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1031/req0874-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1031/req0874-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO QUE SEJAM EXECUTADOS SERVIÇOS DE SANEAMENTO BÁSICO AMBIENTAL, COLOCAÇÃO DE PLACAS DE IDENTIFICAÇÃO COM NOME E CEP E MELHORIA DA ILUMINAÇÃO DA RUA "C" NO BAIRRO DE NOVA TIÚMA.</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1032/req0875-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1032/req0875-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE EXECUÇÃO DE SERVIÇOS DE SANEAMENTO BÁSICO, COLOCAÇÃO DE PLACAS DE IDENTIFICAÇÃO COM NOME E CEP E MELHORIA DA ILUMINAÇÃO DA RUA AMARAJI NO BAIRRO DE NOVA TIÚMA.</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1033/req0877-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1033/req0877-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE EXECUÇÃO DE SERVIÇOS DE SANEAMENTO BÁSICO, COLOCAÇÃO DE PLACAS DE IDENTIFICAÇÃO COM NOME E CEP E MELHORIA DA ILUMINAÇÃO DA RUA DAS VIOLETAS NO BAIRRO DE NOVA TIÚMA.</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1034/req0878-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1034/req0878-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE EXECUÇÃO DE SERVIÇOS DE SANEAMENTO BÁSICO, COLOCAÇÃO DE PLACAS DE IDENTIFICAÇÃO COM NOME E CEP E MELHORIA DA ILUMINAÇÃO DA RUA "D" NO BAIRRO DE NOVA TIÚMA.</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1035/req0879-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1035/req0879-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE EXECUÇÃO DE SERVIÇOS DE SANEAMENTO BÁSICO, COLOCAÇÃO DE PLACAS DE IDENTIFICAÇÃO COM NOME E CEP E MELHORIA DA ILUMINAÇÃO DA RUA JOSÉ SARNEY NO BAIRRO DE NOVA TIÚMA.</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1036/req0880-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1036/req0880-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE EXECUÇÃO DE SERVIÇOS DE SANEAMENTO BÁSICO, COLOCAÇÃO DE PLACAS DE IDENTIFICAÇÃO COM NOME E CEP E MELHORIA DA ILUMINAÇÃO DA RUA JOSUÉ PEREIRA NO BAIRRO DE NOVA TIÚMA.</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1037/req0881-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1037/req0881-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE EXECUÇÃO DE SERVIÇOS DE SANEAMENTO BÁSICO, COLOCAÇÃO DE PLACAS DE IDENTIFICAÇÃO COM NOME E CEP E MELHORIA DA ILUMINAÇÃO DA RUA "L" NO BAIRRO DE NOVA TIÚMA.</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1038/req0882-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1038/req0882-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE EXECUÇÃO DE SERVIÇOS DE SANEAMENTO BÁSICO, COLOCAÇÃO DE PLACAS DE IDENTIFICAÇÃO COM NOME E CEP E MELHORIA DA ILUMINAÇÃO DA RUA "M" NO BAIRRO DE NOVA TIÚMA.</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1039/req0883-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1039/req0883-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE EXECUÇÃO DE SERVIÇOS DE SANEAMENTO BÁSICO, COLOCAÇÃO DE PLACAS DE IDENTIFICAÇÃO COM NOME E CEP E MELHORIA DA ILUMINAÇÃO DA RUA "0" NO BAIRRO DE NOVA TIÚMA.</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1040/req0884-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1040/req0884-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE EXECUÇÃO DE SERVIÇOS DE SANEAMENTO BÁSICO, COLOCAÇÃO DE PLACAS DE IDENTIFICAÇÃO COM NOME E CEP E MELHORIA DA ILUMINAÇÃO DA RUA "Q" NO BAIRRO DE NOVA TIÚMA.</t>
   </si>
   <si>
     <t>1433</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1433/req0885-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1433/req0885-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO A RESTAURAÇÃO DO ASFALTO NA RUA EPITÁCIO PESSOA - LOCALIZADA NO BAIRRO DE PENEDO - SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
     <t>1434</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1434/req0886-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1434/req0886-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO A RECOLOCAÇÃO DE LÂMPADAS DOS POSTES PÚBLICOS NA RUA EPITÁCIO PESSOA - LOCALIZADA NO BAIRRO DE PENEDO - SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
     <t>1435</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1435/req0887-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1435/req0887-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO A PAVIMENTAÇÃO DA RUA BELO HORIZONTE LOCALIZADA NO BAIRRO DA ROSINA LABANCA - PRÓXIMO A RUA DO CAMPO DA FOICE - SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1041/req0889-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1041/req0889-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE EXECUÇÃO DE SERVIÇOS DE LIMPEZA DO CANAL DO CÓRREGO DA ONÇA À CERÂMICA, NO CÁSCARA BAIRRO DE CAPIBARIBE.</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1042/req0890-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1042/req0890-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE EXECUÇÃO DE SERVIÇOS DE MURO DE ARRIMO, COMPLEMENTO DE ESCADARIA, RAMPA E MELHORIA DA ILUMINAÇÃO DA RUA IBIMIRIM NO CÁSCARA BAIRRO DE CAPIBARIBE.</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1043/req0891-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1043/req0891-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE EXECUÇÃO DE SERVIÇOS DE MURO DE ARRIMO, COMPLEMENTO DE ESCADARIA, RAMPA, TRECHO DE PAVIMENTAÇÃO E MELHORIA DA ILUMINAÇÃO DA RUA IBIRAJUBA, NO CÁSCARA BAIRRO DE CAPIBARIBE.</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1044/req0892-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1044/req0892-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE EXECUÇÃO DE SERVIÇOS DE MURO DE ARRIMO, COMPLEMENTO DE ESCADARIA, RAMPA E MELHORIA DA ILUMINAÇÃO DA RUA PERO VAZ DE CAMINHA, "entre o nº 125 e a 3ª Travessa Machado de Assis - Corego da Onça", NO CÁSCARA BAIRRO DE CAPIBARIBE.</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1072/req0893-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1072/req0893-2017.pdf</t>
   </si>
   <si>
     <t>REALIZAR CADASTRAMENTOS E PADRONIZAÇÃO COM FARDAMENTO E CRACHÁS DOS FRENTISTAS DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1073/req0894-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1073/req0894-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITAR A SECRETARIA DE INFRAESTRUTURA QUE PROVIDENCIE A REVITALIZAÇÃO DA LATERAL DA RUA MANOEL CORREIA NO TRECHO EM FRENTE A ANTIGA ESTAÇÃO DE TREM, EM FRENTE A ESCOLA HERMINIO ATÉ AS PROXIMIDADES DO INSS. POIS ATUALMENTE HÁ MUITO LIXO, SUJEIRA E MAL ODOR NAQUELE TRECHO.</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1065/req0895-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1065/req0895-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITAR A SECRETARIA DE INFRAESTRUTURA QUE PROVIDENCIE A DRENAGEM DAS AGUAS PLUVIAIS DA RUA MANOEL CORREIA NO TRECHO LOCALIZADO ATRÁS DAS LOJAS AMERICANAS.</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1066/req0896-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1066/req0896-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITAR A SECRETARIA DE INFRAESTRUTURA QUE PROVIDENCIE  AS CONDIÇÕES DE TRABALHOS NECESSÁRIAS À SEDE DO PRÉDIO DA DEFESA CIVIL MUNICIPAL DISPONIBILIZANDO : COMPUTADORES,INTERNET, TELEFONE CORPORATIVO, IMPRESSORAS, BUREAUS, RÁDIOS DE COMUNICAÇÃO, CADEIRAS, LONGARINA PARA ESPERA EM ATENDIMENTO, GELÁGUA, CONDICIONADORES DE AR, ARMÁRIO PARA FUNCIONÁRIOS, ÁREA DE DEPÓSITO DE FERRAMENTAS E EQUIPAMENTOS E ÁREA DE REPOUSO PARA OS PLANTONISTAS.</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
     <t>SOLICITAR A SECRETARIA DE INFRAESTRUTURA QUE PROVIDENCIE., MATERIAIS E EQUIPAMENTOS DE TRABALHOS NECESSÁRIOS PARA O BOM DESENVOLVIMENTO DOS SERVIÇOS EXECUTADOS PELA DEFESA CIVIL MUNICIPAL DISPONIBILIZANDO AS SEGUINTES FERRAMENTAS: 1. 12 CAPACETES BRANCOS. 2. 01 CARRO DE MÃO TRAÇADO 3. 01 BOTE INFLÁVEL 4. 20 ROLOS DE LONAS PLÁSTICAS DE 6MTS DE LARGURA 5. 300 MTS DE CORDA DE RAPEL 6. 03 PAS 7. 03 ENXADAS 8. 03GADANHO 9. 02 MOTO SERRA , SENDO 01 GRANDE E 01 PEQUENA 1 O. GARATEIA 11. 03 FOICES 12. 03 MACHADOS</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1068/req0898-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1068/req0898-2017.pdf</t>
   </si>
   <si>
     <t>REALIZAR A CAPINAÇÂO, PINTURA DE MEIO FIO E LOMBADA, RECOLHIMENTO DE ENTULHOS E PODA DE ARVORE NA ESTRADA DA MUNGUBA NO TRECHO DE SÃO LOURENÇO ATÉ ALDEIA.</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/544/544_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/544/544_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAMOS A RECOMPOSIÇÃO, E ILUMINAÇÃO DA RUA JAIME RATIS, CENTRO DE SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/545/545_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/545/545_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAMOS A RECOMPOSIÇÃO, E ILUMINAÇÃO DA 12 TRAVESSA JAIME RATIS, NO CENTRO DE SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/546/546_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/546/546_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAMOS A REVITALIZAÇÃO DA PONTE VELHA DE PENEDO.</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/547/547_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/547/547_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAMOS O ASFALTO RUA MANOEL MOURA,NO BAIRRO VILA DOURADA.</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/548/548_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/548/548_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAMOS O ASFALTO RUA FÁBIO MOTA,NO BAIRRO VILA DOURADA.</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/549/549_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/549/549_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAMOS O ASFALTO DA RUA AGOSTINHO RODRIGUES, NO BAIRRO CAIARÁ.</t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1312/req0907-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1312/req0907-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO A PAVIMENTAÇÃO DA RUA SOUTO MAIOR NO BAIRRO DA MURIBARA.</t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1313/req0908-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1313/req0908-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO A PAVIMENTAÇÃO DA RUA DA PRATA NO BAIRRO DA MURIBARA</t>
   </si>
   <si>
     <t>1314</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1314/req0909-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1314/req0909-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO A PAVIMENTAÇÃO DA RUA SEVERINO DA SILVA NO LOT. PAU BRASIL NO BAIRRO DA MURIBARA.</t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1315/req0910-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1315/req0910-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO A PAVIMENTAÇÃO DA RUA PANFILA QUEIROZ NO LOT. PAU BRASIL  NO BAIRRO DA MURIBARA.</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/374/374_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/374/374_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR A MANUTENÇÃO DA ILUMINAÇÃO PÚBLICA DAS RUAS DA COMPESA E RUA TOBIAS BARRETO, AMBAS EM PENEDO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/375/375_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/375/375_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR A LIMPEZA E COLETA DE LIXO NAS PROXIMIDADES DA ESCOLA PAULO GOMES, NO BAIRRO DE PENEDO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/376/376_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/376/376_texto_integral.pdf</t>
   </si>
   <si>
     <t>FECHAR O BURACO (CRATERA) QUE SE FORMOU AO LADO DO BAR DO DEGA, QUE DÁ ACESSO AO BAIRRO DE PENEDO, PELO PARQUE CAPIBARIBE, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/377/377_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/377/377_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULARIZAR O ABASTECIMENTO DE ÁGUA NO BAIRRO DA VÁRZEA FRIA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/378/378_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/378/378_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR A MANUTENÇÃO DA ILUMINAÇÃO PÚBLICA DOS POSTES QUE FICAM NO SITIO DO CAJÁ, NO BAIRRO DO PARQUE CAPIBARIBE, NESTE MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/379/379_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/379/379_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR A MANUTENÇÃO DA ILUMINAÇÃO PÚBLICA DAS RUAS 41, 42,43, 43A, 44 E 44ª, NO PARQUE CAPIBARIBE, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1096/req0917-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1096/req0917-2017.pdf</t>
   </si>
   <si>
     <t>REVISÃO DAS LUMINÁRIAS DA RUA, RADIO JORNAL, BAIRRO DE NOVA TIUMA NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1097/req0918-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1097/req0918-2017.pdf</t>
   </si>
   <si>
     <t>REVISÃO DAS LUMINÁRIAS DA RUA, RADIO ALVORADA, BAIRRO DE NOVA TIUMA NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1098/req0919-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1098/req0919-2017.pdf</t>
   </si>
   <si>
     <t>REVISÃO DAS LUMINÁRIAS DA RUA TANCREDO NEVES. BAIRRO DE NOVA TIUMA NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1099/req0920-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1099/req0920-2017.pdf</t>
   </si>
   <si>
     <t>A REPOSICÃO DO CALCAMENTO NO TRECHO DA RUA AIRTON SENNA A RUA TOCANTINS NO BAIRRO DE NOVA TIÚMA. NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1100/req0921-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1100/req0921-2017.pdf</t>
   </si>
   <si>
     <t>A COLOCAÇÃO DE LOMBADA FÍSICA NA RUA RADIO CLUB EM FRENTE AO Nº 65 NO BAIRRO DE NOVA TIÚMA, NESTE MUNICÍPIO</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1101/req0922-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1101/req0922-2017.pdf</t>
   </si>
   <si>
     <t>A COLOCACÃO DE LOMBADA FÍSICA NA RUA AIRTON SENNA EM FRENTE AO Nº 515 NO BAIRRO DE NOVA TIUMA NESTE MUNICÍPIO</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1102/req0923-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1102/req0923-2017.pdf</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE UMA AMBULÂNCIA 4X4 PARA ATENDER O DISTRITO DE MATRIZ DA LUZ  E ZONA RURAL, NESTE MUNICÍPIO</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1103/req0924-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1103/req0924-2017.pdf</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE UMA AMBULÂNCIA DE TRAÇÃO 4X4 PARA ATENDER O DISTRITO DE LAGES E ZONA RURAL. NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1316</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1316/req0941-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1316/req0941-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO O RECAPEAMENTO ASFÁLTICO DA RUA DAS PANPOLAS NO BAIRRO DE PENEDO.</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/493/493_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/493/493_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO, DRENAGEM, REVISÃO GERAL DA ILUMINAÇÃO PUBLICA DA RUA ESCRITOR DIAS GOMES, NO BAIRRO DA BELA VISTA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/494/494_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/494/494_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA E CAPINAÇÃO DA RUA ESCRITOR DIAS GOMES, NO BAIRRO DA BELA VISTA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1069/req1039-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1069/req1039-2017.pdf</t>
   </si>
   <si>
     <t>RETORNO DA CLINICA DE FISIOTERAPIA.</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1070/req1040-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1070/req1040-2017.pdf</t>
   </si>
   <si>
     <t>CONCURSO PÚBLICO PARA GUARDA MUNICIPAL.</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1045/req1041-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1045/req1041-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE CÓPIOS DO PROCESSO DA LICENÇA DE CONTRUÇÃO EM ANDAMENTO DO PRÉDIO, NA GEBRA DAS GRANJAS ORIUNDA DO LOTEAMENTO CAPIBARIBE, LOCALIZADA AO LADO DA ACADEMIA DAS CIDADES.</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1046/req1042-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1046/req1042-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DA SINALIZAÇÃO VERTICAL E HORIZONTAL PARA PE-05 NO TRECHO DA LADEIRA LIBERA TO À BR - 408, NO LIMITE COM O MUNICÍPIO DE PAUDALHO.</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1047/req1043-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1047/req1043-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DOS SERVIÇOS DE RECAPEAMENTO ASFÁLTICO, CAPINAÇÃO E PODA DA PE-05 NO TRECHO DA LADEIRA LIBERA TO À BR - 408, NO LIMITES COM O MUNICÍPIO DE PAUDALHO.</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1048/req1044-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1048/req1044-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE RECAPEAMENTO ASFÁLTICO.</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/391/391_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/391/391_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONSTRUIR BANHEIROS PÚBLICOS NA PRAÇA DA MACAÍBA, NO CENTRO, NESTE MUNICÍPIO. </t>
   </si>
   <si>
     <t>1350</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1350/req1047-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1350/req1047-2017.pdf</t>
   </si>
   <si>
     <t>Solicitação para que seja implantado no calendário cultural do nosso município encontro de bandas marciais, musicais e fanfarras.</t>
   </si>
   <si>
     <t>1351</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1351/req1048-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1351/req1048-2017.pdf</t>
   </si>
   <si>
     <t>Solicitação para que seia implantada em nosso uma biblioteca itinerante com acesso a internet.</t>
   </si>
   <si>
     <t>1352</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1352/req1049-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1352/req1049-2017.pdf</t>
   </si>
   <si>
     <t>Solicitação para que seja Implantado no calendário educacional do nosso município as olimpíadas de redação.</t>
   </si>
   <si>
     <t>1353</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1353/req1050-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1353/req1050-2017.pdf</t>
   </si>
   <si>
     <t>Solicitação para que sela executada a complementação da pavimentação com paralelos de tipo granito na Rua Aurora no bairro da Várzea Fria em nosso município.</t>
   </si>
   <si>
     <t>1354</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1354/req1051-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1354/req1051-2017.pdf</t>
   </si>
   <si>
     <t>Solicitação de ônibus escolares ao Ministério da Educação Sr. Ministro Mendonça Filho para atender todos os alunos do nosso município.</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/495/495_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/495/495_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DA VOLTA DO PROGRAMA CESTA BÁSICA PARA POPULAÇÃO CARENTE DA CIDADE DE SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/496/496_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/496/496_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA DO VESTIÁRIO E CAMPO DE FUTEBOL DA VÁRZEA FRIA NO BAIRRO DA VÁRZEA FRIA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/497/497_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/497/497_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA PRAÇA, NA FRENTE DO CAMPO DE FUTEBOL DA VÁRZEA FRIA, BAIRRO DA VÁRZEA FRIA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/498/498_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/498/498_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA, CAPINAÇÃO E REVISÃO DA ILUMINAÇÃO PÚBLICA DA RUA PAPOULAS ATÉ A RUA BENTO GONÇALVES DOS BAIRROS DE PENEDO AO JALISCO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/499/499_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/499/499_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO COM URGÊNCIA (02) APARELHO DE AFERIÇÃO DE PRESSÃO, (01) APARELHO DE HGT E (01) GELADEIRA PARA SALA DE VACINA DO POSTO MÉDICO DA VÁRZEA FRIA, LOCALIZADO NO BAIRRO DA VÁRZEA FRIA.</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1064/req1057-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1064/req1057-2017.pdf</t>
   </si>
   <si>
     <t>REQUER A CRIAÇÃO DE COMISSÃO PARLAMENTAR DE INQUÉRITO, COM A FINALIDADE DE INVESTIGAR A QUEBRA DE DECORO PARLAMENTAR E IMPROBIDADE ADMINISTRATIVA PRATICADAS PELO PRESIDENTE O SR. DENIS ALVES DE SOUZA.</t>
   </si>
   <si>
     <t>1317</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1317/req1058-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1317/req1058-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITAR A JUNTADA DO INQUÉRITO POLICIAL CONTRA O SR. PRESIDENTE DENIS ALVES DE SOUZA À REPRESENTAÇÃO ASSIM COMO OS DEPOIMENTOS DE WATSON JOSÉ GONÇALVES E ONILDO OLIVEIRA DE ARAÚJO PRESTADOS NA 38ª DELEGACIA DA POLÍCIA CIVIL EM SÃO LOURENÇO DA MATA-PE</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/500/500_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/500/500_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA, CAPINAÇÃO E REVISÃO DA ILUMINAÇÃO PÚBLICA DA RUA NOEL ROSA NO BAIRRO DE PENEDO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/501/501_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/501/501_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA, CAPINAÇÃO E REVISÃO DA ILUMINAÇÃO PÚBLICA DA RUA CAPIBA NO BAIRRO DE PENEDO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/502/502_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/502/502_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA ESCADARIA ENTRE A RUA EPITÁCIO PESSOA E A RUA FONSECA GALVÃO NO BAIRRO DE PENEDO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/503/503_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/503/503_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVISÃO GERAL DA ILUMINAÇÃO PUBLICA E CAPINAÇÃO DA RUA DA AURORA CARLOS GOMES, NO BAIRRO DO JALISCO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/504/504_texto_integral.pdf</t>
-[...8 lines deleted...]
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/507/507_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/504/504_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/505/505_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/506/506_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/507/507_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVISÃO GERAL DA ILUMINAÇÃO PUBLICA E CAPINAÇÃO DA 3ª, 4ª, 5ª, 6ª, 7ª E 8ª TRAVESSA MANOEL QUINTÃO, NO BAIRRO DO PIXETE, NESTE MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/508/508_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/508/508_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO ASFÁLTICO DE TODA AVENIDA ORIENTAL (BARRO VERMELHO E PENEDO), ATÉ A RUA PAPOULAS, NESTE MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/509/509_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/509/509_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DO CONSERTO DO CALCAMENTO DA RUA MORENO NO BAIRRO DA VÁRZEA FRIA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/510/510_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/510/510_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO PARA QUE TODO O CALCAMENTO DA RUA ASSIS CHATEAUBRIAND, NO BAIRRO DA VÁRZEA FRIA, NESTE MUNICÍPIO, SEJA REFEITO.</t>
   </si>
   <si>
     <t>1436</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1436/req1070-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1436/req1070-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO SRº. PREFEITO DRº. JOSE GABRIEL DA FONSECA NETO A PAVIMENTAÇÃO DA RUA SÃO JOÃO LOCALIZADA EM MATRIZ DA LUZ - SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
     <t>1437</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1437/req1071-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1437/req1071-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO SRº. PREFEITO DRº. JOSE GABRIEL DA FONSECA NETO A PAVIMENTAÇÃO DA RUA SANTA TEREZINHA LOCALIZADA EM MATRIZ DA LUZ - SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
     <t>1438</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1438/req1072-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1438/req1072-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO SRº. PREFEITO DRº. JOSE GABRIEL DA FONSECA NETO A PAVIMENTAÇÃO DA RUA DO CAMPO LOCALIZADA EM MATRIZ DA LUZSÃO_x000D_
 LOURENÇO DA MATA</t>
   </si>
   <si>
     <t>1439</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1439/req1073-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1439/req1073-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO SRº. PREFEITO DRº. JOSE GABRIEL DA FONSECA NETO A PAVIMENTAÇÃO DA RUA COELHO MUNIZ LOCALIZADA EM MATRIZ DA LUZ-SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
     <t>1440</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1440/req1074-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1440/req1074-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO SRº. PREFEITO DRº. JOSE GABRIEL DA FONSECA NETO A RECAPEAMENTO DA RUA ESPEDREIRA LOCALIZADA EM MATRIZ DA LUZ - SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1071/req1076-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1071/req1076-2017.pdf</t>
   </si>
   <si>
     <t>ASFALTAMENTO DA RUA IGARASSU NO BAIRRO DO CASCARÁ.</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1049/req1077-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1049/req1077-2017.pdf</t>
   </si>
   <si>
     <t>VOTO DE APLAUSOS</t>
   </si>
   <si>
     <t>1355</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1355/req1081-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1355/req1081-2017.pdf</t>
   </si>
   <si>
     <t>CALCAMENTO DA RUA SÃO PEDRO  NO BAIRRO DE MATRIZ DA LUZ NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1356</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1356/req1082-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1356/req1082-2017.pdf</t>
   </si>
   <si>
     <t>CALCAMENTO DA RUA NOSSA SENHORA DE FÁTIMA, NO BAIRRO DE MATRIZ DA LUZ, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1357</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1357/req1085-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1357/req1085-2017.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO DA TRAVESSA NOSSA SENHORA DE FÁTIMA NO BAIRRO DE MATRIZ DA LUZ, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1358</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1358/req1086-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1358/req1086-2017.pdf</t>
   </si>
   <si>
     <t>REATIVAÇÃO DA FEIRA POPULAR DE MATRIZ DA LUZ, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1104/req1088-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1104/req1088-2017.pdf</t>
   </si>
   <si>
     <t>CALCAMENTO DA RUA DO ARAME NO DISTRITO DE LAGES NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1105/req1089-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1105/req1089-2017.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO DA RUA SANTA RITA, NO DISTRITO DE LAGES, NESTE MUNICÍPIO</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1106/req1090-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1106/req1090-2017.pdf</t>
   </si>
   <si>
     <t>REALIZAR UM ESTUDO TÉCNICO PARA VIABILIZAR A CONSTRUÇÃO DE UM TERMINAL DE PASSAGEIROS NA ÁREA CENTRAL DA CIDADE (PROXIMO A FEIRA LIVRE),DESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>1359</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1359/req1091-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1359/req1091-2017.pdf</t>
   </si>
   <si>
     <t>Construção. ampliação e recuperação da parte interna e externa dos cemitérios de Matriz da Luz. Lages e o morada da paz. e também a iluminação. neste município.</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1050/req1092-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1050/req1092-2017.pdf</t>
   </si>
   <si>
     <t>Solicitação para que seja realizada uma audiência pública com especialistas, professores das redes Públicas, Particulares e população, sobre o tema: IDEOLOGIA DE GÊNERO E ORIENTAÇÃO SEXUAL NAS ESCOLAS.</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1077/req1093-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1077/req1093-2017.pdf</t>
   </si>
   <si>
     <t>Reforma e compra de mobílias para Escola Municipal Escritor Ariano Suassuna.</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1075/req1094-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1075/req1094-2017.pdf</t>
   </si>
   <si>
     <t>Parceria entre o município e a Secretaria Nacional da Juventude para o programa "10 Jovem".</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1076/req1095-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1076/req1095-2017.pdf</t>
   </si>
   <si>
     <t>Apoio da Secretaria Estadual Executiva da Infância e Juventude para construção do Plano de Juventude do Município.</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1078/req1096-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1078/req1096-2017.pdf</t>
   </si>
   <si>
     <t>Parceria entre o município e a Secretaria Estadual da Juventude para implantação do projeto "Crack é possível vencer".</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1079/req1098-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1079/req1098-2017.pdf</t>
   </si>
   <si>
     <t>Reforma da tela e construção de arquibancada do Campo de Futebol da Várzea Fria</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1080/req1100-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1080/req1100-2017.pdf</t>
   </si>
   <si>
     <t>Realizar o complemento da pavimentação asfáltica da Rua Frei Caneca, que fica no Centro.</t>
   </si>
   <si>
     <t>1319</t>
   </si>
   <si>
     <t>57802</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1319/req0578b-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1319/req0578b-2017.pdf</t>
   </si>
   <si>
     <t>ASFALTAMENTO DA RUA JOVENTINO FERREIRA LIMA. NO DISTRITO DE LAGES NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>57901</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1081/req0579b-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1081/req0579b-2017.pdf</t>
   </si>
   <si>
     <t>CLIMATIZAÇÃO DE TODAS AS SALAS DE AULA DA ESCOLA JONAS DE ANDRADE LIMA. NO DISTRITO DE LAGES NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1320</t>
   </si>
   <si>
     <t>57902</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1320/req0579b-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1320/req0579b-2017.pdf</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/347/347_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/347/347_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA A VERBA DE REPRESENTAÇÃO DO PRESIDENTE DO PODER LEGISLATIVO DE SÃO LOURENÇO DA MATA PARA A LEGISLATURA 2017 A 2020 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>Bruno Pereira</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/348/348_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/348/348_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA A AGÊNCIA MUNICIPAL DE DESENVOLVIMENTO ECONÔMICO, TURISMO, AGRICULTURA E MEIO AMBIENTE DE SÃO LOURENÇO DA MATA (ADESMA) E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/605/605_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/605/605_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA E ACRESCE À LEI MUNICIPAL N°2, 387 DE 28 DE DEZEMBRO DE 2012 QUE INSTITUIU A SECRETARIA MUNICIPAL DE TECNOLOGIA, ACESSO À INFORMAÇÃO E GESTÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/606/606_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/606/606_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA E ACRESCE À LEI MUNICIPAL Nº2.237 DE FEVEREIRO DE 2009 QUE INSTITUIU A REFORMA ADMINISTRATIVA DO PODER EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/607/607_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/607/607_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE INCENTIVO À REGULARIZAÇÃO FISCAL COM A FAZENDA PÚBLICA DO MUNICÍPIO DE SÃO LOURENÇO DA MATA. DENOMINADO REFIS SÃO LOURENÇO DA MATA 2017". E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/608/608_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/608/608_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DO PARQUE INDUSTRIAL SITUADO NO DISTRITO DE TIÚMA AS MARGENS DA BR 408 DE "PARQUE INDUSTRIAL FRANCISCO IVENS DE SÁ DIAS BRANCO".</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/609/609_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/609/609_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE TEMPO MÍNIMO DE DURAÇÃO (15 MINUTOS), NAS CONSULTAS MÉDICAS REALIZADAS NAS UNIDADES DE SAÚDE DO MUNICÍPIO E DA OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/610/610_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/610/610_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A FISCALIZAÇÃO MUNICIPAL PARA O COMBATE AOS MOSQUITOS "AEDES AEGYPTI" E "AEDES ALBOPICTUS" E A PREVENÇÃO À DENGUE E DEMAIS DOENÇAS POR ELES TRANSMITIDAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/611/611_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/611/611_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A IMPLANTAÇÃO DO CENTRO DE ESPECIALIDADES ODONTOLÓGICAS NO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/612/612_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/612/612_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA E ACRESCE A LEI Nº. 2.133 DE 19 DE JANEIRO/2006, E DELEGA COMPETÊNCIA AOS SECRETÁRIOS MUNICIPAIS, PROCURADOR GERAL DO MUNICÍPIO. SECRETÁRIOS ADJUNTOS, PROCURADOR GERAL ADJUNTO, CHEFE DE GABINETE DO PREFEITO, NOMEADOS POR ATO DO CHEFE DO PODER EXECUTIVO MUNICIPAL NA CONDIÇÃO DE ORDENADORES DE DESPESAS. DISCIPLINA PROCEDIMENTOS DE ORDENAMENTO E REALIZAÇÃO DA DESPESA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/613/613_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/613/613_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA COORDENADORIA DE AGRICULTURA DE SÃO LOURENÇO DA MATA - PE</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/614/614_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/614/614_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O FUNCIONAMENTO DAS ESCOLINHAS DE ESPORTE AMADOR, ESPAÇOS DE CONVIVÊNCIA ARTÍSTICOS, QUE ENVOLVAM CRIANÇAS E ADOLESCENTES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/615/615_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/615/615_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A IMPLANTAÇÃO DE BRINQUEDOS E BANCOS ADAPTADOS NAS PRAÇAS E ÁREAS PÚBLICAS.</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/616/616_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/616/616_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A INSTITUIÇÃO NO MUNICÍPIO DE SÃO LOURENÇO DA MATA DA "SEMANA DE PREVENÇÃO E COMBATE A DEPRESSÃO" LEMBRADA NA PRIMEIRA SEMANA DO MÊS DE AGOSTO E DA OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/617/617_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/617/617_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A IMPLANTAÇÃO DO SERVIÇO DE UNIDADE BÁSICA DE SAÚDE (UBS) MÓVEL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/618/618_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/618/618_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA: COLETA SELETIVA: UM CAMINHO PARA SUSTENTABILIDADE SÓCIO AMBIENTAL. SÃO LOURENÇO DA MATA CIDADE LIMPA; O PAPEL DA RECICLAGEM COMO INCLUSÃO SOCIAL E PROMOTORA DE CIDADANIA E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/619/619_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/619/619_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE RUA EM NOSSO MUNICÍPIO E DAS OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/620/620_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/620/620_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A COMEMORAÇÃO DO DIA DA EMANCIPAÇÃO POLÍTICA MUNICIPAL COM DISPONIBILIZAÇÃO DE SERVIÇOS À POPULAÇÃO DO MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/621/621_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/621/621_texto_integral.pdf</t>
   </si>
   <si>
     <t>FICA PROIBIDO NO MUNICÍPIO DE SÃO LOURENÇO DA MATA, OBSTRUIR CALÇADAS, MESMO QUE PRIVADA (ÁREA NÃO CONSTRUÍDA), RESTRITA A ESTACIONAMENTO DE VEÍCULOS DE CLIENTES, COM CORRENTES, CAVALETES, RAMPAS PARA VEÍCULOS, MATERIAL DE CONSTRUÇÃO OU ENTULHOS DE REFORMAS EM PRÉDIOS, PREJUDICANDO E OFERECENDO RISCOS AOS PEDESTRES.</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/622/622_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/622/622_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROTEÇÃO DO RIO CAPIBARIBE, QUE CORTA ESTE MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/623/623_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/623/623_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA DA CONSCIENTIZAÇÃO E PREVENÇÃO AO MAL DE ALZHEIMER NO CALENDÁRIO OFICIAL DO MUNICÍPIO DE SÃO LOURENÇO DA MATA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/624/624_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/624/624_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ENVIO DE INFORMAÇÃO A CÂMARA MUNICIPAL DE SÃO LOURENÇO DA MATA SOBRE OS PEDIDOS DE PROVIDENCIAS, POR MEIO DE REQUERIMENTO E DE INDICAÇÕES, REMETIDOS AO PODER EXECUTIVO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/625/625_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/625/625_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA A SEMANA DO EMPREENDEDORISMO NAS ESCOLAS PÚBLICAS E PARTICULARES DE ENSINO FUNDAMENTAL NO ÂMBITO DO MUNICÍPIO DE SÃO LOURENÇO DA MATA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/626/626_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/626/626_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A IMPLANTAÇÃO DO DIA MUNICIPAL DA PESSOA COM MICROCEFALIA.</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/627/627_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/627/627_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DOAÇÃO DE TERRENO PARA CONSTRUÇÃO DA COOPERATIVA DAS COSTUREIRAS DE SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/628/628_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/628/628_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O NOME DA RUA PIO IX PARA RUA IZAURA BERNARDO DA CRUZ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/629/629_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/629/629_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A IMPLANTAÇÃO DA CÂMARA ESCOLA.</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/630/630_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/630/630_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O NOME DA RUA ITAPETIM PARA RUA MANOEL ALVES DE SOUZA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/631/631_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/631/631_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PAVIMENTAÇÃO ASFÁLTICA DA RUA QUE DÁ ACESSO A FAZENDA VALE CAPIBARIBE, NESTE MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/632/632_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/632/632_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A RETIRADA DE VEÍCULOS ABANDONADOS NAS VIAS E LOCAIS PÚBLICOS NO ÂMBITO DO MUNICÍPIO DE SÃO LOURENÇO DA MATA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/633/633_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/633/633_texto_integral.pdf</t>
   </si>
   <si>
     <t>'INSTITUI O CURSO PRÉ-ENEM NO MUNICÍPIO DE SÃO LOURENÇO DA MATA".</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/634/634_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/634/634_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE UM APLICATIVO PARA PARTICIPAÇÃO POPULAR JUNTO À CÂMARA DE VEREADORES.</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/635/635_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/635/635_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A DOAR IMÓVEL, AO GOVERNO DO ESTADO DE PERNAMBUCO.CONFORME ESPECIFICA</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/636/636_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/636/636_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA MUNICIPAL DE ASSISTÊNCIA À CRIANÇA PORTADORA DE MICROCEFALIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/637/637_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/637/637_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O DIA 11 DE JUNHO COM "DIA MUNICIPAL DO BOMBEIRO CIVIL" NA CIDADE DE SÃO LOURENÇO DA MATA E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/638/638_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/638/638_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE INCLUIR O TEMA DIREITO E CIDADANIA AO CURRÍCULO OFICIAL DO ENSINO FUNDAMENTAL DA REDE MUNICIPAL DE ENSINO EM SÃO LOURENÇO DA MATA-PE.</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/639/639_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/639/639_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A CAPACITAÇÃO E A ORIENTAÇÃO DOS SERVIDORES DAS CRECHES DO MUNICÍPIO PARA PRESTAÇÃO DE PRIMEIROS SOCORROS. </t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/640/640_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/640/640_texto_integral.pdf</t>
   </si>
   <si>
     <t>"INSTITUI O CÓDIGO MUNICIPAL DE PROTEÇÃO AOS ANIMAIS NO ÂMBITO DO MUNICÍPIO DE SÃO LOURENÇO DA MATA E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/641/641_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/641/641_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA MUNICIPAL DA ADOÇÃO, PROTEÇÃO E BEM ESTAR DOS ANIMAIS E A SEMANA MUNICIPAL DA ADOÇÃO, PROTEÇÃO E BEM-ESTAR DOS ANIMAIS, NO MUNICÍPIO DE SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/642/642_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/642/642_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE DE VENCIMENTOS AOS SERVIDORES OCUPANTES DE CARGOS DE PROFESSOR, PARA O FIM ESPECÍFICO DE ADEQUAÇÃO AO PISO SALARIAL PROFISSIONAL NACIONAL DOS PROFISSIONAIS DO MAGISTÉRIO PÚBLICO DA EDUCAÇÃO BÁSICA, NOS TERMOS EM QUE PRECEITUA A LEI FEDERAL Nº 11.738/2008.</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/643/643_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/643/643_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO MUNICÍPIO DE SÃO LOURENÇO DA MATA-PE O USO OBRIGATÓRIO DE EQUIPAMENTO DE PROTEÇÃO INDIVIDUAL - EPI, POR PARTE DOS COLETORES DE LIXO (GARIS), E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/644/644_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/644/644_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CONSELHO MUNICIPAL DE SEGURANÇA PÚBLICA CONSEG DO MUNICÍPIO DE SÃO LOURENÇO DA MATA, ESTADO DE PERNAMBUCO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/645/645_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/645/645_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PADRONIZAÇÃO DA MERENDA ESCOLAR NUTRITIVA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/646/646_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/646/646_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A IMPLANTAÇÃO DO PROGRAMA SAÚDE ESCOLAR, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/647/647_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/647/647_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA DE 2018 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/648/648_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/648/648_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA MUNICIPAL DO TRANSITO, QUE DEVERÁ SER COMEMORADO, ANUALMENTE, NA SEMANA DO DIA 25 DE SETEMBRO QUE É COMEMORADO O DIA NACIONAL DO TRANSITO E DÁ OUTRAS PROVIDENCIAIS".</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/649/649_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/649/649_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A ISENÇÃO DE TAXA DE INSCRIÇÃO EM CONCURSOS PÚBLICOS PARA ELEITORES CONVOCADOS PELO TRE A TRABALHAR EM ELEIÇÕES DO MUNICÍPIO DE SÃO LOURENÇO DA MATA E DÁ OUTRAS PROVIDENCIAIS".</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/650/650_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/650/650_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO PROJETO "A PRAÇA É NOSSA; COM SAÚDE, ARTE E CULTURA" A SER VIVENCIADO NAS PRAÇAS E LOGRADOUROS PÚBLICOS DE SÃO LOURENÇO DA MATA-PE.</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/651/651_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/651/651_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA FARMÁCIA POPULAR MÓVEL.</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/652/652_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/652/652_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ATENDIMENTO MÉDICO E ODONTOLÓGICOS EM ESTABELECIMENTOS DE SAÚDE, LOCALIZADOS NO MUNICÍPIO DE SÃO LOURENÇO DA MATA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>Prefeito Dr. Gabriel Neto</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/657/657_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/657/657_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO PARA O EXERCÍCIO FINANCEIRO DE 2018, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/653/653_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/653/653_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A POLÍTICA E O PLANO MUNICIPAL DE TURISMO, PREVISTA NO ART. 7, INCISO III DA LEI ORGÂNICA DESTE MUNICÍPIO, DEFINE AS ATRIBUIÇÕES DO GOVERNO MUNICIPAL NO PLANEJAMENTO, DESENVOLVIMENTO E ESTÍMULO AO SETOR TURÍSTICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/654/654_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/654/654_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O BANCO DE IDEIAS LEGISLATIVAS, NO MUNICÍPIO DE SÃO LOURENÇO DA MATA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/655/655_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/655/655_texto_integral.pdf</t>
   </si>
   <si>
     <t>ASSEGURA MATRÍCULA PARA OS ALUNOS PORTADORES DE NECESSIDADES EDUCACIONAIS ESPECIAIS E/OU DEFICIÊNCIAS QUE NECESSITE DAS MAIS DIVERSAS ATIVIDADES EDUCACIONAIS, NAS ESCOLAS DA REDE MUNICIPAL.</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/656/656_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/656/656_texto_integral.pdf</t>
   </si>
   <si>
     <t>ASSEGURA MATRÍCULA PARA O ALUNO PORTADOR DE DEFICIÊNCIA LOCOMOTORA NA ESCOLA MUNICIPAL MAIS PRÓXIMA DA SUA RESIDÊNCIA.</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/658/658_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/658/658_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O DISPOSITIVOS DA LEI COMPLEMENTAR Nº 003/2009 - CÓDIGO TRIBUTÁRIO MUNICIPAL, COM ALTERAÇÕES POSTERIORES E OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/659/659_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/659/659_texto_integral.pdf</t>
   </si>
   <si>
     <t>MODIFICA A LEI Nº 1714/89 QUE INSTITUI O DIA DE AÇÃO DE GRAÇAS.</t>
   </si>
   <si>
     <t>6543</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/6543/projeto_de_resolucao_246-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/6543/projeto_de_resolucao_246-2017.pdf</t>
   </si>
   <si>
     <t>Concede o Título de cidadão honorífico de São Lourenço da Mata, ao Ilmo. Sr. José Guilherme Santiago de Souza, historiador e colecionador de memórias das histórias de São Lourenço da Mata.</t>
   </si>
   <si>
     <t>6544</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/6544/projeto_de_resolucao_247-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/6544/projeto_de_resolucao_247-2017.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorífico do Município de São Lourenço da Mata, ao Defensor Público Doutor WELLINGTON CÉSAR DA SILVA.</t>
   </si>
   <si>
     <t>6545</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/6545/projeto_de_resolucao_248-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/6545/projeto_de_resolucao_248-2017.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorífico do Município de São Lourenço da Mata, a Defensora Pública Doutora CLARICE MARQUES WEYNE.</t>
   </si>
   <si>
     <t>6546</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/6546/projeto_de_resolucao_249-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/6546/projeto_de_resolucao_249-2017.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorífico do Município de São Lourenço da Mata, a Defensora Pública Doutora CAROLINE STEFANIE CAVALCANTE BARRETO SILVEIRA.</t>
   </si>
   <si>
     <t>6547</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/6547/projeto_de_resolucao_250-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/6547/projeto_de_resolucao_250-2017.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorífico do Município de São Lourenço da Mata, ao empresário WALTER PEDROSA CAVALCANTE.</t>
   </si>
   <si>
     <t>6548</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/6548/projeto_de_resolucao_251-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/6548/projeto_de_resolucao_251-2017.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorífico do Município de São Lourenço da Mata, ao Tenente da Policia Militar, o Sr. MANOEL FRANCISCO DOS SANTOS FILHO.</t>
   </si>
   <si>
     <t>6549</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/6549/projeto_de_resolucao_252-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/6549/projeto_de_resolucao_252-2017.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorífico do Município de São Lourenço da Mata, ao Jornalista EUGÊNIO MAGNO MARTINS DE OLIVEIRA, proprietário do "Blog do Magno".</t>
   </si>
   <si>
     <t>6550</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/6550/projeto_de_resolucao_253-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/6550/projeto_de_resolucao_253-2017.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário do Município de São Lourenço da Mata, ao Reverendíssimo Bispo DOM ANTÔNIO TOURINHO NETO.</t>
   </si>
   <si>
     <t>6551</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/6551/projeto_de_resolucao_254-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/6551/projeto_de_resolucao_254-2017.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário do Município de São Lourenço da Mata, a Excelentíssima Senhora MARÍLIA VALENÇA ROCHA ARRAES DE ALENCAR PONTES.</t>
   </si>
   <si>
     <t>6552</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/6552/projeto_de_resolucao_255-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/6552/projeto_de_resolucao_255-2017.pdf</t>
   </si>
   <si>
     <t>6553</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/6553/projeto_de_resolucao_256-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/6553/projeto_de_resolucao_256-2017.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorífico do Município de São Lourenço da Mata, ao Sr. MANOEL FERREIRA DA SILVA.</t>
   </si>
   <si>
     <t>4216</t>
   </si>
   <si>
     <t>PEMLO</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica</t>
   </si>
   <si>
     <t>Alemão do Pixete, Antônio Manga, Cícero Pinheiro, Denis Alves, Deto de Lages, Fabinho Pereira, Irmão Manoel, Jai, Juninho de Muribara, Leonardo Barbosa, Maestro Carlos, Rico Gás, Roco Frutas e Verduras, Salvador</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/4216/prosposta_de_emenda_a_lei_organica_001-2017.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/4216/prosposta_de_emenda_a_lei_organica_001-2017.pdf</t>
   </si>
   <si>
     <t>Cria dispositivo à Lei Orgânica do Município de São Lourenço da Mata - PE e, dá outras providências.</t>
   </si>
   <si>
     <t>PINF</t>
   </si>
   <si>
     <t>Pedido de Informação</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/392/392_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/392/392_texto_integral.pdf</t>
   </si>
   <si>
     <t>DOCUMENTOS RELACIONADOS AOS BENS MÓVEIS, NO PERÍODO DE JANEIRO A JUNHO DO CORRENTE ANO, CONFORME RELAÇÃO.</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/393/393_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/393/393_texto_integral.pdf</t>
   </si>
   <si>
     <t>DOCUMENTOS RELACIONADOS AOS BENS IMÓVEIS, NO PERÍODO DE JANEIRO A JUNHO DO CORRENTE ANO, CONFORME RELAÇÃO.</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/394/394_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/394/394_texto_integral.pdf</t>
   </si>
   <si>
     <t>DOCUMENTOS RELACIONADOS ÀS DESPESAS, NO PERÍODO DE JANEIRO A JUNHO DO CORRENTE ANO, CONFORME RELAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/395/395_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/395/395_texto_integral.pdf</t>
   </si>
   <si>
     <t>DOCUMENTOS RELACIONADOS À ADMINISTRAÇÃO DE PESSOAL, NO PERÍODO DE JANEIRO A JUNHO DO CORRENTE ANO, CONFORME RELAÇÃO.</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/396/396_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/396/396_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOMES E QUALIFICAÇÃO, COM O ENCAMINHAMENTO DAS RESPECTIVAS PORTARIAS DE NOMEAÇÕES, DOS SERVIDORES - SEJAM ELES EFETIVOS OU CONTRATADOS - QUE EXERÇAM CARGOS E/OU FUNÇÕES COMISSIONADAS NOS SEGUINTES ÓRGÃOS (DEPARTAMENTOS/SEÇÕES/SETORES/DIRETORIAS/SECRETARIAS ETC.), NO PERÍODO DE JANEIRO A JUNHO DO CORRENTE ANO</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/397/397_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/397/397_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOMES E QUALIFICAÇÃO, COM O ENCAMINHAMENTO DAS RESPECTIVAS PORTARIAS DE NOMEAÇÕES, DOS SERVIDORES - SEJAM ELES EFETIVOS OU CONTRATADOS - QUE SÃO OS RESPONSÁVEIS PELO ACOMPANHAMENTO E FISCALIZAÇÃO DOS SERVIÇOS, NO PERÍODO DE JANEIRO A JUNHO DO CORRENTE ANO</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/398/398_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/398/398_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOMES E QUALIFICAÇÃO, COM O ENCAMINHAMENTO DAS RESPECTIVAS PORTARIAS DE NOMEAÇÕES, DOS SERVIDORES - SEJAM ELES EFETIVOS OU CONTRATADOS - QUE SÃO OS GESTORES E/OU SIGNATÁRIOS DE TODOS OS CONTRATOS FIRMADOS PELA PREFEITURA MUNICIPAL, COM TODAS AS CARACTERÍSTICAS CONSOANTE ESTABELECEM OS ARTS. 55, 56, 57, 66 E 67, COM OS SEUS INCISOS E OS SEUS PARÁGRAFOS, DA LEI Nº 8.666/93 NO PERÍODO DE JANEIRO A JUNHO DO CORRENTE ANO</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/399/399_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/399/399_texto_integral.pdf</t>
   </si>
   <si>
     <t>DOCUMENTOS RELACIONADOS À GESTÃO FISCAL, NO PERÍODO DE JANEIRO A JUNHO DO CORRENTE ANO, CONFORME RELAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/400/400_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/400/400_texto_integral.pdf</t>
   </si>
   <si>
     <t>DOCUMENTOS RELACIONADOS A LICITAÇÕES, NO PERÍODO DE JANEIRO A JUNHO DO CORRENTE ANO, CONFORME RELAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/401/401_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/401/401_texto_integral.pdf</t>
   </si>
   <si>
     <t>DOCUMENTOS RELACIONADOS AO FUNDEB/FMS/FMAS/FMCA/OUTROS, NO PERÍODO DE JANEIRO A JUNHO DO CORRENTE ANO, CONFORME RELAÇÃO</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/402/402_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/402/402_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOMES E QUALIFICAÇÃO, COM O ENCAMINHAMENTO DAS RESPECTIVAS PORTARIAS DE NOMEAÇÕES, DOS SERVIDORES - SEJAM ELES EFETIVOS OU CONTRATADOS - QUE EXERÇAM CARGOS E/OU FUNÇÕES COMISSIONADAS NOS SEGUINTES ÓRGÃOS (DEPARTAMENTOS/SEÇÕES/SETORES/DIRETORIAS/SECRETARIAS ETC.), NO PERÍODO DE JANEIRO A JUNHO DO CORRENTE ANO:</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/403/403_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/403/403_texto_integral.pdf</t>
   </si>
   <si>
     <t>DOCUMENTOS RELACIONADOS A CONTRA TOS, CONVÊNIOS, ACORDOS, AJUSDE, TERMO DE PARCERIA, NO PERÍODO DE JANEIRO A JUNHO DO CORRENTE ANO, CONFORME RELAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/404/404_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/404/404_texto_integral.pdf</t>
   </si>
   <si>
     <t>DOCUMENTOS RELACIONADOS A LEGISLAÇÃO, NO PERÍODO DE JANEIRO A JUNHO DO CORRENTE ANO, CONFORME RELAÇÃO</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/405/405_texto_integral.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/405/405_texto_integral.pdf</t>
   </si>
   <si>
     <t>DOCUMENTOS RELACIONADOS RELATÓRIOS QUE FORNEÇA - AS SEGUINTES - INFORMAÇÕES, NO PERÍODO DE JANEIRO A JUNHO DO CORRENTE ANO, CONFORME RELAÇÃO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -9928,67 +9928,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/660/660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/661/661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/662/662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/663/663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/664/664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/665/665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/667/667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/668/668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/669/669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/834/req0011-2017.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/836/req0013-2017.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/837/req0014-2017.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/838/req0015-2017.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/839/req0016-2017.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/840/req0017-2017.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/841/req0018-2017.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/842/req0019-2017.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/843/req0020-2017.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1107/req0021-2017.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1108/req0022-2017.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1109/req0023-2017.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1110/req0024-2017.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1111/req0025-2017.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1112/req0026-2017.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1113/req0027-2017.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1114/req0028-2017.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1115/req0029-2017.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1116/req0030-2017.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/550/550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/551/551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/552/552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/553/553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/554/554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/555/555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/556/556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/557/557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/558/558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/559/559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/420/420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/421/421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/422/422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/423/423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/424/424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/425/425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/380/380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/381/381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1229/req0053-2017.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1230/req0054-2017.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1231/req0055-2017.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1232/req0056-2017.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1233/req0057-2017.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1234/req0058-2017.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/511/511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/512/512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/513/513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/514/514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/515/515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/516/516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/517/517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/518/518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1321/req0069-2017.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1378/req0072-2017.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1379/req0073-2017.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1380/req0074-2017.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1381/req0075-2017.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1386/req0076-2017.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/670/670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/671/671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/672/672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/673/673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/674/674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/675/675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/676/676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/677/677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/679/679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/680/680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/681/681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/844/req0088-2017.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/845/req0088-2017.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/846/req0089-2017.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/847/req0091-2017.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/848/req0092-2017.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/849/req0093-2017.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/850/req0094-2017.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/851/req0095-2017.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/852/req0096-2017.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/853/req0097-2017.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1118/req0099-2017.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1119/req0100-2017.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1120/req0101-2017.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1121/req0102-2017.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1122/req0103-2017.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1123/req0104-2017.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1124/req0105-2017.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/426/426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/427/427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/428/428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/429/429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/430/430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/431/431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/432/432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/560/560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/561/561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/562/562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/563/563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/564/564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/565/565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/519/519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/520/520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/521/521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1130/req0138-2017.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1131/req0139-2017.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1132/req0140-2017.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1133/req0141-2017.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1134/req0143-2017.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/854/req0144-2017.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/855/req0145-2017.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/856/req0146-2017.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/857/req0147-2017.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/682/682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/683/683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/684/684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/685/685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/686/686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/687/687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/688/688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/689/689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/690/690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/691/691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1235/req0158-2017.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1236/req0159-2017.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1237/req0160-2017.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1238/req0161-2017.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1239/req0162-2017.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1274/req0163-2017.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/566/566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/567/567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/568/568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/569/569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/858/req0168-2017.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/859/req0169-2017.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/860/req0170-2017.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/861/req0171-2017.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/862/req0172-2017.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/863/req0173-2017.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/864/req0174-2017.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/433/433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/434/434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/435/435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/865/req0180-2017.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/866/req0181-2017.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1441/req0187-2017.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1442/req0188-2017.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1136/req0189-2017.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1138/req0190-2017.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/522/522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/523/523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1443/req0198-2017.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/692/692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/693/693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/694/694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/695/695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/696/696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/697/697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/698/698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/699/699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/700/700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/701/701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1125/req0209-2017.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1126/req0210-2017.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1322/req0215-2017.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1323/req0216-2017.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1324/req0217-2017.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/867/req0219-2017.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/869/req0221-2017.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/870/req0222-2017.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/871/req0223-2017.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/872/req0224-2017.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/873/req0225-2017.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/874/req0226-2017.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/876/req0228-2017.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/877/req0229-2017.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1197/req0230-2017.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1198/req0231-2017.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1199/req0232-2017.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1200/req0233-2017.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/436/436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/437/437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/438/438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/439/439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/440/440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/441/441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/442/442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/443/443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/570/570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/571/571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/572/572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/573/573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/574/574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/575/575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/524/524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/525/525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/526/526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1444/req0258-2017.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1445/req0259-2017.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1446/req0260-2017.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1389/req0261-2017.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1390/req0263-2017.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/576/576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/702/702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/703/703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/704/704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/705/705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/706/706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/707/707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/708/708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/709/709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/878/req0283-2017.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/879/req0284-2017.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/880/req0286-2017.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/881/req0287-2017.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/351/351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/577/577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1326/req0291-2017.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1201/req0295-2017.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1360/req0298-2017.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1361/req0299-2017.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1362/req0300-2017.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1363/req0301-2017.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1364/req0302-2017.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1365/req0303-2017.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1366/req0304-2017.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/710/710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/711/711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/712/712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/713/713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/714/714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/715/715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/716/716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/717/717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/718/718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/883/req0316-2017.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/884/req0317-2017.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/885/req0318-2017.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/578/578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/579/579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/580/580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/719/719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/720/720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/721/721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/722/722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/723/723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/724/724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/725/725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/726/726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/727/727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/728/728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/886/req0342-2017.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/887/req0343-2017.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/888/req0344-2017.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/889/req0345-2017.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/890/req0346-2017.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/891/req0347-2017.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/894/req0350-2017.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/895/req0351-2017.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/444/444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/445/445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/446/446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/447/447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/448/448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/449/449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/450/450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1327/req0360-2017.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/896/req0361-2017.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1202/req0362-2017.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/729/729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/730/730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/731/731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/732/732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/733/733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/734/734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/735/735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/736/736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/737/737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/897/req0374-2017.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/898/req0375-2017.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/899/req0376-2017.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/900/req0378-2017.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/901/req0379-2017.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/902/req0380-2017.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/903/req0381-2017.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/904/req0382-2017.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/905/req0383-2017.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/906/req0384-2017.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/907/req0385-2017.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1203/req0387-2017.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1392/req0388-2017.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/527/527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/528/528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/529/529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/581/581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/582/582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/583/583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/584/584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1204/req0398-2017.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1205/req0399-2017.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1206/req0400-2017.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1328/req0401-2017.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1329/req0403-2017.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1330/req0404-2017.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1372/req0406-2017.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1373/req0407-2017.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1374/req0408-2017.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1375/req0409-2017.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1376/req0410-2017.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1377/req0411-2017.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/352/352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/364/364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/365/365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/738/738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/739/739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/740/740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/741/741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/742/742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/743/743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/744/744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/745/745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/585/585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/366/366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/746/746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/747/747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/749/749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/908/req0433-2017.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/909/req0434-2017.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/910/req0435-2017.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/911/req0436-2017.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/912/req0437-2017.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/913/req0438-2017.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/914/req0439-2017.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/915/req0440-2017.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/917/req0442-2017.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/451/451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/452/452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/453/453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/454/454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/455/455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/456/456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1207/req0449-2017.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1208/req0450-2017.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1209/req0452-2017.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1210/req0453-2017.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/586/586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/587/587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/750/750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/385/385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/386/386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/387/387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/388/388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/752/752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1331/req0465-2017.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1332/req0466-2017.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1333/req0467-2017.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1334/req0468-2017.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1335/req0469-2017.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/918/req0470-2017.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/919/req0471-2017.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/920/req0472-2017.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/922/req0474-2017.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/923/req0475-2017.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/924/req0476-2017.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/925/req0477-2017.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/926/req0478-2017.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/927/req0479-2017.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/928/req0480-2017.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/753/753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/754/754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/755/755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/757/757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/758/758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/759/759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/760/760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/762/762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/763/763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/929/req0492-2017.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/930/req0493-2017.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/931/req0494-2017.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/932/req0495-2017.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/934/req0497-2017.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/935/req0498-2017.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/936/req0499-2017.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/937/req0500-2017.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/938/req0501-2017.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/939/req0502-2017.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/457/457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/458/458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/459/459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/460/460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/461/461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/462/462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/463/463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/464/464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/465/465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/466/466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/467/467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/468/468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/773/773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/774/774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/775/775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/776/776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/777/777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/778/778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/779/779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/780/req0522-2017.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/781/req0523-2017.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/588/588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/589/589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/590/590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/591/591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/592/592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/593/593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/594/594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/595/595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/596/596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/597/597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/782/req0534-2017.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/783/req0535-2017.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/784/req0536-2017.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/785/req0537-2017.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/786/req0538-2017.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/787/req0539-2017.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/788/req0540-2017.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/789/req0541-2017.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/790/req0543-2017.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/791/req0543-2017.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/940/req0544-2017.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/941/req0545-2017.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/942/req0546-2017.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/943/req0547-2017.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/944/req0548-2017.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/945/req0549-2017.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/946/req0550-2017.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/950/req0551-2017.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/951/req0552-2017.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/952/req0553-2017.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/792/req0554-2017.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/793/req0555-2017.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/367/367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/368/368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/794/req0558-2017.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/953/req0559-2017.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/954/req0560-2017.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/955/req0561-2017.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/956/req0562-2017.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/957/req0563-2017.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/958/req0564-2017.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/959/req0565-2017.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/960/req0566-2017.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/961/req0567-2017.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1211/req0568-2017.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1212/req0569-2017.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1213/req0570-2017.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/598/598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/599/599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/600/600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/601/601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/602/602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/603/603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/604/604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/795/req0578a-2017.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/796/req0579a-2017.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1418/req0580-2017.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1419/req0581-2017.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1420/req0582-2017.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1422/req0584-2017.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1424/req0586-2017.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1425/req0587-2017.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1426/req0589-2017.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1427/req0590-2017.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/389/389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/390/390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/406/406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/407/407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/410/410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/409/409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/411/411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/412/412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/413/413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/797/req0600-2017.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/353/353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/354/354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/355/355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/369/369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/370/370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/371/371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/962/req0607-2017.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/530/530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/356/356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/357/357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/358/358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/359/359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/360/360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/361/361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/362/362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/963/req0616-2017.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/798/req0618-2017.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/799/req0619-2017.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/800/req0621-2017.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/801/req0622-2017.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/802/req0623-2017.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/803/req0624-2017.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/805/req0626-2017.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/964/req0627-2017.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/965/req0628-2017.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/966/req0629-2017.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/967/req0630-2017.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/968/req0631-2017.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/969/req0632-2017.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/972/req0635-2017.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/973/req0636-2017.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1214/req0637-2017.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1215/req0638-2017.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1216/req0639-2017.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1217/req0640-2017.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1218/req0641-2017.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1219/req0642-2017.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/469/469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/470/470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/471/471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/472/472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/473/473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/474/474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/475/475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/476/476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/806/req0651-2017.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/807/req0652-2017.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1082/req0653-2017.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1083/req0654-2017.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1084/req0655-2017.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/372/372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/373/373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/531/531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/532/532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/533/533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/534/534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/535/535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/536/536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/537/537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/538/538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/539/539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/974/req0667-2017.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/975/req0668-2017.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/976/req0669-2017.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/977/req0670-2017.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/978/req0671-2017.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/979/req0672-2017.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/980/req0673-2017.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/981/req0674-2017.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/982/req0675-2017.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/983/req0676-2017.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1276/req0677-2017.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1277/req0678-2017.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1278/req0679-2017.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1279/req0680-2017.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1280/req0681-2017.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1281/req0682-2017.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1282/req0683-2017.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1275/req0684-2017.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/363/363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/477/477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/478/478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/479/479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/480/480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/481/481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/482/482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1336/req0694-2017.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1337/req0695-2017.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/808/req0696-2017.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/809/req0697-2017.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/810/req0698-2017.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/811/req0699-2017.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/812/req0700-2017.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/813/req0701-2017.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/814/req0702-2017.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/815/req0703-2017.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/816/req0704-2017.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/817/req0705-2017.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/818/req0706-2017.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1127/req0707-2017.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1128/req0708-2017.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1129/req0709-2017.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/984/req0710-2017.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/985/req0711-2017.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/986/req0712-2017.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/987/req0713-2017.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/988/req0714-2017.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/989/req0715-2017.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/990/req0716-2017.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/991/req0717-2017.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/992/req0718-2017.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/993/req0719-2017.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1220/req0720-2017.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1221/req0721-2017.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1222/req0722-2017.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1223/req0723-2017.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1224/req0724-2017.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/819/req0725-2017.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/820/req0726-2017.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/821/req0727-2017.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/822/req0728-2017.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/823/req0729-2017.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1085/req0731-2017.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/825/req0732-2017.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/994/req0733-2017.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/995/req0734-2017.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/996/req0735-2017.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/997/req0736-2017.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/998/req0737-2017.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/999/req0738-2017.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1000/req0739-2017.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1001/req0740-2017.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1002/req0741-2017.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1003/req0742-2017.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/826/req0743-2017.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1338/req0744-2017.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1339/req0745-2017.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1340/req0746-2017.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1341/req0747-2017.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1342/req0748-2017.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1086/req0749-2017.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1087/req0750-2017.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/483/483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/484/484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/485/485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/486/486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1283/req0755-2017.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1284/req0756-2017.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1285/req0757-2017.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1286/req0758-2017.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1287/req0759-2017.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1288/req0760-2017.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1289/req0761-2017.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1290/req0762-2017.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1291/req0763-2017.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/540/540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/541/541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/542/542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/543/543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/827/req0768-2017.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/828/req0769-2017.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1004/req0770-2017.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1292/req0771-2017.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1293/req0772-2017.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1294/req0773-2017.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1295/req0774-2017.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1296/req0775-2017.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1297/req0776-2017.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1298/req0777-2017.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1299/req0778-2017.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/829/req0780-2017.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/830/req0781-2017.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/831/req0782-2017.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/832/req0783-2017.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1005/req0784-2017.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1006/req0785-2017.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1007/req0786-2017.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1054/req0787-2017.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1008/req0788-2017.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1009/req0789-2017.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1010/req0790-2017.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1055/req0791-2017.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1011/req0792-2017.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1051/req0793-2017.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/414/414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/415/415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/416/416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/417/417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/418/418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1343/req0799-2017.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1344/req0800-2017.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1345/req0801-2017.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1346/req0802-2017.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1347/req0803-2017.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1348/req0804-2017.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1349/req0805-2017.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1088/req0806-2017.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1089/req0807-2017.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1090/req0808-2017.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1091/req0809-2017.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1092/req0810-2017.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1093/req0811-2017.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1094/req0812-2017.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1318/req0813-2017.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1012/req0814-2017.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1013/req0815-2017.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1014/req0816-2017.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1015/req0817-2017.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1016/req0818-2017.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1017/req0819-2017.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1018/req0820-2017.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1019/req0821-2017.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1020/req0822-2017.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1300/req0823-2017.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1301/req0824-2017.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1302/req0825-2017.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1303/req0826-2017.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1304/req0827-2017.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1305/req0828-2017.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1306/req0829-2017.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1307/req0830-2017.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1308/req0831-2017.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1309/req0832-2017.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1310/req0833-2017.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1052/req0834-2017.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1053/req0835-2017.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1428/req0836-2017.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1429/req0837-2017.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1430/req0838-2017.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1431/req0839-2017.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1432/req0840-2017.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1225/req0841-2017.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1226/req0842-2017.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/419/419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1447/req0844-2017.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1448/req0845-2017.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1311/req0846-2017.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/350/350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1095/req0848-2017.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/349/349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1021/req0851-2017.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1022/req0852-2017.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1023/req0853-2017.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1024/req0854-2017.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1025/req0855-2017.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1026/req0856-2017.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1027/req0857-2017.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1028/req0858-2017.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1029/req0859-2017.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/487/487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/488/488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/489/489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/490/490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/491/491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/492/492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1227/req0867-2017.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1228/req0868-2017.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1030/req0870-2017.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1449/req0871-2017.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1450/req0872-2017.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1451/req0873-2017.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1031/req0874-2017.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1032/req0875-2017.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1033/req0877-2017.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1034/req0878-2017.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1035/req0879-2017.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1036/req0880-2017.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1037/req0881-2017.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1038/req0882-2017.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1039/req0883-2017.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1040/req0884-2017.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1433/req0885-2017.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1434/req0886-2017.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1435/req0887-2017.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1041/req0889-2017.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1042/req0890-2017.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1043/req0891-2017.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1044/req0892-2017.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1072/req0893-2017.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1073/req0894-2017.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1065/req0895-2017.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1066/req0896-2017.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1068/req0898-2017.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/544/544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/545/545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/546/546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/547/547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/548/548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/549/549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1312/req0907-2017.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1313/req0908-2017.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1314/req0909-2017.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1315/req0910-2017.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/374/374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/375/375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/376/376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/377/377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/378/378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/379/379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1096/req0917-2017.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1097/req0918-2017.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1098/req0919-2017.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1099/req0920-2017.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1100/req0921-2017.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1101/req0922-2017.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1102/req0923-2017.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1103/req0924-2017.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1316/req0941-2017.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/493/493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/494/494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1069/req1039-2017.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1070/req1040-2017.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1045/req1041-2017.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1046/req1042-2017.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1047/req1043-2017.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1048/req1044-2017.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/391/391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1350/req1047-2017.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1351/req1048-2017.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1352/req1049-2017.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1353/req1050-2017.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1354/req1051-2017.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/495/495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/496/496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/497/497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/498/498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/499/499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1064/req1057-2017.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1317/req1058-2017.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/500/500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/501/501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/502/502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/503/503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/504/504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/505/505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/506/506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/507/507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/508/508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/509/509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/510/510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1436/req1070-2017.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1437/req1071-2017.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1438/req1072-2017.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1439/req1073-2017.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1440/req1074-2017.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1071/req1076-2017.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1049/req1077-2017.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1355/req1081-2017.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1356/req1082-2017.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1357/req1085-2017.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1358/req1086-2017.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1104/req1088-2017.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1105/req1089-2017.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1106/req1090-2017.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1359/req1091-2017.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1050/req1092-2017.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1077/req1093-2017.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1075/req1094-2017.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1076/req1095-2017.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1078/req1096-2017.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1079/req1098-2017.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1080/req1100-2017.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1319/req0578b-2017.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1081/req0579b-2017.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1320/req0579b-2017.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/347/347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/348/348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/605/605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/606/606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/607/607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/608/608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/609/609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/610/610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/611/611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/612/612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/613/613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/614/614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/615/615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/616/616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/617/617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/618/618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/619/619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/620/620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/621/621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/622/622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/623/623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/624/624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/625/625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/626/626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/627/627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/628/628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/629/629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/630/630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/631/631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/632/632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/633/633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/634/634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/635/635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/636/636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/637/637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/638/638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/639/639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/640/640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/641/641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/642/642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/643/643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/644/644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/645/645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/646/646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/647/647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/648/648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/649/649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/650/650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/651/651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/652/652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/657/657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/653/653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/654/654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/655/655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/656/656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/658/658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/659/659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/6543/projeto_de_resolucao_246-2017.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/6544/projeto_de_resolucao_247-2017.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/6545/projeto_de_resolucao_248-2017.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/6546/projeto_de_resolucao_249-2017.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/6547/projeto_de_resolucao_250-2017.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/6548/projeto_de_resolucao_251-2017.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/6549/projeto_de_resolucao_252-2017.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/6550/projeto_de_resolucao_253-2017.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/6551/projeto_de_resolucao_254-2017.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/6552/projeto_de_resolucao_255-2017.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/6553/projeto_de_resolucao_256-2017.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/4216/prosposta_de_emenda_a_lei_organica_001-2017.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/392/392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/393/393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/394/394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/395/395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/396/396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/397/397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/398/398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/399/399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/400/400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/401/401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/402/402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/403/403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/404/404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/405/405_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/660/660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/661/661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/662/662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/663/663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/664/664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/665/665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/667/667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/668/668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/669/669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/834/req0011-2017.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/836/req0013-2017.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/837/req0014-2017.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/838/req0015-2017.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/839/req0016-2017.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/840/req0017-2017.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/841/req0018-2017.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/842/req0019-2017.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/843/req0020-2017.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1107/req0021-2017.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1108/req0022-2017.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1109/req0023-2017.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1110/req0024-2017.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1111/req0025-2017.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1112/req0026-2017.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1113/req0027-2017.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1114/req0028-2017.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1115/req0029-2017.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1116/req0030-2017.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/550/550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/551/551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/552/552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/553/553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/554/554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/555/555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/556/556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/557/557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/558/558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/559/559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/420/420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/421/421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/422/422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/423/423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/424/424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/425/425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/380/380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/381/381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1229/req0053-2017.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1230/req0054-2017.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1231/req0055-2017.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1232/req0056-2017.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1233/req0057-2017.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1234/req0058-2017.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/511/511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/512/512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/513/513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/514/514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/515/515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/516/516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/517/517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/518/518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1321/req0069-2017.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1378/req0072-2017.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1379/req0073-2017.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1380/req0074-2017.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1381/req0075-2017.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1386/req0076-2017.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/670/670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/671/671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/672/672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/673/673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/674/674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/675/675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/676/676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/677/677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/679/679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/680/680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/681/681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/844/req0088-2017.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/845/req0088-2017.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/846/req0089-2017.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/847/req0091-2017.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/848/req0092-2017.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/849/req0093-2017.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/850/req0094-2017.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/851/req0095-2017.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/852/req0096-2017.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/853/req0097-2017.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1118/req0099-2017.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1119/req0100-2017.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1120/req0101-2017.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1121/req0102-2017.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1122/req0103-2017.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1123/req0104-2017.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1124/req0105-2017.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/426/426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/427/427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/428/428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/429/429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/430/430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/431/431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/432/432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/560/560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/561/561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/562/562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/563/563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/564/564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/565/565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/519/519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/520/520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/521/521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1130/req0138-2017.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1131/req0139-2017.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1132/req0140-2017.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1133/req0141-2017.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1134/req0143-2017.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/854/req0144-2017.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/855/req0145-2017.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/856/req0146-2017.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/857/req0147-2017.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/682/682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/683/683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/684/684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/685/685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/686/686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/687/687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/688/688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/689/689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/690/690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/691/691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1235/req0158-2017.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1236/req0159-2017.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1237/req0160-2017.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1238/req0161-2017.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1239/req0162-2017.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1274/req0163-2017.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/566/566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/567/567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/568/568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/569/569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/858/req0168-2017.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/859/req0169-2017.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/860/req0170-2017.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/861/req0171-2017.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/862/req0172-2017.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/863/req0173-2017.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/864/req0174-2017.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/433/433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/434/434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/435/435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/865/req0180-2017.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/866/req0181-2017.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1441/req0187-2017.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1442/req0188-2017.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1136/req0189-2017.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1138/req0190-2017.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/522/522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/523/523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1443/req0198-2017.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/692/692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/693/693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/694/694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/695/695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/696/696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/697/697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/698/698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/699/699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/700/700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/701/701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1125/req0209-2017.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1126/req0210-2017.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1322/req0215-2017.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1323/req0216-2017.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1324/req0217-2017.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/867/req0219-2017.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/869/req0221-2017.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/870/req0222-2017.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/871/req0223-2017.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/872/req0224-2017.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/873/req0225-2017.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/874/req0226-2017.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/876/req0228-2017.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/877/req0229-2017.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1197/req0230-2017.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1198/req0231-2017.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1199/req0232-2017.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1200/req0233-2017.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/436/436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/437/437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/438/438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/439/439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/440/440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/441/441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/442/442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/443/443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/570/570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/571/571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/572/572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/573/573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/574/574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/575/575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/524/524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/525/525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/526/526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1444/req0258-2017.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1445/req0259-2017.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1446/req0260-2017.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1389/req0261-2017.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1390/req0263-2017.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/576/576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/702/702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/703/703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/704/704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/705/705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/706/706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/707/707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/708/708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/709/709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/878/req0283-2017.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/879/req0284-2017.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/880/req0286-2017.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/881/req0287-2017.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/351/351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/577/577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1326/req0291-2017.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1201/req0295-2017.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1360/req0298-2017.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1361/req0299-2017.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1362/req0300-2017.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1363/req0301-2017.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1364/req0302-2017.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1365/req0303-2017.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1366/req0304-2017.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/710/710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/711/711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/712/712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/713/713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/714/714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/715/715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/716/716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/717/717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/718/718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/883/req0316-2017.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/884/req0317-2017.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/885/req0318-2017.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/578/578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/579/579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/580/580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/719/719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/720/720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/721/721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/722/722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/723/723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/724/724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/725/725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/726/726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/727/727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/728/728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/886/req0342-2017.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/887/req0343-2017.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/888/req0344-2017.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/889/req0345-2017.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/890/req0346-2017.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/891/req0347-2017.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/894/req0350-2017.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/895/req0351-2017.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/444/444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/445/445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/446/446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/447/447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/448/448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/449/449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/450/450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1327/req0360-2017.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/896/req0361-2017.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1202/req0362-2017.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/729/729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/730/730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/731/731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/732/732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/733/733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/734/734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/735/735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/736/736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/737/737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/897/req0374-2017.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/898/req0375-2017.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/899/req0376-2017.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/900/req0378-2017.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/901/req0379-2017.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/902/req0380-2017.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/903/req0381-2017.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/904/req0382-2017.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/905/req0383-2017.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/906/req0384-2017.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/907/req0385-2017.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1203/req0387-2017.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1392/req0388-2017.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/527/527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/528/528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/529/529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/581/581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/582/582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/583/583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/584/584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1204/req0398-2017.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1205/req0399-2017.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1206/req0400-2017.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1328/req0401-2017.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1329/req0403-2017.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1330/req0404-2017.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1372/req0406-2017.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1373/req0407-2017.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1374/req0408-2017.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1375/req0409-2017.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1376/req0410-2017.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1377/req0411-2017.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/352/352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/364/364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/365/365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/738/738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/739/739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/740/740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/741/741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/742/742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/743/743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/744/744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/745/745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/585/585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/366/366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/746/746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/747/747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/749/749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/908/req0433-2017.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/909/req0434-2017.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/910/req0435-2017.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/911/req0436-2017.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/912/req0437-2017.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/913/req0438-2017.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/914/req0439-2017.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/915/req0440-2017.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/917/req0442-2017.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/451/451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/452/452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/453/453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/454/454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/455/455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/456/456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1207/req0449-2017.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1208/req0450-2017.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1209/req0452-2017.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1210/req0453-2017.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/586/586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/587/587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/750/750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/385/385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/386/386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/387/387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/388/388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/752/752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1331/req0465-2017.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1332/req0466-2017.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1333/req0467-2017.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1334/req0468-2017.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1335/req0469-2017.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/918/req0470-2017.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/919/req0471-2017.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/920/req0472-2017.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/922/req0474-2017.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/923/req0475-2017.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/924/req0476-2017.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/925/req0477-2017.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/926/req0478-2017.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/927/req0479-2017.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/928/req0480-2017.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/753/753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/754/754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/755/755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/757/757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/758/758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/759/759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/760/760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/762/762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/763/763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/929/req0492-2017.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/930/req0493-2017.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/931/req0494-2017.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/932/req0495-2017.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/934/req0497-2017.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/935/req0498-2017.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/936/req0499-2017.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/937/req0500-2017.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/938/req0501-2017.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/939/req0502-2017.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/457/457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/458/458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/459/459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/460/460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/461/461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/462/462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/463/463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/464/464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/465/465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/466/466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/467/467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/468/468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/773/773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/774/774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/775/775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/776/776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/777/777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/778/778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/779/779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/780/req0522-2017.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/781/req0523-2017.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/588/588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/589/589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/590/590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/591/591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/592/592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/593/593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/594/594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/595/595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/596/596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/597/597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/782/req0534-2017.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/783/req0535-2017.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/784/req0536-2017.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/785/req0537-2017.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/786/req0538-2017.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/787/req0539-2017.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/788/req0540-2017.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/789/req0541-2017.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/790/req0543-2017.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/791/req0543-2017.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/940/req0544-2017.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/941/req0545-2017.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/942/req0546-2017.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/943/req0547-2017.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/944/req0548-2017.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/945/req0549-2017.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/946/req0550-2017.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/950/req0551-2017.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/951/req0552-2017.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/952/req0553-2017.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/792/req0554-2017.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/793/req0555-2017.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/367/367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/368/368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/794/req0558-2017.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/953/req0559-2017.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/954/req0560-2017.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/955/req0561-2017.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/956/req0562-2017.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/957/req0563-2017.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/958/req0564-2017.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/959/req0565-2017.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/960/req0566-2017.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/961/req0567-2017.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1211/req0568-2017.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1212/req0569-2017.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1213/req0570-2017.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/598/598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/599/599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/600/600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/601/601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/602/602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/603/603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/604/604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/795/req0578a-2017.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/796/req0579a-2017.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1418/req0580-2017.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1419/req0581-2017.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1420/req0582-2017.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1422/req0584-2017.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1424/req0586-2017.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1425/req0587-2017.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1426/req0589-2017.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1427/req0590-2017.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/389/389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/390/390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/406/406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/407/407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/410/410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/409/409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/411/411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/412/412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/413/413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/797/req0600-2017.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/353/353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/354/354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/355/355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/369/369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/370/370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/371/371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/962/req0607-2017.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/530/530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/356/356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/357/357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/358/358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/359/359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/360/360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/361/361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/362/362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/963/req0616-2017.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/798/req0618-2017.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/799/req0619-2017.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/800/req0621-2017.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/801/req0622-2017.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/802/req0623-2017.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/803/req0624-2017.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/805/req0626-2017.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/964/req0627-2017.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/965/req0628-2017.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/966/req0629-2017.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/967/req0630-2017.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/968/req0631-2017.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/969/req0632-2017.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/972/req0635-2017.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/973/req0636-2017.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1214/req0637-2017.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1215/req0638-2017.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1216/req0639-2017.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1217/req0640-2017.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1218/req0641-2017.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1219/req0642-2017.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/469/469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/470/470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/471/471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/472/472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/473/473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/474/474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/475/475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/476/476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/806/req0651-2017.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/807/req0652-2017.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1082/req0653-2017.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1083/req0654-2017.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1084/req0655-2017.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/372/372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/373/373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/531/531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/532/532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/533/533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/534/534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/535/535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/536/536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/537/537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/538/538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/539/539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/974/req0667-2017.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/975/req0668-2017.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/976/req0669-2017.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/977/req0670-2017.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/978/req0671-2017.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/979/req0672-2017.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/980/req0673-2017.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/981/req0674-2017.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/982/req0675-2017.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/983/req0676-2017.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1276/req0677-2017.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1277/req0678-2017.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1278/req0679-2017.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1279/req0680-2017.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1280/req0681-2017.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1281/req0682-2017.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1282/req0683-2017.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1275/req0684-2017.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/363/363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/477/477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/478/478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/479/479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/480/480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/481/481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/482/482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1336/req0694-2017.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1337/req0695-2017.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/808/req0696-2017.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/809/req0697-2017.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/810/req0698-2017.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/811/req0699-2017.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/812/req0700-2017.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/813/req0701-2017.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/814/req0702-2017.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/815/req0703-2017.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/816/req0704-2017.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/817/req0705-2017.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/818/req0706-2017.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1127/req0707-2017.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1128/req0708-2017.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1129/req0709-2017.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/984/req0710-2017.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/985/req0711-2017.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/986/req0712-2017.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/987/req0713-2017.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/988/req0714-2017.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/989/req0715-2017.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/990/req0716-2017.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/991/req0717-2017.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/992/req0718-2017.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/993/req0719-2017.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1220/req0720-2017.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1221/req0721-2017.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1222/req0722-2017.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1223/req0723-2017.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1224/req0724-2017.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/819/req0725-2017.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/820/req0726-2017.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/821/req0727-2017.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/822/req0728-2017.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/823/req0729-2017.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1085/req0731-2017.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/825/req0732-2017.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/994/req0733-2017.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/995/req0734-2017.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/996/req0735-2017.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/997/req0736-2017.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/998/req0737-2017.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/999/req0738-2017.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1000/req0739-2017.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1001/req0740-2017.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1002/req0741-2017.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1003/req0742-2017.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/826/req0743-2017.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1338/req0744-2017.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1339/req0745-2017.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1340/req0746-2017.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1341/req0747-2017.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1342/req0748-2017.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1086/req0749-2017.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1087/req0750-2017.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/483/483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/484/484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/485/485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/486/486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1283/req0755-2017.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1284/req0756-2017.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1285/req0757-2017.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1286/req0758-2017.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1287/req0759-2017.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1288/req0760-2017.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1289/req0761-2017.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1290/req0762-2017.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1291/req0763-2017.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/540/540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/541/541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/542/542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/543/543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/827/req0768-2017.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/828/req0769-2017.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1004/req0770-2017.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1292/req0771-2017.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1293/req0772-2017.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1294/req0773-2017.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1295/req0774-2017.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1296/req0775-2017.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1297/req0776-2017.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1298/req0777-2017.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1299/req0778-2017.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/829/req0780-2017.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/830/req0781-2017.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/831/req0782-2017.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/832/req0783-2017.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1005/req0784-2017.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1006/req0785-2017.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1007/req0786-2017.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1054/req0787-2017.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1008/req0788-2017.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1009/req0789-2017.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1010/req0790-2017.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1055/req0791-2017.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1011/req0792-2017.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1051/req0793-2017.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/414/414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/415/415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/416/416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/417/417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/418/418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1343/req0799-2017.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1344/req0800-2017.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1345/req0801-2017.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1346/req0802-2017.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1347/req0803-2017.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1348/req0804-2017.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1349/req0805-2017.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1088/req0806-2017.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1089/req0807-2017.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1090/req0808-2017.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1091/req0809-2017.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1092/req0810-2017.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1093/req0811-2017.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1094/req0812-2017.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1318/req0813-2017.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1012/req0814-2017.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1013/req0815-2017.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1014/req0816-2017.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1015/req0817-2017.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1016/req0818-2017.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1017/req0819-2017.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1018/req0820-2017.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1019/req0821-2017.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1020/req0822-2017.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1300/req0823-2017.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1301/req0824-2017.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1302/req0825-2017.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1303/req0826-2017.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1304/req0827-2017.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1305/req0828-2017.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1306/req0829-2017.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1307/req0830-2017.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1308/req0831-2017.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1309/req0832-2017.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1310/req0833-2017.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1052/req0834-2017.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1053/req0835-2017.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1428/req0836-2017.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1429/req0837-2017.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1430/req0838-2017.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1431/req0839-2017.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1432/req0840-2017.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1225/req0841-2017.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1226/req0842-2017.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/419/419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1447/req0844-2017.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1448/req0845-2017.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1311/req0846-2017.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/350/350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1095/req0848-2017.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/349/349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1021/req0851-2017.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1022/req0852-2017.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1023/req0853-2017.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1024/req0854-2017.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1025/req0855-2017.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1026/req0856-2017.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1027/req0857-2017.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1028/req0858-2017.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1029/req0859-2017.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/487/487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/488/488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/489/489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/490/490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/491/491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/492/492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1227/req0867-2017.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1228/req0868-2017.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1030/req0870-2017.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1449/req0871-2017.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1450/req0872-2017.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1451/req0873-2017.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1031/req0874-2017.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1032/req0875-2017.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1033/req0877-2017.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1034/req0878-2017.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1035/req0879-2017.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1036/req0880-2017.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1037/req0881-2017.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1038/req0882-2017.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1039/req0883-2017.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1040/req0884-2017.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1433/req0885-2017.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1434/req0886-2017.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1435/req0887-2017.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1041/req0889-2017.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1042/req0890-2017.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1043/req0891-2017.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1044/req0892-2017.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1072/req0893-2017.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1073/req0894-2017.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1065/req0895-2017.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1066/req0896-2017.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1068/req0898-2017.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/544/544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/545/545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/546/546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/547/547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/548/548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/549/549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1312/req0907-2017.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1313/req0908-2017.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1314/req0909-2017.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1315/req0910-2017.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/374/374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/375/375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/376/376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/377/377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/378/378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/379/379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1096/req0917-2017.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1097/req0918-2017.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1098/req0919-2017.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1099/req0920-2017.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1100/req0921-2017.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1101/req0922-2017.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1102/req0923-2017.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1103/req0924-2017.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1316/req0941-2017.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/493/493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/494/494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1069/req1039-2017.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1070/req1040-2017.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1045/req1041-2017.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1046/req1042-2017.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1047/req1043-2017.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1048/req1044-2017.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/391/391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1350/req1047-2017.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1351/req1048-2017.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1352/req1049-2017.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1353/req1050-2017.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1354/req1051-2017.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/495/495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/496/496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/497/497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/498/498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/499/499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1064/req1057-2017.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1317/req1058-2017.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/500/500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/501/501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/502/502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/503/503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/504/504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/505/505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/506/506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/507/507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/508/508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/509/509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/510/510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1436/req1070-2017.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1437/req1071-2017.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1438/req1072-2017.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1439/req1073-2017.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1440/req1074-2017.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1071/req1076-2017.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1049/req1077-2017.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1355/req1081-2017.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1356/req1082-2017.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1357/req1085-2017.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1358/req1086-2017.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1104/req1088-2017.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1105/req1089-2017.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1106/req1090-2017.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1359/req1091-2017.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1050/req1092-2017.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1077/req1093-2017.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1075/req1094-2017.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1076/req1095-2017.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1078/req1096-2017.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1079/req1098-2017.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1080/req1100-2017.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1319/req0578b-2017.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1081/req0579b-2017.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/1320/req0579b-2017.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/347/347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/348/348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/605/605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/606/606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/607/607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/608/608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/609/609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/610/610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/611/611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/612/612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/613/613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/614/614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/615/615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/616/616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/617/617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/618/618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/619/619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/620/620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/621/621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/622/622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/623/623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/624/624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/625/625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/626/626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/627/627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/628/628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/629/629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/630/630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/631/631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/632/632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/633/633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/634/634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/635/635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/636/636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/637/637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/638/638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/639/639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/640/640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/641/641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/642/642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/643/643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/644/644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/645/645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/646/646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/647/647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/648/648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/649/649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/650/650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/651/651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/652/652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/657/657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/653/653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/654/654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/655/655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/656/656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/658/658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/659/659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/6543/projeto_de_resolucao_246-2017.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/6544/projeto_de_resolucao_247-2017.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/6545/projeto_de_resolucao_248-2017.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/6546/projeto_de_resolucao_249-2017.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/6547/projeto_de_resolucao_250-2017.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/6548/projeto_de_resolucao_251-2017.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/6549/projeto_de_resolucao_252-2017.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/6550/projeto_de_resolucao_253-2017.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/6551/projeto_de_resolucao_254-2017.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/6552/projeto_de_resolucao_255-2017.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/6553/projeto_de_resolucao_256-2017.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2017/4216/prosposta_de_emenda_a_lei_organica_001-2017.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/392/392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/393/393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/394/394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/395/395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/396/396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/397/397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/398/398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/399/399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/400/400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/401/401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/402/402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/403/403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/404/404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/./sapl/public/materialegislativa/2017/405/405_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H963"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="200.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="128.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="127.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>