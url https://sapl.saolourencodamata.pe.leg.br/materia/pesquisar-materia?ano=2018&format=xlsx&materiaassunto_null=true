--- v0 (2026-02-22)
+++ v1 (2026-06-10)
@@ -54,6578 +54,6578 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1777</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Leonardo Barbosa</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1777/req_0001-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1777/req_0001-2018.pdf</t>
   </si>
   <si>
     <t>Reforma do prédio do Poder Legislativo.</t>
   </si>
   <si>
     <t>1778</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1778/req_0002-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1778/req_0002-2018.pdf</t>
   </si>
   <si>
     <t>Retorno das câmeras de monitoramento em toda cidade.</t>
   </si>
   <si>
     <t>1779</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1779/req_0003-2018_retirado.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1779/req_0003-2018_retirado.pdf</t>
   </si>
   <si>
     <t>Aumento no salário atual de 50% dos conselheiros tutelares.</t>
   </si>
   <si>
     <t>1532</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Cícero Pinheiro</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1532/req_0004-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1532/req_0004-2018.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA ESCADARIA ENTRE A RUA EPITÁCIO PESSOA E A RUA FONSECA GALVÃO NO BAIRRO DE PENEDO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1533</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1533/req_0005-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1533/req_0005-2018.pdf</t>
   </si>
   <si>
     <t>REVISÃO GERAL DA ILUMINAÇÃO PUBLICA E CAPINAÇÃO DA RUA PICHINGUINHA, NO BAIRRO DO JALISCO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1534</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1534/req_0006-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1534/req_0006-2018.pdf</t>
   </si>
   <si>
     <t>REVISÃO GERAL DA ILUMINAÇÃO PUBLICA E CAPINAÇÃO DA RUA DAS FLORES, NO BAIRRO DO JALISCO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1535</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1535/req_0007-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1535/req_0007-2018.pdf</t>
   </si>
   <si>
     <t>REVISÃO GERAL DA ILUMINAÇÃO PUBLICA E CAPINAÇÃO DA RUA DA AURÉOLA CARLOS GOMES, NO BAIRRO DO JALISCO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1536</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1536/req_0008-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1536/req_0008-2018.pdf</t>
   </si>
   <si>
     <t>REVISÃO GERAL DA ILUMINAÇÃO PUBLICA E CAPINACÃO DA RUA DA BICA, NO BAIRRO DO JALISCO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1713</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Deto de Lages</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1713/req_0009-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1713/req_0009-2018.pdf</t>
   </si>
   <si>
     <t>RECONSTRUÇÃO DA PASSAGEM MOLHADA COM TUBOS DE 100CM, QUE FICA ENTRE O TREVO DO ASSENTAMENTO CONCORDIA E ENGENHO TABOCAS, PRÓXIMO AO DISTRITO DE LAGES. NESTE MUNICÍPIO .</t>
   </si>
   <si>
     <t>1714</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1714/req_0010-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1714/req_0010-2018.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA PONTE NO ASSENTAMENTO SANTO ANTONIO, PARA DAR ACESSO A BARRAGEM DO TAPACURÁ, NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>1715</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1715/req_0011-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1715/req_0011-2018.pdf</t>
   </si>
   <si>
     <t>REVISÃO GERAL DA ILUMINAÇÃO DAS RUAS: HORTÊNCIA, e 2ª TRAVESSA MANOEL AMAZONAS, NO CONJ. RESIDENCIAL NOVO CAIARÁ NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1716</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1716/req_0012-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1716/req_0012-2018.pdf</t>
   </si>
   <si>
     <t>REVISÃO GERAL DA ILUMINAÇÃO DAS RUAS: TRAVESSA JOÃO PESSOA, RUA DOS GIRASSÓIS, RUA TULIPAS, RUA, DOS CARAJÁS E RUA. PRIMA VERA, NO CONJ. RESIDENCIAL CAIARÁ.NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1643</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Antônio Manga</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1643/req_0013-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1643/req_0013-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO AO SENHOR PREFEITO BRUNO GOMES DE OLIVEIRA JUNTO COM A SECRETARIA DE INFRAESTRUTURA A CONCLUSÃO DO SERVIÇO DA CANALETA QUE TEM COMO EXTENSÃO 25 METROS DE COMPRIMENTO, NA 1ª TRAVESSA SÃO BERNARDO Nº 76 - CAPIBARIBE.</t>
   </si>
   <si>
     <t>1644</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1644/req_0014-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1644/req_0014-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE REFORMA E REESTRUTURAÇÃO DA PRAÇA ADEMAR FRANCISCO VIEIRA - BAIRRO DE TIÚMA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1645</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1645/req_0015-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1645/req_0015-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DA SINALIZAÇÃO VERTICAL E HORIZONTAL PARA A PE-05 NO TRECHO DA LADEIRA LIBERATO À BR-408, NO LIMITES COM O MUNICÍPIO DE PAUDALHO.</t>
   </si>
   <si>
     <t>1646</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1646/req_0016-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1646/req_0016-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE LIMPEZA, (CAPINAÇÃO E POLDA) DO ACOSTAMENTOS DO TRECHO ENTRE A UPA NO PIXETE, NA PE-05 A BR-408, LIMITES COM O MUNICÍPIO DE PAUDALHO.</t>
   </si>
   <si>
     <t>1654</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1654/req_0017-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1654/req_0017-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE RECAPEAMENTO ASFÁLTICO E LIMPEZA DO ACOSTAMENTO DA RUA SÃO PAULO EM TIÚMA.</t>
   </si>
   <si>
     <t>1655</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1655/req_0018-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1655/req_0018-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE UMA CRECHE NO BAIRRO DE TIUMA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1656</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1656/req_0019-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1656/req_0019-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE REFORMA E REESTRUTURAÇÃO DA ESCOLA MUNICIPAL SENADOR JOSÉ ERMÍRIO DE MORAES - BAIRRO DE TIÚMA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1657</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1657/req_0020-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1657/req_0020-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE REFORMA DA PRAÇA DE SANTO ANTÔNIO - BAIRRO DE TIÚMA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1659</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1659/req_0021-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1659/req_0021-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE REFORMA E ESTRUTURAÇÃO DO POSTO MÉDICO DO BAIRRO DE TIÚMA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1660</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1660/req_0022-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1660/req_0022-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE REFORMA E REESTRUTURAÇÃO DO MERCADO PÚBLICO - BAIRRO DE TIÚMA, NESTE MUNICÍPIO</t>
   </si>
   <si>
     <t>1661</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1661/req_0023-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1661/req_0023-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE REFORMA E REESTRUTURAÇÃO DO POSTO POLICIAL INTEGRADO - BAIRRO DE TIÚMA, NESTE MUNICÍPIO</t>
   </si>
   <si>
     <t>1564</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Denis Alves</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1564/req_0024-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1564/req_0024-2018.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO E ILUMINAÇÃO DA RUA JOÃO TAVARES, QUE LIGA PENEDO AO PARQUE CAPIBARIBE.</t>
   </si>
   <si>
     <t>1565</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1565/req_0025-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1565/req_0025-2018.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DA ILUMINAÇÃO DA RUA OTHOM BEZERRA DE MELO, NO PARQUE CAPIBARIBE</t>
   </si>
   <si>
     <t>1566</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1566/req_0026-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1566/req_0026-2018.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DA ILUMINAÇÃO PÚBLICA DAS AVENIDAS 1 E 2 , E DAS RUAS 61 E 43A, NO PARQUE CAPIBARIBE</t>
   </si>
   <si>
     <t>1588</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1588/req_0027-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1588/req_0027-2018.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE QUIOSQUES E PÍER NO CALÇADÃO QUE FICA EM FRENTE À ACADEMIA DA CIDADE , AS MARGENS DO RIO CAPIBARIBE.</t>
   </si>
   <si>
     <t>1589</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1589/req_0028-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1589/req_0028-2018.pdf</t>
   </si>
   <si>
     <t>REFORMA DA PRAÇA DO TERMINAL DO PARQUE CAPIBARIBE</t>
   </si>
   <si>
     <t>1662</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1662/req_0029-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1662/req_0029-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE LIMPEZA E CONSTRUÇÃO EM PEDRA RACHÃO DE PARTE DO CANAL DO LOTEAMENTO MARIA HELENA PEREIRA DE MORAES - BAIRRO DE TIÚMA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1780</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1780/req_0030-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1780/req_0030-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITAR AO CVA (CENTRO DE VIGILÂNCIA AMBIENTAL) A TOMADA DAS PROVIDÊNCIAS NO SENTIDO DE RECOLHER OS ANIMAIS ABANDONADOS NAS VIA PÚBLICAS.</t>
   </si>
   <si>
     <t>1663</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1663/req_0031-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1663/req_0031-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE DESAPROPRIAÇÃO DE TERRAS DO GRUPO VOTORANTIM - BAIRRO DE TIÚMA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1742</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>Fabinho Pereira</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1742/req_0039-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1742/req_0039-2018.pdf</t>
   </si>
   <si>
     <t>Unidade Assistência Medica, Odontológico Rural Na Comunidade Barros Tapacurá</t>
   </si>
   <si>
     <t>1743</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1743/req_0040-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1743/req_0040-2018.pdf</t>
   </si>
   <si>
     <t>Unidade Assistência Medica, Odontológico Rural No Engenho Santa Rosa.</t>
   </si>
   <si>
     <t>1744</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1744/req_0041-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1744/req_0041-2018.pdf</t>
   </si>
   <si>
     <t>Construção de Um Novo Velório Em Matriz da Luz.</t>
   </si>
   <si>
     <t>1765</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>Juninho de Muribara</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1765/req_0042-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1765/req_0042-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITO A REALIZAÇÃO DA "OPERAÇÃO TAPA-BURACO" NA RUA BARÃO DE CARUARU NO BAIRRO DA MURIBARA.</t>
   </si>
   <si>
     <t>1766</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1766/req_0043-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1766/req_0043-2018.pdf</t>
   </si>
   <si>
     <t>CRECHE NO BAIRRO DA MURIBARA</t>
   </si>
   <si>
     <t>1767</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1767/req_0044-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1767/req_0044-2018.pdf</t>
   </si>
   <si>
     <t>REFLETORES NO CAMPO DE MURIBARA NO BAIRRO DE MURIBARA</t>
   </si>
   <si>
     <t>1768</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1768/req_0045-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1768/req_0045-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITO A REALIZAÇÃO DA PINTURA NA ESCOLA JOÃO BARBALHO NO BAIRRO DA MURIBARA.</t>
   </si>
   <si>
     <t>1664</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1664/req_0052-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1664/req_0052-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO QUE SEJA CRIADA UMA EQUIPE DE FUTEBOL OFICIAL COM O NOME "SÃO LOURENÇO FUTEBOL CLUBE".</t>
   </si>
   <si>
     <t>1665</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1665/req_0053-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1665/req_0053-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO QUE SEJA, SOLICITADO JUNTO AO GOVERNADOR EXMO. SR. DR. PAULO CÂMARA, REUNIÃO PARA EFETUAR CONVÊNIO NA ÁREA DE SEGURANÇA PÚBLICA PREVENTIVA COM A POLICIA MILITAR.</t>
   </si>
   <si>
     <t>1666</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1666/req_0054-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1666/req_0054-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO PARA QUE SEJA IMPLEMENTADO NO NOSSO MUNICÍPIO O DISK AMBULÂNCIA</t>
   </si>
   <si>
     <t>1667</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1667/req_0055-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1667/req_0055-2018.pdf</t>
   </si>
   <si>
     <t>Solicitação para audiência pública para tratarmos das questões referentes a municipalização transito e transporte público municipal</t>
   </si>
   <si>
     <t>1668</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1668/req_0057-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1668/req_0057-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE AUDIÊNCIA PÚBLICA PARA TRATARMOS DE QUESTÕES REFERENTES A ARENA PERNAMBUCO.</t>
   </si>
   <si>
     <t>1769</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1769/req_0058-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1769/req_0058-2018.pdf</t>
   </si>
   <si>
     <t>PERFURAÇÃO DE UM POÇO ARTESIANO NA COMUNIDADE DE CONSTANTINO NO BAIRRO DA MURIBARA</t>
   </si>
   <si>
     <t>1770</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1770/req_0059-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1770/req_0059-2018.pdf</t>
   </si>
   <si>
     <t>PERFURAÇÃO DE UM POÇO ARTESIANO NA COMUNIDADE DA VILA DA SAUDADE NO BAIRRO DA MURIBARA.</t>
   </si>
   <si>
     <t>1771</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1771/req_0060-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1771/req_0060-2018.pdf</t>
   </si>
   <si>
     <t>MELHORIAS NA ILUMINAÇÃO NA COMUNIDADE DA VILA DA SAUDADE, LOCALIZADA NO BAIRRO DA MURIBARA</t>
   </si>
   <si>
     <t>1772</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1772/req_0061-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1772/req_0061-2018.pdf</t>
   </si>
   <si>
     <t>MELHORIAS NA ILUMINAÇÃO NA COMUNIDADE DE CONSTANTINO, LOCALIZADA NO BAIRRO DA MURIBARA</t>
   </si>
   <si>
     <t>1773</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1773/req_0062-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1773/req_0062-2018.pdf</t>
   </si>
   <si>
     <t>MELHORIAS NA ILUMINAÇÃO NA COMUNIDADE DO CORREGO DO PIAUÍ, LOCALIZADA NO BAIRRO DA MURIBARA</t>
   </si>
   <si>
     <t>1590</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1590/req_0063-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1590/req_0063-2018.pdf</t>
   </si>
   <si>
     <t>Reservar Escola Municipal, no Centro da Cidade, para criação de um curso preparatório para concurso público.</t>
   </si>
   <si>
     <t>1591</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1591/req_0065-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1591/req_0065-2018.pdf</t>
   </si>
   <si>
     <t>Manutenção da iluminação pública da Rua Airton Senna, em Nova Tiúma.</t>
   </si>
   <si>
     <t>1592</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1592/req_0066-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1592/req_0066-2018.pdf</t>
   </si>
   <si>
     <t>Manutenção da iluminação pública da Rua São Sebastiao, em Nova Tiúma.</t>
   </si>
   <si>
     <t>1593</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1593/req_0067-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1593/req_0067-2018.pdf</t>
   </si>
   <si>
     <t>Manutenção da iluminação pública da Rua Fábio Mota, na Vila Dourada.</t>
   </si>
   <si>
     <t>1594</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1594/req_0068-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1594/req_0068-2018.pdf</t>
   </si>
   <si>
     <t>Colocação de Guardas municipais para organizar o trânsito no bairro do Parque Capibaribe.</t>
   </si>
   <si>
     <t>1595</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1595/req_0069-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1595/req_0069-2018.pdf</t>
   </si>
   <si>
     <t>Calçamento da Rua Albino, no bairro de Penedo.</t>
   </si>
   <si>
     <t>1596</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1596/req_0070-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1596/req_0070-2018.pdf</t>
   </si>
   <si>
     <t>Manutenção da Iluminação pública nas Ruas 18 e Pimentel, no bairro do Parque Capibaribe.</t>
   </si>
   <si>
     <t>1809</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>Maestro Carlos</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1809/req_0071-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1809/req_0071-2018.pdf</t>
   </si>
   <si>
     <t>Solicitação de uma equipe técnica para manutenção de iluminação pública da praça Manuel Quintão,no alto Santo Antônio.</t>
   </si>
   <si>
     <t>1810</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1810/req_0072-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1810/req_0072-2018.pdf</t>
   </si>
   <si>
     <t>Solicitação para a capinação e manutenção da praça Manoel Quintão do Alto Santônio.</t>
   </si>
   <si>
     <t>1811</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1811/req_0073-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1811/req_0073-2018.pdf</t>
   </si>
   <si>
     <t>Solicitação para retirada de entulhos nas vias do alto Santo Antônio</t>
   </si>
   <si>
     <t>1812</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1812/req_0074-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1812/req_0074-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO PARA DESOBSTRUÇÃO DA REDE DE ESGOTO NA RUA B, NO BAIRRO DE NOVA TIÚMA</t>
   </si>
   <si>
     <t>1597</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1597/req_0076-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1597/req_0076-2018.pdf</t>
   </si>
   <si>
     <t>Realize a operação "Tapa Buracos" na Rua das Papoulas, no bairro de Penedo, neste município.</t>
   </si>
   <si>
     <t>1598</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1598/req_0077-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1598/req_0077-2018.pdf</t>
   </si>
   <si>
     <t>Construção de uma Unidade Básica de Saúde (UBS), com ambulância para o Engenho Santa Rosa, neste município.</t>
   </si>
   <si>
     <t>1781</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1781/req_0078-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1781/req_0078-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITAR CONVÊNIO COM MINISTÉRIO DA EDUCAÇÃO PARA AQUISIÇÃO DE ÔNIBUS ESCOLARES.</t>
   </si>
   <si>
     <t>1782</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1782/req_0079-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1782/req_0079-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITAR PÚBLICA PARA TRATAR DA TRANSPORTE PRIVADO INDIVIDUAL.</t>
   </si>
   <si>
     <t>1783</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1783/req_0080-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1783/req_0080-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITAR AUDIÊNCIA PÚBLICA PARA TRATAR DA TRANSPORTE PRIVADO INDIVIDUAL.</t>
   </si>
   <si>
     <t>1784</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1784/req_0081-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1784/req_0081-2018.pdf</t>
   </si>
   <si>
     <t>EXERCER A LEI 2516/2016.</t>
   </si>
   <si>
     <t>1785</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1785/req_0082-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1785/req_0082-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITAR REALIZAÇÃO DE CONVÊNIO COM O SISTEMA NACIONAL DE TRÂNSITO.</t>
   </si>
   <si>
     <t>1786</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1786/req_0083-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1786/req_0083-2018.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DO CANAL METROPOLITANO.</t>
   </si>
   <si>
     <t>1787</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1787/req_0084-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1787/req_0084-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE UMA AÇÃO DE SUPERENDIVIDAMENTO DO CONSUMIDOR POR PARTE DO PROCON EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1599</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1599/req_0085-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1599/req_0085-2018.pdf</t>
   </si>
   <si>
     <t>Presença do Poder Público Municipal na Rua Ribeiro, próxima a  Granja, na Várzea Fria.</t>
   </si>
   <si>
     <t>1730</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>Jai</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1730/req_0086-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1730/req_0086-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE IMPLANTAÇÃO DE DUAS LOMBADAS(QUEBRA MOLAS) EM NOVA TIÚMA SENDO UMA ANTES DO CRUZAMENTO DA LINHA E OUTRO APOS O CRUZAMENTO.</t>
   </si>
   <si>
     <t>1717</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1717/req_0087-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1717/req_0087-2018.pdf</t>
   </si>
   <si>
     <t>GRATIFICAÇÃO PARA OS AGENTES DE SAÚDE DA ZONA RURAL, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1718</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1718/req_0088-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1718/req_0088-2018.pdf</t>
   </si>
   <si>
     <t>IMPLATANÇÃO DE UMA EQUIPE DE SAÚDE, PARA ATENDIMENTO EMERGENCIAL NOS DIAS DE SÁBADO E DOMINGO, NO DISTRITO DE MATRIZ DA LUZ, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1600</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1600/req_0089-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1600/req_0089-2018.pdf</t>
   </si>
   <si>
     <t>Criação de times de futebol e um torneio entre as Escolas do Município.</t>
   </si>
   <si>
     <t>1537</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1537/req_0090-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1537/req_0090-2018.pdf</t>
   </si>
   <si>
     <t>CONSERTO DO CALÇAMENTO, DRENAGEM; LIMPEZA, CAPINACÃO, PINTURA DO MEIO FIO E REVISÃO DA ILUMINAÇÃO PÚBLICA DAS RUAS RÁDIO DA MATA FM, RÁDIO NOVO TEMPO, RÁDIO ALVORADA E RÁDIO METRÓPOLE, NO BAIRRO DE NOVA TIÚMA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1538</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1538/req_0091-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1538/req_0091-2018.pdf</t>
   </si>
   <si>
     <t>REVISÃO GERAL DA ILUMINAÇÃO PUBLICA, LIMPEZA E PINTURA DO MEIO FIO DE TODA EXTENSÃO DA PE OS, DA ENTRADA NA BR 408, TIUMA ATÉ A LADEIRA LIBERATO, LIMITE COM A CIDADE DE CAMARAGIBE.</t>
   </si>
   <si>
     <t>1539</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1539/req_0092-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1539/req_0092-2018.pdf</t>
   </si>
   <si>
     <t>CONSERTO DO CALÇAMENTO, DRENAGEM, LIMPEZA, CAPINACÃO, PINTURA DO MEIO FIO E REVISÃO DA ILUMINAÇÃO PÚBLICA DAS RUAS RÁDIO NOVAS ONDAS, RÁDIO MARANATA, RÁDIO D. PHCN E RÁDIO GUARANI, NO BAIRRO DE NOVA TIÚMA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1540</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1540/req_0093-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1540/req_0093-2018.pdf</t>
   </si>
   <si>
     <t>CONSERTO DO CALÇAMENTO, DRENAGEM, LIMPEZA, CAPINAÇÃO, PINTURA DO MEIO FIO E REVISÃO DA ILUMINAÇÃO PÚBLICA DAS RUAS RÁDIO JORNAL E RÁDIO CLUBE, NO BAIRRO DE NOVA TIÚMA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1799</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1799/req_0094-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1799/req_0094-2018.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DA ILUMINAÇÃO PÚBLICA DOS POSTES LOCALIZADOS EM DIVERSAS QUADRAS DO RESIDENCIAL FRANCISCO DE PAULA CONFORME A RELAÇÃO A SEGUIR:  QUADRA H: CASA 07 AO LADO: QUADRA G: CASA 01 NA FRENTE, CASA 07 NA FRENTE E CASA 11 DO LADO QUADRA B: CASA 17 FRENTE, CASA 19 AO LADO E CASA 37 AO LADO. QUADRA A:CASA B 1 FRENTE E CASA 03 FRENTE. QUADRA F: CASA 05 FRENTE.</t>
   </si>
   <si>
     <t>1719</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1719/req_0095-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1719/req_0095-2018.pdf</t>
   </si>
   <si>
     <t>A IMPLANTAÇÃO DE UM NÚCLEO DO CRÁS NO DISTRITO DE LAGES, PARA ATENDER A POPULAÇÃO DO DISTRITO E DA REGIÃO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1720</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1720/req_0096-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1720/req_0096-2018.pdf</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE UMA AMBULÂNCIA PARA ATENDER O DISTRITO DE MA TRIZ DA LUZ, NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>1788</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1788/req_0097-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1788/req_0097-2018.pdf</t>
   </si>
   <si>
     <t>PINTURA DAS LOMBADAS COM TINTA FOSFORESCENTE: EM FRENTE AO CINE ROYAL, AO LADO E EM FRENTE A CÂMARA MUNICIPAL, EM FRENTE A LOJA AMERICANA, EM FRENTE A UPA, EM FRENTE AO SESC, NA ENTRADA DA VÁRZEA FRIA,EM FRENTE A IGREJA ASSEMBLÉIA DE DEUS, EM FRENTE AO EDUCANDÁRIO JOAQUIM FREIRE, PRÓXIMO A CASA LOTÉRICA E FARMÁCIA NATALV.</t>
   </si>
   <si>
     <t>1495</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>Alemão do Pixete</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1495/req_0098-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1495/req_0098-2018.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO DA RUA SÁRDIO BAIRRO DA ROSINA LABANCA.</t>
   </si>
   <si>
     <t>1496</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1496/req_0099-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1496/req_0099-2018.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO DA RUA MANOEL CORREIA NO BAIRRO DO PIXETE.</t>
   </si>
   <si>
     <t>1497</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1497/req_0100-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1497/req_0100-2018.pdf</t>
   </si>
   <si>
     <t>TUBULAÇÃO DO CANAL DA TRAVESSA NOVA ESPERANÇA( A) NO BAIRRO DO PIXETE.</t>
   </si>
   <si>
     <t>1498</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1498/req_0101-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1498/req_0101-2018.pdf</t>
   </si>
   <si>
     <t>CALCAMENTO DA RUA CALCEDÓNIA NO BAIRRO DA ROSINA LABANCA.</t>
   </si>
   <si>
     <t>1499</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1499/req_0102-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1499/req_0102-2018.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO DA RUA TURMALINA BAIRRO DA ROSINA LABANCA.</t>
   </si>
   <si>
     <t>1500</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1500/req_0103-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1500/req_0103-2018.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO DA RUA ALEXANDRINA BAIRRO DA ROSINA LABANCA.</t>
   </si>
   <si>
     <t>1813</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1813/req_0104-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1813/req_0104-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO PARA REVITALIZAÇÃO DA RUA PROF. ROSA LIMA, NO BAIRRO MATRIZ DA LUZ.</t>
   </si>
   <si>
     <t>1601</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1601/req_0110-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1601/req_0110-2018.pdf</t>
   </si>
   <si>
     <t>Recapeamento Asfáltico e manutenção da Iluminação Pública das Ruas Petrolina e Ribeiro Gonçalves, no bairro da Várzea Fria, neste município.</t>
   </si>
   <si>
     <t>1602</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1602/req_0111-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1602/req_0111-2018.pdf</t>
   </si>
   <si>
     <t>Implantação de uma Unidade Básica de Saúde (UBS), na comunidade de Munguba, neste município.</t>
   </si>
   <si>
     <t>1603</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1603/req_0112-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1603/req_0112-2018.pdf</t>
   </si>
   <si>
     <t>Manutenção dos Postes de Iluminação Pública na Rua da Rádio Continental, no bairro de Nova Tiúma, neste município.</t>
   </si>
   <si>
     <t>1604</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1604/req_0113-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1604/req_0113-2018.pdf</t>
   </si>
   <si>
     <t>Recolhimento de entulhos e a realização da Pavimentação asfáltica da Rua Walter Prazeres, no bairro de Chã da Tábua, neste município.</t>
   </si>
   <si>
     <t>1605</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1605/req_0114-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1605/req_0114-2018.pdf</t>
   </si>
   <si>
     <t>Manutenção dos postes da Rua 32, no bairro do Parque Capibaribe, neste município.</t>
   </si>
   <si>
     <t>1606</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1606/req_0115-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1606/req_0115-2018.pdf</t>
   </si>
   <si>
     <t>Recapeamento asfáltico e capinação na Rua Assis Chateaubriand, no bairro da várzea fria, neste município.</t>
   </si>
   <si>
     <t>1607</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1607/req_0116-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1607/req_0116-2018.pdf</t>
   </si>
   <si>
     <t>Manutenção da iluminação pública e complementação da pavimentação da Rua Ribeiro Gonçalves, no bairro da Várzea Fria, neste município.</t>
   </si>
   <si>
     <t>1608</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1608/req_0117-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1608/req_0117-2018.pdf</t>
   </si>
   <si>
     <t>Manutenção da iluminação pública das Ruas lguaraci e Pero Vaz de Caminha, ambas no bairro de Penedo, neste município.</t>
   </si>
   <si>
     <t>1669</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1669/req_0118-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1669/req_0118-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DA SINALIZAÇÃO VERTICAL E HORIZONTAL PARA A BR - 408 NO TRECHO DA ARENA PERNAMBUCO AO LIMITES COM O MUNICÍPIO DE PAUDALHO.</t>
   </si>
   <si>
     <t>1670</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1670/req_0119-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1670/req_0119-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE SERVIÇOS DE MELHORIAS DA RUA CANADÁ NO BAIRRO DE ALDEIA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1501</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1501/req_0128-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1501/req_0128-2018.pdf</t>
   </si>
   <si>
     <t>ASFALTO DA RUA TIUMINHA NO BAIRRO DE NOVA TIUMA.</t>
   </si>
   <si>
     <t>1523</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1523/req_0129-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1523/req_0129-2018.pdf</t>
   </si>
   <si>
     <t>ASFALTO DA RUA PAULO PETRIBU NO BAIRRO DO PIXETE.</t>
   </si>
   <si>
     <t>1671</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1671/req_0130-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1671/req_0130-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE PAVIMENTAÇÃO E DRENAGEM DA RUA SANTA LUZIA NO LOTEAMENTO MARIA HELENA DE MORAES - BAIRRO DE TIÚMA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1672</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1672/req_0131-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1672/req_0131-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE CONSTRUÇÃO DE OITO PASSAGEM DE PEDESTRES COM CORRE MÃO AO LONGO DO CANAL NO LOTEAMENTO MARIA HELENA DE MORAES - BAIRRO DE TIÚMA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1673</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1673/req_0132-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1673/req_0132-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO O COMPLEMENTO DA PAVIMENTAÇÃO DA 2ª TRAVESSA ETTORE LABANCA NO LOTEAMENTO MARIA HELENA DE MORAES - BAIRRO DE TIÚMA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1674</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1674/req_0133-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1674/req_0133-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE PAVIMENTAÇÃO E DRENAGEM DA RUA BOM JESUS NO LOTEAMENTO MARIA HELENA DE MORAES - BAIRRO DE TIÚMA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1675</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1675/req_0134-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1675/req_0134-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE PAVIMENTAÇÃO E DRENAGEM DA RUA ESPERANÇA NO LOTEAMENTO MARIA HELENA DE MORAES - BAIRRO DE TIÚMA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1541</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1541/req_0135-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1541/req_0135-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DA VOLTA DA SECRETARIA DA MULHER DA CIDADE DE SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
     <t>1789</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1789/req_0136-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1789/req_0136-2018.pdf</t>
   </si>
   <si>
     <t>Voto de Pesar da Sra. LUIZA XAVIER</t>
   </si>
   <si>
     <t>1527</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>Celso Luiz</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1527/req_0137-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1527/req_0137-2018.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO DA RUA FABRICA DE CARTEIRA NO LOTEAMENTO  IRINEU TEIXEIRA - NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1528</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1528/req_0138-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1528/req_0138-2018.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM POSTO MÉDICO NO LOTEAMENTO IRINEU TEXEIRA - NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1529</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1529/req_0139-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1529/req_0139-2018.pdf</t>
   </si>
   <si>
     <t>LIMPEZA NO CANAL DA RUA PALMEIRA, LOCALIZADA AO LADO DA PRAÇA DA BELA VISTA- NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1530</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1530/req_0140-2018_-_retirado.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1530/req_0140-2018_-_retirado.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO NA RUA DO SOL NO LOTEAMENTO BELA VISTA - NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1531</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1531/req_0141-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1531/req_0141-2018.pdf</t>
   </si>
   <si>
     <t>RESTAURAÇÃO DA QUADRA LOCALIZADA NA PRAÇA DA BELA VISTA - NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1790</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1790/req_0142-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1790/req_0142-2018.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UM POSTO DO INSTITUTO TAVARES BURIL PARA EMISSÃO DE CARTEIRAS DE IDENTIDADES.</t>
   </si>
   <si>
     <t>1791</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1791/req_0143-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1791/req_0143-2018.pdf</t>
   </si>
   <si>
     <t>QUE OS SALARIO DOS CARGOS DE AGENTE DE SAUDE E ENDEMIA$ CRIADOS COM A LEI 2.227/2008  SEJA EQUIPARADO os PROVENTO DOS AGENTES DE SAUDE E DE ENDEMIA$ DOS EFETIVOS</t>
   </si>
   <si>
     <t>1843</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>Rico Gás</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1843/req_0148-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1843/req_0148-2018.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO E CONSERTO DE BOCA DE LOBO LOCALIZADA NA AV. DR. FRANCISCO CORREIA EM FRENTE A PIZZARIA DO CIÇO</t>
   </si>
   <si>
     <t>1844</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1844/req_0149-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1844/req_0149-2018.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO E CONSERTO DE BOCA DE LOBO LOCALIZADA NA TRAVESSA JOAQUIM NABUCO AO LADO DO CARTÓRIO CIVIL</t>
   </si>
   <si>
     <t>1814</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1814/req_0150-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1814/req_0150-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO PARA O CALÇAMENTO DA NA RUA AURORA ,BAIRRO DA VÁRZEA FRIA.</t>
   </si>
   <si>
     <t>1815</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1815/req_0151-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1815/req_0151-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO PARA O CONCERTO DA ESCADARIA NA RUA MARINGÁ AO ACESSO ALTO DO CUSCUZ, BAIRRO DA VÁRZEA FRIA.</t>
   </si>
   <si>
     <t>1816</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1816/req_0152-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1816/req_0152-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO PARA LIMPEZA DO CANAL PIPOCA.NO BAIRRO DA VÁRZEA FRIA.</t>
   </si>
   <si>
     <t>1817</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1817/req_0153-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1817/req_0153-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO PARA O CONCERTO DA ESCADARIA NA RUA MARINGÁ AO ACESSO ALTO DO CUSCUZ BAIRRO DA VÁRZEA FRIA.</t>
   </si>
   <si>
     <t>1818</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1818/req_0154-2018_-_retirado.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1818/req_0154-2018_-_retirado.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO PARA A RETROESCAVADEIRA E ABERTURA DA ESTRADA DO ENGENHO POÇO DANTAS.</t>
   </si>
   <si>
     <t>1819</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1819/req_0155-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1819/req_0155-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO PARA ILUMINAÇÃO PÚBLICA DA RUA MARCOS PESSOA GUERRA, NO BAIRRO DO ESPAN</t>
   </si>
   <si>
     <t>1609</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1609/req_0156-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1609/req_0156-2018.pdf</t>
   </si>
   <si>
     <t>Reestruturação da Praça 75, no Parque Capibaribe, neste município.</t>
   </si>
   <si>
     <t>1820</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1820/req_0157-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1820/req_0157-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO PARA RETIRADA DE ENTULHOS.RUA TRAV. 10 DE NOVEMBRO, BAIRRO ALTO DE SANTO ANTONIO.</t>
   </si>
   <si>
     <t>1821</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1821/req_0158-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1821/req_0158-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO PARA RETIRADA DE ENTULHOS NA RUA 15 DE NOVEMBRO N:91, BAIRRO ALTO DE SANTO ANTONIO.</t>
   </si>
   <si>
     <t>1822</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1822/req_0159-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1822/req_0159-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE DOIS AGENTES DE AGENTES DE SAÚDE, NA COMUNIDADE DE RIBEIRINHA E POÇO DANTAS.BARRAGEM TAPACURÁ.</t>
   </si>
   <si>
     <t>1792</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/</t>
   </si>
   <si>
     <t>REPOSIÇÃO DAS LAMPADAS DAS RUAS SITUADAS NO LOTEAMENTO METROPOLITANO DA TABUA ABAIXO RELACIONADAS;_x000D_
 RUA CHILE PRÓXIMO AO NUMERO 12. _x000D_
 RUA PARAGUAI N° 140 _x000D_
 RUA ARGENTINA Nº 50 _x000D_
 RUA EQUADOR Nº6847 _x000D_
 RUA BOLIVIA Nº 236 _x000D_
 RUA DAS AMERICAS Nº 15</t>
   </si>
   <si>
     <t>1823</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1823/req_0161-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1823/req_0161-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO PARA O CALÇAMENTO DA NA RUA MARINGÁ ,BAIRRO DA VÁRZEA FRIA.</t>
   </si>
   <si>
     <t>1676</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1676/req_0162-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1676/req_0162-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE PAVIMENTAÇÃO, ILUMINAÇÃO PÚBLICA E RECOLHIMENTO DE LIXO DA RUA 52 NO PARQUE CAPIBARIBE, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1677</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1677/req_0163-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1677/req_0163-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE PAVIMENTAÇÃO, LIMPEZA DO CANAL, CAPINAÇÃO E RECOLHIMENTO DE LIXO DA RUA BREJÃO NO BAIRRO DE VILA RICA, NESTE_x000D_
 MUNICÍPIO.</t>
   </si>
   <si>
     <t>1678</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1678/req_0164-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1678/req_0164-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO AQUISIÇÃO DA PARTE DE UMA ÁREA ACIDENTADA LOCALIZADA EM FRENTE AOS PRÉDIOS DONA LINDÚ PARA A IMPLANTAÇÃO DA HORTA COMUNITÁRIA DOS PROJETOS DA AGRICULTURA FAMILIAR DO MLP (MOVIMENTO DE LUTAS POPULARES).</t>
   </si>
   <si>
     <t>1610</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1610/req_0165-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1610/req_0165-2018.pdf</t>
   </si>
   <si>
     <t>Tapar buraco na Rua Coronel Adolfo Maranhão, no bairro do Pixete, neste município.</t>
   </si>
   <si>
     <t>1611</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1611/req_0166-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1611/req_0166-2018.pdf</t>
   </si>
   <si>
     <t>Faça a manutenção de todos os postes, que ficam na Rua 55, no bairro do Parque Capibaribe.</t>
   </si>
   <si>
     <t>1774</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1774/req_0167-2018_retirado.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1774/req_0167-2018_retirado.pdf</t>
   </si>
   <si>
     <t>SOLICITO EM CARÁTER DE URGÊNCIA A CONSTRUÇÃO DE UM PONTILHÃO NA RUA FORMOSA, LOCALIZADA NO BAIRRO DA MURIBARA</t>
   </si>
   <si>
     <t>1721</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1721/req_0168-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1721/req_0168-2018.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DO CALÇAMENTO NO LOTEAMENTO JARDIM DE LAGES NO DISTRITO DE LAGES , NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1722</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1722/req_0169-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1722/req_0169-2018.pdf</t>
   </si>
   <si>
     <t>REMOÇÃO DE LIXO NA A V. LUIZ GONZAGA,ESQUINA COM A RUA BELÉM DE SÃO FRANCISCO BAIRRO VILA DOURADA , NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1723</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1723/req_0170-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1723/req_0170-2018.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DO AÇUDE QUE FAZ O ABASTECIMENTO NO DISTRITO DE LAGES, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1724</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1724/req_0171-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1724/req_0171-2018.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DO CALAMENTO DA RUA JOVENTINO FERREIRA DE LIMA E VILA DIANA NO DISTRITO DE LAGES , NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1725</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1725/req_0172-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1725/req_0172-2018.pdf</t>
   </si>
   <si>
     <t>REPOSIÇÃO DO CALÇAMENTO DA RUA FLAVIO FERREIRA ESQUINA COM A V. LUIZ GONZAGA BAIRRO VILA DOURADA , NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1726</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1726/req_0173-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1726/req_0173-2018.pdf</t>
   </si>
   <si>
     <t>REPOSIÇÃO DO CALÇAMENTO DA RUA CRISPIM COELHO NETO ESQUINA COM A V. LUIZ GONZAGA BAIRRO VILA DOURADA , NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1727</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1727/req_0174-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1727/req_0174-2018.pdf</t>
   </si>
   <si>
     <t>COMPLEMENTAÇÃO DO CALÇAMENTO DA RUA BELÉM DE SÃO FRANCISCO NO TRECHO ENTRE A V. LUIZ GONZAGA E RUA BREJO DA MADRE DEUS BAIRRO VILA RICA , NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1875</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>Salvador</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1875/req_0175-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1875/req_0175-2018.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO DA AVENIDA DRº PAULO PETRIBÚ. (AVENIDA DOS CONDOMlNIOS JATOBÁS,FIGUEIRAS E PALMEIRAS). BAIRRO NOVA TÍUMA SÃO LOURENÇO DA MA TA/PE</t>
   </si>
   <si>
     <t>1876</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1876/req_0176-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1876/req_0176-2018.pdf</t>
   </si>
   <si>
     <t>TROCA DE LÂMPADAS NA RUA GARANHUS NO BAIRRO DA VÁRZEA FRIA SÃO LOURENÇO DA MATA/PE.</t>
   </si>
   <si>
     <t>1877</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1877/req_0177-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1877/req_0177-2018.pdf</t>
   </si>
   <si>
     <t>FAZER A TROCA DAS LÂMPADAS NO PERÍMETRO URBANO DA BR 408.(QUE SE INICIA PRÓXIMO AO HOSPITAL PETRONILA CAMPOS,PASSANDO PELOS BAIRROS DE MURIBARA, CONSTATINO E TERMINANDO NO RESERVA SÃO LOURENÇO DA MATA/PE</t>
   </si>
   <si>
     <t>1878</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1878/req_0178-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1878/req_0178-2018.pdf</t>
   </si>
   <si>
     <t>FAZER A TROCA DE LÂMPADAS NA AVENIDA UM NO BAIRRO DO PARQUE CAPIBARIBE SÃO LOURENÇO DA MATA/PE</t>
   </si>
   <si>
     <t>1879</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1879/req_0179-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1879/req_0179-2018.pdf</t>
   </si>
   <si>
     <t>FAZER A TROCA DE LÂMPADAS NA AVENIDA DOIS NO BAIRRO DO PARQUE CAPIBARIBE SÃO LOURENÇO DA MATA/PE</t>
   </si>
   <si>
     <t>1763</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>Irmão Manoel</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1763/req_0180-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1763/req_0180-2018.pdf</t>
   </si>
   <si>
     <t>CONTINUAÇÃO DA PAVIMENTAÇÃO DA RUA CALCEDÔNIA, DEPOIS DO CANAL, LOCALIZADA NO BAIRRO DA ROSINA LABANCA.</t>
   </si>
   <si>
     <t>1745</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1745/req_0181-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1745/req_0181-2018.pdf</t>
   </si>
   <si>
     <t>Solicitamos o Recapeamento Asfáltico da Rua Santo Antônio, bairro Matriz da Luz</t>
   </si>
   <si>
     <t>1746</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1746/req_0182-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1746/req_0182-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITAMOS O RECAPEAMENTO ASFÁLTICO DA RUA PROf. ROIS LIMA DA SILVA, BAIRRO MATRIZ DA LUZ.</t>
   </si>
   <si>
     <t>1747</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1747/req_0183-2018_retirado.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1747/req_0183-2018_retirado.pdf</t>
   </si>
   <si>
     <t>SOLICITAMOS O RECAPEAMENTO ASFÁLTICO DA ESTRADA DE MATRIZ DA LUZ (PROf.ESCOLA MODELO), BAIRRO.MATRIZ DA LUZ.</t>
   </si>
   <si>
     <t>1748</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1748/req_0184-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1748/req_0184-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITAMOS o RECAPEAMENTO ASFÁLTICO DA RUA VEREADOR JERSON, BAIRRO MATRIZ DA LUZ.</t>
   </si>
   <si>
     <t>1749</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1749/req_0185-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1749/req_0185-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITAMOS O RECAPEAMENTO ASFÁLTICO DA RUA SAUDADE, BAIRRO MATRIZ DA LUZ.</t>
   </si>
   <si>
     <t>1793</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1793/req_0186-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1793/req_0186-2018.pdf</t>
   </si>
   <si>
     <t>DISPONIBILIZAR AGENTES EDUCATIVOS DE TRÂNSITO NO CENTRO DE NOSSA CIDADE, NAS AVENIDAS DR. FRANCISCO CORREIA E LUIZ CORREIA DE ARAÚJO.</t>
   </si>
   <si>
     <t>1794</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1794/req_0187-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1794/req_0187-2018.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DA PRAÇA MIGUEL ARRAES PRÓXIMO AO HIPER TODO DIA COM A REALIZAÇÃO DA CAPINAÇÃO , PINTURA E LIMPEZA.</t>
   </si>
   <si>
     <t>1795</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1795/req_0188-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1795/req_0188-2018.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE OPERAÇÃO TAPA BURACO NA ENTRADA DO RESIDENCIAL FRANCISCA DE PAULA.</t>
   </si>
   <si>
     <t>1796</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1796/req_0189-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1796/req_0189-2018.pdf</t>
   </si>
   <si>
     <t>EFETUAR A TROCA E REPOSIÇÃO DE LÂMPADAS NA RUA DO RESIDENCIAL FRANCISCO DE PAULA.</t>
   </si>
   <si>
     <t>1797</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1797/req_0190-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1797/req_0190-2018.pdf</t>
   </si>
   <si>
     <t>EFETUAR O ISOLAMENTO COM TAPUMES NA OBRA INACABADA DO CENTRO CULTURAL LOCALIZADO NA AVENIDA MIGUEL.</t>
   </si>
   <si>
     <t>1798</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1798/req_0191-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1798/req_0191-2018.pdf</t>
   </si>
   <si>
     <t>EFETUAR A LIMPEZA DOS CANAIS DAS RUAS AURORA E EULINA , LOCALIZADAS NO BAIRRO DA VÁRZEA FRIA.</t>
   </si>
   <si>
     <t>1679</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1679/req_0192-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1679/req_0192-2018.pdf</t>
   </si>
   <si>
     <t>ELABORAÇÃO DE UM LIVRO COM A HISTÓRIA COMPLETA DO MUNICÍPIO DE SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
     <t>1680</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1680/req_0193-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1680/req_0193-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DA REFORMA DE TODAS AS PARADAS DE ÔNIBUS _x000D_
  AUMENTAR O N2 DE ÔNIBUS DE TIÚMA E MATRIZ DA LUZ •_x000D_
 A VOLTA DO TIÚMA EXPRESSO NO HORÁRIO DE 05:00 ÀS 07:00 HORAS E DAS 17:00 ÀS 19:00 HORAS _x000D_
 A CRIAÇÃO DA LINHA TIÚMA TIP  _x000D_
 MELHOR ATENDIMENTO COM OS USUÁRIOS, RESPEITO A MELHOR IDADE E PESSOAS COM DEFICl!NCIA _x000D_
 O ÔNIBUS DA LINHA TIÚMA FAZER O PERCURSO NA VILA DO REINADO • TIÚMA/CAMARAGIBE E MICRO-ÔNIBUS FAZER O RETORNO NO PORTAL TIÚMA</t>
   </si>
   <si>
     <t>1681</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1681/req_0194-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1681/req_0194-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE TERMO DE ADESÃO AO PROGRAMA ESTADUAL DE TRANSPORTE ESCOLAR- PETE= SEE/PE.</t>
   </si>
   <si>
     <t>1682</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1682/req_0195-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1682/req_0195-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE ILUMINAÇÃO PÚBLICA, REVITALIZAÇÃO, E REFORMA GERAL DA PRAÇA TIMULIÃO MARANHÃO LOCALIZADA NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1800</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1800/req_0196-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1800/req_0196-2018.pdf</t>
   </si>
   <si>
     <t>REPOSIÇÃO DAS LÂMPADAS, DE VÁRIOS POSTES QUE FICAM LOCALIZADOS NA RUA 15 DE NOVEMBRO E NA TRAVESSA GIL MARANHÃO.</t>
   </si>
   <si>
     <t>1801</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1801/req_0197-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1801/req_0197-2018.pdf</t>
   </si>
   <si>
     <t>CAPINAÇÃO DA RUA LUIZ CORREIA DE ARAÚJO NO LOTEAMENTO SÃO JOÃO SÃO PAULO PROXIMO A ESCOLA MUNICIPAL LUIZ CORREIA</t>
   </si>
   <si>
     <t>1802</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1802/req_0198-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1802/req_0198-2018.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DA QUADRA DA ESCOLA LUIZ CORREIA DE ARAÚJO.</t>
   </si>
   <si>
     <t>1803</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1803/req_0199-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1803/req_0199-2018.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO QUADRA DA AVENIDA BEIRA RIO PRÓXIMA A ESCOLA MUNICIPAL JOSUÉ PEREIRA.</t>
   </si>
   <si>
     <t>1824</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1824/req_0200-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1824/req_0200-2018.pdf</t>
   </si>
   <si>
     <t>SOUCITAÇÃO PARA RETIRADA DE ENTULHOS, NA RUA 15 DE NOVEMBRO, NA LOCALIDADE ALTO SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>1825</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1825/req_0201-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1825/req_0201-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO PARA MANUTENÇÃO DAS LÂMPADAS ,NA RUA PRIMEIRA TRAVESSA GIL MARANHÃO, NA LOCALIDADE 15 DE NOVEMBRO.</t>
   </si>
   <si>
     <t>1826</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1826/req_0202-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1826/req_0202-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO PARA MANUTENÇÃO DAS LÂMPADAS, NA RUA BONITO, NA LOCALIDADE DE NOVA TIÚMA.</t>
   </si>
   <si>
     <t>1827</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1827/req_0203-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1827/req_0203-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO PARA RECAPEAMENTO ASFÁLTICO, NA RUA DAS PAPOULAS, NA LOCALIDADE DE PENEDO</t>
   </si>
   <si>
     <t>1828</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1828/req_0204-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1828/req_0204-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO PARA MANUTENÇÃO DOS REFLETORES DA ESCOLA PAULO GOMES DE ARAÚJO NA LOCALIDADE DE PENEDO, CAJÁ.</t>
   </si>
   <si>
     <t>1829</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1829/req_0205-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1829/req_0205-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO PARA ILUMINAÇÃO PUBLICA DA AVENIDA 01. PARQUE CAPIBARIBE, PRÓXIMO AO TERMINAL DE ÔNIBUS.</t>
   </si>
   <si>
     <t>1830</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1830/req_0206-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1830/req_0206-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO PARA MANUTENÇÃO DAS LÂMPADAS ,DA PRAÇA SR. LIRA. NA LOCALIDADE DO ALTO SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>1831</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1831/req_0207-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1831/req_0207-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO PARA QUE A PREFEITURA ENTRE EM CONTATO COM A COMPESA, EXIGINDO O CONSERTO DOS CANOS LOCALIZADO NA RUA DAS PAPOULAS NO BAIRRO DE PENEDO.</t>
   </si>
   <si>
     <t>1832</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1832/req_0208-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1832/req_0208-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO PARA MANUTENÇÃO DAS LÂMPADAS ,NA RUA JOAQUIM FRANCISCO N:33, NA COMUNIDADE JARDIM METROPOLITANO, LOCALIDADE CHÃ DA TÁBUA.</t>
   </si>
   <si>
     <t>1833</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1833/req_0209-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1833/req_0209-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO PARA RETIRADA DE ENTULHOS, NA RUA PRIMEIRA TRAVESSA 15 DE NOVEMBRO, NA LOCALIDADE ALTO SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>1845</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1845/req_0210-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1845/req_0210-2018.pdf</t>
   </si>
   <si>
     <t>LIMPEZA URBANA E CAPINAÇÃO NA RUA MANOEL CORREIA BAIRRO DO PIXETE, POR TRAZ DO PÁTIO DA FEIRA.</t>
   </si>
   <si>
     <t>1846</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1846/req_0212-2018_retirado.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1846/req_0212-2018_retirado.pdf</t>
   </si>
   <si>
     <t>LIMPEZA URBANA E CAPINAÇÃO NA RUA MANOEL CORREIA BAIRRO DO PIXETE. POR TRAZ DO PATIO DA FEIRA.</t>
   </si>
   <si>
     <t>1847</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1847/req_0213-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1847/req_0213-2018.pdf</t>
   </si>
   <si>
     <t>LIMPEZA URBANA E CAPINAÇÃO NA RUA 2º TRAVESSA GIL MARANHÃO NO BAIRRO DO PREGO.</t>
   </si>
   <si>
     <t>1848</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1848/req_0214-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1848/req_0214-2018.pdf</t>
   </si>
   <si>
     <t>RECOLHIMENTO DE LIXO AMONTOADO E CAPINAÇÃO NA RUA MANOEL QUINTÃO NO BAIRRO DO PIXETE.</t>
   </si>
   <si>
     <t>1849</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1849/req_0215-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1849/req_0215-2018.pdf</t>
   </si>
   <si>
     <t>RECOLHIMENTO DE LIXO AMONTOADO E CAPINAÇÃO NA RUA 10 DE NOVEMBRO 2º TRAVESSA NO BAIRRO DO PIXETE</t>
   </si>
   <si>
     <t>1850</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1850/req_0216-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1850/req_0216-2018.pdf</t>
   </si>
   <si>
     <t>CAPINAÇÃO NA RUA 1º TRAVESSA 10 DE NOVEMBRO NO BAIRRO DO PIXETE.</t>
   </si>
   <si>
     <t>1851</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1851/req_0217-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1851/req_0217-2018.pdf</t>
   </si>
   <si>
     <t>RESTAURAÇÃO DE QUADRA ESPORTIVA ABANDONADA NA RUA MANOEL CORREIA NAS MEDIAÇÕES DA CASA DE NUMERO 420.</t>
   </si>
   <si>
     <t>1852</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>CAPINAÇÃO E POSTE APAGADO NA RUA 15 DE NOVEMBRO LOCALIZADA NO PIXETE.</t>
   </si>
   <si>
     <t>1853</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1853/req_0219-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1853/req_0219-2018.pdf</t>
   </si>
   <si>
     <t>CAPINAÇÃO E LlMPEZA URBANA NA RUA NOVO ORIENTE NO BAIRRO DO PIXETE.</t>
   </si>
   <si>
     <t>1804</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1804/req_0220-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1804/req_0220-2018.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE ESTUDO PARA IMPLANTAÇÃO DO GEOREFERENCIAMENTO E GEOPROCESSAMENTO DOS IMOVEIS E TERRENOS URBANOS E RURAIS.</t>
   </si>
   <si>
     <t>1805</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1805/req_0221-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1805/req_0221-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITO QUE O PODER EXECUTIVO ENVIE A ESTA CASA LEGISLATIVA UM PROJETO DE LEI QUE REGULAMENTE O PAGAMENTO DE INSALUBRIDADE AOS AGENTES DE SAÚDE E DE ENDEMIA$ MUNICIPAIS, EFETIVOS E , DE ACORDO COM O QUE PRECEITUA A LEI FEDERAL Nº 13.342, DE 3 DE OUTUBRO 2016.</t>
   </si>
   <si>
     <t>1834</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1834/req_0222-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1834/req_0222-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO PARA RETIRADA DE LIXOS E ENTULHOS, NA AVENIDA 08 DE MAIO. NA LOCALIDADE DE CHÃ DA TÁBUA.</t>
   </si>
   <si>
     <t>1835</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1835/req_0223-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1835/req_0223-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO PARA MANUTENÇÃO E ILUMINAÇÃO PÚBLICA, NA RUA BOLÍVIA, NA LOCALIDADE CHÃ DE TÁBUA.</t>
   </si>
   <si>
     <t>1612</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1612/req_0224-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1612/req_0224-2018.pdf</t>
   </si>
   <si>
     <t>1613</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1613/req_0225-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1613/req_0225-2018.pdf</t>
   </si>
   <si>
     <t>Manutenção da Iluminação Pública da Rua dos Cravos, bairro do Caiará, neste município.</t>
   </si>
   <si>
     <t>1614</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1614/req_0226-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1614/req_0226-2018.pdf</t>
   </si>
   <si>
     <t>Manutenção da iluminação pública da Rua Violeta, bairro de Caiará, neste município.</t>
   </si>
   <si>
     <t>1615</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1615/req_0227-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1615/req_0227-2018.pdf</t>
   </si>
   <si>
     <t>Manutenção da iluminação pública da Rua Girassol, no bairro do Cairá, neste município.</t>
   </si>
   <si>
     <t>1751</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1751/req_0228-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1751/req_0228-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITAMOS O CALÇAMENTO DA RUA PADRE JESUITA, BAIRRO MATRIZ DA LUZ.</t>
   </si>
   <si>
     <t>1542</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1542/req_0229-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1542/req_0229-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE REFORMA GERAL DA ESCOLA MUNICIPAL ERCINA LAPENDA, BAIRRO DA VILA DO REINADO, NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>1543</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1543/req_0230-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1543/req_0230-2018.pdf</t>
   </si>
   <si>
     <t>CONSERTO DO CALÇAMENTO, DRENAGEM, LIMPEZA, CAPINAÇÃO, PINTURA DO MEIO FIO E REVISÃO DA ILUMINAÇÃO PÚBLICA DAS RUAS MINAS GERAIS, RUA BARRA DE GUABIRABA, RUA PRIMEIRO DE MAIO E RUA PARAÍBA, NO BAIRRO DA VILA DO REINADO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1544</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1544/req_0231-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1544/req_0231-2018.pdf</t>
   </si>
   <si>
     <t>CONSERTO DO CALCAMENTO, DRENAGEM, LIMPEZA, CAPINAÇÃO, PINTURA DO MEIO FIO E REVISÃO DA ILUMINAÇÃO PÚBLICA DA RUA MARIA ESTELA AMAZONAS, LOCALIZADA NO BAIRRO DA VILA DO REINADO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1545</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1545/req_0232-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1545/req_0232-2018.pdf</t>
   </si>
   <si>
     <t>CONSERTO DO CALÇAMENTO, DRENAGEM, LIMPEZA, CAPINACÃO, PINTURA DO MEIO FIO E REVISÃO DA ILUMINAÇÃO PÚBLICA DAS RUAS BARREIRAS E RUA ALUÍZIO VIEIRA DA COSTA, LOCALIZADA NO BAIRRO DA VILA DO REINADO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1806</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1806/req_0233-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1806/req_0233-2018.pdf</t>
   </si>
   <si>
     <t>INCLUIR NO CALENDÁRIO ANUAL ESCOLAR DO MUNICÍPIO REALIZAÇÃO DA OLIMPÍADA MUNICIPAL DE MATEMÁTICA</t>
   </si>
   <si>
     <t>1616</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>Operação Tapa Buraco na Rua 68, no bairro do Parque Capibaribe, neste município.</t>
   </si>
   <si>
     <t>1617</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1617/req_0235-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1617/req_0235-2018.pdf</t>
   </si>
   <si>
     <t>Manutenção de iluminação pública da Avenida 08 de Maio, bairro da Chã da Tábua, neste município.</t>
   </si>
   <si>
     <t>1618</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1618/req_0236-2018_retirado.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1618/req_0236-2018_retirado.pdf</t>
   </si>
   <si>
     <t>Operação tapa buraco da Avenida 08 de Maio, bairro da Chã da Tábua, neste município.</t>
   </si>
   <si>
     <t>1619</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1619/req_0237-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1619/req_0237-2018.pdf</t>
   </si>
   <si>
     <t>Operação Tapa Buraco na Rua 69, no bairro do Parque Capibaribe, neste município.</t>
   </si>
   <si>
     <t>1620</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1620/req_0238-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1620/req_0238-2018.pdf</t>
   </si>
   <si>
     <t>Operação Tapa Buraco da Rua 71, no bairro do Parque Capibaribe, neste município.</t>
   </si>
   <si>
     <t>1621</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1621/req_0239-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1621/req_0239-2018.pdf</t>
   </si>
   <si>
     <t>Operação Tapa Buraco na Rua 72, no bairro do Parque Capibaribe, neste município.</t>
   </si>
   <si>
     <t>1622</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1622/req_0240-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1622/req_0240-2018.pdf</t>
   </si>
   <si>
     <t>Operação Tapa Buraco na Rua 70, no bairro do Parque Capibaribe neste município.</t>
   </si>
   <si>
     <t>1546</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1546/req_0241-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1546/req_0241-2018.pdf</t>
   </si>
   <si>
     <t>CONSERTO DO CALÇAMENTO, LIMPEZA, CAPINAÇÃO, PINTURA DO MEIO FIO E REVISÃO DA ILUMINAÇÃO PÚBLICA DA RUA ERCINA LAPENDA, LOCALIZADA NO DISTRITO DE MATRIZ DA LUZ, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1547</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1547/req_0242-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1547/req_0242-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE REFORMA DA ESCOLA MUNICIPAL INÁCIO GOMES, BAIRRO DO LOTEAMENTO SÃO JOÃO E SÃO PAULO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1731</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1731/req_0243-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1731/req_0243-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE DRENAGEM E SANEAMENTO BASICO,CALÇAMENTO OU ASFALTO E ILUMINAÇÃO PUBLICA, NA RUA BEIJ.A FLOR NO BAIRRO DO CAIARA</t>
   </si>
   <si>
     <t>1732</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1732/req_0244-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1732/req_0244-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE DRENAGEM E SANEAMENTO BÁSICO, CALÇAMENTO OU ASFALTO E ILUMINAÇÃO PUBLICA, NA RUA DOS LÍRIOS NO BAIRRO DO CAIARA</t>
   </si>
   <si>
     <t>1733</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1733/req_0245-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1733/req_0245-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE DRENAGEM E SANEAMENTO BÁSICO,CALÇAMENTO OU ASFALTO E ILUMINAÇÃO PUBLICA, NA RUA 1 GIRASSOL NO BAIRRO DO CAIARA</t>
   </si>
   <si>
     <t>1734</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1734/req_0246-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1734/req_0246-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE PINTURA IMPLANTAÇÃO DE BANCOS E LIXEIRAS NA PRAÇA DA ROSINA LOCALIZADO NA RUA CRISTAL NO BAIRRO DA ROSINA LABANCA.</t>
   </si>
   <si>
     <t>1735</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1735/req_0247-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1735/req_0247-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE RESTAURAÇÂO, PINTURA, IMPLANTAÇÃO DE BANCOS E LIXEIRAS NA PRAÇA ARIANO SUASSUNA LOCALIZADA NA AV. PEDRAS PRECIOSAS NO BAIRRO DA ROSINA LABANCA.</t>
   </si>
   <si>
     <t>1775</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1775/req_0248-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1775/req_0248-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITO EM CARÁTER DE URGÊNCIA REFORMA DO PONTILHÃO DA RUA SATURNINO DE BRITO, LOCALIZADA NO BAIRRO DA MURIBARA</t>
   </si>
   <si>
     <t>1776</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1776/req_0249-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1776/req_0249-2018.pdf</t>
   </si>
   <si>
     <t>1623</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1623/req_0250-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1623/req_0250-2018.pdf</t>
   </si>
   <si>
     <t>Manutenção da iluminação pública da Rua das Flores, bairro de Caiará, neste município.</t>
   </si>
   <si>
     <t>1836</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1836/req_0251-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1836/req_0251-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO PARA ILUMINAÇÃO PUBLICA DA RUA PRIMEIRA TRAVESSA MACHADO DE ASSIS, NA LOCALIDADE DE CAPIBARIBE.</t>
   </si>
   <si>
     <t>1837</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1837/req_0252-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1837/req_0252-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO PARA RETIRADA DE ENTULHOS DA RUA SAFIRA, NA LOCALIDADE DE CHÃ DA TÁBUA.</t>
   </si>
   <si>
     <t>1838</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1838/req_0253-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1838/req_0253-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO PARA ILUMINAÇÃO PUBLICA DA RUA BERTÁZIO, NA LOCALIDADE DE PENEDO.</t>
   </si>
   <si>
     <t>1839</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1839/req_0254-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1839/req_0254-2018.pdf</t>
   </si>
   <si>
     <t>Proposição Aprovada</t>
   </si>
   <si>
     <t>1840</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1840/req_0255-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1840/req_0255-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO PARA ILUMINAÇÃO PUBLICA DA RUA SÃO SEBASTIÃO. NA LOCALIDADE DE CAPIBARIBE.</t>
   </si>
   <si>
     <t>1841</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1841/req_0256-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1841/req_0256-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO PARA ILUMINAÇÃO PUBLICA DA RUA MÁRIO MOTA, LOCALIDADE DE PENEDO.</t>
   </si>
   <si>
     <t>1880</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1880/req_0257-2018_retirado_correcao.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1880/req_0257-2018_retirado_correcao.pdf</t>
   </si>
   <si>
     <t>TROCA DE LÂMPADAS NA COMUNIDADE RECANTO DE ALDEIA NO BAIRRO DA MANGUBA SÃO LOURENÇO DA MATA/PE</t>
   </si>
   <si>
     <t>1624</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1624/req_0258-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1624/req_0258-2018.pdf</t>
   </si>
   <si>
     <t>Pavimentação da Rua Fernando César , bairro de Penedo, neste município.</t>
   </si>
   <si>
     <t>1625</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1625/req_0259-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1625/req_0259-2018.pdf</t>
   </si>
   <si>
     <t>Pavimentação da Rua Ribeiro Gonçalves, bairro de Capibaribe, neste município.</t>
   </si>
   <si>
     <t>1626</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1626/req_0260-2018_retirado.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1626/req_0260-2018_retirado.pdf</t>
   </si>
   <si>
     <t>Pavimentação da Rua Calcedônia, bairro da Rosina Labanca, neste município.</t>
   </si>
   <si>
     <t>1627</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1627/req_0261-2018_retirado.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1627/req_0261-2018_retirado.pdf</t>
   </si>
   <si>
     <t>Manutenção de iluminação pública da Rua Calcedônia, bairro da Rosina Labanca, neste município.</t>
   </si>
   <si>
     <t>1628</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1628/req_0262-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1628/req_0262-2018.pdf</t>
   </si>
   <si>
     <t>Manutenção de iluminação pública da Rua Havaí, bairro de Muribara, neste município.</t>
   </si>
   <si>
     <t>1736</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1736/req_0263-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1736/req_0263-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE PINTURA IMPLANTAÇÃO DE BANCOS E LIXEIRAS NA PRAÇA DO CAIARÁ LOCALIZADA NA RUA DAS FLORES NO BAIRRO DO CAIARA.</t>
   </si>
   <si>
     <t>1737</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1737/req_0264-2018_retirado.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1737/req_0264-2018_retirado.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE DRENAGEM E SANEAMENTO BASICO.CALÇAMENTO OU ASFALTO E ILUMINAÇÃO PUBLICA. NA RUA CALCEDONIA LOCALIZADA NO BAIRRO DA ROSINA LABANCA,</t>
   </si>
   <si>
     <t>1738</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1738/req_0265-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1738/req_0265-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE DRENAGEM E SANEAMENTO BÁSICO, CALÇAMENTO OU ASFALTO E ILUMINAÇÃO PUBLICA, NA RUA VALDOMIRO JORGE DE LIMA LOCALIZADA NO BAIRRO DA ROSINA LABANCA.</t>
   </si>
   <si>
     <t>1739</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1739/req_0266-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1739/req_0266-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE DRENAGEM E SANEAMENTO BASICO.CALÇAMENTO OU ASFALTO E ILUMINAÇÃO PUBLICA. NA RUA TURMARLINAS LOCALIZADA NO BAIRRO DA ROSINA LABANCA.</t>
   </si>
   <si>
     <t>1740</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1740/req_0267-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1740/req_0267-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE DRENAGEM E SANEAMENTO BÁSICO, CALÇAMENTO OU ASFALTO E ILUMINAÇÃO PUBLICA. NA RUA SARTIO LOCALIZADA NO BAIRRO DA ROSINA LABANCA.</t>
   </si>
   <si>
     <t>1753</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1753/req_0268-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1753/req_0268-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITAMOS COM URGÊNCIA O DESENTUPIMENTO DE ESGOTO ANTIGO NO CRUZAMENTO DA PRIMEIRA TRAVESSA DA RUA DAS FLORES, BAIRRO CAIARÁ.</t>
   </si>
   <si>
     <t>1754</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1754/req_0269-2018_retirado.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1754/req_0269-2018_retirado.pdf</t>
   </si>
   <si>
     <t>SOLICITAMOS O CALÇAMENTO DA RUA MANOEL JOAQUIM DE SANTANA, BAIRRO TIUMA.</t>
   </si>
   <si>
     <t>1755</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1755/req_0270-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1755/req_0270-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITAMOS RECONSTRUÇÃO DA RUA JAGUARIBE, BAIRRO CAIARÁ</t>
   </si>
   <si>
     <t>1756</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1756/req_0271-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1756/req_0271-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITAMOS REFORMAS DOS PONTOS DE ÔNIBUS COM MOBILIDADE PARA CADEIRANTES E DEFICIENTES FÍSICOS.</t>
   </si>
   <si>
     <t>1683</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1683/req_0272-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1683/req_0272-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE UM VOTO DE APLAUSO PARA A SENHORA ÉLIDA DE FÁTIMA DE SOUZA M BARROSO, SECRETARIA DE INFRAESTRUTURA E SUA EQUIPE, PELOS TRABALHOS REALIZADOS NA CIDADE DE SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
     <t>1854</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1854/req_0273-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1854/req_0273-2018.pdf</t>
   </si>
   <si>
     <t>LIMPEZA URBANA REMOÇÃO DE LIXO E ENTULHOS NA RUA TOPÁZIO BAIRRO CAPIBARIBE NAS MEDIAÇÕES DA CASA DE Nº 40.</t>
   </si>
   <si>
     <t>1855</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1855/req_0274-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1855/req_0274-2018.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DA ILUMINAÇÃO PÚBLICA 4 POSTES APAGADOS  NA RUA LEOPOLDINA CORREIA NAS PROXIMIDADES DA CASA DE Nº 60-A</t>
   </si>
   <si>
     <t>1856</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1856/req_0275-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1856/req_0275-2018.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DA ILUMINAÇÃO PÚBLICA 5 POSTES APAGADOS NA RUA MANOEL EMÍDIO CAPIBARIBE NAS IMEDIAÇÕES DA CASA DE Nº 45.</t>
   </si>
   <si>
     <t>1857</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1857/req_0276-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1857/req_0276-2018.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DA ILUMINAÇÃO PÚBLICA 3 POSTES APAGADOS NA RUA PALMARES BAIRRO CAPIBARIBE NAS IMEDIAÇÕES DA CASA DE Nº 70.</t>
   </si>
   <si>
     <t>1858</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1858/req_0277-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1858/req_0277-2018.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO E DRENAGEM DE ESGOTO A CÉU ABERTO NA RUA VIDAL DE NEGREIROS CAPIBARIBE.</t>
   </si>
   <si>
     <t>1859</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1859/req_0278-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1859/req_0278-2018.pdf</t>
   </si>
   <si>
     <t>DRENAGEM DO ESGOTO A CÉU ABERTO NA RUA BARÃO DE CARUARU EM MURIBARA NAS MEDIAÇÕES DA CASA DE NUMERO 42.</t>
   </si>
   <si>
     <t>1764</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1764/req_0279-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1764/req_0279-2018.pdf</t>
   </si>
   <si>
     <t>AUDlÊNCIA PÚBLICA FIES</t>
   </si>
   <si>
     <t>1685</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1685/req_0280-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1685/req_0280-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO CHEFE DO PODER EXECUTIVO, QUE ATRAVÉS DE UMA COMENDA MUNICIPAL, PRESTE HOMENAGEM A LUIZ JACINTO DE OLIVEIRA / LUIZ DO URSO (*1959 - +2014) ln Memoriam; ARTISTA DE SÃO LOURENÇO DA MATA QUE CONTRIBUIU DE FORMA SIGNIFICATIVA COM A CULTURA DO MUNICÍPIO, DE PERNAMBUCO E DO BRASIL; PRESTAR UMA HOMENAGEM ESPECIAL AO COMPOSITOR E VIOLONISTA HENRIQUE JOSÉ PEDRO ANNES / HENRIQUE ANNES, QUE POR MAIS DE MEIO SÉCULO DEDICA-SE DE FORMA BRILHANTE A MÚSICA POPULAR BRASILEIRA, CONTRIBUINDO VALIOSAMENTE COM A PRODUÇÃO MUSICAL NO BRASIL E NO MUNDO. SOLICITO QUE AS REFERIDAS HOMENAGENS SEJAM PRESTADAS DENTRO DOS PRINCÍPIOS E ORIENTAÇÕES CONTIDAS NA LEI ORGÂNICA MUNICIPAL CAPÍTULO li, ARTIGO 62, INCISO XX; ARTIGO 72, INCISO Ili; SUBSEÇÃO li DA CULTURA, ARTIGO 99, PARÁGRAFO ÚNICO; BEM COMO NA LEI MUNICIPAL NÚMERO 2508/2016.</t>
   </si>
   <si>
     <t>1686</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1686/req_0281-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1686/req_0281-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO CHEFE DO PODER EXECUTIVO, BRUNO GOMES, QUE ATRAVÉS DAS SECRETÁRIAS DE TRABALHO, ASSISTÊNCIA SOCIAL, DESENVOLVIMENTO E ADESMA, FAÇA A CRIAÇÃO DE UM CENTRO DE QUALIFICAÇÃO PROFISSIONAL.</t>
   </si>
   <si>
     <t>1807</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1807/req_0282-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1807/req_0282-2018.pdf</t>
   </si>
   <si>
     <t>REALIZAR UMA SESSÃO SOLENE PARA HOMENAGEAR A CDL (CÂMARA DE DIRIGENTES LOJISTAS DE SÃO LOURENÇO DA MATA) PELO ANIVERSARIO DE 34 ANOS DE ATIVIDADE EM NOSSA ClDADE.</t>
   </si>
   <si>
     <t>1629</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1629/req_0283-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1629/req_0283-2018.pdf</t>
   </si>
   <si>
     <t>Operação Tapa Buraco na Rua Clodoaldo Gomes, bairro de Penedo, neste município.</t>
   </si>
   <si>
     <t>1641</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1641/req_0284-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1641/req_0284-2018.pdf</t>
   </si>
   <si>
     <t>Operação Tapa Buraco da Avenida 08 de Maio, bairro da Chã da Tábua, neste município.</t>
   </si>
   <si>
     <t>1630</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1630/req_0285-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1630/req_0285-2018.pdf</t>
   </si>
   <si>
     <t>Pavimentação da Rua das Américas, bairro de Chã da Tábua, neste município.</t>
   </si>
   <si>
     <t>1631</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1631/req_0286-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1631/req_0286-2018.pdf</t>
   </si>
   <si>
     <t>Serviço de capinação da Rua 43-A , bairro do Parque Capibaribe, neste município.</t>
   </si>
   <si>
     <t>1642</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1642/req_0287-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1642/req_0287-2018.pdf</t>
   </si>
   <si>
     <t>Manutenção da iluminação pública da Rua 43-A, bairro do Parque Capibaribe, neste município.</t>
   </si>
   <si>
     <t>1757</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1757/req_0288-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1757/req_0288-2018.pdf</t>
   </si>
   <si>
     <t>Solicitamos a pavimentação da Rua São Sebastião no bairro de Umuarama.</t>
   </si>
   <si>
     <t>1759</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1759/req_0289-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1759/req_0289-2018.pdf</t>
   </si>
   <si>
     <t>Solicitamos o Calçamento da Rua Fernando César, no bairro Penedo .</t>
   </si>
   <si>
     <t>1760</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1760/req_0290-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1760/req_0290-2018.pdf</t>
   </si>
   <si>
     <t>Solicitamos o Calçamento da Rua Albino Luciane, no bairro penedo .</t>
   </si>
   <si>
     <t>1761</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1761/req_0291-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1761/req_0291-2018.pdf</t>
   </si>
   <si>
     <t>Solicitamos a limpeza do canal da Rua Flórida, no bairro de Umuarama.</t>
   </si>
   <si>
     <t>1762</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1762/req_0292-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1762/req_0292-2018.pdf</t>
   </si>
   <si>
     <t>Solicitamos o calçamento da travessa Antônio de Almeida, no bairro de Umuarama.</t>
   </si>
   <si>
     <t>1881</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1881/req_0293-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1881/req_0293-2018.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO DA RUA 43 A NO BAIRRO PARQUE CAPIBARIBE QUE FICA SITUADO NESSE MUNICÍPIO SÃO LOURENÇO DA MATA/PE.</t>
   </si>
   <si>
     <t>1882</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1882/req_0294-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1882/req_0294-2018.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DE CANAL E CAPINAÇÃO DA RUA PRIMEIRA TRAVESSA DA RUA 23 NO BAIRRO DO PARQUE CAPIBARIBE NESSE MUNICÍPIO SÃO LOURENÇO DA MATA/PE.</t>
   </si>
   <si>
     <t>1883</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1883/req_0295-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1883/req_0295-2018.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO DA RUA SEGUNDA TRAVESSA DA RUA 23 NO BAIRRO DO PARQUE CAPIBARIBE NESSE MUNICÍPIO SÃO LOURENÇO DA MATA/PE.</t>
   </si>
   <si>
     <t>1884</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1884/req_0296-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1884/req_0296-2018.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO DA RUA PRIMEIRA TRAVESSA DA RUA 23 NO BAIRRO DO PARQUE CAPIBARIBE NESSE MUNICÍPIO SÃO LOURENÇO DA MATA/PE.</t>
   </si>
   <si>
     <t>1860</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1860/req_0297-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1860/req_0297-2018.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA CRECHE NO BAIRRO DA VILA RICA</t>
   </si>
   <si>
     <t>1861</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1861/req_0298-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1861/req_0298-2018.pdf</t>
   </si>
   <si>
     <t>ASSUNTO CONSERTO DE UMA BOCA DE LOBO.NA RUA NOVA ESPERANÇA "J' NO BAIRRO DO PIXETE.</t>
   </si>
   <si>
     <t>1862</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1862/req_0299-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1862/req_0299-2018.pdf</t>
   </si>
   <si>
     <t>CONSERTO DA CALCADA DA SECRETARIA DE SAÚDE NO BAIRRO DA VILA DO REINADO</t>
   </si>
   <si>
     <t>1863</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1863/req_0300-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1863/req_0300-2018.pdf</t>
   </si>
   <si>
     <t>CONSERTO DO ASFALTO E CAPINACÃO DA RUA BREJÃO</t>
   </si>
   <si>
     <t>1864</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1864/req_0301-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1864/req_0301-2018.pdf</t>
   </si>
   <si>
     <t>CONSERTO DE UMA BOCA DE LOBO,NA RUA JOSE DE ALENCAR NO BAIRRO VILA DO REINADO.</t>
   </si>
   <si>
     <t>1865</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1865/req_0302-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1865/req_0302-2018.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO E CAPINACÃO DA RUA BELO HORIZONTE NO BAIRRO DA ROSINA LABANCA.</t>
   </si>
   <si>
     <t>1866</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1866/req_0303-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1866/req_0303-2018.pdf</t>
   </si>
   <si>
     <t>CONSERTO DO CALÇAMENTO DA 2ª TRAVESSA MANOEL AMAZONAS NO BAIRRO DA VILA DO DO REINADO</t>
   </si>
   <si>
     <t>1867</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1867/req_0304-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1867/req_0304-2018.pdf</t>
   </si>
   <si>
     <t>TROCA DE LÂMPADAS DE TRÊS POSTES NA 3ª TRAVESSA DA AVENIDA UM POR TRÁS DO PALCO NO PARQUE CAPIBARIBE</t>
   </si>
   <si>
     <t>1868</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1868/req_0305-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1868/req_0305-2018.pdf</t>
   </si>
   <si>
     <t>CONSERTO DO CALÇAMENTO DA 1ª TRAVESSA MANOEL AMAZONAS NO BAIRRO DA VILA DO REINADO</t>
   </si>
   <si>
     <t>1525</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1525/req_0306-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1525/req_0306-2018.pdf</t>
   </si>
   <si>
     <t>REGULAMENTAÇÃO DO TERRENO-PARQUE CENTRAL NO BAIRRO DO PIXETE.</t>
   </si>
   <si>
     <t>1526</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1526/req_0307-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1526/req_0307-2018.pdf</t>
   </si>
   <si>
     <t>DESAPROPRIAÇÃO E REGULAMENTAÇÃO DO CAMPO NO BAIRRO DO PIXETE.</t>
   </si>
   <si>
     <t>1548</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1548/req_0308-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1548/req_0308-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇAO DE RESTAURAÇAO DA GARAGEM E COMPLEMENTO DA CONSTRUÇÃO DO POSTO DE SAÚDE - BAIRRO DE PENEDO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1549</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1549/req_0309-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1549/req_0309-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE CAPINAÇÃO E PODA DE UMA ÁRVORE, BAIRRO DE PENEDO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1550</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1550/req_0310-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1550/req_0310-2018.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE COORDENADORES NOS ÔNIBUS QUE FAZEM O TRANSPORTE PÚBLICO</t>
   </si>
   <si>
     <t>1632</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1632/req_0311-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1632/req_0311-2018.pdf</t>
   </si>
   <si>
     <t>Pavimentação da Rua Aurora, bairro da Várzea Fria, neste município.</t>
   </si>
   <si>
     <t>1633</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1633/req_0312-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1633/req_0312-2018.pdf</t>
   </si>
   <si>
     <t>Recapeamento da Rua Itapetim, bairro da Várzea Fria, neste município.</t>
   </si>
   <si>
     <t>1728</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1728/req_0313-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1728/req_0313-2018.pdf</t>
   </si>
   <si>
     <t>FORMAÇÃO DE TURMAS PARA CURSO PREPARATÓRIO PRE-ENEM NO DISTRITO DE LAGES. NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1729</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1729/req_0314-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1729/req_0314-2018.pdf</t>
   </si>
   <si>
     <t>FORMAÇÃO DE TURMAS PARA CURSO PREPARATÓRIO PRE-ENEM NO DISTRITO DE MATRIZ DA LUZ. NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1688</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1688/req_0315-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1688/req_0315-2018.pdf</t>
   </si>
   <si>
     <t>INCLUSÃO NO CALENDÁRIO CULTURAL DO MUNICÍPIO A APRESENTAÇÃO DO ESPETÁCULO DA PAIXÃO DE CRISTO, REALIZADA PELO GRUPO TEATRAL ARTHÉSPIS.</t>
   </si>
   <si>
     <t>1634</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>Serviço de Capinação da Rua Pedro Alvares Cabral, bairro de Penedo, neste município.</t>
   </si>
   <si>
     <t>1869</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1869/req_0317-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1869/req_0317-2018.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO E CAPINACÃO DA RUA ALEXANDRINA NO BAIRRO DA ROSINA LABANCA.</t>
   </si>
   <si>
     <t>1870</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1870/req_0318-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1870/req_0318-2018.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO E CAPINACÃO DA RUA CLAUDIO MOTA NO BAIRRO DA ROSINA LABANCA.</t>
   </si>
   <si>
     <t>1871</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1871/req_0319-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1871/req_0319-2018.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO E CAPINACÃO DA RUA AMAZONITA NO BAIRRO DA ROSINA LABANCA.</t>
   </si>
   <si>
     <t>1872</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1872/req_0320-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1872/req_0320-2018.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO E CAPINACÃO DA RUA SEVERINO TEODORO RODRIGUES NO BAIRRO DA ROSINA LABANCA.</t>
   </si>
   <si>
     <t>1873</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1873/req_0321-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1873/req_0321-2018.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO E CAPINACÃO DA RUA BUIOUE NO BAIRRO DA ROSINA LABANCA.</t>
   </si>
   <si>
     <t>1874</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1874/req_0322-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1874/req_0322-2018.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO E CAPINA CÃO DA RUA BUENO AIRES NO BAIRRO DA ROSINA LABANCA.</t>
   </si>
   <si>
     <t>1808</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1808/req_0323-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1808/req_0323-2018.pdf</t>
   </si>
   <si>
     <t>VOTO DE APLAUSO AO SENHOR ALEXANDRE PESSOA SANTIAGO, Diretor de Iluminação Pública.</t>
   </si>
   <si>
     <t>1692</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1692/req_0324-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1692/req_0324-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO CHEFE DO PODER EXECUTIVO MUNICIPAL, QUE INCLUA NO PROJETO DE REFORMA DA PRAÇA DE EVENTOS (PRAÇA TIMULIÃO MARANHÃO), A CONSTRUÇÃO DE UM ESPAÇO DE FOMENTO E COMERCIALIZAÇÃO DO ARTESANATO PRODUZIDO PELOS ARTESÃOS E ARTESÃS DO MUNICÍPIO DE SÃO LOURENÇO DA MATA- PE.</t>
   </si>
   <si>
     <t>1741</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1741/req_0325-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1741/req_0325-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE IMPLANTAÇÃO DE UM HOSPITAL DA MULHER NO BAIRRO DE TIUMA.</t>
   </si>
   <si>
     <t>1635</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1635/req_0326-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1635/req_0326-2018.pdf</t>
   </si>
   <si>
     <t>Reparo da contenção de arrimo da Rua Ribeiro Gonçalves, bairro da Várzea Fria, neste município.</t>
   </si>
   <si>
     <t>1636</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1636/req_0327-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1636/req_0327-2018.pdf</t>
   </si>
   <si>
     <t>Serviço de manutenção de esgoto Rua José Mariano, bairro do Pixete, neste município.</t>
   </si>
   <si>
     <t>1637</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1637/req_0328-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1637/req_0328-2018.pdf</t>
   </si>
   <si>
     <t>Pavimentação da Rua João de Carvalho, bairro de Penedo, neste município.</t>
   </si>
   <si>
     <t>1638</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1638/req_0329-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1638/req_0329-2018.pdf</t>
   </si>
   <si>
     <t>Manutenção de iluminação pública da Rua João de Carvalho, bairro de Penedo, neste município.</t>
   </si>
   <si>
     <t>1639</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1639/req_0330-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1639/req_0330-2018.pdf</t>
   </si>
   <si>
     <t>Saneamento Básico da Rua João de Carvalho, bairro de Penedo, neste município.</t>
   </si>
   <si>
     <t>1551</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1551/req_0331-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1551/req_0331-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE SERVIÇOS DE CAPINAÇÃO, LIMPEZA, TAPA BURACOS, ILUMINAÇÃO PÚBLICA E DRENAGEM DO ESGOTO A CÉU ABERTO DA RUA JOSÉ DUARTE DOS SANTOS, NA ROSINA LABANCA, NO BAIRRO ERCINA LAPENDA.</t>
   </si>
   <si>
     <t>1552</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1552/req_0332-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1552/req_0332-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE SERVIÇOS DE CAPINAÇÃO, LIMPEZA, TAPA BURACOS E ILUMINAÇÃO PÚBLICA DA RUA CABROBÓ,  ALTO DO CUSCUZ NA VÁRZEA FRIA.</t>
   </si>
   <si>
     <t>1553</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1553/req_0333-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1553/req_0333-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DOS SERVIÇOS DE COMPLEMENTAÇÃO DO CALÇAMENTO EM PARALELEPÍPEDO E RECAPEAMENTO ASFÁLTICO DA RUA AURORA NA VÁRZEA FRIA.</t>
   </si>
   <si>
     <t>1842</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1842/req_0335-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1842/req_0335-2018.pdf</t>
   </si>
   <si>
     <t>Votos de aplausos ao pastor, cantor e compositor gospel Jairinho da Assembleia de Deus.</t>
   </si>
   <si>
     <t>1640</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1640/req_0336-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1640/req_0336-2018.pdf</t>
   </si>
   <si>
     <t>Conclusão do serviço de pavimentação da Rua Cabrobó, bairro de Capibaribe neste município</t>
   </si>
   <si>
     <t>1554</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1554/req_0337-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1554/req_0337-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DOS SERVIÇOS DE COMPLEMENTAÇÃO DO CALÇAMENTO EM PARALELEPÍPEDO E IMPLANTAÇÃO DA ILUMINAÇÃO PÚBLICA DA RUA BELO HORIZONTE, NO TRECHO ENTRE A RUA PARAÍBA E LUIZ QUEIROZ BITTENCOURT, NO BAIRRO ERCINA LAPENDA.</t>
   </si>
   <si>
     <t>1555</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1555/req_0338-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1555/req_0338-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE SERVIÇOS DE TAPA BURACOS E ILUMINAÇÃO PÚBLICA DA RUA PARÁ, NO BAIRRO ERCINA LAPENDA.</t>
   </si>
   <si>
     <t>1556</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1556/req_0339-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1556/req_0339-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DOS SERVIÇOS DE COMPLEMENTAÇÃO DO RECAPEAMENTO ASFÁLTICA DA RUA MATO GROSSO, NO TRECHO ENTRE AS RUAS PARANÁ E PARÁ E MELHORIA DA ILUMINAÇÃO PÚBLICA, NO BAIRRO ERCINA LAPENDA.</t>
   </si>
   <si>
     <t>1557</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1557/req_0340-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1557/req_0340-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DOS SERVIÇOS DE COMPLEMENTAÇÃO DO RECAPEAMENTO ASFÁLTICA E DRENAGEM DO ESGOTO A CÉU ABERTO DA RUA PARAÍBA, NO BAIRRO ERCINA LAPENDA.</t>
   </si>
   <si>
     <t>1558</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1558/req_0341-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1558/req_0341-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE SERVIÇOS DE TAPA BURACOS E ILUMINAÇÃO PÚBLICA DA RUA PARANÁ, NO BAIRRO ERCINA LAPENDA.</t>
   </si>
   <si>
     <t>1559</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1559/req_0342-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1559/req_0342-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DO SERVIÇO DE COBERTURA DO CANAL DA AV. ASSEMBLEIA DE DEUS, NO PERÍMETRO ENTRE A RUA ARLINDA GERMÂNIA DOS SANTOS E O LAVA JATO DE CODORNA, NA VÁRZEA FRIA.</t>
   </si>
   <si>
     <t>1560</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1560/req_0343-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1560/req_0343-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DOS SERVIÇOS DE LIMPEZA, CAPINAÇÃO, REPARO DA ILUMINAÇÃO PÚBLICA E RECAPEAMENTO ASFÁLTICO, DA RUA ARLINDA GERMÂNIA DOS SANTOS NA VÁRZEA FRIA.</t>
   </si>
   <si>
     <t>1561</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1561/req_0344-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1561/req_0344-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DOS SERVIÇOS DE LIMPEZA, CAPINAÇÃO, REPARO DA ILUMINAÇÃO PÚBLICA, RESTAURA A BOCA DE LOBO ESQUINA COM DA RUA ARLINDA GERMÂNIA DOS SANTOS E AV. ASSEMBLEIA DE DEUS NA VÁRZEA FRIA.</t>
   </si>
   <si>
     <t>1562</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1562/req_0345-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1562/req_0345-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DOS SERVIÇOS DE LIMPEZA, CAPINAÇÃO, REPARO DA ILUMINAÇÃO PÚBLICA, TAPA BURACOS E DRENAGEM DAS ÁGUAS DE ESGOTA A CÉU ABERTO DA DA RUA SANTA CRUZ DE CAPIBARIBE NA VÁRZEA FRIA.</t>
   </si>
   <si>
     <t>1563</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1563/req_0346-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1563/req_0346-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DOS SERVIÇOS DE LIMPEZA, CAPINAÇÃO, REPARO DA ILUMINAÇÃO PÚBLICA E TAPA BURACOS DA RUA ASSIS CHATEUBRIAND NA VÁRZEA FRIA.</t>
   </si>
   <si>
     <t>1693</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1693/req_0347-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1693/req_0347-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO CHEFE DO PODER EXECUTIVO, A COLOCAÇÃO DE LUMINÁRIAS COM BRAÇOS PARA ATENDER A POPULAÇÃO DO DISTRITO DE MATRIZ DA LUZ, NO PERÍMETRO URBANO DA PE 20 ATÉ O COLÉGIO TIRADENTES EM MATRIZ DA LUZ, PARA MELHOR ATENDER OS TRANSEUNTES DESTA LOCALIDADE SE REFERE AO TRECHO DE RESPONSABILIDADE DA PREFEITURA.</t>
   </si>
   <si>
     <t>1695</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1695/req_0348-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1695/req_0348-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO CHEFE DO PODER EXECUTIVO, A SOLICITAÇÃO DE PARCERIA COM UM FABRICANTE DE VASSOURA ARTESANAL COM GARRAFAS PET E ASSIM BENEFICIAR O MEIO AMBIENTE, COMO TAMBÉM SEREM DISPONIBILIZADAS PARA LIMPEZA DOS ÓRGÃOS PÚBLICOS.</t>
   </si>
   <si>
     <t>1648</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1648/req_0349-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1648/req_0349-2018.pdf</t>
   </si>
   <si>
     <t>Solicitação de "votos de aplausos" - a Secretaria Municipal de Educação, na pessoa do Professor Gleibson Cavalcanti e a Toda Equipe de Gestão, Professores, Alunos e demais Servidores da Escola Municipal Senador José Ermírio de Moraes em Tiúma, nas pessoas das Professoras Genelúcia Campeio, Gestora. Leni Rejane, Adjunta Hiliana Alves, Coordenadora Pedagógica. Pela Conquista da Certificação de ESCOLA ASSOCIADA A REDE PEA-UNESCO", isto é o reconhecimento de um trabalho sério, responsável e comprometido com a comunidade. Que valoriza a parceria e inova a cada dia a prática pedagógica com novas ideias e significativas ações; elevando a educação municipal a outros patamares.</t>
   </si>
   <si>
     <t>1649</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1649/req_0350-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1649/req_0350-2018.pdf</t>
   </si>
   <si>
     <t>Solicitação de comemoração da emancipação política da cidade de São Lourenço da Mata para a valorização da cultura local com apresentações das bandas filarmônica e marciais, dos grupos culturais e esportivos, além da exposição das feiras artesanais e de agricultura familiar de São Lourenço da Mata.</t>
   </si>
   <si>
     <t>1650</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1650/req_0351-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1650/req_0351-2018.pdf</t>
   </si>
   <si>
     <t>Solicitação de serviços de capinação, limpeza, iluminação pública, tapa buracos e recapeamento asfáltico da avenida oito de maio e no entorno da quadra de areia e da caixa d' água, no bairro da chã da tábua.</t>
   </si>
   <si>
     <t>1651</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1651/req_0352-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1651/req_0352-2018.pdf</t>
   </si>
   <si>
     <t>Solicitação de serviços de capinação, limpeza, iluminação pública, tapa buracos e recapeamento asfáltico das avenidas São Bernardo e Duque de Caxias, no loteamento são João e São Paulo.</t>
   </si>
   <si>
     <t>1652</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1652/req_0353-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1652/req_0353-2018.pdf</t>
   </si>
   <si>
     <t>Solicitação de serviços de capinação, limpeza, iluminação pública e drenagem do esgoto a céu aberto da Rua do amendoim, no bairro de Tiúma.</t>
   </si>
   <si>
     <t>1687</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1687/req_0354-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1687/req_0354-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE IMPLANTAÇÃO DE LOMBADAS(QUEBRA MOLAS) NO PORTAL TIÚMA DO OUTRO LADO DA PONTE ATE O INICIO DA BR 408 EM TIÚMA.</t>
   </si>
   <si>
     <t>1689</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1689/req_0355-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1689/req_0355-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE REFORMA OU MELHORIA DA QUADRA DE AREIA DA ROSINA LABANCA QUE FICA LOCALIZADA NA RUA PARÁ VILA DO REINADO.</t>
   </si>
   <si>
     <t>1691</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1691/req_0356-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1691/req_0356-2018.pdf</t>
   </si>
   <si>
     <t>RECONSTRUÇÃO DA PONTE DA RUA TRAVESSA DOS MILAGRES, BAIRRO SÃO JOÃO E SÃO PAULO/ PROGRESSO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1694</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1694/req_0357-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1694/req_0357-2018.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO DO CAMPO BEM-TE-VI, NO BAIRRO CAPIBARIBE, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1696</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1696/req_0358-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1696/req_0358-2018.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DO MURO DE ARRIMO NA RUA TENENTE ARNALDO, NA CASA Nº 03, BAIRRO LOTEAMENTO SÃO JOÃO E SÃO PAULO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1697</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1697/req_0359-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1697/req_0359-2018.pdf</t>
   </si>
   <si>
     <t>REMOÇÃO DE POSTE DE ILUMINAÇÃO PÚBLICA NA RUA, JOÃO JORGE VICENTE NO DISTRITO DE LAGES, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1698</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1698/req_0360-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1698/req_0360-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO CHEFE DO PODER EXECUTIVO A CRIAÇÃO DO FUNDO MUNICIPAL DOS DIREITOS DA PESSOA COM DEFICIÊNCIA.</t>
   </si>
   <si>
     <t>1700</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>UM OLHAR PARA JUVENTUDE, TENDO EM VISTA QUE SE COMEMORA NO DIA 22 SETEMBRO.</t>
   </si>
   <si>
     <t>1699</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1699/req_0362-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1699/req_0362-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITO FORMAR CAMPEONATOS DE FUT 7 NO MUNICÍPIO DE SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
     <t>1701</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1701/req_0363-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1701/req_0363-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE UM ESPAÇO DE LAZER, COM BINGO DANÇANTE, ENTRETENIMENTO, PALESTRAS, SHOW DE CALOUROS E PARTICIPAÇÃO DE ARTISTAS LOCAIS.</t>
   </si>
   <si>
     <t>1702</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1702/req_0364-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1702/req_0364-2018.pdf</t>
   </si>
   <si>
     <t>BECO DA RUA ORIENTAL NO BAIRRO DA BEIRA RIO.</t>
   </si>
   <si>
     <t>1703</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1703/req_0365-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1703/req_0365-2018.pdf</t>
   </si>
   <si>
     <t>REATIVAÇÃO DO POÇO ARTESIANO DA ESCOLA FRANCISCO TAVARES DE MOURA NO DISTRITO DE LAJES  NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1704</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>QUE SEJA DADO UM VOTO DE APLAUSOS A IEADPE IGREJA EVANGÉLICA ASSEMBLEIA DE DEUS EM PERNAMBUCO, EM ALUSÃO AO SEU CENTENÁRIO QUE SERÁ COMEMORADO NO DIA 24 DE OUTUBRO DE 2018.</t>
   </si>
   <si>
     <t>1705</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1705/req_0367-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1705/req_0367-2018.pdf</t>
   </si>
   <si>
     <t>QUE SEJA REALIZADO O CALÇAMENTO DA ESPERANÇA LOCALIZADA NO BAIRRO LOTEAMENTO VILA NOVA ESPERA (BURACO DA VELHA). EM SÃO JOÃO E SÃO PAULO.</t>
   </si>
   <si>
     <t>1706</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1706/req_0369-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1706/req_0369-2018.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE DUAS SALAS DE AULA NA ESCOLA MUNICIPAL LUIZ CORREIA DE ARAUJO, NO LOTEAMENTO SÃO JOÃO E SÃO PAULO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1707</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1707/req_0370-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1707/req_0370-2018.pdf</t>
   </si>
   <si>
     <t>COBERTA DA QUADRA POLIESPORTIVA DA ESCOLA MUNICIPAL LUIZ CORREIA DE ARAUJO, NO LOTEAMENTO SÃO JOÃO E SÃO PAULO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1708</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1708/req_0371-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1708/req_0371-2018.pdf</t>
   </si>
   <si>
     <t>VOTO DE APLAUSO ao ILMO. Sr. JOSÉ FELIPE PEREIRA DA SILVA, CONTROLADOR GERAL DO MUNICÍPIO, ESTENCIVO AOS SEUS COLABORADORES: IGOR CÉZAR RODRIGUES SILVA; JÚLIA GILDO MARQUES GUIMARÃES FRANCO DE SÁ; JOSÉ GILDO MARQUES DE OLIVEIRA JUNIOR; PAULO ROBERTO SANCHES DA SILVA; ANDRESSA DA SILVA BRITO; EMELI ROBERTA MARINHO CORDEIRO; MURILO PEREIRA DE MELO LUIZ; EVANDRO DE CASTRO SILVA JUNIOR; ALMIRO DAMÁSIO BISPO NETO E JONATHAN JOSÉ DE ARAÚJO. Pelos serviços prestados a comunidade são-lourencense, com o projeto CONTROLADOR MIRIM, que teve início no dia 22 de agosto e termino no dia 17 de outubro 2018.</t>
   </si>
   <si>
     <t>1709</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1709/req_0372-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1709/req_0372-2018.pdf</t>
   </si>
   <si>
     <t>CALCAMENTO DA 1ª TRAVESSA DA RUA DO CARMO NO BAIRRO DA BEIRA RIO.</t>
   </si>
   <si>
     <t>1710</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1710/req_0373-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1710/req_0373-2018.pdf</t>
   </si>
   <si>
     <t>REPOSIÇÃO DO CALÇAMENTO DA RUA ITAJAÍ, BAIRRO SÃO JOÃO E SÃO PAULO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1900</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1900/req_0374-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1900/req_0374-2018.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO DA RUA MARIA ANUNCIADA DA SILVA NO DISTRITO DE LAGES, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1901</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1901/req_0375-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1901/req_0375-2018.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO DA RUA JORGE VICENTE FERREIRA NO DISTRITO DE LAGES, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1902</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1902/req_0376-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1902/req_0376-2018.pdf</t>
   </si>
   <si>
     <t>CALCAMENTO DA RUA JOSE LUIZ DA SILVA NO DISTRITO DE LAGES NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1903</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1903/req_0377-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1903/req_0377-2018.pdf</t>
   </si>
   <si>
     <t>CALCAMENTO DA RUA JOSE MANOEL DA SILVA NO DISTRITO DE LAGES, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1904</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1904/req_0378-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1904/req_0378-2018.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO DA RUA SEVERINO CAETANO DA SILVA NO DISTRITO DE LAGES, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1905</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1905/req_0379-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1905/req_0379-2018.pdf</t>
   </si>
   <si>
     <t>REFORMA DO POSTO MÉDICO DE SAÚDE DO BAIRRO LOTEAMENTO SÃO JOÃO E SÃO PAULO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1906</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1906/req_0380-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1906/req_0380-2018.pdf</t>
   </si>
   <si>
     <t>QUE SEJA EFETUADO O CADASTRAMENTO DOS CORREDORES E DOS GRUPOS DE CORREDORES DE RUA, AMADORES E PROFISSIONAIS DE SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
     <t>1907</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1907/req_0381-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1907/req_0381-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DOS SERVIÇOS DE PERFURAÇÃO DE POÇO ARTESIANO NA RUA PALMARES, NO BAIRRO DA VÁRZEA FRIA.</t>
   </si>
   <si>
     <t>1908</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1908/req_0383-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1908/req_0383-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE SERVIÇOS DE CAPINAÇÃO, LIMPEZA, ILUMINAÇÃO PÚBLICA, TAPA BURACOS E RECAPEAMENETO ASFÁLTICO DA RUA PRIMAVERA, NA VÁRZEA FRIA.</t>
   </si>
   <si>
     <t>1909</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1909/req_0384-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1909/req_0384-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DOS SERVIÇOS DE LIMPEZA, CAPINAÇÃO, REPARO DA ILUMINAÇÃO PÚBLICA E TAPA BURACOS DA RUA ITAJAI NO LOT. SÃO JOÃO E SÃO PAULO.</t>
   </si>
   <si>
     <t>1910</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1910/req_0385-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1910/req_0385-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DOS SERVIÇOS DE LIMPEZA, CAPINAÇÃO, REPARO DA ILUMINAÇÃO PÚBLICA E TAPA BURACOS DA RUA PALMARES NA VÁRZEA FRIA.</t>
   </si>
   <si>
     <t>1911</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1911/req_0386-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1911/req_0386-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DOS SERVIÇOS DE COMPLEMENTAÇÃO DO CALÇAMENTO EM PARALELEPiPEDO E IMPLANTAÇÃO DA ILUMINAÇÃO PÚBLICA DA RUA RIBEIRO GONÇALVES, NO BAIRRO DA VÁRZEA FRIA.</t>
   </si>
   <si>
     <t>1912</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1912/req_0387-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1912/req_0387-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DOS SERVIÇOS DE REPARO DA ILUMINAÇÃO PÚBLICA DAS RUAS RIBEIRO GONÇALVES E PETROLINA, NO BAIRRO DA VÁRZEA FRIA.</t>
   </si>
   <si>
     <t>1914</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1914/req_0388-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1914/req_0388-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITO A COBERTA DO CANAL COM LAJOTA E QUADRUPLICAR (ALARGAR) A PISTA DE COOPER DA PRAÇA ACADEMIA DA CIDADE EM SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
     <t>1915</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1915/req_0389-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1915/req_0389-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITAR O COMPARECIMENTO DO PRESIDENTE DE FUNDO DE PREVIDÊNCIA PARA PRESTAR CONTA DOS PRIMEIROS E SEGUNDOS SEMESTRES DE 2017 E 2018 DA CIDADE DE SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
     <t>1916</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1916/req_0390-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1916/req_0390-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO PARA O CALÇAMENTO DA RUA JOÃO DE CARVALHO, NA LOCALIDADE DE PENEDO.</t>
   </si>
   <si>
     <t>1917</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1917/req_0391-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1917/req_0391-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE SERVIÇOS DE CAPINAÇÃO, LIMPEZA E TAPA BURACOS DA RUA ANTÔNIO ALMEIDA, UMUARAMA, NO BAIRRO CAPIBARIBE.</t>
   </si>
   <si>
     <t>1918</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1918/req_0392-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1918/req_0392-2018.pdf</t>
   </si>
   <si>
     <t>AUDIÊNCIA PÚBLICA COM O PRESIDENTE DA OAB, DR. GUILHERME</t>
   </si>
   <si>
     <t>1919</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1919/req_0393-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1919/req_0393-2018.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE DOIS BANHEIROS PÚBLICOS NA PRAÇA DA BELA VISTA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1920</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1920/req_0394-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1920/req_0394-2018.pdf</t>
   </si>
   <si>
     <t>A CONSTRUÇÃO DE UMA PRAÇA, NA RUA JOÃO JORGE VICENTE, COM AVENIDA JOVENTINO FERREIRA DE LIMA, EM FRENTE A IGREJA ASSEMBLEIA DE DEUS, MINISTÉRIO ABREU E LIMA, NO DISTRITO DE LAGES , NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1921</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
     <t>Roco Frutas e Verduras</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1921/req_0397-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1921/req_0397-2018.pdf</t>
   </si>
   <si>
     <t>Solicito a Capinação e Varrição na Rua Avelino Constante, no bairro da Várzea Fria, neste Município.</t>
   </si>
   <si>
     <t>1922</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1922/req_0398-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1922/req_0398-2018.pdf</t>
   </si>
   <si>
     <t>Solicito reposição de lâmpadas, na RUA PARANAVAÍ, BEIRA RIO neste Muncípio.</t>
   </si>
   <si>
     <t>1923</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1923/req_0399-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1923/req_0399-2018.pdf</t>
   </si>
   <si>
     <t>REFORMA SECRETARIA DE SAÚDE NO BAIRRO DA VILA DO REINADO</t>
   </si>
   <si>
     <t>1924</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1924/req_0400-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1924/req_0400-2018.pdf</t>
   </si>
   <si>
     <t>CONSTRUCÃO DE UM CANIL MUNICIPAL</t>
   </si>
   <si>
     <t>1925</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1925/req_0401-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1925/req_0401-2018.pdf</t>
   </si>
   <si>
     <t>TÉRMINO DO CALÇAMENTO NA EXTENSÃO DA RUA UBIRAJUBA BAIRRO CAPIBARIBE. APÓS CASA DE Nº 79</t>
   </si>
   <si>
     <t>1926</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1926/req_0402-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1926/req_0402-2018.pdf</t>
   </si>
   <si>
     <t>DESOBSTRUÇÃO DE CANALETA DO ESGOTO NA AV. DR. FRANCISCO CORREIA, CENTRO - APÓS O MERCADO PÚBLICO, Nº 495</t>
   </si>
   <si>
     <t>1927</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1927/req_0403-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1927/req_0403-2018.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DA ILUMINAÇÃO PÚBLICA 3 POSTES APAGADOS NA RUA CORONEL ADOLFO MARANHÃO - PIXETE - NAS MEDIAÇÕES DA CASA DE Nº 190 - OBS: HÁ 5 MESSES</t>
   </si>
   <si>
     <t>1928</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1928/req_0404-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1928/req_0404-2018.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DA ILUMINAÇÃO PÚBLICA NA RUA NOVA, PIXETE, NAS IMEDIAÇÕES DA IGREJA CANAÂ</t>
   </si>
   <si>
     <t>1929</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1929/req_0405-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1929/req_0405-2018.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DA ILUMINAÇÃO PÚBLICA E CAPINAÇÃO DA RUA  MANOEL CORREIA BAIRRO DO PIXETE.</t>
   </si>
   <si>
     <t>1930</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1930/req_0406-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1930/req_0406-2018.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO DA RUA 1° TRAVESSA BOM JESUS DA LAPA,  CAPIBARIBE</t>
   </si>
   <si>
     <t>1895</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1895/req_0412-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1895/req_0412-2018.pdf</t>
   </si>
   <si>
     <t>Que seja incluída a disciplina de aula de musica na grade curricular de ensino das escolas municipais publicas e privada nas séries do 1° ao sexto ano</t>
   </si>
   <si>
     <t>1931</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1931/req_0413-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1931/req_0413-2018.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE TELEFONE FIXO EM TODOS OS POSTOS DE SAÚDE NO MUNÍCIPIO DE SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
     <t>1932</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1932/req_0414-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1932/req_0414-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITAR A IMPLANTAÇÃO DE CAIXA POSTAL DE ENTREGA DE CORRESPONDÊNCIA, NO LOTEAMENTO GRANDE RECIFE -SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
     <t>1933</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1933/req_0415-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1933/req_0415-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITAR A IMPLANTAÇÃO DE CAIXA POSTAL E ENTREGA DE CORRESPONDÊNCIA, NO BAIRRO DA CHÃ DA TÁBUA - SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
     <t>1934</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1934/req_0416-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1934/req_0416-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITAR A IMPLANTAÇÃO DE CAIXA POSTAL E ENTREGA DE CORRESPONDÊNCIA, NO BAIRRO DA VILA DOURADA - SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
     <t>1935</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1935/req_0417-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1935/req_0417-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITAR A IMPLANTAÇÃO DE CAIXA POSTAL E ENTREGA DE CORRESPONDÊNCIA, NO BAIRRO DE TIÚMA, NAS SEGUINTES LOCALIDADES: LOT. PORTAL TIÚMA, LOT. MARIA HELENA DE MORAES E LOT. CHÁCARA TIÚMA 1 E 2 - SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
     <t>1936</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1936/req_0418-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1936/req_0418-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITAR A IMPLANTAÇÃO DE CAIXA POSTAL E ENTREGA DE CORRESPONDÊNCIA, NO BAIRRO DO CAIARÁ - SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
     <t>1937</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1937/req_0419-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1937/req_0419-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITAR A IMPLANTAÇÃO DE CAIXA POSTAL E ENTREGA DE CORRESPONDÊNCIA, NA BARRAGEM DO GOITÁ - SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
     <t>1938</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1938/req_0421-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1938/req_0421-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO PARA QUE SEJA EXECUTADO ABERTURA DE RUA, PAVIMENTAÇÃO, SANEAMENTO E PLACA DE IDENTIFICAÇÃO COM NOME DA RUA E NÚMERO DE CEP NA RUA SÃO JOSÉ NO LOTEAMENTO MARIA HELENA DE MORAES NO BAIRRO DE TIÚMA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1939</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1939/req_0422-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1939/req_0422-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO PARA QUE SEJA EXECUTADO ABERTURA DE RUA,  PAVIMENTAÇÃO, SANEAMENTO E PLACA DE IDENTIFICAÇÃO COM NOME DE RUA E NÚMERO DE CEP NA RUA ESPERANÇA NO LOTEAMENTO MARIA HELENA DE MORAES NO BAIRRO DE TIÚMA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1940</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1940/req_0423-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1940/req_0423-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO PARA QUE SEJA EXECUTADO ABERTURA DE RUA, PAVIMENTAÇÃO, SANEAMENTO E PLACA DE IDENTIFICAÇÃO COM NOME DA RUA E NÚMERO DE CEP ·NA RUA 00 POÇO NO LOTEAMENTO MARIA HELENA D.E MORAES NO BAIRRO DE TIÚMA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1941</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1941/req_0424-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1941/req_0424-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO PARA QUE SEJA EXECUTADA A ABERTURA DE RUA, PAVIMENTAÇÃO, SANEAMENTO E PLACA DE IDENTIFICAÇÃO COM O NOME DA RUA E NÚMERO DE CEP NA RUA 31 TRAVESSA ETTORE LABANCA NO LOTEAMENTO MARIA HELENA DE MORAES NO BAIRRO DE TIÚMA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1942</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1942/req_0425-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1942/req_0425-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO PARA QUE SEJA EXECUTADA ABERTURA DE RUA, PAVIMENTAÇÃO, SANEAMENTO E PLACA DE IDENTIFICAÇÃO COM NOME DE RUA E NÚMERO DE CEP NA RUA SANTA LUZIA NO LOTEAMENTO MARIA HELENA DE MORAES NO BAIRRO DE TIÚMA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1943</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1943/req_0426-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1943/req_0426-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITAR UMA AUDIÊNCIA PÚBLICA COM O PRESIDENTE DE FUNDO DE PREVIDÊNCIA PARA PRESTAR CONTA DOS PRIMEIROS E SEGUNDOS SEMESTRES DE 2017 E 2018 DA CIDADE DE SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
     <t>1896</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1896/req_0427-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1896/req_0427-2018.pdf</t>
   </si>
   <si>
     <t>Implantação da sala do empreendedor em São Lourenço da Mata.</t>
   </si>
   <si>
     <t>1894</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1894/req_0428-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1894/req_0428-2018.pdf</t>
   </si>
   <si>
     <t>Realização de palestra junto ao SEBRAE para a comissão de licitação da prefeitura com o tema "termo de referencia" objetivando minimizar os possíveis erros na elaboração dos editais licitatórios.</t>
   </si>
   <si>
     <t>1897</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1897/req_0429-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1897/req_0429-2018.pdf</t>
   </si>
   <si>
     <t>Implantação da rede sim (rede nacional para simplificação do registro e localização de empresas e negócios) em São Lourenço da Mata.</t>
   </si>
   <si>
     <t>1944</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1944/req_0430-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1944/req_0430-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO PARA QUE SEJA EXECUTADO ABERTURA DE RUA, PAVIMENTAÇÃO, SANEAMENTO E PLACA DE IDENTIFICAÇÃO COM NOME DA RUA E NÚMERO DE CEP NA RUA SANTO AMARO NO LOTEAMENTO MARIA HELENA DE MORAES NO BAIRRO DE TIÚMA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1945</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1945/req_0431-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1945/req_0431-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO PARA QUE SEJA EXECUTADO ABERTURA DE RUA, PAVIMENTAÇÃO, SANEAMENTO E PLACA DE IDENTIFICAÇÃO COM NOME DA RUA E NÚMERO DE CEP NA RUA NOSSA SENHORA APARECIDA NO LOTEAMENTO MARIA HELENA DE MORAES NO BAIRRO DE TIÚMA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1946</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1946/req_0432-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1946/req_0432-2018.pdf</t>
   </si>
   <si>
     <t>CONVOCAÇÃO DA EMPRESA ULTRA SERV TERCEIRIZACÕES EM SERVIÇOS E MÃO DE OBRA E/RELI PARA PRESTAR ESCLARECIMENTOS SOBRE A PRECARIEDADE NA PRESTAÇÃO DO SERVIÇO DE COLETA DO LIXO.</t>
   </si>
   <si>
     <t>1898</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1898/req_0433-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1898/req_0433-2018.pdf</t>
   </si>
   <si>
     <t>Convocação da empresa Ultra Serv terceirizações em serviços e mão de obra eireli para prestar esclarecimentos sobre a precariedade na prestação do serviço de coleta do lixo e disponibilizar copia os documentos abaixo descriminados: metodologia da limpeza urbana, boletins de medição com mapas diário de coleta, varrição, capinação e serviços correlatos.</t>
   </si>
   <si>
     <t>1947</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1947/req_0434-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1947/req_0434-2018.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE TELEFONE RURAL NAS ESCOLAS DA ZONA RURAL DE NOSSA CIDADE, A SEGUIR:_x000D_
 1-ESCOLA MUNICIPAL TIRADENTES _x000D_
 2- ESCOLA FERNANDO SAMPAIO _x000D_
 3-JONAS DE ANDRADE _x000D_
 4- FRANCISCO TAVARES _x000D_
 5- SENADOR FRANCISCO GOMES DE ARAÚJO</t>
   </si>
   <si>
     <t>1948</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1948/req_0435-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1948/req_0435-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO PARA QUE HAJA MELHORIA NO ACESSO À RUA FÁBIO DE BARROS NO BAIRRO DE PENEDO (RUA DE ACESSO AO CANIL) COM A MÁQUINA PATROL PARA ASSIM REALIZAR UM SERVIÇO DE MELHOR RESULTADO E A MELHORIA DA ILUMINAÇÃO PÚBLICA.</t>
   </si>
   <si>
     <t>1956</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1956/req_0439-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1956/req_0439-2018.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE CAIXA POSTAL E ENTREGA DE CORRESPONDÊNCIAS NO DISTRITO DE LAGES - SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
     <t>1957</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1957/req_0440-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1957/req_0440-2018.pdf</t>
   </si>
   <si>
     <t>A REPOSIÇÃO DE LÂMPADAS NOS POSTES NA RUA SANTA TEREZINHA PERTO DO BAR DA BONECA DISTRITO DE MATRIZ DA LUZ  NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>1958</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1958/req_0441-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1958/req_0441-2018.pdf</t>
   </si>
   <si>
     <t>A REPOSIÇÃO DE LAMPADAS NOS POSTES DA RUA DA MATRIZ EM FRENTE A IGREJA CATOLICA DISTRITO DE MATRIZ DA LUZ, NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>1959</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1959/req_0442-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1959/req_0442-2018.pdf</t>
   </si>
   <si>
     <t>A REPOSIÇÃO DE LÂMPADAS NOS POSTES DA RUA ERCINA LAPENDA NA SUBIDA DA LADEIRA DA PONTE PRETA. DISTRITO DE MATRIZ DA LUZ. NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1960</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1960/req_0443-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1960/req_0443-2018.pdf</t>
   </si>
   <si>
     <t>VOTO DE APLAUSO_x000D_
 Senhor Presidente, Requeiro nos termos do Art. 173 do Regimento Interno, sejam apresentadas congratuações ao Ilmo. Sr. NADJAIRO FRANCISCO CHAVES· Secretário de Cultura, Esportes e Juventude de São Lourenço, Extensivo aos: Técnico, Auxiliar Técnico, Dirigente e aos Atletas da Seleção Adulta Masculina de Voleibol de São Lourenço da Mata:_x000D_
 _x000D_
 • Walmir José de Souza - Técnico _x000D_
 • Wlady Willamy Santos da Silva -Aux. Técnico _x000D_
 • Ana Cristina Barbosa Vieira da Costa - Dirigente _x000D_
 _x000D_
 ATLETAS:_x000D_
 • Anderson dos Prazeres dos Santos Camará; _x000D_
 • Edmilson Leandro do Nascimento;_x000D_
  • Jânio José do Espirito Santo; _x000D_
 • Jeferson Marlon Gomes da Silva; _x000D_
 • Luan Henrique Pereira Timóteo; _x000D_
 • Matheus Eduardo de Moura; _x000D_
 • Michel Sérgio Lima da Silva; _x000D_
 • Valmir Raimundo Franco; _x000D_
 • Victor Nascimento da Silva;  _x000D_
 • Vago Lourenço Lemos de Souza.</t>
   </si>
   <si>
     <t>1961</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1961/req_0444-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1961/req_0444-2018.pdf</t>
   </si>
   <si>
     <t>VOTO DE APLAUSO_x000D_
 Senhor Presidente, requeiro nos termos do Art. 173 do Regimento Interno, sejam apresentadas congratulações ao0s ilmo. Sr. LAÉRCIO FERREIRA DE PAULA - Técnico da Seleção Adulta Masculina de Futsal de São Lourenço da Mata, Extensivo aos: Auxiliar Técnico e aos Atletas: _x000D_
 • lbson Antônio Costa Sousa_x000D_
 • André Ricardo Barbosa da Costa _x000D_
 • Arthur Willamys Santos da Silva _x000D_
 • Éden Pablo Ferreira Barros _x000D_
 • Everson Klayton Batista dos Santos _x000D_
 • Jadson Trajano da Silva _x000D_
 • Jairo da Silva Norberto _x000D_
 • Jefferson Trajano da Silva _x000D_
 • Luiz Henrique Santos Ferreira _x000D_
 • Silas Carlos Pereira da Silva _x000D_
 • Tarcio Felipe de Araújo _x000D_
 • Wesley Felipe Santos Souza _x000D_
 • Willker Ferreira da Silva</t>
   </si>
   <si>
     <t>1962</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1962/req_0445-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1962/req_0445-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITO A PAVIMENTAÇÃO DA RUA DA PRATA NO BAIRRO DA MURIBARA</t>
   </si>
   <si>
     <t>1963</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1963/req_0446-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1963/req_0446-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITO A IMPLANTAÇÃO DO PROGRAMA CESTA BÁSICA NAS COMUNIDADES DO CORRÊGO DO PIAUÍ, CONSTANTINO E VILA DA SAUDADE NO BAIRRO DA MURIBARA</t>
   </si>
   <si>
     <t>1964</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1964/req_0447-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1964/req_0447-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITO O RECAPEAMENTO ASFÁLTICO DA AV. BARÃO DE CARUARU, LOCALIZADA NO BAIRRO DA MURIBARA</t>
   </si>
   <si>
     <t>1965</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1965/req_0448-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1965/req_0448-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITO A CONCLUSÃO DA PAVIMENTAÇÃO NA RUA HAVAÍ, LOCALIZADA NO BAIRRO DA MURIBARA</t>
   </si>
   <si>
     <t>1966</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1966/req_0449-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1966/req_0449-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITO A CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA NO BAIRRO DA MURIBARA</t>
   </si>
   <si>
     <t>1967</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1967/req_0450-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1967/req_0450-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITO A REALIZAÇÃO DA PINTURA NA ESCOLA JOÃO BARBALHO, LOCALIZADA NO BAIRRO DA MURIBARA</t>
   </si>
   <si>
     <t>1968</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
     <t>SOLICITO A PAVIMENTAÇÃO DA RUA SOUTO MAIOR, LOCALIZADA NO BAIRRO DA MURIBARA</t>
   </si>
   <si>
     <t>1969</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1969/req_0452-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1969/req_0452-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITO A CONSTRUÇÃO DE UMA PRAÇA COM ACADEMIA POPULAR NA COMUNIDADE VILA DA SAUDADE, LOCALIZADA NO BAIRRO DA MURIBARA</t>
   </si>
   <si>
     <t>1970</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1970/req_0453-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1970/req_0453-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITO A MELHORIA NA ILUMINAÇÃO DA RUA EUGÊNIO CARDOSO DA FONTE, LOCALIZADA NO BAIRRO DA MURIBARA</t>
   </si>
   <si>
     <t>1971</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1971/req_0454-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1971/req_0454-2018.pdf</t>
   </si>
   <si>
     <t>CONCESSÃO DE VOTO DE APLAUSO AO ADMINISTRADOR DO CEMITÉRIO PÚBLICO DE TIÚMA, O SENHOR GILSON DA SILVA FILHO (IRMÃO GILSON).</t>
   </si>
   <si>
     <t>1972</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1972/req_0455-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1972/req_0455-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO PARA O CALÇAMENTO DA RUA DEMOCRITO DE SOUSA FILHO, NA LOCALIDADE DE PENEDO.</t>
   </si>
   <si>
     <t>1973</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1973/req_0457-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1973/req_0457-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO PARA RETIRADA DE ENTULHO NA RUA 24 E 26 NO PARQUE CAPIBARIBE.</t>
   </si>
   <si>
     <t>1974</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1974/req_0458-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1974/req_0458-2018.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO EM CARATER DE URGÊNCIA A LIMPEZA DAS RUAS E REMOÇÃO DE ENTULHOS E RECUPERAÇÃO RESIDENCIAL FRANCISCA DA PAULA.</t>
   </si>
   <si>
     <t>1684</t>
   </si>
   <si>
     <t>2721</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1684/req_0272a-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1684/req_0272a-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE MAIS RIGOROSIDADE NO RECEBIMENTO DOS PRODUTOS RELACIONADOS À MERENDA ESCOLAR.</t>
   </si>
   <si>
     <t>1690</t>
   </si>
   <si>
     <t>3151</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1690/req_0315a-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1690/req_0315a-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO CHEFE DO PODER EXECUTIVO, A CONSTRUÇÃO DE UMA UNIDADE BÁSICA DE SAÚDE-(UBS) NO TERRENO AO LADO DO ANTIGO CINEMA DE TIÚMA, PARA MELHOR ATENDER AQUELA POPULAÇÃO, (UMA VEZ QUE O CONVENIO JÁ FOI FEITO COM O GRUPO VOTORANTIM) •</t>
   </si>
   <si>
     <t>1899</t>
   </si>
   <si>
     <t>3721</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1899/req_0372-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1899/req_0372-2018.pdf</t>
   </si>
   <si>
     <t>QUE SEJA REGULAMENTADA NO ÂMBITO DO MUNICÍPIO A LEI FEDERAL NQ 13.708 DE 14 DE AGOSTO DE 2018 QUE ALTERA A LEI NQ 11.350 DE 5 DE OUTUBRO DE 2006, PARA MODIFICAR NORMAS QUE REGULAM O EXERCÍCIO PROFISSIONAL DOS AGENTES COMUNITÁRIOS DE SAÚDE E DOS AGENTES DE COMBATE A ENDEMIAS.</t>
   </si>
   <si>
     <t>1913</t>
   </si>
   <si>
     <t>3871</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1913/req_0387-a-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1913/req_0387-a-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITO A REVOGAÇÃO DA DOAÇÃO DO ANTIGO CODAI, TENDO EM VISTA QUE A UNIVERSIDADE RECEBEU UMA DOAÇÃO DE UM TERRENO DE 34,7 HECTARES, SABENDO QUE A CIDADE PRECISA SE DESENVOLVER NO SEU CENTRO URBANO.</t>
   </si>
   <si>
     <t>1955</t>
   </si>
   <si>
     <t>3872</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1955/req_0434-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1955/req_0434-2018.pdf</t>
   </si>
   <si>
     <t>ASSUNTO: IMPLANTAÇÃO DE TELEFONE RURAL NAS ESCOLAS DA ZONA RURAL DE NOSSA CIDADE, A SEGUIR:_x000D_
 1-ESCOLA MUNICIPAL TIRADENTES _x000D_
 2- ESCOLA FERNANDO SAMPAIO _x000D_
 3-JONAS DE ANDRADE _x000D_
 4- FRANCISCO TA V ARES _x000D_
 5- SENADOR FRANCISCO GOMES DE ARAÚJO</t>
   </si>
   <si>
     <t>1368</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1368/projeto_de_lei_001-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1368/projeto_de_lei_001-2018.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 1 º da Lei municipal n º 2.453/2015, que dispõe sobre, INSTITUI a segunda semana do mês de agosto como "Semana Municipal de Mobilização em Favor da Vida - Doar Sangue; Um ato de Amor e Cidadania" e dá outras providências.</t>
   </si>
   <si>
     <t>1369</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1369/projeto_de_lei_002-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1369/projeto_de_lei_002-2018.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 1° da Lei municipal nº 2.479/2015, que dispõe sobre "INSTITUI a Festa do Abacaxi no Assentamento Velho 1, o maior produtor do Abacaxi da região em São Lourenço da Mata e dá outras providências.</t>
   </si>
   <si>
     <t>1370</t>
   </si>
   <si>
     <t>Bruno Pereira</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1370/projeto_de_lei_003-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1370/projeto_de_lei_003-2018.pdf</t>
   </si>
   <si>
     <t>Concede reajuste de vencimentos aos servidores ocupantes de cargos de Professor, para o fim específico de adequação ao piso salarial profissional nacional dos profissionais do magistério público da educação básica, nos termos em que preceitua a Lei Federal nº 11. 738/2008.</t>
   </si>
   <si>
     <t>1371</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1371/projeto_de_lei_004-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1371/projeto_de_lei_004-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe acerca do couvert artístico cobrado em bares, restaurantes, lanchonetes e similares na cidade de São Lourenço da Mata-PE.</t>
   </si>
   <si>
     <t>1382</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1382/projeto_de_lei_005-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1382/projeto_de_lei_005-2018.pdf</t>
   </si>
   <si>
     <t>Institui o premio referencia em educação, cria o “Troféu Professor Antônio Crescêncio de Gois” em homenagem aos professores e instituições de ensino deste município.</t>
   </si>
   <si>
     <t>1383</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1383/projeto_de_lei_006-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1383/projeto_de_lei_006-2018.pdf</t>
   </si>
   <si>
     <t>Declara O Urso Branco de Cangaçá, como Patrimônio Histórico, Artístico e Cultural de Natureza Imaterial do Município de São Lourenço da Mata e dá Outras Providências.</t>
   </si>
   <si>
     <t>1384</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1384/projeto_de_lei_007-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1384/projeto_de_lei_007-2018.pdf</t>
   </si>
   <si>
     <t>Institui o exame de avaliação diagnóstica e interventiva do ensino fundamental do 1° ao 9° ano da rede municipal de ensino no âmbito do município de São Lourenço da Mata, e dá outras providências.</t>
   </si>
   <si>
     <t>1385</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1385/projeto_de_lei_009-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1385/projeto_de_lei_009-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação da Rua Projetada, neste município e dá outras providências.</t>
   </si>
   <si>
     <t>1387</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1387/projeto_de_lei_010-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1387/projeto_de_lei_010-2018.pdf</t>
   </si>
   <si>
     <t>Institui a politica de educação em tempo integral do município de São Lourenço da Mata; de acordo com o plano municipal de educação Lei 2.472/2015 meta IX e dá outras providencias.</t>
   </si>
   <si>
     <t>1388</t>
   </si>
   <si>
     <t>Leonardo Barbosa, Antônio Manga, Celso Luiz, Denis Alves, Fabinho Pereira, Irmão Manoel, Maestro Carlos, Roco Frutas e Verduras</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1388/projeto_de_lei_011-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1388/projeto_de_lei_011-2018.pdf</t>
   </si>
   <si>
     <t>Altera a lei municipal nº 2516/2016 que regulamenta o serviço de transporte coletivo escolar no município de São Lourenço da Mata, e dá outras providências.</t>
   </si>
   <si>
     <t>1391</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1391/projeto_de_lei_012-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1391/projeto_de_lei_012-2018.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública e de interesse cultural e social do município de São Lourenço da Mata, o urso branco de cangaçá, entidade cultural carnavalesca e associativa sem fins lucrativos.</t>
   </si>
   <si>
     <t>1393</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1393/projeto_de_lei_013-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1393/projeto_de_lei_013-2018.pdf</t>
   </si>
   <si>
     <t>Incluir no calendário oficial o e eventos culturais e desportivos município de São Lourenço da Mata, o 07 de setembro, o torneio da independência, no bairro de tiúma.</t>
   </si>
   <si>
     <t>1394</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1394/projeto_de_lei_014-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1394/projeto_de_lei_014-2018.pdf</t>
   </si>
   <si>
     <t>Incluir no calendário oficial de eventos culturais e desportivos município de São Lourenço da Mata, o 12 de maio, o torneio do trabalhador, no bairro de Tiúma.</t>
   </si>
   <si>
     <t>1395</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1395/projeto_de_lei_015-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1395/projeto_de_lei_015-2018.pdf</t>
   </si>
   <si>
     <t>Institui preceitos normativos no âmbito do município de São Lourenço da Mata, dispondo sobre a responsabilização administrativa de pessoas jurídicas pela prática de atos contra a administração pública municipal.</t>
   </si>
   <si>
     <t>1398</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1398/projeto_de_lei_017-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1398/projeto_de_lei_017-2018.pdf</t>
   </si>
   <si>
     <t>Incluir no calendário oficial de eventos culturais e desportivos do município de São Lourenço da Mata, o 07 de setembro, o torneio da independência, no bairro da várzea fria.</t>
   </si>
   <si>
     <t>1399</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1399/projeto_de_lei_018-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1399/projeto_de_lei_018-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o SUAS (Sistema Único de Assistência Social) do Município São Lourenço da Mata.</t>
   </si>
   <si>
     <t>1400</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1400/projeto_de_lei_019-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1400/projeto_de_lei_019-2018.pdf</t>
   </si>
   <si>
     <t>Incluir no calendário oficial de eventos culturais e desportivos município de São Lourenço da Mata, o 12 de maio, o torneio do trabalhador.</t>
   </si>
   <si>
     <t>1401</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1401/projeto_de_lei_020-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1401/projeto_de_lei_020-2018.pdf</t>
   </si>
   <si>
     <t>Incluir no calendário oficial de eventos culturais e desportivos município de São Lourenço da Mata, o 07 de setembro, o torneio da independência.</t>
   </si>
   <si>
     <t>1402</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1402/projeto_de_lei_021-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1402/projeto_de_lei_021-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do projeto "a praça é nossa; com saúde; arte, cultura, esporte e lazer" a ser vivenciado nas praças e logradouros públicos de São Lourenço da Mata- PE.</t>
   </si>
   <si>
     <t>1403</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1403/projeto_de_lei_022-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1403/projeto_de_lei_022-2018.pdf</t>
   </si>
   <si>
     <t>Proíbe corte de luz e água na véspera do fim de semana e feriado, e dá outras providências.</t>
   </si>
   <si>
     <t>1404</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1404/projeto_de_lei_023-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1404/projeto_de_lei_023-2018.pdf</t>
   </si>
   <si>
     <t>Institui o Dia Municipal da Saúde Bucal e dá outras providências.</t>
   </si>
   <si>
     <t>1405</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1405/projeto_de_lei_024-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1405/projeto_de_lei_024-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade do "teste da linguinha" dos recém-nascidos no Município de São Lourenço da Mata e dá outras providências.</t>
   </si>
   <si>
     <t>1406</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1406/projeto_de_lei_025-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1406/projeto_de_lei_025-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de ruas no Distrito de Lages em nosso município e dá outras providências.</t>
   </si>
   <si>
     <t>1407</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1407/projeto_de_lei_026-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1407/projeto_de_lei_026-2018.pdf</t>
   </si>
   <si>
     <t>Nomeia a 1ª Travessa Rua 09 para 1ª Travessa Prefeito Tito Pereira de Oliveira.</t>
   </si>
   <si>
     <t>1408</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1408/projeto_de_lei_027-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1408/projeto_de_lei_027-2018.pdf</t>
   </si>
   <si>
     <t>Estabelece reajuste salarial aos cargos de Procurador Geral, Procurador Jurídico e Coordenador de Controle Interno da Câmara dos vereadores.</t>
   </si>
   <si>
     <t>1409</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1409/projeto_de_lei_028-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1409/projeto_de_lei_028-2018.pdf</t>
   </si>
   <si>
     <t>Institui o Plano de Recuperação Fiscal de Créditos Tributários do Município (REFIS 2018) e dá outras providências.</t>
   </si>
   <si>
     <t>1411</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1411/projeto_de_lei_029-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1411/projeto_de_lei_029-2018.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a educação ambiental, institui a política municipal de educação ambiental e dá outras providências".</t>
   </si>
   <si>
     <t>1412</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1412/projeto_de_lei_030-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1412/projeto_de_lei_030-2018.pdf</t>
   </si>
   <si>
     <t>Modifica a Lei Municipal nº1.716/1989 de criação da Guarda Civil (GCM) de Cidade de São Lourenço da Mata e dá outras providências.</t>
   </si>
   <si>
     <t>1413</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1413/projeto_de_lei_031-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1413/projeto_de_lei_031-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a municipalização do trânsito na cidade de São Lourenço da Mata e dá outras providências.</t>
   </si>
   <si>
     <t>1414</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1414/projeto_de_lei_032-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1414/projeto_de_lei_032-2018.pdf</t>
   </si>
   <si>
     <t>Institui no âmbito do município de São Lourenço da Mata o projeto viveiro orgânico nas escolas da rede municipal ''vorem", programa eco alfabetização na formação de mudas a partir de um berçário (sementeira) para posterior transferência definitiva ao solo ou doações, e dá outras providências.</t>
   </si>
   <si>
     <t>1415</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1415/projeto_de_lei_033-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1415/projeto_de_lei_033-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o programa de apoio à geração de emprego para jovens e dá outras providências.</t>
   </si>
   <si>
     <t>1416</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1416/projeto_de_lei_034-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1416/projeto_de_lei_034-2018.pdf</t>
   </si>
   <si>
     <t>Institui o programa de coleta seletiva de lixo eletrônico tecnológico, na zona rural e urbana do município de São Lourenço da Mata.</t>
   </si>
   <si>
     <t>1417</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1417/projeto_de_lei_035-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1417/projeto_de_lei_035-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a cassação e/ou suspensão de alvará de Funcionamento de empresas e postos estabelecidos no Município de São Lourenço da Mata, que revenderem combustíveis adulterados e dá outras providências.</t>
   </si>
   <si>
     <t>1452</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1452/projeto_de_lei_036-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1452/projeto_de_lei_036-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instalação, nas áreas privadas de uso público, destinadas ao lazer ou à recreação, no Município de São Lourenço da Mata, de brinquedos a serem usados pela Criança com Deficiência e/ou com Mobilidade Reduzida e dá outras providências.</t>
   </si>
   <si>
     <t>1453</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1453/projeto_de_lei_037-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1453/projeto_de_lei_037-2018.pdf</t>
   </si>
   <si>
     <t>Institui a Política e o Plano Municipal de Turismo, prevista no Art. 7, inciso IlI da Lei Orgânica deste Município, define as atribuições do Governo Municipal no planejamento, desenvolvimento e estímulo ao setor turístico e dá outras providências.</t>
   </si>
   <si>
     <t>1454</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1454/projeto_de_lei_038-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1454/projeto_de_lei_038-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação no âmbito do Município de São Lourenço da Mata da Central de Conciliação e Acordos CCA -, composta pelas Câmaras de Indenizações Administrativas; de Mediação e Conciliação e; de Conciliação de Precatórios.</t>
   </si>
   <si>
     <t>1455</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1455/projeto_de_lei_039-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1455/projeto_de_lei_039-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade das escolas das Redes Pública e Privada de Ensino de São Lourenço da Mata ministrarem treinamento adequado ao corpo docente, aos funcionários e aos alunos, para simulações de evacuação em casos de incêndio e dá outras providências.</t>
   </si>
   <si>
     <t>1456</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1456/projeto_de_lei_040-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1456/projeto_de_lei_040-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Implantação de Serviços de Unidade Básica de Saúde (UBS) Móvel e dá outras providências.</t>
   </si>
   <si>
     <t>1457</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1457/projeto_de_lei_041-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1457/projeto_de_lei_041-2018.pdf</t>
   </si>
   <si>
     <t>Estabelece reajuste salarial aos cargos de Procurador Geral e Procurador Jurídico.</t>
   </si>
   <si>
     <t>1458</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1458/projeto_de_lei_042-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1458/projeto_de_lei_042-2018.pdf</t>
   </si>
   <si>
     <t>Ementa: Altera a lei municipal nº 2.243/2009 e estabelece reajuste/revisão salarial aos cargos dos servidores efetivos da Câmara Municipal de São Lourenço da Mata e dá providências.</t>
   </si>
   <si>
     <t>1459</t>
   </si>
   <si>
     <t>Antônio Manga, Celso Luiz, Cícero Pinheiro, Denis Alves, Deto de Lages, Fabinho Pereira, Irmão Manoel, Jai, Juninho de Muribara, Leonardo Barbosa, Maestro Carlos, Rico Gás, Roco Frutas e Verduras, Salvador, Alemão do Pixete</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1459/projeto_de_lei_043-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1459/projeto_de_lei_043-2018.pdf</t>
   </si>
   <si>
     <t>"Determina que a Câmara Municipal seja obrigatoriamente notificada da liberação de recursos federais ou estaduais oriundos de convênios, ajustes, acordos ou instrumentos congêneres para execução de obras ou serviços públicos mediante convênios celebrados com tais entes federativos e dá outras providências".</t>
   </si>
   <si>
     <t>1460</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1460/projeto_de_lei_044-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1460/projeto_de_lei_044-2018.pdf</t>
   </si>
   <si>
     <t>Institui no município de São Lourenço da Mata o Programa Ensina Mais, e dá outras providências.</t>
   </si>
   <si>
     <t>1461</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1461/projeto_de_lei_045-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1461/projeto_de_lei_045-2018.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CESSÃO DE DIREITO DE USO DE IMÓVEL DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1462</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1462/projeto_de_lei_046-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1462/projeto_de_lei_046-2018.pdf</t>
   </si>
   <si>
     <t>dispõe sobre a obrigatoriedade da contratação de bombeiro civil para as unidades de ensino de São Lourenço da Mata, e dá outras providências.</t>
   </si>
   <si>
     <t>1463</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1463/projeto_de_lei_047-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1463/projeto_de_lei_047-2018.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública o GRUPO TEATRAL ARTHÉSPIS, Associação Cultural, Recreativa, Apartidária e sem Fins Lucrativos.</t>
   </si>
   <si>
     <t>1464</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1464/projeto_de_lei_048-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1464/projeto_de_lei_048-2018.pdf</t>
   </si>
   <si>
     <t>Estabelece a disciplina de filosofia como componente da estrutura curricular das Escolas das Redes Municipal e Particular de Ensino, e dá outras providências.</t>
   </si>
   <si>
     <t>1465</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1465/projeto_de_lei_049-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1465/projeto_de_lei_049-2018.pdf</t>
   </si>
   <si>
     <t>Estabelece o Projeto de Lei Municipal "Infância Sem Pornografia"</t>
   </si>
   <si>
     <t>1466</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1466/projeto_de_lei_050-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1466/projeto_de_lei_050-2018.pdf</t>
   </si>
   <si>
     <t>Permuta de denominação de logradouro e dá outras providências. - 2ª TRAVESSA SEVERINO REGIS DE ASSIS, a primeira entrada da Rua Severino Regis de Assis, localizada no Loteamento Maria Helena de Moraes II, no bairro de Tiúma. 0-570.</t>
   </si>
   <si>
     <t>1467</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1467/projeto_de_lei_051-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1467/projeto_de_lei_051-2018.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública e de Interesse Social do Município de São Lourenço da Mata, o CONSELHO DE MORADORES DA VÁRZEA FRIA E CAPIBARIBE, entidade Associativa, Comunitária e sem fins lucrativos.</t>
   </si>
   <si>
     <t>1468</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1468/projeto_de_lei_052-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1468/projeto_de_lei_052-2018.pdf</t>
   </si>
   <si>
     <t>Permuta de denominação de logradouro e dá outras providências. - Fica denominado de 1ª TRAVESSA SEVERINO REGIS DE ASSIS, a primeira entrada da Rua Severino Regis de Assis, localizada no Loteamento Maria Helena de Moraes li, no bairro de Tiúma. 0-570.</t>
   </si>
   <si>
     <t>1469</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1469/projeto_de_lei_053-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1469/projeto_de_lei_053-2018.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a obrigatoriedade de afixação, no âmbito do município de São Lourenço da Mata, de avisos com o número do Disque Denúncia da Violência Contra a Mulher (Disque 180)".</t>
   </si>
   <si>
     <t>1470</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1470/projeto_de_lei_054-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1470/projeto_de_lei_054-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para elaboração e execução da Lei Orçamentária de 2019 e dá outras providências.</t>
   </si>
   <si>
     <t>2238</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/2238/projeto_de_lei_055-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/2238/projeto_de_lei_055-2018.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 1° da lei municipal n°2.328/2010 que dispõe sobre os feriados municipais.</t>
   </si>
   <si>
     <t>1472</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1472/projeto_de_lei_056-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1472/projeto_de_lei_056-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da agência municipal de incentivo a produção, divulgação, comercialização e exportação do artesanato produzido em São Lourenço da Mata - PE.</t>
   </si>
   <si>
     <t>1473</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1473/projeto_de_lei_057-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1473/projeto_de_lei_057-2018.pdf</t>
   </si>
   <si>
     <t>Inclusão de horticultura e educação ambiental nas escolas.</t>
   </si>
   <si>
     <t>1474</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1474/projeto_de_lei_058-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1474/projeto_de_lei_058-2018.pdf</t>
   </si>
   <si>
     <t>Institui o segundo sábado do mês de dezembro, como o dia da música gospel no município de São Lourenço da Mata e dá outras providências.</t>
   </si>
   <si>
     <t>1492</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1492/projeto_de_lei_059-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1492/projeto_de_lei_059-2018.pdf</t>
   </si>
   <si>
     <t>Promove alterações no Código Tributário Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>1511</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1511/projeto_de_lei_060-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1511/projeto_de_lei_060-2018.pdf</t>
   </si>
   <si>
     <t>Obriga a instalação de banheiros químicos adaptados em evento realizados no município de São Lourenço da Mata e dá outras providências.</t>
   </si>
   <si>
     <t>1512</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1512/projeto_de_lei_061-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1512/projeto_de_lei_061-2018.pdf</t>
   </si>
   <si>
     <t>Assegura aos portadores de deficiência visual o direito de receber as correspondências oficiais do poder público municipal e das empresas comerciais de toda natureza em Braille.</t>
   </si>
   <si>
     <t>1493</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1493/projeto_de_lei_062-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1493/projeto_de_lei_062-2018.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município para o exercício financeiro de 2019, e dá outras providências.</t>
   </si>
   <si>
     <t>1494</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1494/projeto_de_lei_063-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1494/projeto_de_lei_063-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Revisão do Plano Plurianual para o exercício de 2019 e dá outras providências.</t>
   </si>
   <si>
     <t>1513</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1513/projeto_de_lei_064-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1513/projeto_de_lei_064-2018.pdf</t>
   </si>
   <si>
     <t>Institui o dia 03 de agosto, como o dia municipal do capoeirista no âmbito do município de São Lourenço da Mata e dá outras providências.</t>
   </si>
   <si>
     <t>1514</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1514/projeto_de_lei_065-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1514/projeto_de_lei_065-2018.pdf</t>
   </si>
   <si>
     <t>Institui no Calendário de Eventos Oficiais do Município de São Lourenço da Mata a Semana Municipal da Juventude e dá outras providências.</t>
   </si>
   <si>
     <t>1653</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1653/projeto_de_lei_066-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1653/projeto_de_lei_066-2018.pdf</t>
   </si>
   <si>
     <t>Considera de Utilidade Pública a Associação Mário Lemos Falcão de apoio a cultura e a educação.</t>
   </si>
   <si>
     <t>1658</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1658/projeto_de_lei_067-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1658/projeto_de_lei_067-2018.pdf</t>
   </si>
   <si>
     <t>Institui no calendário oficial do município de São Lourenço da Mata o "Dia Municipal do Corredor de Rua" a ser comemorado anualmente no dia 01 de Outubro.</t>
   </si>
   <si>
     <t>1885</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1885/projeto_de_lei_068-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1885/projeto_de_lei_068-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da disponibilização de cardápios em braille em bares, hotéis, restaurantes e estabelecimentos similares.</t>
   </si>
   <si>
     <t>1886</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1886/projeto_de_lei_069-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1886/projeto_de_lei_069-2018.pdf</t>
   </si>
   <si>
     <t>Assegura o ingresso de cães guia para deficientes visuais em locais de uso público ou privado.</t>
   </si>
   <si>
     <t>1711</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1711/projeto_de_lei_070-2018_IxvCaby.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1711/projeto_de_lei_070-2018_IxvCaby.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a destinação e concessão de patrocínio pelo Poder Público a eventos, bem como à prática de modalidades esportivas ou artísticas e dá outras providências.</t>
   </si>
   <si>
     <t>1712</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1712/projeto_de_lei_071-2018_D2U4hjo.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1712/projeto_de_lei_071-2018_D2U4hjo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Organização do Sistema Municipal de Defesa do Consumidor - SMDC - institui a Coordenadoria Municipal de Proteção e Defesa do Consumidor - PROCON, o Conselho Municipal de Proteção e Defesa do Consumidor - CONDECON, e institui o Fundo Municipal de Proteção e Defesa do Consumidor - FMDC, e dá outras providências.</t>
   </si>
   <si>
     <t>1887</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1887/projeto_de_lei_072-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1887/projeto_de_lei_072-2018.pdf</t>
   </si>
   <si>
     <t>Permuta de denominação de logradouro e dar outras providências -  altera o nome da Rua Projetada localizada no Bairro de Nova Tiúma, ao lado do Crematório, em São Lourenço da Mata, para RUA PAULO XAVIER DE BRITO.</t>
   </si>
   <si>
     <t>1888</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1888/projeto_de_lei_073-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1888/projeto_de_lei_073-2018.pdf</t>
   </si>
   <si>
     <t>Institui no calendário oficial da cidade "A paixão de cristo da cidade - A paixão da fé".</t>
   </si>
   <si>
     <t>1889</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1889/projeto_de_lei_074-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1889/projeto_de_lei_074-2018.pdf</t>
   </si>
   <si>
     <t>Institui no calendário oficial da cidade "São Lourenço na vida um santo, na morte, um exemplo".</t>
   </si>
   <si>
     <t>1890</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1890/projeto_de_lei_075-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1890/projeto_de_lei_075-2018.pdf</t>
   </si>
   <si>
     <t>Institui no calendário oficial da cidade, o auto de natal "O nascimento do menino Deus".</t>
   </si>
   <si>
     <t>1891</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1891/projeto_de_lei_076-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1891/projeto_de_lei_076-2018.pdf</t>
   </si>
   <si>
     <t>Denomina nome de logradouro púbico, e dá outras providências. - Fica denominado de MERCADO PÚBLICO ANGELO LABANCA ALBANEZ, o logradouro público - mercado municipal - localizado na avenida Dr. Francisco Corrêa, no centro desta cidade.</t>
   </si>
   <si>
     <t>1892</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1892/projeto_de_lei_077-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1892/projeto_de_lei_077-2018.pdf</t>
   </si>
   <si>
     <t>Denomina o trecho da Rua Josefa Severina de Aquino do nº 06 ao nº 166 como Rua ESCRITOR JORGE AMADO, no Loteamento lrineu Barbosa Teixeira, e dá outras providências.</t>
   </si>
   <si>
     <t>1893</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1893/projeto_de_lei_078-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1893/projeto_de_lei_078-2018.pdf</t>
   </si>
   <si>
     <t>Denominação de Rua Projetada para rua TIM MAIA, no Loteamento Irineu Teixeira, e dá outras providências.</t>
   </si>
   <si>
     <t>1950</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1950/projeto_de_lei_079-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1950/projeto_de_lei_079-2018.pdf</t>
   </si>
   <si>
     <t>Estabelece a inserção de conteúdos de educação moral e cívica em caráter extracurricular da rede Municipal e Particular de Ensino em São Lourenço da Mata.</t>
   </si>
   <si>
     <t>1951</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1951/projeto_de_lei_080-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1951/projeto_de_lei_080-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a afixação de placas informativas em todas as obras públicas, também quando paralisada sobre os motivos da interrupção de obra publica Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>1952</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1952/projeto_de_lei_081-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1952/projeto_de_lei_081-2018.pdf</t>
   </si>
   <si>
     <t>Criação de um Abrigo dos Animais Abandonados.</t>
   </si>
   <si>
     <t>1953</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1953/projeto_de_lei_082-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1953/projeto_de_lei_082-2018.pdf</t>
   </si>
   <si>
     <t>Criação de um Museu do Cachorro.</t>
   </si>
   <si>
     <t>1954</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1954/projeto_de_lei_083-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1954/projeto_de_lei_083-2018.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública e de interesse social do município de São Lourenço da Mata, a ASSOCIAÇÃO MANOEL ALVES DE SOUZA. Entidade associativa, comunitária e sem fins lucrativos.</t>
   </si>
   <si>
     <t>5937</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5937/projeto_de_resolucao_303-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5937/projeto_de_resolucao_303-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Parecer do Tribunal de Contas do Estado de Pernambuco, Processo TCE-PE Nº 1204706-5 - Recurso Ordinário, interposto pelo Sr. Jairo Pereira de Oliveira Prefeito do Município de São Lourenço da Mata no exercício de 2006, ao Parecer Prévio emitido sobre suas contas relativas ao citado exercício ao Acordão T.C Nº 654/12 (Processo TCE-PE Nº 0720014-6).</t>
   </si>
   <si>
     <t>5938</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5938/projeto_de_resolucao_304-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5938/projeto_de_resolucao_304-2018.pdf</t>
   </si>
   <si>
     <t>Concede o título de cidadão honorário do município de São Lourenço da Mata ao senhor Marinaldo Rosendo de Albuquerque.</t>
   </si>
   <si>
     <t>5939</t>
   </si>
   <si>
     <t>Concede o título de cidadão honorário do município de São Lourenço da Mata ao senhor JOSÉ EDSON DA SILVA.</t>
   </si>
   <si>
     <t>5940</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5940/projeto_de_resolucao_306-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5940/projeto_de_resolucao_306-2018.pdf</t>
   </si>
   <si>
     <t>Concede o título de cidadão honorário do município de São Lourenço da Mata ao senhor JOÃO BARBOSA DA SILVA</t>
   </si>
   <si>
     <t>5941</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5941/projeto_de_resolucao_307-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5941/projeto_de_resolucao_307-2018.pdf</t>
   </si>
   <si>
     <t>Concede o título de cidadão honorário do município de São Lourenço da Mata ao senhor Daniel Felipe Victor Martins.</t>
   </si>
   <si>
     <t>5942</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5942/projeto_de_resolucao_308-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5942/projeto_de_resolucao_308-2018.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorífico do Município de São Lourenço da Mata, ao Sr. RICARDO ALVES DA SILVA (CASTANHA) CANTOR DA_x000D_
 DUPLA CAJÚ E CASTANHA.</t>
   </si>
   <si>
     <t>5943</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5943/projeto_de_resolucao_309-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5943/projeto_de_resolucao_309-2018.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Benemérito do Município de São Lourenço da Mata, ao Sr. ELIZEU BARBOSA DO NASCIMENTO.</t>
   </si>
   <si>
     <t>5944</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5944/projeto_de_resolucao_310-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5944/projeto_de_resolucao_310-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Parecer do Tribunal de Contas do Estado de Pernambuco, Processo TCE-PE Nº 1101046 referente ao Recurso Ordinário interposto pelo Sr. Jairo Pereira de Oliveira, prefeito do Município de Lourenço da Mata no exercício de 2007, contra o Parecer Prévio emitido sobre suas contas relativas ao citado exercício (Processo TCE-PE Nº 0820023) recomendar à Câmara Municipal de São Lourenço da Mata a APROVAÇÃO COM RESSALVAS das contas do Prefeito, Sr. Jairo Pereira de Oliveira relativas ao exercício financeiro de 2007.</t>
   </si>
   <si>
     <t>6542</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/6542/projeto_de_resolucao_311-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/6542/projeto_de_resolucao_311-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Parecer do Tribunal de Contas do Estado de Pernambuco, Processo TCE-PE Nº 0620029-1 Prestação de Contas dos Gestores da Prefeitura Municipal de São Lourenço da Mata, exercício financeiro de 2005.</t>
   </si>
   <si>
     <t>5945</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5945/projeto_de_resolucao_312-a-341-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5945/projeto_de_resolucao_312-a-341-2018.pdf</t>
   </si>
   <si>
     <t>Fica concedido o Título de Cidadão (a) Benemérito (a) de São Lourenço da Mata, a JOSEFA SAMPAIO DIAS FERREIRA pelos seus serviços prestados ao nosso município.</t>
   </si>
   <si>
     <t>5946</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5946/projeto_de_resolucao_312-a-341-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5946/projeto_de_resolucao_312-a-341-2018.pdf</t>
   </si>
   <si>
     <t>Fica concedido o Título de Cidadão (a) Benemérito (a) de São Lourenço da Mata, a GLEIBSON CAVALCANTI DOS SANTOS pelos seus serviços prestados ao nosso município.</t>
   </si>
   <si>
     <t>5947</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5947/projeto_de_resolucao_312-a-341-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5947/projeto_de_resolucao_312-a-341-2018.pdf</t>
   </si>
   <si>
     <t>Fica concedido o Título de Cidadão (a) Benemérito (a) de São Lourenço da Mata, a MARIA DO CARMO SANTOS DE BRAGA pelos seus serviços prestados ao nosso município.</t>
   </si>
   <si>
     <t>5948</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5948/projeto_de_resolucao_312-a-341-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5948/projeto_de_resolucao_312-a-341-2018.pdf</t>
   </si>
   <si>
     <t>Fica concedido o Título de Cidadão (a) Benemérito (a) de São Lourenço da Mata, a BEATRIZ MENDES DE MORAIS pelos seus serviços prestados ao nosso município.</t>
   </si>
   <si>
     <t>5949</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5949/projeto_de_resolucao_312-a-341-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5949/projeto_de_resolucao_312-a-341-2018.pdf</t>
   </si>
   <si>
     <t>Fica concedido o Título de Cidadão (a) Benemérito (a) de São Lourenço da Mata, a CÉLIA MARIA DA SILVA pelos seus serviços prestados ao nosso município.</t>
   </si>
   <si>
     <t>5950</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5950/projeto_de_resolucao_312-a-341-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5950/projeto_de_resolucao_312-a-341-2018.pdf</t>
   </si>
   <si>
     <t>Fica concedido o Título de Cidadão (a) Benemérito (a) de São Lourenço da Mata, a GENILDA MARIA DOS SANTOS pelos seus serviços prestados ao nosso município.</t>
   </si>
   <si>
     <t>5951</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5951/projeto_de_resolucao_312-a-341-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5951/projeto_de_resolucao_312-a-341-2018.pdf</t>
   </si>
   <si>
     <t>Fica concedido o Título de Cidadão (a) Benemérito (a) de São Lourenço da Mata, a IZABEL CRISTINA DE OLIVEIRA MADUREIRA pelos seus serviços prestados ao nosso município.</t>
   </si>
   <si>
     <t>5952</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5952/projeto_de_resolucao_312-a-341-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5952/projeto_de_resolucao_312-a-341-2018.pdf</t>
   </si>
   <si>
     <t>Fica concedido o Título de Cidadão (a) Benemérito (a) de São Lourenço da Mata, a VERA LÚCIA DE QUEIROZ SILVA SOUZA  pelos seus serviços prestados ao nosso município.</t>
   </si>
   <si>
     <t>5953</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5953/projeto_de_resolucao_312-a-341-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5953/projeto_de_resolucao_312-a-341-2018.pdf</t>
   </si>
   <si>
     <t>Fica concedido o Título de Cidadão (a) Benemérito (a) de São Lourenço da Mata, a MARIA AUGUSTA PIRES DAS CHAGAS E SILVA pelos seus serviços prestados ao nosso município.</t>
   </si>
   <si>
     <t>5954</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5954/projeto_de_resolucao_312-a-341-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5954/projeto_de_resolucao_312-a-341-2018.pdf</t>
   </si>
   <si>
     <t>Fica concedido o Título de Cidadão (a) Benemérito (a) de São Lourenço da Mata, a SOLANGE GOMES RIBEIRO pelos seus serviços prestados ao nosso município.</t>
   </si>
   <si>
     <t>5955</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5955/projeto_de_resolucao_312-a-341-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5955/projeto_de_resolucao_312-a-341-2018.pdf</t>
   </si>
   <si>
     <t>Fica concedido o Título de Cidadão (a) Benemérito (a) de São Lourenço da Mata, a PRISCILA DA SILVA XIMENES pelos seus serviços prestados ao nosso município.</t>
   </si>
   <si>
     <t>5956</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5956/projeto_de_resolucao_312-a-341-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5956/projeto_de_resolucao_312-a-341-2018.pdf</t>
   </si>
   <si>
     <t>Fica concedido o Título de Cidadão (a) Benemérito (a) de São Lourenço da Mata, a MARLENE ALMEIDA CAMPÊLO pelos seus serviços prestados ao nosso município.</t>
   </si>
   <si>
     <t>5957</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5957/projeto_de_resolucao_312-a-341-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5957/projeto_de_resolucao_312-a-341-2018.pdf</t>
   </si>
   <si>
     <t>Fica concedido o Título de Cidadão (a) Benemérito (a) de São Lourenço da Mata, a ELIZABETE SANTIAGO DE SOUZA pelos seus serviços prestados ao nosso município.</t>
   </si>
   <si>
     <t>5958</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5958/projeto_de_resolucao_312-a-341-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5958/projeto_de_resolucao_312-a-341-2018.pdf</t>
   </si>
   <si>
     <t>Fica concedido o Título de Cidadão (a) Benemérito (a) de São Lourenço da Mata, a ANITA ELISABETH COUTINHO pelos seus serviços prestados ao nosso município.</t>
   </si>
   <si>
     <t>5959</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5959/projeto_de_resolucao_312-a-341-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5959/projeto_de_resolucao_312-a-341-2018.pdf</t>
   </si>
   <si>
     <t>Fica concedido o Título de Cidadão (a) Benemérito (a) de São Lourenço da Mata, a GENI MARIA DOS SANTOS pelos seus serviços prestados ao nosso município.</t>
   </si>
   <si>
     <t>5960</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5960/projeto_de_resolucao_312-a-341-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5960/projeto_de_resolucao_312-a-341-2018.pdf</t>
   </si>
   <si>
     <t>Fica concedido o Título de Cidadão (a) Benemérito (a) de São Lourenço da Mata, a VADEMILSON JOSÉ DA SILVA pelos seus serviços prestados ao nosso município.</t>
   </si>
   <si>
     <t>5961</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5961/projeto_de_resolucao_312-a-341-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5961/projeto_de_resolucao_312-a-341-2018.pdf</t>
   </si>
   <si>
     <t>Fica concedido o Título de Cidadão (a) Benemérito (a) de São Lourenço da Mata, a JÚLIO CARLOS SIMÕES GUERRA pelos seus serviços prestados ao nosso município.</t>
   </si>
   <si>
     <t>5962</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5962/projeto_de_resolucao_312-a-341-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5962/projeto_de_resolucao_312-a-341-2018.pdf</t>
   </si>
   <si>
     <t>Fica concedido o Título de Cidadão (a) Benemérito (a) de São Lourenço da Mata, a ANITA FIRMINO DE ALMEIDA COSTA pelos seus serviços prestados ao nosso município.</t>
   </si>
   <si>
     <t>5963</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5963/projeto_de_resolucao_312-a-341-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5963/projeto_de_resolucao_312-a-341-2018.pdf</t>
   </si>
   <si>
     <t>Fica concedido o Título de Cidadão (a) Benemérito (a) de São Lourenço da Mata, a DJANIRA MARIA DA COSTA pelos seus serviços prestados ao nosso município.</t>
   </si>
   <si>
     <t>5964</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5964/projeto_de_resolucao_312-a-341-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5964/projeto_de_resolucao_312-a-341-2018.pdf</t>
   </si>
   <si>
     <t>Fica concedido o Título de Cidadão (a) Benemérito (a) de São Lourenço da Mata, a MARIA LUIZA DA SILVA pelos seus serviços prestados ao nosso município.</t>
   </si>
   <si>
     <t>5965</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5965/projeto_de_resolucao_312-a-341-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5965/projeto_de_resolucao_312-a-341-2018.pdf</t>
   </si>
   <si>
     <t>Fica concedido o Título de Cidadão (a) Benemérito (a) de São Lourenço da Mata, a MARIA DE FÁTIMA DE ARAUJO SILVA pelos seus serviços prestados ao nosso município.</t>
   </si>
   <si>
     <t>5966</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5966/projeto_de_resolucao_312-a-341-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5966/projeto_de_resolucao_312-a-341-2018.pdf</t>
   </si>
   <si>
     <t>Fica concedido o Título de Cidadão (a) Benemérito (a) de São Lourenço da Mata, a GILVA FERNANDES GONÇALVES DA LUZ pelos seus serviços prestados ao nosso município.</t>
   </si>
   <si>
     <t>5967</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5967/projeto_de_resolucao_312-a-341-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5967/projeto_de_resolucao_312-a-341-2018.pdf</t>
   </si>
   <si>
     <t>Fica concedido o Título de Cidadão (a) Benemérito (a) de São Lourenço da Mata, a THERESA CRISTINA LOPES BANDEIRA pelos seus serviços prestados ao nosso município.</t>
   </si>
   <si>
     <t>5968</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5968/projeto_de_resolucao_312-a-341-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5968/projeto_de_resolucao_312-a-341-2018.pdf</t>
   </si>
   <si>
     <t>Fica concedido o Título de Cidadão (a) Benemérito (a) de São Lourenço da Mata, a MARIA LÚCIA DA SILVA pelos seus serviços prestados ao nosso município.</t>
   </si>
   <si>
     <t>5969</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5969/projeto_de_resolucao_312-a-341-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5969/projeto_de_resolucao_312-a-341-2018.pdf</t>
   </si>
   <si>
     <t>Fica concedido o Título de Cidadão (a) Benemérito (a) de São Lourenço da Mata, a ANTONIA CRISTOVAM DE LIMA pelos seus serviços prestados ao nosso município.</t>
   </si>
   <si>
     <t>5970</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5970/projeto_de_resolucao_312-a-341-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5970/projeto_de_resolucao_312-a-341-2018.pdf</t>
   </si>
   <si>
     <t>Fica concedido o Título de Cidadão (a) Benemérito (a) de São Lourenço da Mata, a SEBASTIANA CRISTOVAM DE LIMA pelos seus serviços prestados ao nosso município.</t>
   </si>
   <si>
     <t>5971</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5971/projeto_de_resolucao_312-a-341-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5971/projeto_de_resolucao_312-a-341-2018.pdf</t>
   </si>
   <si>
     <t>Fica concedido o Título de Cidadão (a) Benemérito (a) de São Lourenço da Mata, a  IVÂNIA MARIA GONÇALVES DA SILVA pelos seus serviços prestados ao nosso município.</t>
   </si>
   <si>
     <t>5972</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5972/projeto_de_resolucao_312-a-341-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5972/projeto_de_resolucao_312-a-341-2018.pdf</t>
   </si>
   <si>
     <t>Fica concedido o Título de Cidadão (a) Benemérito (a) de São Lourenço da Mata, a MARIA JOSE SILVA DE PAULA pelos seus serviços prestados ao nosso município.</t>
   </si>
   <si>
     <t>5973</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5973/projeto_de_resolucao_312-a-341-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5973/projeto_de_resolucao_312-a-341-2018.pdf</t>
   </si>
   <si>
     <t>Fica concedido o Título de Cidadão (a) Benemérito (a) de São Lourenço da Mata, a DIONE GONÇALVES DE OLIVEIRA pelos seus serviços prestados ao nosso município.</t>
   </si>
   <si>
     <t>5974</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5974/projeto_de_resolucao_312-a-341-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5974/projeto_de_resolucao_312-a-341-2018.pdf</t>
   </si>
   <si>
     <t>Fica concedido o Título de Cidadão (a) Benemérito (a) de São Lourenço da Mata, a ELAINE LÚCIA ALVES E SILVA pelos seus serviços prestados ao nosso município.</t>
   </si>
   <si>
     <t>5995</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5995/projeto_de_resolucao_342a370-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5995/projeto_de_resolucao_342a370-2018.pdf</t>
   </si>
   <si>
     <t>Fica concedido o Título de Cidadão (a) Benemérito (a) de São Lourenço da Mata, a AMARO SILVA pelos seus serviços prestados ao nosso município.</t>
   </si>
   <si>
     <t>5996</t>
   </si>
   <si>
     <t>Fica concedido o Título de Cidadão (a) Benemérito (a) de São Lourenço da Mata, a ANANIAS JOSÉ FRANCISCO  pelos seus serviços prestados ao nosso município.</t>
   </si>
   <si>
     <t>5997</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5997/projeto_de_resolucao_342a370-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5997/projeto_de_resolucao_342a370-2018.pdf</t>
   </si>
   <si>
     <t>Fica concedido o Título de Cidadão (a) Benemérito (a) de São Lourenço da Mata, a BRAULIO LEANDRO BATISTA DE FARIAS  pelos seus serviços prestados ao nosso município.</t>
   </si>
   <si>
     <t>5998</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5998/projeto_de_resolucao_342a370-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5998/projeto_de_resolucao_342a370-2018.pdf</t>
   </si>
   <si>
     <t>Fica concedido o Título de Cidadão (a) Benemérito (a) de São Lourenço da Mata, a DANIEL TAVARES DA SILVA pelos seus serviços prestados ao nosso município.</t>
   </si>
   <si>
     <t>5999</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5999/projeto_de_resolucao_342a370-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5999/projeto_de_resolucao_342a370-2018.pdf</t>
   </si>
   <si>
     <t>Fica concedido o Título de Cidadão (a) Benemérito (a) de São Lourenço da Mata, a EDJANO BARBOSA DA SILVA pelos seus serviços prestados ao nosso município.</t>
   </si>
   <si>
     <t>6000</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/6000/projeto_de_resolucao_342a370-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/6000/projeto_de_resolucao_342a370-2018.pdf</t>
   </si>
   <si>
     <t>Fica concedido o Título de Cidadão (a) Benemérito (a) de São Lourenço da Mata, a EGLEDSON ALVES TAVARES pelos seus serviços prestados ao nosso município.</t>
   </si>
   <si>
     <t>6001</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/6001/projeto_de_resolucao_342a370-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/6001/projeto_de_resolucao_342a370-2018.pdf</t>
   </si>
   <si>
     <t>Fica concedido o Título de Cidadão (a) Benemérito (a) de São Lourenço da Mata, a ELIONAI NÓBREGA DE FIGUEIREDO pelos seus serviços prestados ao nosso município.</t>
   </si>
   <si>
     <t>6002</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/6002/projeto_de_resolucao_342a370-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/6002/projeto_de_resolucao_342a370-2018.pdf</t>
   </si>
   <si>
     <t>Fica concedido o Título de Cidadão (a) Benemérito (a) de São Lourenço da Mata, a ELISSANDRA GONSALVES DA SILVA pelos seus serviços prestados ao nosso município.</t>
   </si>
   <si>
     <t>6003</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/6003/projeto_de_resolucao_342a370-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/6003/projeto_de_resolucao_342a370-2018.pdf</t>
   </si>
   <si>
     <t>Fica concedido o Título de Cidadão (a) Benemérito (a) de São Lourenço da Mata, a ELIUZA VIEIRA DE LIMA pelos seus serviços prestados ao nosso município.</t>
   </si>
   <si>
     <t>6004</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/6004/projeto_de_resolucao_342a370-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/6004/projeto_de_resolucao_342a370-2018.pdf</t>
   </si>
   <si>
     <t>Fica concedido o Título de Cidadão (a) Benemérito (a) de São Lourenço da Mata, a FLAVIA DOMINGUES pelos seus serviços prestados ao nosso município.</t>
   </si>
   <si>
     <t>6005</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/6005/projeto_de_resolucao_342a370-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/6005/projeto_de_resolucao_342a370-2018.pdf</t>
   </si>
   <si>
     <t>Fica concedido o Título de Cidadão (a) Benemérito (a) de São Lourenço da Mata, a IVANILDO JOSÉ DOS SANTOS pelos seus serviços prestados ao nosso município.</t>
   </si>
   <si>
     <t>6006</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/6006/projeto_de_resolucao_342a370-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/6006/projeto_de_resolucao_342a370-2018.pdf</t>
   </si>
   <si>
     <t>Fica concedido o Título de Cidadão (a) Benemérito (a) de São Lourenço da Mata, a  IVANILSON BARTOLOMEU GERALDO DA SILVA pelos seus serviços prestados ao nosso município.</t>
   </si>
   <si>
     <t>6007</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/6007/projeto_de_resolucao_342a370-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/6007/projeto_de_resolucao_342a370-2018.pdf</t>
   </si>
   <si>
     <t>Fica concedido o Título de Cidadão (a) Benemérito (a) de São Lourenço da Mata, a  IZABEL CRISTINA LAYME pelos seus serviços prestados ao nosso município.</t>
   </si>
   <si>
     <t>6008</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/6008/projeto_de_resolucao_342a370-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/6008/projeto_de_resolucao_342a370-2018.pdf</t>
   </si>
   <si>
     <t>Fica concedido o Título de Cidadão (a) Benemérito (a) de São Lourenço da Mata, a JHONATAN WILLIAN DAMAZIO DE SÁ pelos seus serviços prestados ao nosso município.</t>
   </si>
   <si>
     <t>6009</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/6009/projeto_de_resolucao_342a370-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/6009/projeto_de_resolucao_342a370-2018.pdf</t>
   </si>
   <si>
     <t>Fica concedido o Título de Cidadão (a) Benemérito (a) de São Lourenço da Mata, a JOSÉ ANTONIO PAULO pelos seus serviços prestados ao nosso município.</t>
   </si>
   <si>
     <t>6010</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/6010/projeto_de_resolucao_342a370-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/6010/projeto_de_resolucao_342a370-2018.pdf</t>
   </si>
   <si>
     <t>Fica concedido o Título de Cidadão (a) Benemérito (a) de São Lourenço da Mata, a JOSÉ HELHIO PESSOA DA SILVA pelos seus serviços prestados ao nosso município.</t>
   </si>
   <si>
     <t>6011</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/6011/projeto_de_resolucao_342a370-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/6011/projeto_de_resolucao_342a370-2018.pdf</t>
   </si>
   <si>
     <t>Fica concedido o Título de Cidadão (a) Benemérito (a) de São Lourenço da Mata, a  JOSIEL ALEXANDRE DA SILVA pelos seus serviços prestados ao nosso município.</t>
   </si>
   <si>
     <t>6012</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/6012/projeto_de_resolucao_342a370-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/6012/projeto_de_resolucao_342a370-2018.pdf</t>
   </si>
   <si>
     <t>Fica concedido o Título de Cidadão (a) Benemérito (a) de São Lourenço da Mata, a KLEBER JOSÉ VIEIRA DE LIMA pelos seus serviços prestados ao nosso município.</t>
   </si>
   <si>
     <t>6013</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/6013/projeto_de_resolucao_342a370-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/6013/projeto_de_resolucao_342a370-2018.pdf</t>
   </si>
   <si>
     <t>Fica concedido o Título de Cidadão (a) Benemérito (a) de São Lourenço da Mata, a LUIZ FILIPE DA SILVA BERNARDO pelos seus serviços prestados ao nosso município.</t>
   </si>
   <si>
     <t>6014</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/6014/projeto_de_resolucao_342a370-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/6014/projeto_de_resolucao_342a370-2018.pdf</t>
   </si>
   <si>
     <t>Fica concedido o Título de Cidadão (a) Benemérito (a) de São Lourenço da Mata, a MARCOS SOARES DA SILVA JUNIOR pelos seus serviços prestados ao nosso município.</t>
   </si>
   <si>
     <t>6015</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/6015/projeto_de_resolucao_342a370-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/6015/projeto_de_resolucao_342a370-2018.pdf</t>
   </si>
   <si>
     <t>Fica concedido o Título de Cidadão (a) Benemérito (a) de São Lourenço da Mata, a MARIA DAS GRAÇAS DO NASCIMENTO SILVA pelos seus serviços prestados ao nosso município.</t>
   </si>
   <si>
     <t>6016</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/6016/projeto_de_resolucao_342a370-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/6016/projeto_de_resolucao_342a370-2018.pdf</t>
   </si>
   <si>
     <t>Fica concedido o Título de Cidadão (a) Benemérito (a) de São Lourenço da Mata, a MIGUEL LOURENÇO DA SILVA pelos seus serviços prestados ao nosso município.</t>
   </si>
   <si>
     <t>6017</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/6017/projeto_de_resolucao_342a370-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/6017/projeto_de_resolucao_342a370-2018.pdf</t>
   </si>
   <si>
     <t>Fica concedido o Título de Cidadão (a) Benemérito (a) de São Lourenço da Mata, a MOISES NOGUEIRA DOS SANTOS CARVALHO pelos seus serviços prestados ao nosso município.</t>
   </si>
   <si>
     <t>6018</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/6018/projeto_de_resolucao_342a370-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/6018/projeto_de_resolucao_342a370-2018.pdf</t>
   </si>
   <si>
     <t>Fica concedido o Título de Cidadão (a) Benemérito (a) de São Lourenço da Mata, a RAFAEL DOS SANTOS SILVA pelos seus serviços prestados ao nosso município.</t>
   </si>
   <si>
     <t>6019</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/6019/projeto_de_resolucao_342a370-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/6019/projeto_de_resolucao_342a370-2018.pdf</t>
   </si>
   <si>
     <t>Fica concedido o Título de Cidadão (a) Benemérito (a) de São Lourenço da Mata, a RAMOS FILHO pelos seus serviços prestados ao nosso município.</t>
   </si>
   <si>
     <t>6020</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/6020/projeto_de_resolucao_342a370-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/6020/projeto_de_resolucao_342a370-2018.pdf</t>
   </si>
   <si>
     <t>Fica concedido o Título de Cidadão (a) Benemérito (a) de São Lourenço da Mata, a SALATIEL SILVA pelos seus serviços prestados ao nosso município.</t>
   </si>
   <si>
     <t>6021</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/6021/projeto_de_resolucao_342a370-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/6021/projeto_de_resolucao_342a370-2018.pdf</t>
   </si>
   <si>
     <t>Fica concedido o Título de Cidadão (a) Benemérito (a) de São Lourenço da Mata, a SERGIO JOSÉ DE ANDRADE pelos seus serviços prestados ao nosso município.</t>
   </si>
   <si>
     <t>6022</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/6022/projeto_de_resolucao_342a370-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/6022/projeto_de_resolucao_342a370-2018.pdf</t>
   </si>
   <si>
     <t>Fica concedido o Título de Cidadão (a) Benemérito (a) de São Lourenço da Mata, a  WELLINGTON CABRAL DE LIMA pelos seus serviços  prestados ao nosso município.</t>
   </si>
   <si>
     <t>6023</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/6023/projeto_de_resolucao_342a370-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/6023/projeto_de_resolucao_342a370-2018.pdf</t>
   </si>
   <si>
     <t>Fica concedido o Título de Cidadão (a) Benemérito (a) de São Lourenço da Mata, a WELLINGTON MESQUITA pelos seus serviços prestados ao nosso município.</t>
   </si>
   <si>
     <t>6024</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/6024/projeto_de_resolucao_371-2018.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/6024/projeto_de_resolucao_371-2018.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorífico do Município de São Lourenço da Mata, ao médico Dr. JOSÉ SILVANO CLAUDINO CARDOSO, sócio da Clínica CEDIPE (Centro de diagnostico do Príncipe).</t>
   </si>
   <si>
     <t>1396</t>
   </si>
   <si>
     <t>EMADI</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
     <t>Alemão do Pixete, Antônio Manga, Celso Luiz, Cícero Pinheiro, Denis Alves, Deto de Lages, Fabinho Pereira, Irmão Manoel, Jai, Juninho de Muribara, Leonardo Barbosa, Maestro Carlos, Rico Gás, Roco Frutas e Verduras, Salvador</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1396/projeto_de_lei_015-2018_emenda_aditiva_01.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1396/projeto_de_lei_015-2018_emenda_aditiva_01.pdf</t>
   </si>
   <si>
     <t>Cria o inciso I ao parágrafo único do artigo 34, capítulo v, ao projeto de lei nº 015/2018 - que institui no âmbito do município de São Lourenço da ata sobre a responsabilização administrativa e pessoas jurídicas pela prática de atos contra a administração pública municipal.</t>
   </si>
   <si>
     <t>1397</t>
   </si>
   <si>
     <t>EMMOD</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1397/projeto_de_lei_015-2018_emenda_modificativa_01.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1397/projeto_de_lei_015-2018_emenda_modificativa_01.pdf</t>
   </si>
   <si>
     <t>Art.1 º Suprime o paragrafo sexto do Artigo 8°,do Capitulo II, do Projeto de Lei nº 015/2018. Que institui no âmbito do município de São Lourenço da Mata sobre a responsabilização administrativa de pessoas jurídicas pela pratica de atos contra a administração publica municipal.</t>
   </si>
   <si>
     <t>1410</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1410/projeto_de_lei_028-2018_emenda_modificativa.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1410/projeto_de_lei_028-2018_emenda_modificativa.pdf</t>
   </si>
   <si>
     <t>Modificativa ao projeto de lei nº 028/2018 suprimindo o artigo 11º</t>
   </si>
   <si>
     <t>1471</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1471/projeto_de_lei_054-2018_emenda_modificativa.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1471/projeto_de_lei_054-2018_emenda_modificativa.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO ART. 26 _x000D_
 _x000D_
 Onde se lê: _x000D_
 _x000D_
 Art. 26 - No texto da Lei Orçamentária, constará autorização para abertura de créditos adicionais suplementares, de até trinta por cento, do total dos orçamentos, como margem de remanejamento, nos termos dos artigos 7°, inciso 1, e art. 41, da Lei Federal 4.320, de 17 de março de 1964, e art. 165, § 8°, da Constituição Federal, bem como autorização para contratação de operação de crédito. _x000D_
 _x000D_
 Leia-se: _x000D_
 _x000D_
 Art. 26 - No texto da Lei Orçamentária, constará autorização para abertura de créditos adicionais suplementares, de até dez por cento (10%) do total dos orçamentos, como margem de remanejamento, nos termos dos artigos 7°, inciso 1, e art. 41, da Lei Federal 4.320, de 17 de março de 1964, e art. 165, § 8°, da Constituição Federal, bem como autorização para contratação de operação de crédito.</t>
   </si>
   <si>
     <t>1949</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1949/projeto_de_lei_070-2018_emenda_modificativa.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1949/projeto_de_lei_070-2018_emenda_modificativa.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE LEI Nº 070/2018 QUE DISPÕE SOBRE A DESTINAÇÃO E CONCESSÃO DE PATROCÍNIO PELO PODER PUBLICO E EVENTOS, BEM COMO A PRATICA DE MODALIDADES ESPORTIVAS OU ARTÍSTICAS E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2239</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/2239/projeto_de_lei_055-2018_emenda_modificativa.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/2239/projeto_de_lei_055-2018_emenda_modificativa.pdf</t>
   </si>
   <si>
     <t>Modifica o Artigo 1º, paragrafo IV, do Projeto 055/2018  que dispõe sobre os feriados municipais.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -6932,67 +6932,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1777/req_0001-2018.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1778/req_0002-2018.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1779/req_0003-2018_retirado.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1532/req_0004-2018.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1533/req_0005-2018.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1534/req_0006-2018.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1535/req_0007-2018.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1536/req_0008-2018.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1713/req_0009-2018.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1714/req_0010-2018.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1715/req_0011-2018.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1716/req_0012-2018.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1643/req_0013-2018.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1644/req_0014-2018.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1645/req_0015-2018.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1646/req_0016-2018.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1654/req_0017-2018.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1655/req_0018-2018.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1656/req_0019-2018.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1657/req_0020-2018.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1659/req_0021-2018.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1660/req_0022-2018.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1661/req_0023-2018.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1564/req_0024-2018.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1565/req_0025-2018.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1566/req_0026-2018.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1588/req_0027-2018.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1589/req_0028-2018.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1662/req_0029-2018.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1780/req_0030-2018.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1663/req_0031-2018.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1742/req_0039-2018.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1743/req_0040-2018.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1744/req_0041-2018.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1765/req_0042-2018.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1766/req_0043-2018.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1767/req_0044-2018.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1768/req_0045-2018.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1664/req_0052-2018.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1665/req_0053-2018.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1666/req_0054-2018.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1667/req_0055-2018.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1668/req_0057-2018.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1769/req_0058-2018.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1770/req_0059-2018.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1771/req_0060-2018.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1772/req_0061-2018.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1773/req_0062-2018.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1590/req_0063-2018.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1591/req_0065-2018.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1592/req_0066-2018.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1593/req_0067-2018.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1594/req_0068-2018.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1595/req_0069-2018.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1596/req_0070-2018.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1809/req_0071-2018.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1810/req_0072-2018.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1811/req_0073-2018.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1812/req_0074-2018.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1597/req_0076-2018.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1598/req_0077-2018.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1781/req_0078-2018.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1782/req_0079-2018.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1783/req_0080-2018.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1784/req_0081-2018.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1785/req_0082-2018.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1786/req_0083-2018.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1787/req_0084-2018.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1599/req_0085-2018.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1730/req_0086-2018.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1717/req_0087-2018.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1718/req_0088-2018.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1600/req_0089-2018.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1537/req_0090-2018.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1538/req_0091-2018.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1539/req_0092-2018.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1540/req_0093-2018.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1799/req_0094-2018.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1719/req_0095-2018.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1720/req_0096-2018.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1788/req_0097-2018.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1495/req_0098-2018.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1496/req_0099-2018.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1497/req_0100-2018.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1498/req_0101-2018.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1499/req_0102-2018.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1500/req_0103-2018.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1813/req_0104-2018.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1601/req_0110-2018.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1602/req_0111-2018.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1603/req_0112-2018.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1604/req_0113-2018.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1605/req_0114-2018.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1606/req_0115-2018.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1607/req_0116-2018.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1608/req_0117-2018.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1669/req_0118-2018.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1670/req_0119-2018.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1501/req_0128-2018.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1523/req_0129-2018.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1671/req_0130-2018.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1672/req_0131-2018.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1673/req_0132-2018.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1674/req_0133-2018.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1675/req_0134-2018.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1541/req_0135-2018.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1789/req_0136-2018.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1527/req_0137-2018.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1528/req_0138-2018.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1529/req_0139-2018.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1530/req_0140-2018_-_retirado.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1531/req_0141-2018.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1790/req_0142-2018.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1791/req_0143-2018.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1843/req_0148-2018.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1844/req_0149-2018.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1814/req_0150-2018.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1815/req_0151-2018.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1816/req_0152-2018.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1817/req_0153-2018.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1818/req_0154-2018_-_retirado.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1819/req_0155-2018.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1609/req_0156-2018.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1820/req_0157-2018.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1821/req_0158-2018.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1822/req_0159-2018.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1823/req_0161-2018.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1676/req_0162-2018.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1677/req_0163-2018.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1678/req_0164-2018.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1610/req_0165-2018.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1611/req_0166-2018.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1774/req_0167-2018_retirado.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1721/req_0168-2018.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1722/req_0169-2018.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1723/req_0170-2018.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1724/req_0171-2018.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1725/req_0172-2018.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1726/req_0173-2018.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1727/req_0174-2018.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1875/req_0175-2018.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1876/req_0176-2018.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1877/req_0177-2018.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1878/req_0178-2018.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1879/req_0179-2018.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1763/req_0180-2018.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1745/req_0181-2018.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1746/req_0182-2018.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1747/req_0183-2018_retirado.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1748/req_0184-2018.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1749/req_0185-2018.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1793/req_0186-2018.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1794/req_0187-2018.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1795/req_0188-2018.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1796/req_0189-2018.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1797/req_0190-2018.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1798/req_0191-2018.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1679/req_0192-2018.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1680/req_0193-2018.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1681/req_0194-2018.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1682/req_0195-2018.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1800/req_0196-2018.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1801/req_0197-2018.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1802/req_0198-2018.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1803/req_0199-2018.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1824/req_0200-2018.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1825/req_0201-2018.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1826/req_0202-2018.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1827/req_0203-2018.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1828/req_0204-2018.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1829/req_0205-2018.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1830/req_0206-2018.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1831/req_0207-2018.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1832/req_0208-2018.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1833/req_0209-2018.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1845/req_0210-2018.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1846/req_0212-2018_retirado.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1847/req_0213-2018.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1848/req_0214-2018.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1849/req_0215-2018.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1850/req_0216-2018.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1851/req_0217-2018.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1853/req_0219-2018.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1804/req_0220-2018.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1805/req_0221-2018.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1834/req_0222-2018.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1835/req_0223-2018.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1612/req_0224-2018.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1613/req_0225-2018.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1614/req_0226-2018.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1615/req_0227-2018.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1751/req_0228-2018.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1542/req_0229-2018.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1543/req_0230-2018.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1544/req_0231-2018.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1545/req_0232-2018.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1806/req_0233-2018.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1617/req_0235-2018.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1618/req_0236-2018_retirado.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1619/req_0237-2018.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1620/req_0238-2018.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1621/req_0239-2018.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1622/req_0240-2018.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1546/req_0241-2018.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1547/req_0242-2018.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1731/req_0243-2018.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1732/req_0244-2018.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1733/req_0245-2018.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1734/req_0246-2018.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1735/req_0247-2018.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1775/req_0248-2018.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1776/req_0249-2018.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1623/req_0250-2018.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1836/req_0251-2018.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1837/req_0252-2018.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1838/req_0253-2018.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1839/req_0254-2018.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1840/req_0255-2018.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1841/req_0256-2018.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1880/req_0257-2018_retirado_correcao.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1624/req_0258-2018.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1625/req_0259-2018.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1626/req_0260-2018_retirado.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1627/req_0261-2018_retirado.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1628/req_0262-2018.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1736/req_0263-2018.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1737/req_0264-2018_retirado.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1738/req_0265-2018.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1739/req_0266-2018.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1740/req_0267-2018.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1753/req_0268-2018.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1754/req_0269-2018_retirado.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1755/req_0270-2018.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1756/req_0271-2018.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1683/req_0272-2018.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1854/req_0273-2018.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1855/req_0274-2018.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1856/req_0275-2018.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1857/req_0276-2018.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1858/req_0277-2018.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1859/req_0278-2018.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1764/req_0279-2018.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1685/req_0280-2018.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1686/req_0281-2018.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1807/req_0282-2018.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1629/req_0283-2018.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1641/req_0284-2018.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1630/req_0285-2018.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1631/req_0286-2018.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1642/req_0287-2018.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1757/req_0288-2018.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1759/req_0289-2018.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1760/req_0290-2018.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1761/req_0291-2018.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1762/req_0292-2018.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1881/req_0293-2018.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1882/req_0294-2018.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1883/req_0295-2018.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1884/req_0296-2018.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1860/req_0297-2018.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1861/req_0298-2018.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1862/req_0299-2018.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1863/req_0300-2018.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1864/req_0301-2018.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1865/req_0302-2018.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1866/req_0303-2018.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1867/req_0304-2018.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1868/req_0305-2018.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1525/req_0306-2018.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1526/req_0307-2018.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1548/req_0308-2018.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1549/req_0309-2018.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1550/req_0310-2018.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1632/req_0311-2018.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1633/req_0312-2018.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1728/req_0313-2018.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1729/req_0314-2018.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1688/req_0315-2018.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1869/req_0317-2018.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1870/req_0318-2018.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1871/req_0319-2018.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1872/req_0320-2018.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1873/req_0321-2018.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1874/req_0322-2018.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1808/req_0323-2018.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1692/req_0324-2018.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1741/req_0325-2018.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1635/req_0326-2018.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1636/req_0327-2018.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1637/req_0328-2018.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1638/req_0329-2018.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1639/req_0330-2018.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1551/req_0331-2018.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1552/req_0332-2018.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1553/req_0333-2018.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1842/req_0335-2018.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1640/req_0336-2018.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1554/req_0337-2018.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1555/req_0338-2018.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1556/req_0339-2018.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1557/req_0340-2018.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1558/req_0341-2018.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1559/req_0342-2018.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1560/req_0343-2018.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1561/req_0344-2018.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1562/req_0345-2018.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1563/req_0346-2018.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1693/req_0347-2018.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1695/req_0348-2018.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1648/req_0349-2018.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1649/req_0350-2018.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1650/req_0351-2018.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1651/req_0352-2018.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1652/req_0353-2018.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1687/req_0354-2018.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1689/req_0355-2018.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1691/req_0356-2018.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1694/req_0357-2018.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1696/req_0358-2018.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1697/req_0359-2018.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1698/req_0360-2018.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1699/req_0362-2018.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1701/req_0363-2018.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1702/req_0364-2018.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1703/req_0365-2018.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1705/req_0367-2018.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1706/req_0369-2018.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1707/req_0370-2018.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1708/req_0371-2018.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1709/req_0372-2018.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1710/req_0373-2018.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1900/req_0374-2018.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1901/req_0375-2018.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1902/req_0376-2018.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1903/req_0377-2018.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1904/req_0378-2018.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1905/req_0379-2018.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1906/req_0380-2018.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1907/req_0381-2018.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1908/req_0383-2018.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1909/req_0384-2018.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1910/req_0385-2018.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1911/req_0386-2018.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1912/req_0387-2018.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1914/req_0388-2018.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1915/req_0389-2018.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1916/req_0390-2018.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1917/req_0391-2018.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1918/req_0392-2018.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1919/req_0393-2018.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1920/req_0394-2018.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1921/req_0397-2018.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1922/req_0398-2018.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1923/req_0399-2018.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1924/req_0400-2018.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1925/req_0401-2018.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1926/req_0402-2018.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1927/req_0403-2018.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1928/req_0404-2018.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1929/req_0405-2018.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1930/req_0406-2018.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1895/req_0412-2018.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1931/req_0413-2018.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1932/req_0414-2018.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1933/req_0415-2018.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1934/req_0416-2018.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1935/req_0417-2018.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1936/req_0418-2018.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1937/req_0419-2018.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1938/req_0421-2018.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1939/req_0422-2018.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1940/req_0423-2018.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1941/req_0424-2018.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1942/req_0425-2018.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1943/req_0426-2018.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1896/req_0427-2018.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1894/req_0428-2018.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1897/req_0429-2018.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1944/req_0430-2018.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1945/req_0431-2018.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1946/req_0432-2018.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1898/req_0433-2018.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1947/req_0434-2018.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1948/req_0435-2018.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1956/req_0439-2018.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1957/req_0440-2018.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1958/req_0441-2018.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1959/req_0442-2018.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1960/req_0443-2018.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1961/req_0444-2018.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1962/req_0445-2018.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1963/req_0446-2018.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1964/req_0447-2018.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1965/req_0448-2018.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1966/req_0449-2018.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1967/req_0450-2018.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1969/req_0452-2018.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1970/req_0453-2018.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1971/req_0454-2018.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1972/req_0455-2018.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1973/req_0457-2018.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1974/req_0458-2018.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1684/req_0272a-2018.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1690/req_0315a-2018.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1899/req_0372-2018.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1913/req_0387-a-2018.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1955/req_0434-2018.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1368/projeto_de_lei_001-2018.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1369/projeto_de_lei_002-2018.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1370/projeto_de_lei_003-2018.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1371/projeto_de_lei_004-2018.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1382/projeto_de_lei_005-2018.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1383/projeto_de_lei_006-2018.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1384/projeto_de_lei_007-2018.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1385/projeto_de_lei_009-2018.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1387/projeto_de_lei_010-2018.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1388/projeto_de_lei_011-2018.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1391/projeto_de_lei_012-2018.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1393/projeto_de_lei_013-2018.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1394/projeto_de_lei_014-2018.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1395/projeto_de_lei_015-2018.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1398/projeto_de_lei_017-2018.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1399/projeto_de_lei_018-2018.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1400/projeto_de_lei_019-2018.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1401/projeto_de_lei_020-2018.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1402/projeto_de_lei_021-2018.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1403/projeto_de_lei_022-2018.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1404/projeto_de_lei_023-2018.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1405/projeto_de_lei_024-2018.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1406/projeto_de_lei_025-2018.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1407/projeto_de_lei_026-2018.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1408/projeto_de_lei_027-2018.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1409/projeto_de_lei_028-2018.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1411/projeto_de_lei_029-2018.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1412/projeto_de_lei_030-2018.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1413/projeto_de_lei_031-2018.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1414/projeto_de_lei_032-2018.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1415/projeto_de_lei_033-2018.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1416/projeto_de_lei_034-2018.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1417/projeto_de_lei_035-2018.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1452/projeto_de_lei_036-2018.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1453/projeto_de_lei_037-2018.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1454/projeto_de_lei_038-2018.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1455/projeto_de_lei_039-2018.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1456/projeto_de_lei_040-2018.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1457/projeto_de_lei_041-2018.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1458/projeto_de_lei_042-2018.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1459/projeto_de_lei_043-2018.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1460/projeto_de_lei_044-2018.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1461/projeto_de_lei_045-2018.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1462/projeto_de_lei_046-2018.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1463/projeto_de_lei_047-2018.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1464/projeto_de_lei_048-2018.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1465/projeto_de_lei_049-2018.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1466/projeto_de_lei_050-2018.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1467/projeto_de_lei_051-2018.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1468/projeto_de_lei_052-2018.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1469/projeto_de_lei_053-2018.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1470/projeto_de_lei_054-2018.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/2238/projeto_de_lei_055-2018.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1472/projeto_de_lei_056-2018.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1473/projeto_de_lei_057-2018.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1474/projeto_de_lei_058-2018.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1492/projeto_de_lei_059-2018.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1511/projeto_de_lei_060-2018.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1512/projeto_de_lei_061-2018.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1493/projeto_de_lei_062-2018.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1494/projeto_de_lei_063-2018.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1513/projeto_de_lei_064-2018.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1514/projeto_de_lei_065-2018.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1653/projeto_de_lei_066-2018.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1658/projeto_de_lei_067-2018.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1885/projeto_de_lei_068-2018.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1886/projeto_de_lei_069-2018.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1711/projeto_de_lei_070-2018_IxvCaby.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1712/projeto_de_lei_071-2018_D2U4hjo.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1887/projeto_de_lei_072-2018.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1888/projeto_de_lei_073-2018.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1889/projeto_de_lei_074-2018.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1890/projeto_de_lei_075-2018.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1891/projeto_de_lei_076-2018.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1892/projeto_de_lei_077-2018.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1893/projeto_de_lei_078-2018.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1950/projeto_de_lei_079-2018.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1951/projeto_de_lei_080-2018.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1952/projeto_de_lei_081-2018.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1953/projeto_de_lei_082-2018.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1954/projeto_de_lei_083-2018.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5937/projeto_de_resolucao_303-2018.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5938/projeto_de_resolucao_304-2018.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5940/projeto_de_resolucao_306-2018.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5941/projeto_de_resolucao_307-2018.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5942/projeto_de_resolucao_308-2018.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5943/projeto_de_resolucao_309-2018.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5944/projeto_de_resolucao_310-2018.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/6542/projeto_de_resolucao_311-2018.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5945/projeto_de_resolucao_312-a-341-2018.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5946/projeto_de_resolucao_312-a-341-2018.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5947/projeto_de_resolucao_312-a-341-2018.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5948/projeto_de_resolucao_312-a-341-2018.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5949/projeto_de_resolucao_312-a-341-2018.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5950/projeto_de_resolucao_312-a-341-2018.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5951/projeto_de_resolucao_312-a-341-2018.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5952/projeto_de_resolucao_312-a-341-2018.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5953/projeto_de_resolucao_312-a-341-2018.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5954/projeto_de_resolucao_312-a-341-2018.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5955/projeto_de_resolucao_312-a-341-2018.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5956/projeto_de_resolucao_312-a-341-2018.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5957/projeto_de_resolucao_312-a-341-2018.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5958/projeto_de_resolucao_312-a-341-2018.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5959/projeto_de_resolucao_312-a-341-2018.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5960/projeto_de_resolucao_312-a-341-2018.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5961/projeto_de_resolucao_312-a-341-2018.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5962/projeto_de_resolucao_312-a-341-2018.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5963/projeto_de_resolucao_312-a-341-2018.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5964/projeto_de_resolucao_312-a-341-2018.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5965/projeto_de_resolucao_312-a-341-2018.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5966/projeto_de_resolucao_312-a-341-2018.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5967/projeto_de_resolucao_312-a-341-2018.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5968/projeto_de_resolucao_312-a-341-2018.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5969/projeto_de_resolucao_312-a-341-2018.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5970/projeto_de_resolucao_312-a-341-2018.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5971/projeto_de_resolucao_312-a-341-2018.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5972/projeto_de_resolucao_312-a-341-2018.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5973/projeto_de_resolucao_312-a-341-2018.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5974/projeto_de_resolucao_312-a-341-2018.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5995/projeto_de_resolucao_342a370-2018.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5997/projeto_de_resolucao_342a370-2018.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5998/projeto_de_resolucao_342a370-2018.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5999/projeto_de_resolucao_342a370-2018.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/6000/projeto_de_resolucao_342a370-2018.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/6001/projeto_de_resolucao_342a370-2018.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/6002/projeto_de_resolucao_342a370-2018.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/6003/projeto_de_resolucao_342a370-2018.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/6004/projeto_de_resolucao_342a370-2018.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/6005/projeto_de_resolucao_342a370-2018.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/6006/projeto_de_resolucao_342a370-2018.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/6007/projeto_de_resolucao_342a370-2018.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/6008/projeto_de_resolucao_342a370-2018.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/6009/projeto_de_resolucao_342a370-2018.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/6010/projeto_de_resolucao_342a370-2018.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/6011/projeto_de_resolucao_342a370-2018.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/6012/projeto_de_resolucao_342a370-2018.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/6013/projeto_de_resolucao_342a370-2018.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/6014/projeto_de_resolucao_342a370-2018.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/6015/projeto_de_resolucao_342a370-2018.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/6016/projeto_de_resolucao_342a370-2018.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/6017/projeto_de_resolucao_342a370-2018.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/6018/projeto_de_resolucao_342a370-2018.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/6019/projeto_de_resolucao_342a370-2018.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/6020/projeto_de_resolucao_342a370-2018.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/6021/projeto_de_resolucao_342a370-2018.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/6022/projeto_de_resolucao_342a370-2018.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/6023/projeto_de_resolucao_342a370-2018.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/6024/projeto_de_resolucao_371-2018.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1396/projeto_de_lei_015-2018_emenda_aditiva_01.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1397/projeto_de_lei_015-2018_emenda_modificativa_01.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1410/projeto_de_lei_028-2018_emenda_modificativa.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1471/projeto_de_lei_054-2018_emenda_modificativa.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1949/projeto_de_lei_070-2018_emenda_modificativa.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/2239/projeto_de_lei_055-2018_emenda_modificativa.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1777/req_0001-2018.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1778/req_0002-2018.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1779/req_0003-2018_retirado.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1532/req_0004-2018.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1533/req_0005-2018.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1534/req_0006-2018.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1535/req_0007-2018.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1536/req_0008-2018.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1713/req_0009-2018.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1714/req_0010-2018.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1715/req_0011-2018.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1716/req_0012-2018.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1643/req_0013-2018.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1644/req_0014-2018.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1645/req_0015-2018.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1646/req_0016-2018.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1654/req_0017-2018.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1655/req_0018-2018.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1656/req_0019-2018.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1657/req_0020-2018.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1659/req_0021-2018.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1660/req_0022-2018.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1661/req_0023-2018.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1564/req_0024-2018.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1565/req_0025-2018.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1566/req_0026-2018.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1588/req_0027-2018.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1589/req_0028-2018.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1662/req_0029-2018.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1780/req_0030-2018.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1663/req_0031-2018.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1742/req_0039-2018.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1743/req_0040-2018.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1744/req_0041-2018.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1765/req_0042-2018.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1766/req_0043-2018.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1767/req_0044-2018.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1768/req_0045-2018.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1664/req_0052-2018.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1665/req_0053-2018.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1666/req_0054-2018.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1667/req_0055-2018.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1668/req_0057-2018.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1769/req_0058-2018.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1770/req_0059-2018.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1771/req_0060-2018.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1772/req_0061-2018.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1773/req_0062-2018.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1590/req_0063-2018.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1591/req_0065-2018.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1592/req_0066-2018.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1593/req_0067-2018.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1594/req_0068-2018.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1595/req_0069-2018.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1596/req_0070-2018.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1809/req_0071-2018.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1810/req_0072-2018.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1811/req_0073-2018.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1812/req_0074-2018.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1597/req_0076-2018.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1598/req_0077-2018.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1781/req_0078-2018.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1782/req_0079-2018.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1783/req_0080-2018.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1784/req_0081-2018.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1785/req_0082-2018.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1786/req_0083-2018.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1787/req_0084-2018.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1599/req_0085-2018.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1730/req_0086-2018.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1717/req_0087-2018.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1718/req_0088-2018.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1600/req_0089-2018.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1537/req_0090-2018.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1538/req_0091-2018.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1539/req_0092-2018.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1540/req_0093-2018.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1799/req_0094-2018.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1719/req_0095-2018.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1720/req_0096-2018.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1788/req_0097-2018.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1495/req_0098-2018.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1496/req_0099-2018.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1497/req_0100-2018.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1498/req_0101-2018.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1499/req_0102-2018.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1500/req_0103-2018.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1813/req_0104-2018.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1601/req_0110-2018.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1602/req_0111-2018.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1603/req_0112-2018.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1604/req_0113-2018.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1605/req_0114-2018.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1606/req_0115-2018.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1607/req_0116-2018.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1608/req_0117-2018.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1669/req_0118-2018.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1670/req_0119-2018.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1501/req_0128-2018.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1523/req_0129-2018.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1671/req_0130-2018.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1672/req_0131-2018.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1673/req_0132-2018.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1674/req_0133-2018.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1675/req_0134-2018.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1541/req_0135-2018.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1789/req_0136-2018.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1527/req_0137-2018.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1528/req_0138-2018.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1529/req_0139-2018.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1530/req_0140-2018_-_retirado.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1531/req_0141-2018.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1790/req_0142-2018.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1791/req_0143-2018.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1843/req_0148-2018.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1844/req_0149-2018.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1814/req_0150-2018.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1815/req_0151-2018.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1816/req_0152-2018.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1817/req_0153-2018.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1818/req_0154-2018_-_retirado.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1819/req_0155-2018.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1609/req_0156-2018.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1820/req_0157-2018.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1821/req_0158-2018.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1822/req_0159-2018.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1823/req_0161-2018.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1676/req_0162-2018.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1677/req_0163-2018.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1678/req_0164-2018.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1610/req_0165-2018.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1611/req_0166-2018.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1774/req_0167-2018_retirado.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1721/req_0168-2018.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1722/req_0169-2018.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1723/req_0170-2018.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1724/req_0171-2018.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1725/req_0172-2018.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1726/req_0173-2018.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1727/req_0174-2018.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1875/req_0175-2018.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1876/req_0176-2018.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1877/req_0177-2018.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1878/req_0178-2018.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1879/req_0179-2018.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1763/req_0180-2018.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1745/req_0181-2018.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1746/req_0182-2018.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1747/req_0183-2018_retirado.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1748/req_0184-2018.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1749/req_0185-2018.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1793/req_0186-2018.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1794/req_0187-2018.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1795/req_0188-2018.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1796/req_0189-2018.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1797/req_0190-2018.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1798/req_0191-2018.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1679/req_0192-2018.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1680/req_0193-2018.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1681/req_0194-2018.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1682/req_0195-2018.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1800/req_0196-2018.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1801/req_0197-2018.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1802/req_0198-2018.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1803/req_0199-2018.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1824/req_0200-2018.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1825/req_0201-2018.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1826/req_0202-2018.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1827/req_0203-2018.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1828/req_0204-2018.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1829/req_0205-2018.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1830/req_0206-2018.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1831/req_0207-2018.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1832/req_0208-2018.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1833/req_0209-2018.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1845/req_0210-2018.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1846/req_0212-2018_retirado.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1847/req_0213-2018.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1848/req_0214-2018.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1849/req_0215-2018.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1850/req_0216-2018.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1851/req_0217-2018.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1853/req_0219-2018.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1804/req_0220-2018.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1805/req_0221-2018.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1834/req_0222-2018.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1835/req_0223-2018.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1612/req_0224-2018.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1613/req_0225-2018.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1614/req_0226-2018.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1615/req_0227-2018.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1751/req_0228-2018.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1542/req_0229-2018.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1543/req_0230-2018.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1544/req_0231-2018.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1545/req_0232-2018.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1806/req_0233-2018.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1617/req_0235-2018.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1618/req_0236-2018_retirado.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1619/req_0237-2018.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1620/req_0238-2018.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1621/req_0239-2018.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1622/req_0240-2018.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1546/req_0241-2018.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1547/req_0242-2018.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1731/req_0243-2018.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1732/req_0244-2018.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1733/req_0245-2018.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1734/req_0246-2018.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1735/req_0247-2018.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1775/req_0248-2018.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1776/req_0249-2018.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1623/req_0250-2018.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1836/req_0251-2018.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1837/req_0252-2018.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1838/req_0253-2018.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1839/req_0254-2018.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1840/req_0255-2018.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1841/req_0256-2018.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1880/req_0257-2018_retirado_correcao.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1624/req_0258-2018.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1625/req_0259-2018.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1626/req_0260-2018_retirado.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1627/req_0261-2018_retirado.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1628/req_0262-2018.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1736/req_0263-2018.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1737/req_0264-2018_retirado.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1738/req_0265-2018.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1739/req_0266-2018.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1740/req_0267-2018.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1753/req_0268-2018.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1754/req_0269-2018_retirado.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1755/req_0270-2018.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1756/req_0271-2018.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1683/req_0272-2018.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1854/req_0273-2018.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1855/req_0274-2018.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1856/req_0275-2018.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1857/req_0276-2018.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1858/req_0277-2018.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1859/req_0278-2018.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1764/req_0279-2018.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1685/req_0280-2018.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1686/req_0281-2018.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1807/req_0282-2018.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1629/req_0283-2018.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1641/req_0284-2018.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1630/req_0285-2018.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1631/req_0286-2018.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1642/req_0287-2018.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1757/req_0288-2018.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1759/req_0289-2018.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1760/req_0290-2018.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1761/req_0291-2018.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1762/req_0292-2018.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1881/req_0293-2018.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1882/req_0294-2018.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1883/req_0295-2018.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1884/req_0296-2018.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1860/req_0297-2018.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1861/req_0298-2018.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1862/req_0299-2018.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1863/req_0300-2018.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1864/req_0301-2018.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1865/req_0302-2018.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1866/req_0303-2018.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1867/req_0304-2018.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1868/req_0305-2018.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1525/req_0306-2018.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1526/req_0307-2018.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1548/req_0308-2018.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1549/req_0309-2018.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1550/req_0310-2018.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1632/req_0311-2018.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1633/req_0312-2018.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1728/req_0313-2018.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1729/req_0314-2018.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1688/req_0315-2018.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1869/req_0317-2018.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1870/req_0318-2018.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1871/req_0319-2018.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1872/req_0320-2018.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1873/req_0321-2018.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1874/req_0322-2018.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1808/req_0323-2018.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1692/req_0324-2018.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1741/req_0325-2018.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1635/req_0326-2018.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1636/req_0327-2018.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1637/req_0328-2018.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1638/req_0329-2018.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1639/req_0330-2018.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1551/req_0331-2018.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1552/req_0332-2018.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1553/req_0333-2018.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1842/req_0335-2018.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1640/req_0336-2018.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1554/req_0337-2018.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1555/req_0338-2018.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1556/req_0339-2018.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1557/req_0340-2018.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1558/req_0341-2018.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1559/req_0342-2018.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1560/req_0343-2018.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1561/req_0344-2018.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1562/req_0345-2018.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1563/req_0346-2018.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1693/req_0347-2018.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1695/req_0348-2018.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1648/req_0349-2018.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1649/req_0350-2018.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1650/req_0351-2018.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1651/req_0352-2018.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1652/req_0353-2018.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1687/req_0354-2018.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1689/req_0355-2018.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1691/req_0356-2018.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1694/req_0357-2018.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1696/req_0358-2018.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1697/req_0359-2018.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1698/req_0360-2018.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1699/req_0362-2018.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1701/req_0363-2018.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1702/req_0364-2018.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1703/req_0365-2018.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1705/req_0367-2018.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1706/req_0369-2018.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1707/req_0370-2018.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1708/req_0371-2018.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1709/req_0372-2018.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1710/req_0373-2018.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1900/req_0374-2018.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1901/req_0375-2018.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1902/req_0376-2018.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1903/req_0377-2018.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1904/req_0378-2018.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1905/req_0379-2018.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1906/req_0380-2018.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1907/req_0381-2018.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1908/req_0383-2018.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1909/req_0384-2018.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1910/req_0385-2018.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1911/req_0386-2018.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1912/req_0387-2018.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1914/req_0388-2018.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1915/req_0389-2018.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1916/req_0390-2018.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1917/req_0391-2018.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1918/req_0392-2018.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1919/req_0393-2018.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1920/req_0394-2018.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1921/req_0397-2018.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1922/req_0398-2018.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1923/req_0399-2018.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1924/req_0400-2018.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1925/req_0401-2018.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1926/req_0402-2018.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1927/req_0403-2018.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1928/req_0404-2018.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1929/req_0405-2018.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1930/req_0406-2018.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1895/req_0412-2018.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1931/req_0413-2018.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1932/req_0414-2018.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1933/req_0415-2018.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1934/req_0416-2018.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1935/req_0417-2018.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1936/req_0418-2018.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1937/req_0419-2018.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1938/req_0421-2018.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1939/req_0422-2018.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1940/req_0423-2018.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1941/req_0424-2018.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1942/req_0425-2018.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1943/req_0426-2018.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1896/req_0427-2018.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1894/req_0428-2018.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1897/req_0429-2018.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1944/req_0430-2018.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1945/req_0431-2018.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1946/req_0432-2018.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1898/req_0433-2018.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1947/req_0434-2018.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1948/req_0435-2018.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1956/req_0439-2018.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1957/req_0440-2018.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1958/req_0441-2018.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1959/req_0442-2018.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1960/req_0443-2018.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1961/req_0444-2018.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1962/req_0445-2018.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1963/req_0446-2018.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1964/req_0447-2018.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1965/req_0448-2018.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1966/req_0449-2018.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1967/req_0450-2018.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1969/req_0452-2018.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1970/req_0453-2018.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1971/req_0454-2018.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1972/req_0455-2018.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1973/req_0457-2018.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1974/req_0458-2018.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1684/req_0272a-2018.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1690/req_0315a-2018.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1899/req_0372-2018.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1913/req_0387-a-2018.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1955/req_0434-2018.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1368/projeto_de_lei_001-2018.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1369/projeto_de_lei_002-2018.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1370/projeto_de_lei_003-2018.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1371/projeto_de_lei_004-2018.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1382/projeto_de_lei_005-2018.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1383/projeto_de_lei_006-2018.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1384/projeto_de_lei_007-2018.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1385/projeto_de_lei_009-2018.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1387/projeto_de_lei_010-2018.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1388/projeto_de_lei_011-2018.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1391/projeto_de_lei_012-2018.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1393/projeto_de_lei_013-2018.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1394/projeto_de_lei_014-2018.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1395/projeto_de_lei_015-2018.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1398/projeto_de_lei_017-2018.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1399/projeto_de_lei_018-2018.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1400/projeto_de_lei_019-2018.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1401/projeto_de_lei_020-2018.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1402/projeto_de_lei_021-2018.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1403/projeto_de_lei_022-2018.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1404/projeto_de_lei_023-2018.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1405/projeto_de_lei_024-2018.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1406/projeto_de_lei_025-2018.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1407/projeto_de_lei_026-2018.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1408/projeto_de_lei_027-2018.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1409/projeto_de_lei_028-2018.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1411/projeto_de_lei_029-2018.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1412/projeto_de_lei_030-2018.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1413/projeto_de_lei_031-2018.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1414/projeto_de_lei_032-2018.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1415/projeto_de_lei_033-2018.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1416/projeto_de_lei_034-2018.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1417/projeto_de_lei_035-2018.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1452/projeto_de_lei_036-2018.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1453/projeto_de_lei_037-2018.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1454/projeto_de_lei_038-2018.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1455/projeto_de_lei_039-2018.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1456/projeto_de_lei_040-2018.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1457/projeto_de_lei_041-2018.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1458/projeto_de_lei_042-2018.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1459/projeto_de_lei_043-2018.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1460/projeto_de_lei_044-2018.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1461/projeto_de_lei_045-2018.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1462/projeto_de_lei_046-2018.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1463/projeto_de_lei_047-2018.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1464/projeto_de_lei_048-2018.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1465/projeto_de_lei_049-2018.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1466/projeto_de_lei_050-2018.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1467/projeto_de_lei_051-2018.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1468/projeto_de_lei_052-2018.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1469/projeto_de_lei_053-2018.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1470/projeto_de_lei_054-2018.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/2238/projeto_de_lei_055-2018.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1472/projeto_de_lei_056-2018.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1473/projeto_de_lei_057-2018.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1474/projeto_de_lei_058-2018.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1492/projeto_de_lei_059-2018.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1511/projeto_de_lei_060-2018.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1512/projeto_de_lei_061-2018.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1493/projeto_de_lei_062-2018.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1494/projeto_de_lei_063-2018.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1513/projeto_de_lei_064-2018.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1514/projeto_de_lei_065-2018.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1653/projeto_de_lei_066-2018.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1658/projeto_de_lei_067-2018.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1885/projeto_de_lei_068-2018.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1886/projeto_de_lei_069-2018.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1711/projeto_de_lei_070-2018_IxvCaby.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1712/projeto_de_lei_071-2018_D2U4hjo.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1887/projeto_de_lei_072-2018.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1888/projeto_de_lei_073-2018.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1889/projeto_de_lei_074-2018.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1890/projeto_de_lei_075-2018.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1891/projeto_de_lei_076-2018.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1892/projeto_de_lei_077-2018.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1893/projeto_de_lei_078-2018.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1950/projeto_de_lei_079-2018.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1951/projeto_de_lei_080-2018.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1952/projeto_de_lei_081-2018.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1953/projeto_de_lei_082-2018.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1954/projeto_de_lei_083-2018.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5937/projeto_de_resolucao_303-2018.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5938/projeto_de_resolucao_304-2018.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5940/projeto_de_resolucao_306-2018.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5941/projeto_de_resolucao_307-2018.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5942/projeto_de_resolucao_308-2018.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5943/projeto_de_resolucao_309-2018.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5944/projeto_de_resolucao_310-2018.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/6542/projeto_de_resolucao_311-2018.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5945/projeto_de_resolucao_312-a-341-2018.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5946/projeto_de_resolucao_312-a-341-2018.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5947/projeto_de_resolucao_312-a-341-2018.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5948/projeto_de_resolucao_312-a-341-2018.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5949/projeto_de_resolucao_312-a-341-2018.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5950/projeto_de_resolucao_312-a-341-2018.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5951/projeto_de_resolucao_312-a-341-2018.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5952/projeto_de_resolucao_312-a-341-2018.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5953/projeto_de_resolucao_312-a-341-2018.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5954/projeto_de_resolucao_312-a-341-2018.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5955/projeto_de_resolucao_312-a-341-2018.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5956/projeto_de_resolucao_312-a-341-2018.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5957/projeto_de_resolucao_312-a-341-2018.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5958/projeto_de_resolucao_312-a-341-2018.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5959/projeto_de_resolucao_312-a-341-2018.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5960/projeto_de_resolucao_312-a-341-2018.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5961/projeto_de_resolucao_312-a-341-2018.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5962/projeto_de_resolucao_312-a-341-2018.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5963/projeto_de_resolucao_312-a-341-2018.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5964/projeto_de_resolucao_312-a-341-2018.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5965/projeto_de_resolucao_312-a-341-2018.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5966/projeto_de_resolucao_312-a-341-2018.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5967/projeto_de_resolucao_312-a-341-2018.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5968/projeto_de_resolucao_312-a-341-2018.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5969/projeto_de_resolucao_312-a-341-2018.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5970/projeto_de_resolucao_312-a-341-2018.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5971/projeto_de_resolucao_312-a-341-2018.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5972/projeto_de_resolucao_312-a-341-2018.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5973/projeto_de_resolucao_312-a-341-2018.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5974/projeto_de_resolucao_312-a-341-2018.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5995/projeto_de_resolucao_342a370-2018.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5997/projeto_de_resolucao_342a370-2018.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5998/projeto_de_resolucao_342a370-2018.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/5999/projeto_de_resolucao_342a370-2018.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/6000/projeto_de_resolucao_342a370-2018.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/6001/projeto_de_resolucao_342a370-2018.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/6002/projeto_de_resolucao_342a370-2018.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/6003/projeto_de_resolucao_342a370-2018.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/6004/projeto_de_resolucao_342a370-2018.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/6005/projeto_de_resolucao_342a370-2018.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/6006/projeto_de_resolucao_342a370-2018.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/6007/projeto_de_resolucao_342a370-2018.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/6008/projeto_de_resolucao_342a370-2018.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/6009/projeto_de_resolucao_342a370-2018.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/6010/projeto_de_resolucao_342a370-2018.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/6011/projeto_de_resolucao_342a370-2018.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/6012/projeto_de_resolucao_342a370-2018.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/6013/projeto_de_resolucao_342a370-2018.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/6014/projeto_de_resolucao_342a370-2018.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/6015/projeto_de_resolucao_342a370-2018.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/6016/projeto_de_resolucao_342a370-2018.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/6017/projeto_de_resolucao_342a370-2018.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/6018/projeto_de_resolucao_342a370-2018.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/6019/projeto_de_resolucao_342a370-2018.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/6020/projeto_de_resolucao_342a370-2018.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/6021/projeto_de_resolucao_342a370-2018.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/6022/projeto_de_resolucao_342a370-2018.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/6023/projeto_de_resolucao_342a370-2018.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/6024/projeto_de_resolucao_371-2018.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1396/projeto_de_lei_015-2018_emenda_aditiva_01.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1397/projeto_de_lei_015-2018_emenda_modificativa_01.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1410/projeto_de_lei_028-2018_emenda_modificativa.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1471/projeto_de_lei_054-2018_emenda_modificativa.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/1949/projeto_de_lei_070-2018_emenda_modificativa.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2018/2239/projeto_de_lei_055-2018_emenda_modificativa.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H571"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="200.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="131.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="130.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>