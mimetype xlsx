--- v0 (2026-02-18)
+++ v1 (2026-04-10)
@@ -54,6597 +54,6597 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2116</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Antônio Manga</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2116/req-0001-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2116/req-0001-2019.pdf</t>
   </si>
   <si>
     <t>Solicito ao Chefe do Poder Executivo, O Exmo. Sr. Prefeito Bruno Gomes De Oliveira, Uma ambulância para a Unidade Básica de Saúde (Posto Médico), do bairro de Tiúma.</t>
   </si>
   <si>
     <t>2117</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2117/req-0002-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2117/req-0002-2019.pdf</t>
   </si>
   <si>
     <t>Solicito ao Chefe do Poder Executivo, O Exmo. Sr. Prefeito Bruno Gomes De Oliveira, Uma ambulância para a Unidade Básica de Saúde (Posto Médico), do bairro da Nova Tiúma.</t>
   </si>
   <si>
     <t>2118</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2118/req-0003-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2118/req-0003-2019.pdf</t>
   </si>
   <si>
     <t>Solicito ao Chefe do Poder Executivo, O Exmo. Sr. Prefeito Bruno Gomes De Oliveira, A Implantação de Extintores de Incêndio nas Unidades Básica de Saúde.</t>
   </si>
   <si>
     <t>2119</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2119/req-0004-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2119/req-0004-2019.pdf</t>
   </si>
   <si>
     <t>Solicito ao Chefe do Poder Executivo, O Exmo. Sr. Prefeito Bruno Gomes De Oliveira, A doação de um Terreno no Loteamento Portal Tiúma, no Bairro de Tiúma para a construção de uma Capela (São João Batista) na cidade de São Lourenço da Mata.</t>
   </si>
   <si>
     <t>2120</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2120/req-0005-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2120/req-0005-2019.pdf</t>
   </si>
   <si>
     <t>Solicito ao Chefe do Poder Executivo, O Exmo. Sr. Prefeito Bruno Gomes De Oliveira, A doação de um Terreno no Bairro da Rosina Labanca, nas proximidades da Praça da Macaíba - Rua Turmalina, para a construção de uma Capela (São José) na cidade de São Lourenço da Mata.</t>
   </si>
   <si>
     <t>2121</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2121/req-0007-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2121/req-0007-2019.pdf</t>
   </si>
   <si>
     <t>Solicito ao Chefe do Poder Executivo, O Exmo. Sr. Prefeito Bruno Gomes De Oliveira, A Implantação de Extintores de Incêndio nas Escolas Municipais.</t>
   </si>
   <si>
     <t>2122</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2122/req-0008-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2122/req-0008-2019.pdf</t>
   </si>
   <si>
     <t>Solicito ao Chefe do Poder Executivo, O Exmo. Sr. Prefeito Bruno Gomes De Oliveira; a Implantação de Kit&amp; de Primeiro Socorros nas Escolas Municipais.</t>
   </si>
   <si>
     <t>2123</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2123/req-0009-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2123/req-0009-2019.pdf</t>
   </si>
   <si>
     <t>Solicito ao Chefe do Poder Executivo, O Exmo. Sr. Prefeito Bruno Gomes De Oliveira, que sejam Executados Serviços de implantação Coleta de Sangue na Residência dos Munícipes que possuem Mobilidade Reduzida.</t>
   </si>
   <si>
     <t>1975</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Alemão do Pixete</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/1975/req-0010-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/1975/req-0010-2019.pdf</t>
   </si>
   <si>
     <t>ASFALTO DA RUA VERDEJANTE LOCALIZADA NO BAIRRO DO PIXETE.</t>
   </si>
   <si>
     <t>1976</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/1976/req-0011-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/1976/req-0011-2019.pdf</t>
   </si>
   <si>
     <t>COMPRIMENTO DO CALCAMENTO DA RUA IRAPIRACA NO BAIRRO DO PIXETE</t>
   </si>
   <si>
     <t>2124</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2124/req-0012-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2124/req-0012-2019.pdf</t>
   </si>
   <si>
     <t>Solicito ao Chefe do Poder Executivo, O Exmo. Sr. Prefeito Bruno Gomes De Oliveira, que sejam Executados Serviços de Instalação de Lixeiras Seletivas Coleta Seletiva Escola Municipal Senador José Ermínio de Moraes, Praça Santo Antônio e Mercado Público de Tiúma.</t>
   </si>
   <si>
     <t>2125</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2125/req-0013-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2125/req-0013-2019.pdf</t>
   </si>
   <si>
     <t>Solicito ao poder executivo, O Exmo. Sr. Prefeito Bruno Gomes de Oliveira, solicitar o início da Execução da Lei nº 2554 de 15 de Junho de 2017 sobre a Coleta Seletiva no município de São Lourenço da Mata, através do Programa Coleta Seletiva: Um Caminho para Sustentabilidade Socioambiental e São Lourenço Uma Cidade l.lmpa; e Papel da Reciclagem como Inclusão Social e Promotora de Cidadania.</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Deto de Lages</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2016/req-0014-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2016/req-0014-2019.pdf</t>
   </si>
   <si>
     <t>REFORMA GERAL DO COLÉGIO MUNICIPAL FERNANDO SAMPAIO. NO DISTRITO DE MATRIZ DA LUZ. NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2017/req-0015-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2017/req-0015-2019.pdf</t>
   </si>
   <si>
     <t>LIMPEZA E DESOBSTRUÇÃO DO CANAL DA GAMELA A PARTIR DA ROSINA LABANCA ATE A PE OS NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2018/req-0017-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2018/req-0017-2019.pdf</t>
   </si>
   <si>
     <t>A REPOSIÇÃO DE LAMPADAS NOS POSTES DA RUA MANOEL COELHO MUNIZ, MATRIZ DA LUZ, NESTE MUNICIPIO</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2019/req-0018-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2019/req-0018-2019.pdf</t>
   </si>
   <si>
     <t>ASFALTAMENTO DA RUA PROFESSORA ROSA LIMA, MATRIZ DA LUZ, NESTE MUNICIPIO .</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2020/req-0019-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2020/req-0019-2019.pdf</t>
   </si>
   <si>
     <t>CALCAMENTO DA RUA NOSSA SENHORA DA CONCEIÇÃO NO DISTRITO DE MATRIZ DA LUZ, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2021/req-0020-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2021/req-0020-2019.pdf</t>
   </si>
   <si>
     <t>REFORMA DO POSTO DE SAÚDE DA FAMÍLIA (P.S.F.) NO DISTRITO DE MATRIZ DA LUZ, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2022/req-0022-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2022/req-0022-2019.pdf</t>
   </si>
   <si>
     <t>A REPOSIÇÃO DE LAMPADAS NOS POSTES DA RUA PROFESSORA ROSA LIMA. MATRIZ DA LUZ. NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2023/req-0023-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2023/req-0023-2019.pdf</t>
   </si>
   <si>
     <t>A REPOSIÇÃO DE LAMPADAS NOS POSTES DA RUA DO CAMPO, NO DISTRITO DE MATRIZ DA LUZ, NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>2077</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Leonardo Barbosa</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2077/req-0024-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2077/req-0024-2019.pdf</t>
   </si>
   <si>
     <t>REALIZAR EM CARÁTER DE URGÊNCIA A LIMPEZA DE TODA EXTENSÃO DO CANAL SITUADO NO BAIRRO DE UMUARAMA POR TRAZ DO TIMBI SHOPPING</t>
   </si>
   <si>
     <t>2078</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2078/req-0025-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2078/req-0025-2019.pdf</t>
   </si>
   <si>
     <t>SOLICITAR QUE A PREFEITURA DESIGNE DE FORMA E EFETIVA E REITERADA FISCAIS TÉCNICOS PARA ACOMPANHAR AS OBRAS DO PROGRAMA" CIDADE SANEADA" NOS BAIRROS DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>2079</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2079/req-0026-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2079/req-0026-2019.pdf</t>
   </si>
   <si>
     <t>QUE SE ENCAMINHE, PARA ESTA CASA DE LEIS, INFORMAÇÕES E DOCUMENTOS ACERCA DE TODOS OS IMÓVEIS LOCADOS PELA ADMINISTRAÇÃO MUNICIPAL NO PERÍODO COMPREENDIDO ENTRE 01/01/2017 ATÉ A PRESENTE DATA, ESPECIFICANDO O ENDEREÇO, À QUAL SECRETARIA ESTA VINCULADO DETERMINADO IMÓVEL E PARA QUAL USO SE RESERVA, ENCAMINHANDO CÓPIA DOS RESPECTIVOS CONTRATOS LOCATÍCIOS E DOCUMENTOS AFINS.</t>
   </si>
   <si>
     <t>2080</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2080/req-0027-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2080/req-0027-2019.pdf</t>
   </si>
   <si>
     <t>QUE SE ENCAMINHE DE FORMA URGENTE , PARA ESTA CASA DE LEIS, INFORMAÇÕES E DOCUMENTOS ACERCA DE TODO PLANO DE AÇÃO E DE OBRAS ESTRUTURADORAS E DE CARA TER PREVENTIVO DA SECRETARIA DE INFRAESTRUTURA E DA DEFESA CIVIL PARA O ENFRENTAMENTO DO INVERNO EM NOSSA CIDADE.</t>
   </si>
   <si>
     <t>2081</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2081/req-0028-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2081/req-0028-2019.pdf</t>
   </si>
   <si>
     <t>ASSUNTO REALIZAR EM CARATER DE URGÊNCIA A REVITALIZAÇÃO E RECUPERAÇÃO DO CALÇAMENTO DA RUA DOM PEDRO PRIMEIRO LOCALIZADA NO BAIRRO LOTEAMENTO SÃO JOÃO SÃO PAULO.</t>
   </si>
   <si>
     <t>2050</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Jai</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2050/req-0029-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2050/req-0029-2019.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE PLACAS DE SINALIZAÇÃO DE TRANSITO NA RUA MANUEL AMAZONAS NO BAIRRO DA VILA DO REINADO.</t>
   </si>
   <si>
     <t>2060</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2060/req-0030-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2060/req-0030-2019.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE PLACAS DE SINALIZAÇÃO DE TRANSITO NA AVENIDA PEDRAS PRECIOSAS NO BAIRRO DA ROSINA LABANCA.</t>
   </si>
   <si>
     <t>1977</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/1977/req-0031-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/1977/req-0031-2019.pdf</t>
   </si>
   <si>
     <t>REFORMA DA PRAÇA LOCALIZADA NA RUA SANTOS DUMONT.</t>
   </si>
   <si>
     <t>2082</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2082/req-0032-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2082/req-0032-2019.pdf</t>
   </si>
   <si>
     <t>ATUALIZAÇÃO DA LEI ORGÂNICA E DO REGIMENTO INTERNO</t>
   </si>
   <si>
     <t>2143</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>Rico Gás</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2143/req-0034-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2143/req-0034-2019.pdf</t>
   </si>
   <si>
     <t>DRENAGEM DE ESGOTO A CÉU ABERTO NA RUA 'C' EM NOVA TIÚMA.</t>
   </si>
   <si>
     <t>2144</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2144/req-0035-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2144/req-0035-2019.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO DO ASFALTO DA-RUA MANOEL AMAZONAS NO PIXETE.</t>
   </si>
   <si>
     <t>2145</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2145/req-0037-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2145/req-0037-2019.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DA ILUMINAÇÃO PÚBLICA NA RUA L EM NOVA TIÚMA.</t>
   </si>
   <si>
     <t>2083</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2083/req-0038-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2083/req-0038-2019.pdf</t>
   </si>
   <si>
     <t>QUE SEJAM INSTALADOS RASTREADORES NOS VEÍCULOS PRÓPRIOS E /OU LOCADOS A SERVIÇO DA PREFEITURA, INCLUSIVE NAS AMBULÂNCIA.</t>
   </si>
   <si>
     <t>2126</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2126/req-0040-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2126/req-0040-2019.pdf</t>
   </si>
   <si>
     <t>Solicito ao Chefe do Poder Executivo, O Exmo. Sr. Prefeito Bruno Gomes De Oliveira, ao Governo do Estado de Pernambuco, através do Grande Recife Consórcio de Transporte e a Empresa Mobibrasil o aumento da Frota da linha 2493 T.I CAMARAGIBE/TIÚMA, como também, o Retorno das "Viagens Expressas", em horários considerado de Pico.</t>
   </si>
   <si>
     <t>2127</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2127/req-0041-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2127/req-0041-2019.pdf</t>
   </si>
   <si>
     <t>Solicito ao Chefe do Poder Executivo, O Exmo. Sr. Prefeito Bruno Gomes De Oliveira, e ao Governo do Estado de Pernambuco, que seja Implantado um Posto Policial Próximo ao Mercado Público de Tiúma.</t>
   </si>
   <si>
     <t>2128</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2128/req-0042-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2128/req-0042-2019.pdf</t>
   </si>
   <si>
     <t>Solicito ao Chefe do Poder Executivo, O Exmo. Sr. Prefeito Bruno Gomes De Oliveira, que seja executado a reativação do Posto Policial próximo a Mobibrasil.</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2024/req-0044-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2024/req-0044-2019.pdf</t>
   </si>
   <si>
     <t>CAPINAÇÃO E COLOCAÇÃO DE PLACA DE SINALIZAÇÃO DE TRANSITO NA ESTRADA SEVERINO SALES {ESTRADA DE MANGUBA) EM TODA SUA EXTENSÃO • NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2025/req-0045-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2025/req-0045-2019.pdf</t>
   </si>
   <si>
     <t>REFORMA GERAL DO COLEGIO MUNICIPAL JOAQUIM DAMIÃO NO ASSENTAMENTO PIXAÓ, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2026/req-0046-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2026/req-0046-2019.pdf</t>
   </si>
   <si>
     <t>REFORMA GERAL DO COLEGIO MUNICIPAL ANTONIO CASTRO ALVES NO ENGENHO SANTA ROSA. NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2027</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2027/req-0047-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2027/req-0047-2019.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO EXCELENTÍSSIMO SENHOR PREFEITO BRUNO GOMES DE OLIVEIRA QUE, SEJA FEITO A DISTRIBUIÇÃO DE PEIXES AOS MAIS CARENTE DURANTE A SEMANA SANTA I NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2146</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2146/req-0048-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2146/req-0048-2019.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DA PRAÇA CENTENÁRIO NO PIXETE</t>
   </si>
   <si>
     <t>2147</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2147/req-0049-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2147/req-0049-2019.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DA PRAÇA JOSÉ SÁTIRO NA RUA RIACHUELO, VILA DO REINADO.</t>
   </si>
   <si>
     <t>2148</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2148/req-0050-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2148/req-0050-2019.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DO CALÇAMENTO DA RUA 2º TRAVESSA MANOEL AMAZONAS NO BAIRRO DO PIXETE NAS MEDIAÇÕES DA CASA DE Nº 09</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>Denis Alves</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2010/req-0051-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2010/req-0051-2019.pdf</t>
   </si>
   <si>
     <t>Manutenção de Iluminação Pública - Rua Fabio Mota - Vila Dourada</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/</t>
   </si>
   <si>
     <t>Manutenção de galeria de esgoto - Travessa Dr. Joaquim Nabuco - Vila Dourada</t>
   </si>
   <si>
     <t>2032</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>Fabinho Pereira</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2032/req-0053-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2032/req-0053-2019.pdf</t>
   </si>
   <si>
     <t>SOLIICITAMOS O CALÇAMENTO DA RUA BUIQUE, BAIRRO VILA DOURADA CAIARÁ.</t>
   </si>
   <si>
     <t>2033</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>SOLIICITAMOS O RECAPEAMENTO DA RUA LUIZ GONZAGA DOS SANTOS, BAIRRO VILA DOURADA CAIARÁ.</t>
   </si>
   <si>
     <t>2034</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2034/req-0055-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2034/req-0055-2019.pdf</t>
   </si>
   <si>
     <t>SOLICITAMOS O RECAPEAMENTO DA RUA DAS FLORES, BAIRRO CAIARÁ.</t>
   </si>
   <si>
     <t>2040</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2040/req-0056-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2040/req-0056-2019.pdf</t>
   </si>
   <si>
     <t>SOLICITAMOS O CALÇAMENTO DA RUA DA AURORA, BAIRRO.VÁRZEA FRIA.</t>
   </si>
   <si>
     <t>2041</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2041/req-0057-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2041/req-0057-2019.pdf</t>
   </si>
   <si>
     <t>SOLICITAMOS O CALÇAMENTO DA RUA JOSEF A CUNHA, BAIRRO VILA DOURADA, CAIARÁ.</t>
   </si>
   <si>
     <t>2044</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2044/req-0058-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2044/req-0058-2019.pdf</t>
   </si>
   <si>
     <t>SOLICITAMOS O CALÇAMENTO DA RUA TEODORO VELEIRA, BAIRRO VILA DOURADA, CAIARÁ.</t>
   </si>
   <si>
     <t>2130</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2130/req-0059-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2130/req-0059-2019.pdf</t>
   </si>
   <si>
     <t>Solicito ao Chefe do Poder Executivo, O Exmo. Sr. Prefeito Bruno Gomes De Oliveira, ao Governo do Estado de Pernambuco e ao Excelentíssimo Deputado Estadual Marco Aurélio a instalação de uma lombada física na entrada da Rua do Cotovelo e outra lombada próxima a Paróquia de Santo Antônio em Tiúma.</t>
   </si>
   <si>
     <t>2131</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2131/req-0060-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2131/req-0060-2019.pdf</t>
   </si>
   <si>
     <t>Solicito ao Chefe do Poder Executivo, O Exmo. Sr. Prefeito Bruno Gomes De Oliveira, ao Governo do Estado de Pernambuco, através da Secretaria Estadual de Educação e ao Excelentíssimo Deputado Estadual Marco Aurélio a implantação de uma Escola Estadual no Bairro de Tiúma.</t>
   </si>
   <si>
     <t>2132</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2132/req-0061-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2132/req-0061-2019.pdf</t>
   </si>
   <si>
     <t>Solicito ao Chefe do Poder Executivo, O Exmo. Sr. Prefeito Bruno Gomes De Oliveira, a implantação de um posto médico e uma escola municipal na localidade Portal de Tiúma no Bairro de Tiúma município de São Lourenço da Mata</t>
   </si>
   <si>
     <t>2133</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2133/req-0062-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2133/req-0062-2019.pdf</t>
   </si>
   <si>
     <t>Solicito ao Chefe do Poder Executivo, O Exmo. Sr. Prefeito Bruno Gomes De Oliveira, a realização de uma reforma e adaptações na Escola Municipal Senador José Ermírio de Morais no Bairro de Tiúma.</t>
   </si>
   <si>
     <t>2134</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2134/req-0063-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2134/req-0063-2019.pdf</t>
   </si>
   <si>
     <t>Solicito ao Chefe do Poder Executivo, O Exmo. Sr. Prefeito Bruno Gomes De Oliveira, a instalação de Placas Indicativas com os Nomes e Números dos CEPS das Ruas do Bairro de Tiúma e adjacências.</t>
   </si>
   <si>
     <t>2135</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2135/req-0064-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2135/req-0064-2019.pdf</t>
   </si>
   <si>
     <t>Solicito ao Chefe do Poder Executivo, O Exmo. Sr. Prefeito Bruno Gomes De Oliveira, a estruturação e o apoio na Festa Religiosa da Paróquia de Santo Antônio a ser realizado no mês de junho, no Bairro de Tiúma.</t>
   </si>
   <si>
     <t>2136</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2136/req-0065-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2136/req-0065-2019.pdf</t>
   </si>
   <si>
     <t>Solicito ao Chefe do Poder Executivo, O Exmo. Sr. Prefeito Bruno Gomes De Oliveira, a estruturação e o apoio a Festa do Abacaxi na comunidade do Assentamento Velho 1.</t>
   </si>
   <si>
     <t>2137</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2137/req-0066-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2137/req-0066-2019.pdf</t>
   </si>
   <si>
     <t>Solicito ao Chefe do Poder Executivo, O Exmo. Sr. Prefeito Bruno Gomes De Oliveira, a realização de uma reforma e adaptações da Associação dos Moradores do Bairro de Tiúma.</t>
   </si>
   <si>
     <t>2138</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2138/req-0067-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2138/req-0067-2019.pdf</t>
   </si>
   <si>
     <t>Solicito ao Chefe do Poder Executivo, O Exmo. Sr. Prefeito Bruno Gomes De Oliveira, a estrutura da missa dos ex moradores do bairro de Tiúma. Que será realizada dentro do prédio da Usina Tiúma, no dia 05 de janeiro de 2020, ás 10:00h. Precisa-se de 400 (quatrocentas) cadeiras, 80 (oitenta) mesas, 02 (duas) girandolas de fogos, 1 O (dez) caixas de fogos, 50 (cinquenta) caixas de vinho e 500 (quinhentos) pães.</t>
   </si>
   <si>
     <t>2066</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2066/req-0068-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2066/req-0068-2019.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE REFORMA DA CRECHE TIA INÊS LOCALIZADO NO BAIRRO DA ROSINA LABANCA.</t>
   </si>
   <si>
     <t>2068</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2068/req-0069-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2068/req-0069-2019.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE REFORMA DA ESCOLA AUGUSTO LUCENA LOCALIZADO NO BAIRRO DA ROSINA LABANCA.</t>
   </si>
   <si>
     <t>2154</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>Salvador</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2154/req-0070-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2154/req-0070-2019.pdf</t>
   </si>
   <si>
     <t>SOLICITAR O CALÇAMENTO DA RUA SÃO JOÃO, LOCALIZADA NO DISTRITO DE MATRIZ DA LUZ, NESTE MUNICÍPIO</t>
   </si>
   <si>
     <t>2084</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2084/req-0071-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2084/req-0071-2019.pdf</t>
   </si>
   <si>
     <t>ADERIR AO PROJETO "ENERGIA COM CIDADANIA" DA CONSECIONARIA DE ENERGIA ELÉTRICA CELPE, ATRAVÉS DE PPP( PARCERIA PUBLICO PRIVADA) E COM ESSA ADESÃO BENEFICIAR AS ESCOLAS PUBLICAS DE NOSSO MUNICÍPIO COM A TROCA GRATUITA DAS LAMPADAS FLUORESCENTES E/OU LAMPADAS HALOGENAS POR LAMPADAS DE LED MODERNAS E MAIS EFICIENTE GARANTINDO ECONOMIA DE ENERGIA E MAIOR QUALIDADE DE VIDA DO ESTUDANTE EM SALA DE AULA.</t>
   </si>
   <si>
     <t>1984</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>Celso Luiz</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/1984/req-0072-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/1984/req-0072-2019.pdf</t>
   </si>
   <si>
     <t>CAPINAÇÃO E LIMPEZA GERAL NO LOTEAMENTO VALE VERDE E LOTEAMENTO PROGRESSO, SITUADO NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1985</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/1985/req-0073-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/1985/req-0073-2019.pdf</t>
   </si>
   <si>
     <t>CAPINAÇÃO E LIMPEZA GERAL NO LOTEAMENTO SÃO JOÃO E SÃO PAULO,  SITUADO NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1986</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/1986/req-0074-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/1986/req-0074-2019.pdf</t>
   </si>
   <si>
     <t>CAPINAÇÃO E LIMPEZA GERAL NO LOTEAMENTO IRINEU TEIXEIRA, SITUADO NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1987</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/1987/req-0075-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/1987/req-0075-2019.pdf</t>
   </si>
   <si>
     <t>CAPINAÇÃO E LIMPEZA GERAL NO LOTEAMENTO NOVA ESPERANÇA, SITUADO NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>2028</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2028/req-0076-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2028/req-0076-2019.pdf</t>
   </si>
   <si>
     <t>CONCLUSÃO DO CALCAMENTO DA SEGUNDA TRAVESSA AIRTON SENNA DA SILVA, BAIRRO DE NOVA TIÚMA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2029</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2029/req-0077-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2029/req-0077-2019.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO ASFÁLTICO DA AVENIDA LUIZ GONZAGA BAIRRO DA VILA DOURADA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2030</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2030/req-0078-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2030/req-0078-2019.pdf</t>
   </si>
   <si>
     <t>REFORMA DO POSTO POLICIAL NO DISTRITO DE LAGES, NESTE MUNICÍPIO</t>
   </si>
   <si>
     <t>2031</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2031/req-0079-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2031/req-0079-2019.pdf</t>
   </si>
   <si>
     <t>REFORMA GERAL DO COLÉGIO MUNICIPAL FRANCISCO GOMES. NO DISTRITO DE LAGES, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2155</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2155/req-0080-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2155/req-0080-2019.pdf</t>
   </si>
   <si>
     <t>SOLICITAR A APLICAÇÃO DE ASFALTO CALÇAMENTO DA RUA JOVINO PEREIRA DA SILVA, LOCALIZADO NO CENTRO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2170</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2170/req-0081-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2170/req-0081-2019.pdf</t>
   </si>
   <si>
     <t>CAPINAÇÃO E LIMPEZA DA RUA VENEZA DO LOTEAMENTO DA BELA VISTA, SITUADO NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2171</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2171/req-0082-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2171/req-0082-2019.pdf</t>
   </si>
   <si>
     <t>CAPINAÇÃO E LIMPEZA DA RUA TERESINA DO LOTEAMENTO DA BELA VISTA, SITUADO NESTE MUNIOPIO.</t>
   </si>
   <si>
     <t>2172</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2172/req-0083-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2172/req-0083-2019.pdf</t>
   </si>
   <si>
     <t>CONSERTO DO CALÇAMENTO DA RUA VENEZA DO LOTEAMENTO DA BELA VISTA, SITUADO NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>2173</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2173/req-0085-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2173/req-0085-2019.pdf</t>
   </si>
   <si>
     <t>CAPINAÇÃO E LIMPEZA DA RUA GURJÃO DO LOTEAMENTO DA BELA VISTA, SITUADO NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2012/req-0086-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2012/req-0086-2019.pdf</t>
   </si>
   <si>
     <t>Pavimentação da Rua Palmares, bairro da Várzea Fria, neste município.</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2013/req-0087-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2013/req-0087-2019.pdf</t>
   </si>
   <si>
     <t>Manutenção de Iluminação Pública na Rua Palmares, bairro da Várzea Fria, neste município.</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2014/req-0088-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2014/req-0088-2019.pdf</t>
   </si>
   <si>
     <t>Construção de muro de contenção na Rua Palmares, bairro da Várzea Fria, neste município</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2015/req-0089-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2015/req-0089-2019.pdf</t>
   </si>
   <si>
     <t>Pavimentação da Rua Fabio Mota, bairro da Vila Dourada, neste município.</t>
   </si>
   <si>
     <t>2070</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2070/req-0090-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2070/req-0090-2019.pdf</t>
   </si>
   <si>
     <t>LIMPEZA E TROCA DE LÂMPADAS DA RUA CARPI NA NO BAIRRO DO GLEBA DO PATRIARCA.</t>
   </si>
   <si>
     <t>2071</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2071/req-0091-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2071/req-0091-2019.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE SERVIÇO DE SANEAMENTO BÁSICO, ASFALTAMENTO E DRENAGEM.COLOCAÇÃO DE PLACAS DE IDENTIFICAÇÃO COM NOME E CEP DA RUA PHCN NO BAIRRO DA NOVA TIÚMA.</t>
   </si>
   <si>
     <t>2072</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2072/req-0092-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2072/req-0092-2019.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE SERVIÇO DE SANEAMENTO BÁSICO, ASFALTAMENTO E DRENAGEM.COLOCAÇÃO DE PLACAS DE IDENTIFICAÇÃO COM NOME E CEP DA RUA TOCANTINS NO BAIRRO DA NOVA TIÚMA.</t>
   </si>
   <si>
     <t>2073</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2073/req-0093-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2073/req-0093-2019.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE SERVIÇO DE SANEAMENTO BASICO, ASFALTAMENTO E DRENAGEM,COLOCAÇÃO DE PLACAS DE INDENTIFICAÇÃO COM NOME E CEP DA RUA DA RADIO JORNAL NO BAIRRO DA NOVA TIUMA.</t>
   </si>
   <si>
     <t>2074</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2074/req-0094-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2074/req-0094-2019.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE REFORMA DOS ALAMBRADOS.TODA ESTRUTURA DE FERRO, COLOCAÇÃO DAS TELAS E 2 CAÇAMBAS DE AREIA DENTRO DA QUADRA DA ROSINA LABANCA QUE FICA LOCALIZADA NA RUA PARÁ VILA DO REINADO.</t>
   </si>
   <si>
     <t>2085</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2085/req-0095-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2085/req-0095-2019.pdf</t>
   </si>
   <si>
     <t>SOLICITO INFORMAÇÕES SOBRE AS ESCOLAS MUNICIPAIS QUE FORAM REFORMADAS E AINDA AS QUE ESTÃO EM ANDAMENTO.</t>
   </si>
   <si>
     <t>2086</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2086/req-0096-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2086/req-0096-2019.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE INFORMAÇÕES À SECRETARIA DE ASSISTÊNCIA SOCIAL, SOBRE OS CONSELHOS MUNICIPAL DE ASSISTÊNCIA SOCIAL E OS NOMES DOS MEMBROS DOS CONSELHOS.</t>
   </si>
   <si>
     <t>2089</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2089/req-0097-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2089/req-0097-2019.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE INFORMAÇÕES À SECRET ARlA DE SAÚDE, SOBRE O CONSELHO MUNICIPAL DE SAÚDE E OS NOMES DOS MENBROS DO CONSELHO.</t>
   </si>
   <si>
     <t>2139</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2139/req-0098-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2139/req-0098-2019.pdf</t>
   </si>
   <si>
     <t>Solicito ao Chefe do Poder Executivo, O Exmo. Sr. Prefeito Bruno Gomes De Oliveira, do Governo do Estado de Pernambuco, ao líder da oposição na Assembleia Legislativa o Senhor excelentíssimo Deputado Estadual Marco Aurélio e a CELPE (Companhia Energética de Pernambuco), a instalação da iluminação pública nas margens da BR 408 que compreende entre o Km 92, próximo ao viaduto da entrada do bairro de Muribara, até a Reserva São Lourenço, Km 96 da Rodovia 408.</t>
   </si>
   <si>
     <t>2140</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2140/req-0099-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2140/req-0099-2019.pdf</t>
   </si>
   <si>
     <t>Solicito ao Chefe do Poder Executivo, O Exmo. Sr. Prefeito Bruno Gomes De Oliveira, do Governo do Estado de Pernambuco, ao líder da oposição na Assembleia Legislativa o Senhor Excelentíssimo Deputado Estadual Marco Aurélio, a regularização Fundiária dos imóveis do Bairro de Tiúma do Município de São Lourenço da Mata.</t>
   </si>
   <si>
     <t>1988</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>Cícero Pinheiro</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/1988/req-0100-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/1988/req-0100-2019.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO O SERVIÇO DE RESTAURAÇÃO E MELHORIA DA ILUMINAÇÃO PÚBLICA DA RUA PARAÍBA, NO BAIRRO ERCINA LAPENDA.</t>
   </si>
   <si>
     <t>1989</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/1989/req-0101-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/1989/req-0101-2019.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DOS SERVIÇOS DE RECUPERAÇÃO EM TERRAPLENAGEM COM PISARAGEM, DAS RUAS DAS PAPOULAS, BENTO GONÇALVES E A ESTRADA DA COMPESA ATÉ O JALISCO, NO BAIRRO DE PENEDO.</t>
   </si>
   <si>
     <t>1990</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/1990/req-0102-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/1990/req-0102-2019.pdf</t>
   </si>
   <si>
     <t>SOLICITA O SERVIÇO DE RESTAURAÇÃO DE DUAS BOCAS DE LOBO DE ÁGUAS PLUVIAIS, E DESOBSTRUÇÃO DA GALERIA DA RUA BARRA DE GUABIRABA, ENTRE AS RUAS MINAS GERAIS E PARAÍBA, NO BAIRRO ERCINA LAPENDA.</t>
   </si>
   <si>
     <t>2149</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2149/req-0103-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2149/req-0103-2019.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE REFLETORES NO CAMPO DA VILA DO REINADO</t>
   </si>
   <si>
     <t>2150</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2150/req-0104-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2150/req-0104-2019.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO DO ASFALTO DA RUA GETÚLIO VARGAS NO BAIRRO CAPIBARIBE.</t>
   </si>
   <si>
     <t>2151</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2151/req-0106-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2151/req-0106-2019.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE PRAÇA OU ESPAÇO DE LAZER EM NOVA TIÚMA.</t>
   </si>
   <si>
     <t>2090</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2090/req-0107-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2090/req-0107-2019.pdf</t>
   </si>
   <si>
     <t>REALIZAR A PAVIMENTAÇÃO E DRENAGEM DA RUA CECÍLIA MEIRELES , SITUADA NO BAIRRO DO PENEDO.</t>
   </si>
   <si>
     <t>2091</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2091/req-0108-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2091/req-0108-2019.pdf</t>
   </si>
   <si>
     <t>REALIZAR EM CARÁTER DE URGÊNCIA A CONSTRUÇÃO DE UM MURO DE ARRIMO E UMA ESCADARIA NA RUA IBIRAJUBA, SITUADA NO BAIRRO DA VÁRZEA FRIA.</t>
   </si>
   <si>
     <t>2106</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>Maestro Carlos</t>
   </si>
   <si>
     <t>SOLICITAÇÃO PARA O CALCAMENTO DA RUA AUGUSTINHO RODRIGUES, NA LOCALIDADE DE NOVA TIUMA.</t>
   </si>
   <si>
     <t>2107</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2107/req-0110-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2107/req-0110-2019.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO PARA ILUMINAÇAO PUBLICA DA RUA 1ª TRAVESSA JOÃO PESSOA , LOCALIDADE DE NOVO CAIRA.</t>
   </si>
   <si>
     <t>2108</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2108/req-0111-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2108/req-0111-2019.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO PARA ILUMINAÇÃO PUBLICA DA COELHO MUNIZ, NA LOCALIDADE DE MATRIZ DA LUZ.</t>
   </si>
   <si>
     <t>2092</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2092/req-0112-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2092/req-0112-2019.pdf</t>
   </si>
   <si>
     <t>SOLICITAMOS QUE A SECRETARIA DE CULTURA ENCAMINHE A ESTA CASA LEGISLATIVA RELAÇÃO DAS AGREMIAÇÕES CARNAVALESCAS QUE RECEBERAM INCENTIVOS FINANCEIROS PARA APRESENTAÇÃO NO CARNAVAL 2019 EM NOSSA CIDADE . RELAÇÃO CONTENDO ; _x000D_
 1-CNPJ DAS AGREMIAÇÕES, _x000D_
 2-LOCAIS, DATA E HORÁRIO QUE SE APRESENTARAM _x000D_
 3-VALORES RECEBIDOS</t>
   </si>
   <si>
     <t>2097</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>SOLICITAMOS QUE A SECRETARÍA DE SAÚDE DISPONIBILIZE EPis( EQUIPAMENTOS DE PROTEÇÃO INDIVIDUAL PARA OS AGENTES DE SAÚDE E DE ENDEMIAS, ASSIM COMO TAMBÉM MATERIAIS DE TRABALHO. CONTENDO: _x000D_
 1-PROTETOR SOLAR _x000D_
 2-FARDAMENTOS COMPLETO_x000D_
 3-MATERIAIS DE EXPEDIENTE DIVERSOS.</t>
   </si>
   <si>
     <t>2156</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2156/req-0114-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2156/req-0114-2019.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE CONSTRUÇÃO DE UMA ESCADARIA NA RUA BELÉM DE MARIA, NA COMUNIDADE GLEBA DO PATRIARCA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2158</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2158/req-0116-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2158/req-0116-2019.pdf</t>
   </si>
   <si>
     <t>SOLICITAR A CONSTRUÇÃO DE UMA ESCADARIA NA RUA BELÉM DE MARIA - GLEBA DO PATRIARCA, NO BAIRRO DE CAPIBARIBE, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2174</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2174/req-0118-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2174/req-0118-2019.pdf</t>
   </si>
   <si>
     <t>SOLICITAMOS O ASFALTO DA RUA SÃO SEBASTIÃO, BAIRRO CAPIBARIBE</t>
   </si>
   <si>
     <t>2175</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2175/req-0119-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2175/req-0119-2019.pdf</t>
   </si>
   <si>
     <t>SOLICITAMOS O ASFALTO DA AVENIDA GETÚLIO VARGAS, BAIRRO CAPIBARIBE.</t>
   </si>
   <si>
     <t>2176</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2176/req-0120-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2176/req-0120-2019.pdf</t>
   </si>
   <si>
     <t>SOLICITAMOS O ASFALTO DA RUA CONSTANTINO AVELINO DE SÁ, BAIRRO CAPIBARIBE.</t>
   </si>
   <si>
     <t>2177</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2177/req-0121-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2177/req-0121-2019.pdf</t>
   </si>
   <si>
     <t>SOLICITAMOS O ASFALTO DA RUA CABROBÓ, BAIRRO CAPIBARIBE.</t>
   </si>
   <si>
     <t>2178</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2178/req-0123-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2178/req-0123-2019.pdf</t>
   </si>
   <si>
     <t>SOLICITAMOS O ASFALTO DA RUA GURJÃO, BAIRRO BELA VISTA.</t>
   </si>
   <si>
     <t>1991</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/1991/req-0124-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/1991/req-0124-2019.pdf</t>
   </si>
   <si>
     <t>Solicito a LIMPEZA DA CANALETA, CAPINAÇÃO E O CALÇAMENTO DA 1ª TRAVESSA DA RUA VINTE E TRÊS, no bairro Parque Capibaribe, neste município.</t>
   </si>
   <si>
     <t>1992</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/1992/req-0125-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/1992/req-0125-2019.pdf</t>
   </si>
   <si>
     <t>Solicito a LIMPEZA DA CANALETA, CAPINAÇÃO E O CALÇAMENTO DA 2ª TRAVESSA DA RUA VINTE E TRÊS, no bairro Parque Capibaribe, neste município.</t>
   </si>
   <si>
     <t>1993</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/1993/req-0126-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/1993/req-0126-2019.pdf</t>
   </si>
   <si>
     <t>Solicito a RESTAURAÇÃO E A COMPLEMENTAÇÃO DO CALÇAMENTO DA RUA MANOEL AMAZONAS E DE SUA EXTENSÃO ATÉ A PE-05 EM FRENTE A UPA, no bairro da Vila do Reinado, neste município.</t>
   </si>
   <si>
     <t>1994</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/1994/req-0127-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/1994/req-0127-2019.pdf</t>
   </si>
   <si>
     <t>Solicito a RESTAURAÇÃO E RECAPEAMENTO DO ASFÁLTICA DA RUA VERDEJANTE, no bairro da Pixete, neste município.</t>
   </si>
   <si>
     <t>1995</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/1995/req-0128-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/1995/req-0128-2019.pdf</t>
   </si>
   <si>
     <t>Solicito o RECAPEAMENTO ASFÁLTICO DA RUA EXPEDICIONÁRIO CONSTANTINO AVELINO DE SÁ, no bairro da Várzea Fria, neste município.</t>
   </si>
   <si>
     <t>1996</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/1996/req-0129-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/1996/req-0129-2019.pdf</t>
   </si>
   <si>
     <t>Solicito a RESTAURAÇÃO do ASFÁLTICA DA RUA ITAMARACÁ, no bairro da Pixete, neste município.</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/1997/req-0130-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/1997/req-0130-2019.pdf</t>
   </si>
   <si>
     <t>Solicito o RECAPEAMENTO ASFÁLTICO DA RUA QUARENTA E QUATRO A, no bairro do Parque Capibaribe, neste município.</t>
   </si>
   <si>
     <t>1998</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/1998/req-0131-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/1998/req-0131-2019.pdf</t>
   </si>
   <si>
     <t>Solicito a MANUTENÇÃO DA ILUMINAÇÃO PÚBLICA DA RUA FÁBIO MOTA, no bairro do Caiará, neste município.</t>
   </si>
   <si>
     <t>1999</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/1999/req-0132-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/1999/req-0132-2019.pdf</t>
   </si>
   <si>
     <t>Solicito o RECAPEAMENTO ASFÁLTICO DA RUA JOÃO TAVARES, no bairro do Penedo, neste município.</t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2000/req-0133-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2000/req-0133-2019.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DA SINALIZAÇÃO VERTICAL E HORIZONTAL PARA ESTRADA DE MATRIZ DA LUZ, NO TRECHO DA BR - 408, ATÉ A ESCOLA MUNICIPAL TIRADENTES, NO DISTRITO DE MATRIZ DA LUZ.</t>
   </si>
   <si>
     <t>2159</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2159/req-0134-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2159/req-0134-2019.pdf</t>
   </si>
   <si>
     <t>SOLICITAR O CALÇAMENTO E PONTE DE ACESSO DA RUA BELÉM DE SÃO FRANCISCO, NO BAIRRO DE VILA RICA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2160</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2160/req-0135-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2160/req-0135-2019.pdf</t>
   </si>
   <si>
     <t>SOLICITAR A CONSTRUÇÃO DE UMA ESCADARIA NA RUA 43 A, NO BAIRRO DO PARQUE CAPIBARIBE, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2001/req-0136-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2001/req-0136-2019.pdf</t>
   </si>
   <si>
     <t>Solicito a pavimentação da RUA JOAQUIM FRANCISCO DOS SANTOS, no Lot. Metropolitano, bairro de Chã da Tábua, neste município.</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2002/req-0137-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2002/req-0137-2019.pdf</t>
   </si>
   <si>
     <t>Solicito o RECAPEAMENTO ASFÁLTICO DA RUA VINTE E NOVE A, no bairro do Parque Capibaribe, neste município.</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2003/req-0138-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2003/req-0138-2019.pdf</t>
   </si>
   <si>
     <t>SOLICITAMOS EM CARÁTER DE URGÊNCIA APRESENTAÇÃO DE UM PLANO MUNICIPAL INTEGRADO DE AÇÕES PARA A SEGURANÇA NAS ESCOLAS DA REDE MUNICIPAL DE ENSINO</t>
   </si>
   <si>
     <t>2098</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2098/req-0139-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2098/req-0139-2019.pdf</t>
   </si>
   <si>
     <t>SOLICITAMOS AO DR. PAULO MENDES, SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO QUE ENCAMINHE A ESTA CASA LEGISLATIVA INFORMAÇÕES E RAZOES PELAS QUAIS ESTÁ HAVENDO CONSTANTES ATRASOS NO PAGAMENTO DOS SALÁRIOS DOS FUNCIONÁRIOS CONTRATADOS ; SEGUE CÓPIA DESTE REQUERIMENTO AO MINISTÉRIO PUBLICO DE PERNAMBUCO.</t>
   </si>
   <si>
     <t>2099</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2099/req-0140-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2099/req-0140-2019.pdf</t>
   </si>
   <si>
     <t>REALIZAR PINTURA E MANUTENÇÃO DO VELÓRIO MUNICIPAL</t>
   </si>
   <si>
     <t>2004</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2004/req-0141-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2004/req-0141-2019.pdf</t>
   </si>
   <si>
     <t>Solicito a MANUTENÇÃO DA ILUMINAÇÃO PÚBLICA DA RUA GIPTO, no bairro da Rosina Labanca, neste município.</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2005/req-0142-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2005/req-0142-2019.pdf</t>
   </si>
   <si>
     <t>Solicito a MANUTENÇÃO DA ILUMINAÇÃO PÚBLICA DA RUA FRANCISCA BEZERRA DA SILVA, no bairro da Rosina Labanca, neste município.</t>
   </si>
   <si>
     <t>2006</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2006/req-0143-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2006/req-0143-2019.pdf</t>
   </si>
   <si>
     <t>Solicito a MANUTENÇÃO DA REDE DE ESGOTO DA RUA PÉROLA, no bairro da Rosina Labanca, neste município.</t>
   </si>
   <si>
     <t>2179</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2179/req-0144-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2179/req-0144-2019.pdf</t>
   </si>
   <si>
     <t>Solicito a MANUTENÇÃO DA ILUMINAÇÃO PÚBLICA DA RUA AVENIDA PEDRAS PRECIOSA, no bairro da Resina Labanca, neste município.</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2007/req-0145-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2007/req-0145-2019.pdf</t>
   </si>
   <si>
     <t>Solicito a LIMPEZA DO CANAL QUE FICA NA 2º TRAVESSA JOSÉ DUARTE SANTOS, no bairro da Rosina Labanca, neste município.</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2008/req-0146-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2008/req-0146-2019.pdf</t>
   </si>
   <si>
     <t>Solicito a MANUTENÇÃO DA REDE DE ESGOTO DA RUA ALUIZIO VIEIRA DA COSTA, no bairro da Rosina Labanca, neste município.</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2009/req-0147-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2009/req-0147-2019.pdf</t>
   </si>
   <si>
     <t>Solicito a MANUTENÇÃO DA REDE DE ESGOTO DA RUA BRILHANTE, no bairro da Rosina Labanca, neste município.</t>
   </si>
   <si>
     <t>2142</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>Irmão Manoel</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2142/req-0148-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2142/req-0148-2019.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REALIZAÇÃO DE AUDIÊNCIA PÚBLICA COM PROCURADORIA DO MUNICÍPIO, COMPESA, MINISTÉRIO PÚBLICO E DEFENSORIA PÚBLICA, PARA TRATAR DA RELOCAÇÃO TEMPORÁRIA DAS FAMÍLIAS QUE SE ENCONTRAM EM ÁREA DE RISCO SITUADA DENTRO DA FAIXA DE SERVIDÃO DA REDE ADUTORA TAPACURÁ.</t>
   </si>
   <si>
     <t>2100</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2100/req-0149-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2100/req-0149-2019.pdf</t>
   </si>
   <si>
     <t>SOLICITAMOS A SECRETÁRIA DE INFRAESTRUTURA MUNICIPAL SRA. ELIDA BARROSO, AO SECRETÁRIO ESTADUAL DAS CIDADES SR. MARCELO BRUTO E AO DEPARTAMENTO NACIONAL DE INFRAESTRUTURA DE TRANSPORTES (DNIT,) NA PESSOA DO SEU DIRETOR GERAL ANTÔNIO LEITE DOS SANTOS FILHO, QUE RESTAURE E /OU IMPLANTE O SISTEMA DE ILUMINAÇÃO PÚBLICA NO TRECHO URBANO DA RODOVIA FEDERAL BR 408 QUE CORTA O MUNICÍPIO DE SÃO LOURENÇO DA MATA -PE EM TODA SUA EXTENSÃO.</t>
   </si>
   <si>
     <t>2109</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2109/req-0150-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2109/req-0150-2019.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO AO 20º BPM, O POLICIAMENTO OSTENSIVO, NA COMUNIDADE DO LOTE, NO BAIRRO DE MATRIZ DA LUZ.</t>
   </si>
   <si>
     <t>2110</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2110/req-0151-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2110/req-0151-2019.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO PARA ILUMINAÇÃO PUBLICA, A COMUNIDADE DO LOTE, NA LOCALIDADE DE MATRIZ DA LUZ.</t>
   </si>
   <si>
     <t>2111</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2111/req-0152-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2111/req-0152-2019.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO PARA RETIRADA DE METRALHA DA RUA JOSÉ PEREIRA, NA LOCALIDADE DE NOVA TIUMA.</t>
   </si>
   <si>
     <t>2112</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2112/req-0153-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2112/req-0153-2019.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO PARA ILUMINÇÃO PÚBLICA DA RUA SÃO JOÃO.NA LOCALIDADE DE MATRIZ DA LUZ.</t>
   </si>
   <si>
     <t>2113</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2113/req-0154-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2113/req-0154-2019.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO PARA RETIRADA DE ENTULHOS, NA RUA CARDEAL ARCO VERDE, NA LOCALIDADE DE MURIBARA.</t>
   </si>
   <si>
     <t>1978</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/1978/req-0156-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/1978/req-0156-2019.pdf</t>
   </si>
   <si>
     <t>TROCA DE LÂMPADAS DAS RUAS MANOEL CORREIA. BATUÍRA, JOSÉ CARNEIRO LEÃO, ERMÍRIO GOMES, JOSÉ MARIANO, PRINCESA ISABEL. ARACATI. TRINDADE, SÃO DOMINGOS NO BAIRRO DO PIXETE.</t>
   </si>
   <si>
     <t>1979</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/1979/req-0157-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/1979/req-0157-2019.pdf</t>
   </si>
   <si>
     <t>TROCA DE LÂMPADAS DAS RUAS 12 TRAVESSA NOVA ESPERANÇA A, 22 TRAVESSA NOVA ESPERANÇA E, 32 TRAVESSA NOVA ESPERANÇA E, 22 TRAVESSA NOVA ESPERANÇA A, 32 TRAVESSA NOVA ESPERANÇA A,TRAVESSA NOVA ESPERANÇA 1, TRAVESSA NOVA ESPERANÇA H I TRAVESSA NOVA ESPERANÇA J, TRAVESSA NOVA ESPERANÇA D, NO BAIRRO DO PIXETE.</t>
   </si>
   <si>
     <t>1980</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/1980/req-0158-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/1980/req-0158-2019.pdf</t>
   </si>
   <si>
     <t>TROCA DE LÂMPADAS DAS RUAS SÃO JOSÉ DA COROA GRANDE. CONDOMINÍO VERDEJANTE. RESIDENCIAL ALAMEIDA. RESIDENCIAL SÃO FRANCISCO NO BAIRRO DO PIXETE.</t>
   </si>
   <si>
     <t>1981</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/1981/req-0159-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/1981/req-0159-2019.pdf</t>
   </si>
   <si>
     <t>TROCA DE LÂMPADAS DAS RUAS NOVA ESPERANÇA A. NOVA ESPERANÇA 81 NOVA ESPERANÇA F. NOVA ESPERANÇA G, NOVA ESPERANÇA 1. NOVA ESPERANÇA J. NOVA ESPERANÇA D. NOVA ESPERANÇA H. NO BAIRRO DO PIXETE.</t>
   </si>
   <si>
     <t>2161</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2161/req-0160-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2161/req-0160-2019.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO, CAPINAÇÃO E TROCA DE LÂMPADAS DA RUA CARUARU, NO GLEBA DO PATRIARCA, NO BAIRRO CAPIBARIBE, NESSE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2162</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2162/req-0162-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2162/req-0162-2019.pdf</t>
   </si>
   <si>
     <t>CAPINAÇÃO DA RUA TOPÁZIO, NO GLEBA DO PATRIARCA, NO BAIRRO CAPIBARIBE, NESSE MUNICÍPIO</t>
   </si>
   <si>
     <t>2163</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2163/req-0163-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2163/req-0163-2019.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO E CAPINAÇÃO DA RUA SAFIRA, NO GLEBA DO PATRIARCA, NO BAIRRO CAPIBARIBE, NESSE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2164</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2164/req-0164-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2164/req-0164-2019.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DO CANAL QUE LIGA A RUA CONDADO ATÉ ACADÊMIA DAS CIDADES; CAPINAÇÃO E TROCA DE LÂMPADAS DA RUA CONDADO, NO BAIRRO CAPIBARIBE, NESSE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2165</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2165/req-0165-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2165/req-0165-2019.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE DOIS REFLETORES NA PARTE DE TRÁS DA CASA DE ACOLHIMENTO, ENTRE AS RUAS 18 E 23, NO BAIRRO PARQUE CAPIBARIBE, NESSE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2166</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2166/req-0166-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2166/req-0166-2019.pdf</t>
   </si>
   <si>
     <t>CAPINAÇÃO E TROCA DE LÂMPADAS DA RUA VIDAL DE NEGREIRO, NO GLEBA DO PATRIARCA, NO BAIRRO CAPIBARIBE, NESSE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2167</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2167/req-0167-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2167/req-0167-2019.pdf</t>
   </si>
   <si>
     <t>CAPINAÇÃO E TROCA DE LÂMPADAS DA RUA BELO JARDIM, NO GLEBA DO PATRIARCA, NO BAIRRO CAPIBARIBE, NESSE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2589</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2589/req-0168-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2589/req-0168-2019.pdf</t>
   </si>
   <si>
     <t>LIMPEZA E CAPINAÇÃO NA RUA CELIA PEREIRA MONTEIRO NO LOTEAMENTO IRINEU TEXEIRA, SITUADO NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>2180</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2180/req-0169-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2180/req-0169-2019.pdf</t>
   </si>
   <si>
     <t>LIMPEZA E CAPINAÇÃO NA RUA ESCRITOR DIAS GOMES NO LOTEAMENTO IRINEU TEXEIRA, SITUADO NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>2181</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2181/req-0170-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2181/req-0170-2019.pdf</t>
   </si>
   <si>
     <t>LIMPEZA E CAPINAÇÃO NA RUA DIRETOR VALTER AVANCINI NO LOTEAMENTO IRINEU TEXEIRA, SITUADO NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>2182</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2182/req-0171-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2182/req-0171-2019.pdf</t>
   </si>
   <si>
     <t>LIMPEZA E CAPINAÇÃO NA RUA PEDRA DA LUA NO LOTEAMENTO IRINEU TEXEIRA, SITUADO NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>2183</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2183/req-0172-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2183/req-0172-2019.pdf</t>
   </si>
   <si>
     <t>LIMPEZA E CAPINAÇÃO NA RUA ESCRITOR JORGE AMADO NO LOTEAMENTO IRINEU TEXEIRA, SITUADO NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>2184</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2184/req-0173-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2184/req-0173-2019.pdf</t>
   </si>
   <si>
     <t>LIMPEZA E MANUTENÇÃO GERAL NO CANAL DE ESGOTO NA RUA ESCRITOR JORGE AMADO NO LOTEAMENTO IRINEU TEXEIRA, SITUADO NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>2185</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2185/req-0174-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2185/req-0174-2019.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE POSTE COM ILUMINAÇÃO COMPLETA NA RUA TIM MAIA NO LOTEAMENTO IRINEU TEXEIRA, SITUADO NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>2186</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2186/req-0175-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2186/req-0175-2019.pdf</t>
   </si>
   <si>
     <t>LIMPEZA E CAPINAÇÃO NA RUA APRESENTADOR FLAVIO CAVALCANTE NO LOTEAMENTO IRINEU TEXEIRA, SITUADO NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>2187</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2187/req-0176-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2187/req-0176-2019.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO DA RUA TIM MAIA NO LOTEAMENTO IRINEU TEXEIRA, SITUADO NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>2188</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2188/req-0177-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2188/req-0177-2019.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO DA RUA JANETE CLAIR NO BAIRRO IRINEU TEXEIRA, SITUADO NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>2101</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2101/req-0178-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2101/req-0178-2019.pdf</t>
   </si>
   <si>
     <t>SOLICITAMOS A SINALIZAÇÃO DAS PRAÇAS DA NOSSA CIDADE COM PLACAS INDICATIVAS CONTENDO O NOME.</t>
   </si>
   <si>
     <t>2102</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2102/req-0179-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2102/req-0179-2019.pdf</t>
   </si>
   <si>
     <t>INSTAURAÇÃO DE AUDIENCIA PUBLICA PARA DISCUTIR A MUNICIPALILIZAÇÃO DO TRANSITO EM NOSSA CIDADE</t>
   </si>
   <si>
     <t>2103</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2103/req-0180-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2103/req-0180-2019.pdf</t>
   </si>
   <si>
     <t>SOLICITAMOS AO PREFEITO DR. BRUNO GOMES DE OLIVEIRA O CUMPRIMENTO DA LEI FEDERAL Nº 11.738/2008, QUE INSTITUIU O PISO SALARIAL PROFISSIONAL NACIONAL PARA OS PROFISSIONAIS DO MAGISTÉRIO PÚBLICO DA EDUCAÇÃO BÁSICA, E ENVIE MENSAGEM A ESTA CASA DE LEIS COM MATERIA DE EQUIPARAÇÃO DO SALÁRIO AO PISO NACIONAL</t>
   </si>
   <si>
     <t>2104</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2104/req-0181-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2104/req-0181-2019.pdf</t>
   </si>
   <si>
     <t>SOLICITAMOS QUE SEJA FEITO UM MUTIRÃO COM TÉCNICOS DA PREFEITURA PARA REALIZAR A FISCALIZAÇÃO E PROIBIÇÃO AS OBRAS IRREGULARES REALIZADAS NAS PRAÇAS, CALÇADAS E AREAS VERDES EM NOSSA CIDADE E IMEDIATA COMUNICAÇÃO DESSAS OBRAS AO MINISTÉRIO PÚBLICO DE PERNAMBUCO.</t>
   </si>
   <si>
     <t>2105</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2105/req-0182-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2105/req-0182-2019.pdf</t>
   </si>
   <si>
     <t>SOLICITAMOS AO DR. PAULO MENDES, SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO E A SECRETÁRIA DE EDUCAÇÃO PROFESSORA LOURENÇA MUNIZ DE FRANÇA QUE ENCAMINHE A ESTA CASA LEGISLATIVA INFORMAÇÕES SOBRE PROCESSOS LICITATÓRIOS EM ANDAMENTOS OU CONCLUSOS QUE TEM POR OBJETO A AQUISIÇÃO DE MATERIAIS DE LIMPEZA, UMA VEZ QUE AS ESCOLAS DA REDE MUNICIPAL NÃO ESTÃO RECEBENDO OS DEVIDOS MATERIAS PARA A MANUTENÇÃO E ASEIO DESTAS UNIDADES DE ENSINO.</t>
   </si>
   <si>
     <t>1982</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/1982/req-0183-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/1982/req-0183-2019.pdf</t>
   </si>
   <si>
     <t>ASFALTO DA RUA NOVA ESPERANÇA 1. LOCALIZADA NO BAIRRO DO PIXETE. NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2168</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2168/req-0184-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2168/req-0184-2019.pdf</t>
   </si>
   <si>
     <t>SOLICITO A CAPINAÇÃO LIMPEZA DE CANAL E TROCA DE LÂMPADAS DA RUA 43 A( QUE LIGA O PARQUE AO BAR DO SENHOR ABEL) NO BAIRRO PARQUE CAPIBARIBE NESSE MUNÍCIPIO SÃO LOURENÇO DA MATA/PE.</t>
   </si>
   <si>
     <t>2169</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2169/req-0185-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2169/req-0185-2019.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO DA RUA GOVERNADOR PAULO GUERRA.NO BAIRRO DE PENEDO NESSE MUNICIPIO SÃO LOURENÇO DA MATA/PE.</t>
   </si>
   <si>
     <t>2075</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>Juninho de Muribara</t>
   </si>
   <si>
     <t>SOLICITAR, EM CARÁTER DE URGÊNCIA, A LIMPEZA DO CANAL LOCALIZADO NA RUA MANOEL SAMPAIO, NO BAIRRO DE MURIBARA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2076</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2076/req-0187-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2076/req-0187-2019.pdf</t>
   </si>
   <si>
     <t>2189</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2189/req-0188-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2189/req-0188-2019.pdf</t>
   </si>
   <si>
     <t>CONSERTO DO CALÇAMENTO DA RUA ITAJAI NO LOTEAMENTO SÃO JOÃO E SÃO PAULO, SITUADO NESTE MUNICIPIO</t>
   </si>
   <si>
     <t>2190</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2190/req-0189-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2190/req-0189-2019.pdf</t>
   </si>
   <si>
     <t>CONSERTO DO CALÇAMENTO DA RUA MARAVILHA NO LOTEAMENTO SÃO JOÃO E SÃO PAULO, SITUADO NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>2141</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>SOLICITA AO CHEFE DO PODER EXECUTIVO MUNICIPAL, Sr. PREFEITO BRUNO GOMES DE OLIVEIRA, PARA QUE INFORME ESTA EDILIDADE SE EXISTE A POSSIBILIDADE DE JUNTO A SECRETARIA MUNICIPAL DE EDUCAÇÃO; ESTRUTURAR PROJETO DE LEI QUE CONCEDA A CADA PROFESSOR DA REDE MUNICIPAL DE ENSINO UM BÔNUS DE INCENTIVO A LEITURA, COM EXCLUSIVA FINALIDADE DE AQUISIÇÃO DE LIVROS NA BIENAL DO LIVRO EM PERNAMBUCO, NO VALOR REFERENTE A 30% DO SALÁRIO MÍNIMO BRASILEIRO; PARA QUE OS PROFISSIONAIS DA EDUCAÇÃO POSSAM PARTICIPAR E ATUALIZAREM SUAS BIBLIOTECAS PESSOAIS DURANTE A REALIZAÇÃO DESTE IMPORTANTE EVENTO LITERÁRIO.</t>
   </si>
   <si>
     <t>1983</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/1983/req-0194-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/1983/req-0194-2019.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO DA PRAÇA LOCALIZADA NA RUA SANTOS DUMONT.</t>
   </si>
   <si>
     <t>2191</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2191/req-0192-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2191/req-0192-2019.pdf</t>
   </si>
   <si>
     <t>REFORMA E AMPLIAÇÃO DA CRECHE TIO DUDU NA RUA FÉLIX DE BRITO NO BAIRRO DE PENEDO</t>
   </si>
   <si>
     <t>2192</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2192/req-0193-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2192/req-0193-2019.pdf</t>
   </si>
   <si>
     <t>DRENAGEM DE ESGOTO DA RUA PARAÍBA NA VILA DO REINADO</t>
   </si>
   <si>
     <t>2193</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2193/req-0194-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2193/req-0194-2019.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO E DRENAGEM DE ESGOTO A CÉU ABERTO NA RUA GUARATINGA LOTEAMENTO VALE VERDE PROGRESSO</t>
   </si>
   <si>
     <t>2194</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2194/req-0195-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2194/req-0195-2019.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DA ILUMINAÇÃO PÚBLICA 03 POSTES DANIFICADOS NA RUA FERNANDO CARDIM BAIRRO DE PENEDO</t>
   </si>
   <si>
     <t>2195</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2195/req-0196-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2195/req-0196-2019.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO E DRENAGEM DE ESGOTO A CÉU ABERTO NA RUA ALBINO LUCIANO BAIRRO DE PENEDO</t>
   </si>
   <si>
     <t>2196</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2196/req-0197-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2196/req-0197-2019.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO E DRENAGEM DE ESGOTO A CÉU ABERTO NA RUA CALDAS BRANDÃO VALE VERDE PROGRESSO</t>
   </si>
   <si>
     <t>2197</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2197/req-0198-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2197/req-0198-2019.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DA ILUMINAÇÃO PÚBLICA NA RUA TENENTE ARNALDO CÂMARA LOTEAMENTO SÃO JOÃO EM SÃO PAULO VÁRIOS POSTES APAGADOS.</t>
   </si>
   <si>
     <t>2198</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2198/req-0199-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2198/req-0199-2019.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DA ILUMINAÇÃO PÚBLICA NA RUA VÁRZEA LOTEAMENTO VALE VERDE PROGRESSO VÁRIOS POSTES APAGADOS.</t>
   </si>
   <si>
     <t>2199</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2199/req-0200-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2199/req-0200-2019.pdf</t>
   </si>
   <si>
     <t>REALIZAR O RECAPEAMENTO ASFÁLTICO DE TODA EXTENSÃO DA RUA SÃO BERNARDO SITUADA NO LOTEAMENTO SÃO JOÃO, SÃO PAULO NA SUBIDA DA BARRACA SANTA CRUZ.</t>
   </si>
   <si>
     <t>2200</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2200/req-0201-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2200/req-0201-2019.pdf</t>
   </si>
   <si>
     <t>REALIZAR A REMOÇÃO DE ENTULHOS EM TODA EXTENSÃO DA RUA SÃO BERNARDO SITUADA NO LOTEAMENTO SÃO JOÃO, SÃO PAULO NA SUBIDA DA BARRACA SANTA CRUZ.</t>
   </si>
   <si>
     <t>2201</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2201/req-0202-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2201/req-0202-2019.pdf</t>
   </si>
   <si>
     <t>REALIZAR A RECUPERAÇÃO DA ESCADARIA LOCALIZADA NA COMUNIDADE PARQUE VITÓRIA</t>
   </si>
   <si>
     <t>2202</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2202/req-0203-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2202/req-0203-2019.pdf</t>
   </si>
   <si>
     <t>INSTAURAÇÃO DE AUDIÊNCIA PUBLICA PARA DISCUTIR SOBRE O TRANSPORTE ESCOLAR EM NOSSA CIDADE, COM O SINDICATO DO TRANSPORTE ESCOLAR DE PERNAMBUCO E DIRETORIA DE TRANSITO MUNICIPAL.</t>
   </si>
   <si>
     <t>2203</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2203/req-0204-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2203/req-0204-2019.pdf</t>
   </si>
   <si>
     <t>Manutenção de Iluminação Pública - Rua Ribeiro Gonçalves - Várzea Fria</t>
   </si>
   <si>
     <t>2204</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2204/req-0205-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2204/req-0205-2019.pdf</t>
   </si>
   <si>
     <t>Serviço de capinação - Rua Aurora - Bairro da Várzea Fria</t>
   </si>
   <si>
     <t>2205</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2205/req-0206-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2205/req-0206-2019.pdf</t>
   </si>
   <si>
     <t>Pavimentação da Rua Corrente, bairro da Chã da Tábua, neste município.</t>
   </si>
   <si>
     <t>2206</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2206/req-0207-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2206/req-0207-2019.pdf</t>
   </si>
   <si>
     <t>Inserção de Iluminação Pública da Rua Várzea Verde, bairro da Várzea Fria, neste município.</t>
   </si>
   <si>
     <t>2207</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2207/req-0208-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2207/req-0208-2019.pdf</t>
   </si>
   <si>
     <t>Pavimentação da Rua Várzea Verde, bairro da Várzea Fria, neste município.</t>
   </si>
   <si>
     <t>2208</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2208/req-0209-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2208/req-0209-2019.pdf</t>
   </si>
   <si>
     <t>Inserção de Iluminação Pública da 2ª Travessa Rua Palmares, bairro da Várzea Fria, neste município</t>
   </si>
   <si>
     <t>2399</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2399/req-0210-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2399/req-0210-2019.pdf</t>
   </si>
   <si>
     <t>Pavimentação da 2ª Travessa Rua dos Palmares, bairro da Várzea Fria, neste município.</t>
   </si>
   <si>
     <t>2400</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2400/req-0211-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2400/req-0211-2019.pdf</t>
   </si>
   <si>
     <t>Manutenção da pavimentação asfáltica da Rua Aurora, bairro da Várzea Fria, neste município.</t>
   </si>
   <si>
     <t>2401</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2401/req-0212-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2401/req-0212-2019.pdf</t>
   </si>
   <si>
     <t>Manutenção de galeria de esgoto - Avenida Assembleia de Deus - Várzea Fria.</t>
   </si>
   <si>
     <t>2402</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2402/req-0213-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2402/req-0213-2019.pdf</t>
   </si>
   <si>
     <t>Serviço de capinação - Rua Ribeiro Gonçalves - Várzea Fria.</t>
   </si>
   <si>
     <t>2403</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2403/req-0214-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2403/req-0214-2019.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO PARA CAPINACÃO PÚBLICA DA RUA PIPOCA, NA LOCALIDADE DA VÁRZEA FRIA.</t>
   </si>
   <si>
     <t>2404</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2404/req-0215-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2404/req-0215-2019.pdf</t>
   </si>
   <si>
     <t>REALIZAR A CAPINAÇÃO DE TODA EXTENSÃO DA RUA TAPERA SITUADA NO LOTEAMENTO SÃO JOÃO, SÃO PAULO.</t>
   </si>
   <si>
     <t>2405</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2405/req-0216-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2405/req-0216-2019.pdf</t>
   </si>
   <si>
     <t>REALIZAR A RECUPERAÇÃO DO CALÇAMENTO DA RUA TAPERA SITUADA NO LOTEAMENTO SÃO JOÃO, SÃO PAULO.</t>
   </si>
   <si>
     <t>2406</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2406/req-0217-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2406/req-0217-2019.pdf</t>
   </si>
   <si>
     <t>REALIZAR A REMOÇÃO DE ENTULHOS EM TODA A EXTENSÃO DA RUA ALCANTARA, LOCALIZADA NO BAIRRO DA VILA DO REINADO.</t>
   </si>
   <si>
     <t>2407</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2407/req-0218-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2407/req-0218-2019.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE UM POSTE DE ILUMINAÇÃO PUBLICA NA PE 05, APÓS A UPA, NO TRECHO LOCALIZADO PROXIMO A PONTE A PONTE.</t>
   </si>
   <si>
     <t>2408</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2408/req-0219-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2408/req-0219-2019.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE REVISÃO DA ILUMINAÇÃO PUBLICA DAS RUAS: _x000D_
 PASTOR NILSON CARNEIRO; _x000D_
 DARIO LUIZ DA SILVA; _x000D_
 FRANCISCA BEZERRA DA SILVA; _x000D_
 JOSE DUARTE DOS SANTOS; _x000D_
 MARIA DULCE NAZARIO;_x000D_
  SONALITA:_x000D_
 AMENTISTA;_x000D_
 ONIX;_x000D_
 MARIANA GOMES DE MARIA;_x000D_
 PEROLA;_x000D_
 VALDOMIRO JORGE DE LIMA;_x000D_
 LUIZ QUEIROZ BITTENCOURT;_x000D_
 MARIA ESTELA AMAZONAS._x000D_
 TODAS LOCALIZADAS NO BAIRRO DA ROSINA LABANCA NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>2427</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2427/req-0220-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2427/req-0220-2019.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE CAPINAÇÃO E LIMPEZA DA AREA EXTERNA DA CRECHE TIA INÊS,</t>
   </si>
   <si>
     <t>2430</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2430/req-0221-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2430/req-0221-2019.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE MANUNTEÇÃO NO TELHADO E DAS CALHAS DE ALUMÍNIO DA ESCOLA MUNICIPAL JORNALISTA CRISTINA TAVARES.</t>
   </si>
   <si>
     <t>2431</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2431/req-0222-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2431/req-0222-2019.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE CAPINAÇÃO E LIMPEZA DE CANAL DA RUA SÃO SEBASTIÃO.</t>
   </si>
   <si>
     <t>2432</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2432/req-0223-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2432/req-0223-2019.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE CAPINAÇÃO E LIMPEZA DA RUA LUIZ QUEIROZ BITTENCOURT.</t>
   </si>
   <si>
     <t>2433</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2433/req-0224-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2433/req-0224-2019.pdf</t>
   </si>
   <si>
     <t>REFORMA DAS 2 PRAÇAS LOCALIZADAS NA QUADRA DO PIXETE.</t>
   </si>
   <si>
     <t>2434</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2434/req-0225-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2434/req-0225-2019.pdf</t>
   </si>
   <si>
     <t>COBERTURA DOS CANAIS DA QUADRA DO PIXETE, LOCALIZADO NO BAIRRO DO PIXETE.</t>
   </si>
   <si>
     <t>2435</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2435/req-0226-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2435/req-0226-2019.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE QUIOSQUES NAS 2 PRAÇAS LOCALIZADA NA QUADRA DO PIXETE.</t>
   </si>
   <si>
     <t>2437</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2437/req-0227-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2437/req-0227-2019.pdf</t>
   </si>
   <si>
     <t>REALIZAR O RECAPEAMENTO ASFALTICO DA RUA NOVA ESPERANÇA NO PIXETE ( RUA LOCALIZADA EM FRENTE AO NUCLEO DO BPRV)</t>
   </si>
   <si>
     <t>2438</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2438/req-0228-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2438/req-0228-2019.pdf</t>
   </si>
   <si>
     <t>REALIZAR O COMPLEMENTO EM PARALELEPIPEDO E DRENAGEM DA RUA ITAMARACA, LOCALIZADA NO BAIRRO DA NOVA ESPERANÇA (RUA EM FRENTE A ESCOLA NIVEA DE AGUIAR)</t>
   </si>
   <si>
     <t>2439</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2439/req-0229-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2439/req-0229-2019.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DA PRAÇA, SENADOR CARLOS WILSON COM A REALIZAÇÃO DE LIMPEZA E RECOLOCAÇÃO DA PLACA.</t>
   </si>
   <si>
     <t>2440</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2440/req-0230-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2440/req-0230-2019.pdf</t>
   </si>
   <si>
     <t>LIMPEZA E RECOLHIMENTO DE ENTULHOS NA RUA VITÓRIA, QUE FICA LOCALIZADA POR TRÁS DO HOSPITAL MARIA VITÓRIA.</t>
   </si>
   <si>
     <t>2441</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2441/req-0231-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2441/req-0231-2019.pdf</t>
   </si>
   <si>
     <t>PODAGEM, RETIRADA DE ENTULHO E PINTURA DO MEIO FIO, DA AVENIDA SEVERINO SALES. (ESTRADA DA MANGUBA)</t>
   </si>
   <si>
     <t>2442</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2442/req-0233-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2442/req-0233-2019.pdf</t>
   </si>
   <si>
     <t>COMPLEMENTAÇÃO DO CALÇAMENTO DA RUA PEDRO CORREIA, DO GLEBA DO PATRIARCA NO BAIRRO CAPIBARIBE NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2443</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2443/req-0234-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2443/req-0234-2019.pdf</t>
   </si>
   <si>
     <t>TROCAS DAS TELAS, REPOSIÇÃO DE AREIA, COLOCAÇÃO DE 4 REFLETORES, PINTURA E CAPINAÇÃO DA QUADRA DO GRÊMIO LEÃO RECREATIVO NO BAIRRO DO PARQUE CAPIBARIBE NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2444</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2444/req-0235-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2444/req-0235-2019.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO DA RUA PORCÊDONIO NO BAIRRO DO CAÍARA CAPIBARIBE NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2445</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2445/req-0236-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2445/req-0236-2019.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DA ESCADARIA, COLOCAÇÃO DE CORRIMÃO E UM REFLETOR DA RUA BEIRA RIO ,NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2446</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2446/req-0238-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2446/req-0238-2019.pdf</t>
   </si>
   <si>
     <t>CONSERTO DE CALCAMENTO DA RUA CÉLIA PEREIRA MONTEIRO NO IRINEU TEIXEIRA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2447</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2447/req-0239-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2447/req-0239-2019.pdf</t>
   </si>
   <si>
     <t>CONSERTO DE CALCAMENTO DA RUA ELIS REGINA NO LOTEAMENTO BELA VISTA, NESTE MUNICIÍPIO.</t>
   </si>
   <si>
     <t>2448</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2448/req-0240-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2448/req-0240-2019.pdf</t>
   </si>
   <si>
     <t>CONSERTO DE CALCAMENTO DA RUA DO SOL (PRÓXIMO A PONTE) NO LOTEAMENTO BELA VISTA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2449</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2449/req-0241-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2449/req-0241-2019.pdf</t>
   </si>
   <si>
     <t>CONSERTO DE CAL"AMENTO DA RUA TENENTE ARNALDO NO LOTEAMENTO SÃO JOÃO E SÃO PAULO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2450</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2450/req-0242-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2450/req-0242-2019.pdf</t>
   </si>
   <si>
     <t>CALCAMENTO DA RUA SANTA LUZIA NO DISTRITO DE MATRIZ DA LUZ, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2451</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2451/req-0243-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2451/req-0243-2019.pdf</t>
   </si>
   <si>
     <t>RESTAURAÇÃO DO CALÇAMENTO DA RUA RADIO JORNAL COM A RUA RADIO NOVO MUNDO, BAIRRO NOVA TIÚMA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2452</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2452/req-0244-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2452/req-0244-2019.pdf</t>
   </si>
   <si>
     <t>RESTAURAÇÃO DO CALCADÃO DA AVENIDA JOVENTINO FERREIRA DE LIMA NO DISTRITO DE LAGES, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2453</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2453/req-0245-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2453/req-0245-2019.pdf</t>
   </si>
   <si>
     <t>REPOSIÇÃO DE LAMPADAS NOS POSTES DA RUA DAS VIOLETAS PARTE BAIXA BAIRRO NOVO CAIARÁ, NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>2454</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2454/req-0246-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2454/req-0246-2019.pdf</t>
   </si>
   <si>
     <t>RESTAURAÇÃO DO CALCAMENTO DA RUA JOÃO PESSOA COM AVENIDA LUIZ GONZAGA, LOTEAMENTO VILA DOURADA. NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2455</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2455/req-0247-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2455/req-0247-2019.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE LUMINÁRIA COMPLETA (braço), NO POSTE DE NUMERO E021297 DA RUA BEIJA FLOR ESQUINA COM RUA HORTÊNCIA BAIRRO NOVO CAIARÁ, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2456</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2456/req-0248-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2456/req-0248-2019.pdf</t>
   </si>
   <si>
     <t>RESTAURAÇÃO DO CALÇAMENTO DA RUA JOÃO PESSOA COM AVENIDA LUIZ GONZAGA, LOTEAMENTO VILA DOURADA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2457</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2457/req-0249-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2457/req-0249-2019.pdf</t>
   </si>
   <si>
     <t>A REPOSIÇÃO DE LAMPADAS NO POSTE EM FRENTE A CASA DE NUMERO 211 DA RUA BEIJA FLOR PARTE BAIXA BAIRRO NOVO CAIARÁ, NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>2458</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2458/req-0250-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2458/req-0250-2019.pdf</t>
   </si>
   <si>
     <t>CAPINAÇÃO E DESOBSTRUÇÃO DAS BOCA DE LOBO NA RUA BEIJA FLOR PARTE BAIXA BAIRRO NOVO CAIARÁ, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2459</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2459/req-0251-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2459/req-0251-2019.pdf</t>
   </si>
   <si>
     <t>DESOBSTRUÇÃO DE CANAL NA RUA CALDAS BRANDÃO LOTEAMENTO VALE VERDE PROGRESSO.</t>
   </si>
   <si>
     <t>2460</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2460/req-0252-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2460/req-0252-2019.pdf</t>
   </si>
   <si>
     <t>ASFALTAMENTO DA RUA MESSIAS NO LOTEAMENTO SÃO JOÃO E SÃO PAULO</t>
   </si>
   <si>
     <t>2463</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2463/req-0253-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2463/req-0253-2019.pdf</t>
   </si>
   <si>
     <t>REFORMA DA QUADRA DO COLÉGIO INÁCIO GOMES NO LOTEAMENTO SÃO JOÃO E SÃO PAULO</t>
   </si>
   <si>
     <t>2464</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2464/req-0254-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2464/req-0254-2019.pdf</t>
   </si>
   <si>
     <t>LIMPEZA URBANA E CAPINAÇÃO DA RUA IMPERIAL NO LOTEAMENTO SÃO JOÃO E SÃO PAULO</t>
   </si>
   <si>
     <t>2465</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2465/req-0255-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2465/req-0255-2019.pdf</t>
   </si>
   <si>
     <t>LIMPEZA URBANA E CAPINAÇÃO DA RUA MESSIAS NO LOTEAMENTO SÃO JOÃO E SÃO PAULO</t>
   </si>
   <si>
     <t>2466</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2466/req-0256-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2466/req-0256-2019.pdf</t>
   </si>
   <si>
     <t>Serviço de Capinação e Limpeza de Canal - Avenida 08 de Maio - Chã da Tábua.</t>
   </si>
   <si>
     <t>2467</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2467/req-0257-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2467/req-0257-2019.pdf</t>
   </si>
   <si>
     <t>Serviço de Capinação e Limpeza de Canal - Rua lpojuca - Capibaribe.</t>
   </si>
   <si>
     <t>2468</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2468/req-0258-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2468/req-0258-2019.pdf</t>
   </si>
   <si>
     <t>Remoção de Entulhos - Rua Carpina - Chã da Tabúa.</t>
   </si>
   <si>
     <t>2469</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2469/req-0259-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2469/req-0259-2019.pdf</t>
   </si>
   <si>
     <t>INSTAURAÇÃO DE AUDIÊNCIA PUBLICA PARA DISCUTIR O DESPORTO AMADOR EM NOSSA CIDADE</t>
   </si>
   <si>
     <t>2470</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2470/req-0260-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2470/req-0260-2019.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DO PROJETO DENOMINADO "ZUMBA NAS PRAÇAS".</t>
   </si>
   <si>
     <t>2471</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>DESOBSTRUÇÃO DE CANAL DA RUA ESMERALDINO BANDEIRA LOTEAMENTO PENEDO.</t>
   </si>
   <si>
     <t>2474</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DO CALÇAMENTO DA RUA ESMERALDINO BANDEIRA LOTEAMENTO PENEDO.</t>
   </si>
   <si>
     <t>2475</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2475/req-0264-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2475/req-0264-2019.pdf</t>
   </si>
   <si>
     <t>RESTAURAÇÃO E MANUTENÇÃO DA ESCOLA PAULO GOMES NA RUA FARIAS NEVES EM PENEDO.</t>
   </si>
   <si>
     <t>2481</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2481/req-0266-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2481/req-0266-2019.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO AO CHEFE DO PODER EXECUTIVO, EXMO. SR PREFEITO BRUNO GOMES DE OLIVEIRA JUNTO À SECRETARIA DE INFRAESTRUTURA PARA QUE SEJA COLOCADA A ILUMINAÇÃO PÚBLICA DAS RUAS 48 E 77 NO PARQUE CAPIBARIBE DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2482</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2482/req-0267-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2482/req-0267-2019.pdf</t>
   </si>
   <si>
     <t>Solicito ao Chefe do Poder Executivo, O Exmo. Sr. Prefeito Bruno Gomes De Oliveira, e da Companhia Energética de Pernambuco - CELPE, para que sejam Executados Serviços de implantação e regulamentação da iluminação Pública e rede de Energia Residencial no Loteamento Dois Irmãos, localizados no Portal de Tiúma - Bairro de Tiúma, no município de São Lourenço da Mata.</t>
   </si>
   <si>
     <t>2483</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2483/req-0268-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2483/req-0268-2019.pdf</t>
   </si>
   <si>
     <t>Solicito ao Chefe do Poder Executivo, O Exmo. Sr. Prefeito Bruno Gomes De Oliveira e a Companhia Pernambucana de Saneamento - Compesa, que sejam Executados Serviços de implantação e regulamentação e a implantação da rede hidráulica e de esgoto nas residências no Loteamento Dois Irmãos, localizados no Portal de Tiúma - Bairro de Tiúma, no município de São Lourenço da Mata.</t>
   </si>
   <si>
     <t>2484</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2484/req-0269-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2484/req-0269-2019.pdf</t>
   </si>
   <si>
     <t>Solicito ao Chefe do Poder Executivo, O Exmo. Sr. Prefeito Bruno Gomes De Oliveira, que sejam Executados Serviços vinculados a Garantia dos Direitos Sociais, realizando um mutirão de com ações vinculadas a política de saúde e Assistência Social para a População do Loteamento Dois Irmãos, localizados no Portal de Tiúma - Bairro de Tiúma, no município de São Lourenço da Mata.</t>
   </si>
   <si>
     <t>2485</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2485/req-0270-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2485/req-0270-2019.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE INFORMAÇÕES REFERENTES ÀS LISTAGENS COM OS NOMES DOS CIDADÃOS CONTEMPLADOS NOS SORTEIOS DOS RESIDENCIAIS DONA LINDO I E DONA LINDO lI, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2486</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2486/req-0271-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2486/req-0271-2019.pdf</t>
   </si>
   <si>
     <t>INSTAURAÇÃO DE AUDIÊNCIA PUBLICA PARA DISCUTIR A LEI Nº 2.472/2015 QUE INSTITUI O PLANO MUNICIPAL DE EDUCAÇÃO</t>
   </si>
   <si>
     <t>2487</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2487/req-0272-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2487/req-0272-2019.pdf</t>
   </si>
   <si>
     <t>SOLICITO A DRENAGEM DO CANAL E COLOCAÇÃO DE PLACAS DE CIMENTO EM TODA EXTENSÃO DO MESMO SITUADO NA RUA MARCOS PESSOA, NA RUA DO ESPAM NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2488</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2488/req-0273-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2488/req-0273-2019.pdf</t>
   </si>
   <si>
     <t>SOLICITAR TROCA DAS MANILHAS DA TUBULAÇÃO DE ESGOTO E COLOCAÇÃO DE PLACAS DE CIMENTO EM TODA EXTENSÃO DAS RUAS DAS VALETAS DA RUA 23 A E 23 B ,DO BAIRRO PARQUE CAPIBARIBE NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2489</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2489/req-0274-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2489/req-0274-2019.pdf</t>
   </si>
   <si>
     <t>SOLICITAR O RECAPEAMENTO DA RUA PIMENTEL, LOCALIZADA ENTRE O BAIRRO DO PARQUE CAPIBARIBE E A BR-408, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2490</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2490/req-0275-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2490/req-0275-2019.pdf</t>
   </si>
   <si>
     <t>SOLICITO O SERVIÇO DE PODA , CAPITAÇÃO LIMPEZA DAS CALÇADAS E RETIRADAS DAS METRALHAS DAS 33 E 45 NAS IMEDIAÇÕES DA ESCOLA ROSINA LABANCA ATÉ O RESIDENCIAL PARQUE li NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2491</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2491/req-0276-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2491/req-0276-2019.pdf</t>
   </si>
   <si>
     <t>SOLICITO PROVIDENCIAS EM MEDIDAS DE URGÊNCIA: A REVITALIZAÇÃO E A SUBSTITUIÇÃO DE LUMINÁRIAS EXISTENTES NO TERMINAL DOS TOYOTEIROS NO BAIRRO DE TIÚMA EM SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
     <t>2492</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2492/req-0278-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2492/req-0278-2019.pdf</t>
   </si>
   <si>
     <t>Solicito ao Chefe do Poder Executivo, O Exmo. Sr. Prefeito Bruno Gomes De Oliveira, um mutirão de Saúde no terminal dos Toyoteiro localizado Bairro de Tiúma - São Lourenço da Mata em especial para os condutores deste tradicional Transporte Público.</t>
   </si>
   <si>
     <t>2493</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>Roco Frutas e Verduras</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2493/req-0279-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2493/req-0279-2019.pdf</t>
   </si>
   <si>
     <t>Pavimentação da Rua Guatemala, bairro da Chã da Tábua, neste município.</t>
   </si>
   <si>
     <t>2494</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2494/req-0281-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2494/req-0281-2019.pdf</t>
   </si>
   <si>
     <t>Pavimentação da Rua Alagoinha, bairro da Chã da Tábua, neste município.</t>
   </si>
   <si>
     <t>2495</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2495/req-0282-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2495/req-0282-2019.pdf</t>
   </si>
   <si>
     <t>Solicito ao Exmo. Deputado Estadual Diogo Morais do PSB - PE, uma Atenção especial junto ao governo do Estado de Pernambuco a implantação do Compaz no Bairro de Tiúma - Município de São Lourenço da Mata nas dependências do antigo clube Rerum Novarum.</t>
   </si>
   <si>
     <t>2496</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2496/req-0283-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2496/req-0283-2019.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE SERVIÇO DE SANEAMENTO BÁSICO, ASFALTAMENTO E DRENAGEM.COLOCAÇÃO DE PLACAS DE IDENTIFICAÇÃO COM NOME E CEP E REVISÃO DA ILUMINAÇÃO PUBLICA DA RUA MARAGI NO BAIRRO DA NOVA TIUMA.</t>
   </si>
   <si>
     <t>2497</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2497/req-0284-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2497/req-0284-2019.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE SERVIÇO DE SANEAMENTO BÁSICO, ASFALTAMENTO E DRENAGEM.COLOCAÇÃO DE PLACAS DE IDENTIFICAÇÃO COM NOME E CEP E REVISÃO DA ILUMINAÇÃO PUBLICA DA RUA TOCANTINS NO BAIRRO DA NOVA TIUMA.</t>
   </si>
   <si>
     <t>2498</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2498/req-0285-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2498/req-0285-2019.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE SERVIÇO DE SANEAMENTO BÁSICO, ASFALTAMENTO E DRENAGEM.COLOCAÇÃO DE PLACAS DE IDENTIFICAÇÃO COM NOME E CEP E REVISÃO DA ILUMINAÇÃO PUBLICA DA RUA VERTENTE NO BAIRRO DA NOVA TIUMA.</t>
   </si>
   <si>
     <t>2499</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2499/req-0286-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2499/req-0286-2019.pdf</t>
   </si>
   <si>
     <t>IMPLANTAR O PROJETO" MARIA DA PENHA VAI ÀS ESCOLAS".</t>
   </si>
   <si>
     <t>2509</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2509/req-0287-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2509/req-0287-2019.pdf</t>
   </si>
   <si>
     <t>Solicito ao Exmo. Deputado Estadual Diogo Morais do PSB - PE, uma Atenção especial junto ao governo do Estado de Pernambuco para a realização da reforma e adaptação do Mercado Público do Bairro de Tiúma - Município de São Lourenço da Mata - PE</t>
   </si>
   <si>
     <t>2510</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2510/req-0289-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2510/req-0289-2019.pdf</t>
   </si>
   <si>
     <t>Serviço de Capinação - Rua das Américas - Loteamento Metropolitano</t>
   </si>
   <si>
     <t>2511</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2511/req-0290-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2511/req-0290-2019.pdf</t>
   </si>
   <si>
     <t>Serviço de Capinação - Rua Aliança - Chã da Tábua</t>
   </si>
   <si>
     <t>2523</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2523/req-0291-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2523/req-0291-2019.pdf</t>
   </si>
   <si>
     <t>Manutenção de Iluminação Pública - Rua São Bernardo - Loteamento São João e São Paulo.</t>
   </si>
   <si>
     <t>2524</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2524/req-0292-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2524/req-0292-2019.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE INSTALAÇÃO DE TRÊS BRAÇOS COM LUMINÁRIAS NOS POSTES NA RUA PARAIBA AO LADO DA QUADRA DE AREIA DA VILA DO REINADO.</t>
   </si>
   <si>
     <t>2525</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2525/req-0293-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2525/req-0293-2019.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE SERVIÇO DE SANEAMENTO BÁSICO, CALÇAMENTO OU ASFALTAMENTO E DRENAGEM.COLOCAÇÃO DE PLACAS DE IDENTIFICAÇÃO COM NOME E CEP E REVISÃO DA ILUMINAÇÃO PUBLICA DA RUA BELO HORIZONTE NO BAIRRO DA VILA DO REINADO.</t>
   </si>
   <si>
     <t>2526</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2526/req-0294-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2526/req-0294-2019.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE DRENAGEM E SANEAMENTO BÁSICO. CALÇAMENTO OU ASFALTO DA TRAVESSA ALUÍSIO VIEIRA DA COSTA NO BAIRRO DA ROSINA LABANCA.</t>
   </si>
   <si>
     <t>2527</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2527/req-0297-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2527/req-0297-2019.pdf</t>
   </si>
   <si>
     <t>Solicito ao Exmo. Deputado Estadual Diogo Morais do PSB - PE, uma Atenção especial junto ao governo do Estado de Pernambuco, uma reforma e adaptação do terminal dos Toyoteiros no Bairro de Tiúma - São Lourenço da Mata, transformando-o também em um espaço têxtil- gastronômico, credenciando os Toyoteiros, como principal meio logístico de distribuição e Transporte Público.</t>
   </si>
   <si>
     <t>2528</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2528/req-0298-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2528/req-0298-2019.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO PÚBLICA PARA MANUTENÇÃO E REPOSIÇÃO DE LÂMPADAS DA RUA SEXTA TRAV. MACHADO DE ASSIS, NA LOCALIDADE DO LORENA.</t>
   </si>
   <si>
     <t>2529</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2529/req-0299-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2529/req-0299-2019.pdf</t>
   </si>
   <si>
     <t>SOLICITAR O CONSERTO DO CALÇAMENTO DA RUA TRAVESSA DOS MILAGRES NO LOTEAMENTO PROGRESSO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2530</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2530/req-0300-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2530/req-0300-2019.pdf</t>
   </si>
   <si>
     <t>SOLICITAR A LIMPEZA E CAPINAÇÃO DA RUA ITABAIANA, NO LOTEAMENTO PROGRESSO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2531</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2531/req-0301-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2531/req-0301-2019.pdf</t>
   </si>
   <si>
     <t>REALIZAR A NOMEAÇÃO DOS MEMBROS DO CONSELHO MUNICIPAL DE DEFESA CIVIL CONFORME LEI MUNICIPAL 2.412/2013 ARTIGO 5º INCISO II.</t>
   </si>
   <si>
     <t>2532</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2532/req-0303-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2532/req-0303-2019.pdf</t>
   </si>
   <si>
     <t>Solicito ao Exmo. Deputado Estadual Diogo Morais do PSB - PE, uma Atenção especial junto ao governo do Estado de Pernambuco, que sejam construídas três lombadas físicas com faixas de pedestres e placas de avisos do risco para trafegar no máximo 30 km. Sendo uma na Praça 60 localizada na PE perto da Rua do Cotovelo, outra na entrada da igreja católica de Santo Antônio e outra na frente da escola Senador José Ermínio de Moraes, todas no bairro de Tiúma.</t>
   </si>
   <si>
     <t>2533</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2533/req-0305-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2533/req-0305-2019.pdf</t>
   </si>
   <si>
     <t>SOLICITAR OS SERVIÇOS BÁSICOS DE IN URBANA NA RUA JOÃO DE CARVALHO ( POR DETRÁS DO RECANTO DO DEGA, PARALELA ÀS RUAS JOANA ANGÉLICA E HELENA DE LEMOS ), NO BAIRRO DE PENEDO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2534</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2534/req-0306-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2534/req-0306-2019.pdf</t>
   </si>
   <si>
     <t>SOLICITAR AO DEPUTADO ESTADUAL DIOGO MORAES JUNTO AO CONSÓRCIO GRANDE RECIFE, PARA QUE A LINHA DE ÔNIBUS JÁ EXISTENTE MURIBARA/T.I.CAMARAGIBE POSSA AUMENTAR O PERCURSO SAINDO DO ASSENTAMENTO CONSTANTINO, PASSANDO NO BAIRRO DE MURIBARA, INDO AO CENTRO DA CIDADE, DESTINO AO TIP (TERMINAL INTEGRADO DE PASSAGEIROS} NA CIDADE DE SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
     <t>2535</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2535/req-0307-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2535/req-0307-2019.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE CALÇAMENTO DA RUA JOANA ANGÉLICA, NO BAIRRO PENEDO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2536</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2536/req-0308-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2536/req-0308-2019.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE RECAPEAMENTO DA RUA DOS CRAVOS, NO BAIRRO DO CAIARÁ, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2537</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2537/req-0309-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2537/req-0309-2019.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE RECAPEAMENTO DA RUA DOS LÍRIOS, NO BAIRRO DO CAIARÁ, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2538</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2538/req-0310-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2538/req-0310-2019.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE CALÇAMENTO DA RUA IGARASSU, NO BAIRRO DA VÁRZEA FRIA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2539</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2539/req-0311-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2539/req-0311-2019.pdf</t>
   </si>
   <si>
     <t>Solicito ao Chefe do Poder Executivo, O Exmo. Sr. Prefeito Bruno Gomes De Oliveira, a incluir no Plano Diretor, um artigo que estabeleça a regulamentação da Regularização Fundiária Urbana e Rural - REURB - no município de São Lourenço da Mata.</t>
   </si>
   <si>
     <t>2540</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2540/req-0312-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2540/req-0312-2019.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO CHEFE DO PODER EXECUTIVO, EXMO. SR. PREFEITO BRUNO GOMES DE OLIVEIRA JUNTO AO DEPUTADO ESTADUAL DIOGO MORAES, QUE POSSAM REALIZAR A REFORMA E DUPLICAÇÃO DA PONTE NO BAIRRO DE TIÚMA.</t>
   </si>
   <si>
     <t>2541</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2541/req-0313-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2541/req-0313-2019.pdf</t>
   </si>
   <si>
     <t>Alargamento e pavimentação de paralelepípedos em trecho da Rua Santa Helena, que liga da Rua Gurjão à Avenida Belmiro Correa, no loteamento Bela Vista, situado neste município</t>
   </si>
   <si>
     <t>2542</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2542/req-0314-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2542/req-0314-2019.pdf</t>
   </si>
   <si>
     <t>Complementação do calçamento da Rua Gurjão, no Loteamento Bela Vista, neste município.</t>
   </si>
   <si>
     <t>2543</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2543/req-0315-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2543/req-0315-2019.pdf</t>
   </si>
   <si>
     <t>COBERTURA DO CANAL QUE FICA NA RUA PALMEIRA, NO LOTEAMENTO BELA VISTA, LOCALIZADO NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2544</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2544/req-0316-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2544/req-0316-2019.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE CAMPANHA EDUCATIVA SOBRE O DESCARTE CONSCIENTE DO LIXO DOMÉSTICO</t>
   </si>
   <si>
     <t>2551</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2551/req-0317-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2551/req-0317-2019.pdf</t>
   </si>
   <si>
     <t>Solicito ao Exmo. Deputado Estadual Diego Morais do PSB - PE, uma Atenção especial junto ao governo do Estado de Pernambuco uma reforma e adaptação do terminal dos Toyoteiro no Bairro de Tiúma - São Lourenço da Mata transformando - o também em um espaço têxtil- gastronômico, credenciando os Toyoteiros, como principal meio logístico de distribuição e Transporte Público.</t>
   </si>
   <si>
     <t>2552</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2552/req-0318-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2552/req-0318-2019.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO CHEFE DO PODER EXECUTIVO, EXMO. SR. PREFEITO BRUNO GOMES DE OLIVEIRA, JUNTO A CELPE, QUE POSSA REALIZAR A IMPLANTAÇÃO DE ENERGIA DO PROGRAMA "LUZ PARA TODOS" NA ÚNICA CASA DE SÃO LOURENÇO DA MATA QUE NÃO POSSUI ENERGIA, LOCALIZADA NO ENGENHO CAMURIM EM QUIZANGA.</t>
   </si>
   <si>
     <t>2553</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2553/req-0319-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2553/req-0319-2019.pdf</t>
   </si>
   <si>
     <t>Pintura de faixa de pedestre na Rua Paranavaí na altura do nº 10, próximo ao Hospital e Maternidade Petronila Campos.</t>
   </si>
   <si>
     <t>2554</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2554/req-0320-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2554/req-0320-2019.pdf</t>
   </si>
   <si>
     <t>Solicito ao Chefe do Poder Executivo, O Exmo. Sr. Prefeito Bruno Gomes De Oliveira, para que sejam Executados os Serviços de atendimento da equipe médica da saúde da família e visitas de assistentes sociais mensalmente conforme o cronograma que segue em anexo ao ofício enviado pelo sindicato dos Trabalhadores Rurais da Agricultura Familiar de São Lourenço da Mata.</t>
   </si>
   <si>
     <t>2555</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE RELOCAÇÃO DA CRECHE TIA INES LOCALIZADA NO BAIRRO DA ROSINA LABANCA PARA UM PRÉDIO MAS ADEQUADO TENDO EM VISTA QUE O ATUAL PRÉDIO NÃO ATENDE OS REQUISITOS ADEQUADOS.</t>
   </si>
   <si>
     <t>2556</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2556/req-0322-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2556/req-0322-2019.pdf</t>
   </si>
   <si>
     <t>Solicito ao Chefe do Poder Executivo, O Exmo. Sr. Prefeito Bruno Gomes De Oliveira, a reforma da Praça da Macaiba, com coberta para uma área que possa abrigar os mototaxistas, outra para abrigar o clube dos aposentados de jogo de dominó.</t>
   </si>
   <si>
     <t>2557</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2557/req-0323-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2557/req-0323-2019.pdf</t>
   </si>
   <si>
     <t>Solicito ao Chefe do Poder Executivo, O Exmo. Sr. Prefeito Bruno Gomes De Oliveira, que seja feita uma parceria entre as secretarias de educação e Assistência Social com o SESC Ler para a realização da maratona recreativa.</t>
   </si>
   <si>
     <t>2558</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2558/req-0324-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2558/req-0324-2019.pdf</t>
   </si>
   <si>
     <t>Solicito ao Chefe do Poder Executivo, O Exmo. Sr. Prefeito Bruno Gomes de Oliveira, o cumprimento do acordo realizado pelo município, Compesa e o Tribunal de Justiça de Pernambuco em relação ao processo de Número: 0003708-15.2019.8.17.9000, que tramita na 3ª Câmara Direito Público - Recife, no expediente relatados e discutidos estes autos do Agravo de Instrumento já citado acima e do Agravo Interno nº 0007111- 89.2019.8.17.9000, da Comarca de Recife, em que figuram, como Agravante, o Município de São Lourenço da Mata e, como agravado, a Companhia Pernambucana de Saneamento - COMPESA, onde, Acordam os Excelentíssimos Senhores Desembargadores integrantes da Terceira Câmara de Direito Público do Tribunal de Justiça do Estado de Pernambuco para ajustar-se ao alcance de uma solução justa, efetiva e hábil a restaurar a segurança e atendimento ao interesse público, de modo a manter as obrigações impostas ao Município no que pertine aos moradores do Bairro de Penedo, município de São Lourenço</t>
   </si>
   <si>
     <t>2559</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2559/req-0325-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2559/req-0325-2019.pdf</t>
   </si>
   <si>
     <t>A CONSTRUÇÃO DE DUAS PONTES DE CONCRETO COM O USO DE TUBO DE 1000mm PARA DAR ACESSO A ESCOLA FRANCISCO GOMES NO ENGENHO STA ROSA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2560</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2560/req-0326-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2560/req-0326-2019.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UMA LINHA DE TRANSPORTE ALTERNATIVO, SAINDO DO CENTRO DA CIDADE ATE A VILA DOURADA, VIA CAIARÁ,NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2561</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2561/req-0327-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2561/req-0327-2019.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UMA LINHA DE TRANSPORTE ALTERNATIVO, SAINDO DO ENGENHO STA. ROSA ATE CENTRO DA CIDADE ,NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2562</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2562/req-0328-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2562/req-0328-2019.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE SERVIÇO DE SANEAMENTO BÁSICO. ASFALTAMENTO E DRENAGEM.COLOCAÇÃO DE PLACAS DE IDENTIFICAÇÃO COM NOME E CEP E REVISÃO DA ILUMINAÇÃO PUBLICA DA RUA AUGUSTINHO RODRIGUEZ NO BAIRRO DO CAIARA.</t>
   </si>
   <si>
     <t>2563</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2563/req-0330-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2563/req-0330-2019.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO MANUTENÇÃO E LIMPEZA, RUA DA CERÂMICA BAIRRO JARDIM PENEDO, ATRAS DO POSTO DE GASOLINA QUE DA ACESSO ARENA., NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2564</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2564/req-0331-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2564/req-0331-2019.pdf</t>
   </si>
   <si>
     <t>SOLICITO À SECRETÁRIA DE INFRAESTRUTURA, SENHORA ÉLIDA BARROSO, E À SECRETÁRIA DE EDUCAÇÃO, SENHORA LOURENÇA FRANÇA, PARA QUE SE FAÇA PRESENTE NESTA CASA LEGISLATIVA, NO INTUITO DE ESCLARECER SITUAÇÕES CRÍTICAS, QUE HOJE SE ENCONTRAM NAS SECRETARIAS ACIMA CITADAS, NA CIDADE DE SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
     <t>2565</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2565/req-0332-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2565/req-0332-2019.pdf</t>
   </si>
   <si>
     <t>Reativação de Escola Municipal, localizada na BR 408, por trás do BAR do BODE.</t>
   </si>
   <si>
     <t>2566</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2566/req-0333-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2566/req-0333-2019.pdf</t>
   </si>
   <si>
     <t>Solicito ao Chefe do Poder Executivo, O Exmo. Sr. Prefeito Bruno Gomes de Oliveira, aquisição e distribuição de Tablets para os alunos da Escola Municipal Senador José Erminio de Morais.</t>
   </si>
   <si>
     <t>2567</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>Antônio Manga, Alemão do Pixete, Cícero Pinheiro, Deto de Lages, Fabinho Pereira, Irmão Manoel, Jai, Juninho de Muribara, Rico Gás, Salvador</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2567/req-0334-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2567/req-0334-2019.pdf</t>
   </si>
   <si>
     <t>Solicito ao Chefe do . Poder Executivo, O Exmo. Sr. Prefeito Bruno Gomes de Oliveira, aquisição e distribuição de Tablets para os alunos de toda rede Municipal de São Lourenço da Mata- PE.</t>
   </si>
   <si>
     <t>2568</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2568/req-0335-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2568/req-0335-2019.pdf</t>
   </si>
   <si>
     <t>REALIZAR OPERAÇÃO TAPA BURACO EM TODA A EXTENÇÃO DA AVENIDA SEVERINO SALES. (ESTRADA DA MANGUBA)</t>
   </si>
   <si>
     <t>2569</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2569/req-0337-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2569/req-0337-2019.pdf</t>
   </si>
   <si>
     <t>SOLICITO DO CHEFE DO PODER EXECUTIVO, BRUNO GOMES DE OLIVEIRA, JUNTO DO CONSÓRCIO GRANDE RECIFE E DO CHEFE DE OPERAÇÕES DA MOBIBRASIL O SR. PABLO MACHADO, 04 (quatro) ÔNIBUS NOVOS PARA A LINHA TIÚMA/TI CAMARAGIBE, UMA LINHA CIRCULAR TIÚMA-PARQUE/TIP, A ORGANIZAÇÃO DAS BAIAS NO TI CAMARAGIBE, E QUE O TRANSPORTE COMPLEMENTAR PASSE PELO RESIDENCIAL RESERVA ATLÂNTICA JATOBÁS.</t>
   </si>
   <si>
     <t>2570</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2570/req-0338-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2570/req-0338-2019.pdf</t>
   </si>
   <si>
     <t>Construção e funcionamento de um retorno (Giradouro) no final da Avenida Doutor Paulo Petribú. Bairro Nova Tiuma ,onde se localizam os residenciais Palmeira, Figueiras e jatobás.</t>
   </si>
   <si>
     <t>2590</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2590/req-0339-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2590/req-0339-2019.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE TAPA BURACOS NA RUA FERNANDO CORREIA DE ARAUJO LOCALIZADA AS MARGENS DA PE 05 EM NOVA TIUMA.</t>
   </si>
   <si>
     <t>2591</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
     <t>SOLICITAR A CELPE ( GRUPO NEOENERGIA ) PLANILHA DEMONSTRATIVA DE TODO O PASSIVO DA PREFEITURA DE SÃO LOURENÇO DA MATA JUNTO A CELPE, ASSIM COMO TAMBÉM PLANILHAS CONTENDO AS NEGOCIAÇÕES E PARCELAMENTOS VENCÍVEIS E A VENCER . TODAS ESSA INFORMAÇÕES SOLICITADAS DATADAS A PARTIR DE 2008 ATÉ A PRESENTE DA TA JUNTO A EMPRESA</t>
   </si>
   <si>
     <t>2592</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2592/req-0343-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2592/req-0343-2019.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO PARA REPOSIÇÃO DE LÂMPADAS NA RUA SÃO JOÃO LOCALIZADO NO BAIRRO DE TIÚMA.</t>
   </si>
   <si>
     <t>2593</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2593/req-0344-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2593/req-0344-2019.pdf</t>
   </si>
   <si>
     <t>Solicitação de reposição de lâmpadas na Travessa São Pedro no Bairro de Tiúma</t>
   </si>
   <si>
     <t>2594</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2594/req-0345-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2594/req-0345-2019.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO PARA TROCA DE LÂMPADA NA RUA DIJANDIRA DA SILVA NO BAIRRO DE MURIBARA</t>
   </si>
   <si>
     <t>2595</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2595/req-0346-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2595/req-0346-2019.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO PARA CAPINAÇÃO NA RUA ANTÔNIO CUNHA NO BAIRRO DE MURIBARA</t>
   </si>
   <si>
     <t>2596</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2596/req-0347-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2596/req-0347-2019.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO PARA TROCA DE LÂMPADA NA RUA EUGÊNIO CARDOSO DA FONTE NO BAIRRO DE MURIBARA</t>
   </si>
   <si>
     <t>2597</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2597/req-0348-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2597/req-0348-2019.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO PARA TROCA DE LÂMPADA NA RUA JOÃO BEZERRA DA SILVA NO BAIRRO DE MURIBARA</t>
   </si>
   <si>
     <t>2598</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2598/req-0349-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2598/req-0349-2019.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO PARA CONCERTO DA RUA 1 DE NOVEMBRO NO BAIRRO SANTO ANTONIO.</t>
   </si>
   <si>
     <t>2599</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2599/req-0350-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2599/req-0350-2019.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO PARA REPOSIÇÃO DE LÂMPADA NA RUA NOVA ESPERANÇA NO PIXETE.</t>
   </si>
   <si>
     <t>2600</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2600/req-0351-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2600/req-0351-2019.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO PARA TROCA DE LÂMPADA NA RUA BATUÍRA NO BAIRRO DO PIXETE</t>
   </si>
   <si>
     <t>2601</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2601/req-0352-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2601/req-0352-2019.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO PARA TROCA DE LÂMPADA NA RUA FLORITA NO BAIRRO DA ROSINA</t>
   </si>
   <si>
     <t>2602</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2602/req-0353-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2602/req-0353-2019.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO PARA CAPINAÇÃO NA RUA DIJANDIRA DA FONTE NO BAIRRO DE MURIBARA</t>
   </si>
   <si>
     <t>2603</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2603/req-0354-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2603/req-0354-2019.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO PARA TROCA DE LÂMPADAS NA RUA UBALDO GOMES DE MATOS NO BAIRRO DE CONSTANTINO</t>
   </si>
   <si>
     <t>2604</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2604/req-0355-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2604/req-0355-2019.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO PARA CAPINAÇÃO NA RUA- JOÃO BEZERRA DA SILVA NO BAIRRO DE MURIBARA</t>
   </si>
   <si>
     <t>2605</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2605/req-0356-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2605/req-0356-2019.pdf</t>
   </si>
   <si>
     <t>IMPLANTAR EM CARATER DE URGÊNCIA UM CENTRO DE ATENÇÃO DE PSICOSSOCIAL INFANTIL (CAPSI) EM AREA CENTRAL DE NOSSA CIDADE,</t>
   </si>
   <si>
     <t>2606</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>Antônio Manga, Denis Alves, Irmão Manoel, Leonardo Barbosa, Maestro Carlos, Roco Frutas e Verduras</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2606/req-0357-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2606/req-0357-2019.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE UMA AUDIÊNCIA PÚBLICA PARA TRATAR DE ASSUNTOS REFERENTE AO TRANSPORTE COMPLEMENTAR DE PASSAGEIROS, MOTOTAXISTAS, MOTOBOY E MOTO- FRETE JUNTO COM A DIRETORIA DE TRÂNSITO E TRANSPORTES E SECRETARIA DE GOVERNO DO MUNICÍPIO DE SÃO LOURENÇO.</t>
   </si>
   <si>
     <t>2607</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2607/req-0358-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2607/req-0358-2019.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE INSTALAÇÃO DE UM BRAÇO COM LUMINÁRIA NO POSTE NA RUA MANOEL AMAZONAS AO LADO DA CASA 108 NA VILA DO REINADO.</t>
   </si>
   <si>
     <t>2608</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2608/req-0359-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2608/req-0359-2019.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE UMA ES COLA NO BAIRRO DE NOVA TIUMA.</t>
   </si>
   <si>
     <t>2609</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2609/req-0360-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2609/req-0360-2019.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE IMPLANTAÇÃO DE UMA CRECHE NO BAIRRO DE NOVA TIUMA,</t>
   </si>
   <si>
     <t>2610</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2610/req-0361-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2610/req-0361-2019.pdf</t>
   </si>
   <si>
     <t>QUE SEJA VIABILIZADA, A AQUISIÇÃO DE BANDEIRAS OFICIAIS DO MUNICÍPIO, PARA DOAÇÃO AS ESCOLAS, ASSOCIAÇÕES, ENTIDADES E PRINCIPALMENTE PARA OS GRUPOS CULTURAIS E ESPORTIVOS QUE REPRESENTAM NOSSO MUNICÍPIO NOS EVENTOS FORA DA CIDADE OU ATÉ FORA DO PAIS</t>
   </si>
   <si>
     <t>2611</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2611/req-0362-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2611/req-0362-2019.pdf</t>
   </si>
   <si>
     <t>QUE SEJA AMPLIADO O HORÁRIO DE ATENDIMENTO DO PROCON PARA A PARTE DA TARDE.</t>
   </si>
   <si>
     <t>2612</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2612/req-0363-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2612/req-0363-2019.pdf</t>
   </si>
   <si>
     <t>QUE SEJA FEITA UMA PPP (PARCERIA PUBLICO PRIVADA) PARA A IMPLANTAÇÃO DE SISTEMA DE LUZ SOLAR ( PROJETO PILOTO} NO COLÉGIO MUNICIPAL MINISTRO APOLONIO SALES E FUTURAMENTE EM DEMAIS PRÉDIOS PÚBLICOS .</t>
   </si>
   <si>
     <t>2613</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2613/req-0364-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2613/req-0364-2019.pdf</t>
   </si>
   <si>
     <t>A INSCRIÇÃO DA SECRETARIA DE EDUCAÇÃO JUNTO AO MEC PARA PARTICIPAR DO PROJETO DO GOVERNO FEDERAL DA INSTALAÇÃO DE UMA ESCOLA CÍVICO-MILITAR, NESSE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2614</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2614/req-0365-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2614/req-0365-2019.pdf</t>
   </si>
   <si>
     <t>REALIZAR REFORMA NO QUADRO DE ENERGIA DO CAMPO DA VÁRZEA FRIA.</t>
   </si>
   <si>
     <t>2615</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2615/req-0367-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2615/req-0367-2019.pdf</t>
   </si>
   <si>
     <t>ASSUNTO: SOLICITAÇÃO DE QUE SEJAM REALIZADA A CONTINUAÇÃO DO CALÇAMENTO NO TRECHO RESTANTE DA RUA PEDRA DA LUA, NO LOTEAMENTO IRINEU TEIXEIRA</t>
   </si>
   <si>
     <t>2616</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>Alemão do Pixete, Antônio Manga, Celso Luiz, Cícero Pinheiro, Denis Alves, Deto de Lages, Fabinho Pereira, Irmão Manoel, Jai, Juninho de Muribara, Leonardo Barbosa, Maestro Carlos, Rico Gás, Roco Frutas e Verduras, Salvador</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2616/req-0368-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2616/req-0368-2019.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO AO SENHOR PRESIDENTE, CONFORME ART. 61, § 3º - DO REGIMENTO INTERNO DESTA CÂMARA LEGISLATIVA, A CRIAÇÃO DE UMA COMISSÃO ESPECIAL, PARA EFETUAR O ESCLARECIMENTO A RESPEITO DAS DENÚNCIAS SOBRE A ELEIÇÃO DO CONSELHO TUTELAR DESTE MUNICÍPIO, OCORRIDAS NO DIA 06 DE OUTUBRO DO CORRENTE ANO.</t>
   </si>
   <si>
     <t>2681</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2681/req-0374-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2681/req-0374-2019.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DO CALÇAMENTO DA RUA JOÃO TAVARES EM PENEDO.</t>
   </si>
   <si>
     <t>2682</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2682/req-0375-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2682/req-0375-2019.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DA ILUMINAÇÃO PÚBLICA NA RUA JOÃO TAVARES EM PENEDO.</t>
   </si>
   <si>
     <t>2684</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2684/req-0376-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2684/req-0376-2019.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DA ILUMINAÇÃO PÚBLICA NA RUA GILBERTO FREIRE LOTEAMENTO PENEDO.</t>
   </si>
   <si>
     <t>2686</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2686/req-0377-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2686/req-0377-2019.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DE CALÇAMENTO DA RUA GILBERTO FREIRE LOTEAMENTO PENEDO.</t>
   </si>
   <si>
     <t>2689</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2689/req-0378-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2689/req-0378-2019.pdf</t>
   </si>
   <si>
     <t>AUDIÊNCIA PÚBLICA COM O SECRETÁRIO DAS CIDADES MARCELO BRUTO - PARA APRESENTAÇÃO DA PROPOSTA QUE FOI APROVADA NO CONSELHO SUPERIOR DE TRANSPORTE METROPOLITANO COLOCAR AR CONDICIONADO NOS ÔNIBUS DE SÃO LOURENÇO DA MATA</t>
   </si>
   <si>
     <t>2709</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2709/req-0380-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2709/req-0380-2019.pdf</t>
   </si>
   <si>
     <t>REVISÃO DE ILUMINA - O PÚBLICA NO POSTES DA RUA MANOEL COELHO MUNIZ COM O USO DE LAMPA A DE 250 WATS NO DISTRITO DE MATRIZ DA LUZ, NESTE MUNICIPIO</t>
   </si>
   <si>
     <t>2710</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2710/req-0381-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2710/req-0381-2019.pdf</t>
   </si>
   <si>
     <t>REVISÃO DE ILUMINA ÃO PÚBLICA NO POSTES DA RUA N. S. DE FÁTIMA PEDE-SE O USO DE LÂMPADA DE 250 WATTS NO DISTRITO DE MATRIZ DA LUZ, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2711</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2711/req-0382-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2711/req-0382-2019.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO ASFÁLTICO DA RUA JÓSE LAPENDA E RUA SANTO ANTONIO NO DISTRITO DE MATRIZ DA LUZ NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2712</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2712/req-0383-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2712/req-0383-2019.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO ASFÁLTICO DA RUA SANTA TEREZINHA E RUA VEREADOR GERSON LIMA MATRIZ DA LUZ NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2713</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2713/req-0384-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2713/req-0384-2019.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO ASFÁLTICO DA RUA PROFESSORA ROSA LIMA E RUA SÃO JOSE MATRIZ DA LUZ NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2714</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2714/req-0385-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2714/req-0385-2019.pdf</t>
   </si>
   <si>
     <t>Solicito ao chefe do poder executivo que encaminhe para a apreciação desta casa esta lei em defesa dos condutores.</t>
   </si>
   <si>
     <t>2715</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2715/req-0386-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2715/req-0386-2019.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE UM FUNDO MUNICIPAL DE PROTEÇÃO E BEM-ESTAR ANIMAL</t>
   </si>
   <si>
     <t>2716</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2716/req-0387-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2716/req-0387-2019.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO CHEFE DO PODER EXECUTIVO, O EXMO. SR. PREFEITO BRUNO GOMES DE OLIVEIRA, AO DEPUTADO ESTADUAL DIOGO MORAES, A EMPRESA MOBIBRASIL E AO CONSORCIO GRANDE RECIFE, AS ALTERAÇÕES DAS VIAGENS NA LINHA (2493) TIÚMA/ TI CAMARAGIBE.</t>
   </si>
   <si>
     <t>2717</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2717/req-0388-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2717/req-0388-2019.pdf</t>
   </si>
   <si>
     <t>VOTO DE APLAUSO PARA A SRA. DRA. WANDERCLEIDE MARIA BARBOSA DE LIMA</t>
   </si>
   <si>
     <t>2152</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
     <t>RECAPEAMENTO DO ASFALTO DA RUA JOÃO PESSOA NO BAIRRO DA VILA DO REINADO.</t>
   </si>
   <si>
     <t>2153</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2153/req-0113-2019_2.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2153/req-0113-2019_2.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO DO ASFALTO DA AV. ASSEMBLÉIA DE DEUS NO BAIRRO DA VÁRZEA FRIA.</t>
   </si>
   <si>
     <t>2035</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2035/projeto_de_lei_001-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2035/projeto_de_lei_001-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão pelo Poder Executivo Municipal de Kit de Higiene Bucal as escolas públicas municipais e dá outras providencias.</t>
   </si>
   <si>
     <t>2036</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2036/projeto_de_lei_002-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2036/projeto_de_lei_002-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de inclusão do nome, do grupo sanguíneo e do fator RH no uniforme ou capacete dos motoboys no município de São Lourenço da Mata.</t>
   </si>
   <si>
     <t>2037</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2037/projeto_de_lei_003-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2037/projeto_de_lei_003-2019.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a obrigatoriedade da apresentação da carteira de vacinação para matrícula de crianças na rede de ensino púbica ou privada no município e dá outras providências.</t>
   </si>
   <si>
     <t>2038</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2038/projeto_de_lei_004-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2038/projeto_de_lei_004-2019.pdf</t>
   </si>
   <si>
     <t>Institui a "Semana Municipal de Incentivo à doação de Órgãos", e dá outras providencias.</t>
   </si>
   <si>
     <t>2039</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2039/projeto_de_lei_005-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2039/projeto_de_lei_005-2019.pdf</t>
   </si>
   <si>
     <t>Institui a Campanha de Prevenção aos Acidentes do Trabalho e Doenças Ocupacionais, denominada de "Abril Verde" no âmbito do Município, e dá outras providências.</t>
   </si>
   <si>
     <t>2043</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2043/projeto_de_lei_006-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2043/projeto_de_lei_006-2019.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 1° da LEI municipal nº 2594/2018, que dispões sobre a instituição da "Festa do Abacaxi" no Assento Velho 1, o maior produtor de abacaxi da região em São Lourenço da Mata e dá outras providenciais.</t>
   </si>
   <si>
     <t>2042</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2042/projeto_de_lei_007-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2042/projeto_de_lei_007-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a higiene nas Academias de Ginásticas, "Sport Center'', "Fitness" e similares em São Lourenço da Mata , e dá outras providências.</t>
   </si>
   <si>
     <t>2045</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2045/projeto_de_lei_008-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2045/projeto_de_lei_008-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre critérios e obrigações sobre a manutenção dos conjuntos habitacionais populares da Cidade de São Lourenço da Mata.</t>
   </si>
   <si>
     <t>2046</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2046/projeto_de_lei_009-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2046/projeto_de_lei_009-2019.pdf</t>
   </si>
   <si>
     <t>Institui a obrigatoriedade da realização de audiência pública prévia para a realização de obras com impacto urbanístico superior a 10.000 (dez mil) metros quadrados na Cidade de São Lourenço da Mata e dá outras providencias.</t>
   </si>
   <si>
     <t>2047</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2047/projeto_de_lei_010-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2047/projeto_de_lei_010-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre a Regularização Fundiária Urbana e Rural no Município de São Lourenço da Mata.</t>
   </si>
   <si>
     <t>2048</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2048/projeto_de_lei_011-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2048/projeto_de_lei_011-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre normas gerais urbanísticas para a instalação de estruturas de suporte das estações rádio base e equipamentos afins.</t>
   </si>
   <si>
     <t>2049</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2049/projeto_de_lei_012-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2049/projeto_de_lei_012-2019.pdf</t>
   </si>
   <si>
     <t>Institui a Semana Municipal de Combate à Violência Contra Mulher, no Município de São Lourenço da Mata, e dá outras providências.</t>
   </si>
   <si>
     <t>2051</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2051/projeto_de_lei_013-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2051/projeto_de_lei_013-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre criação do programa de teste vocacional para os alunos das escolas públicas municipais e dá outras providências.</t>
   </si>
   <si>
     <t>2052</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2052/projeto_de_lei_014-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2052/projeto_de_lei_014-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Criação da Semana Municipal do Consumidor no município de Cidade de São Lourenço da Mata e dá outras providências.</t>
   </si>
   <si>
     <t>2053</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2053/projeto_de_lei_015-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2053/projeto_de_lei_015-2019.pdf</t>
   </si>
   <si>
     <t>Instituir o Programa de Educação Empreendedora no Ensino Fundamental e em Programas e Projetos Sociais no Município São Lourenço da Mata/PE.</t>
   </si>
   <si>
     <t>2054</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2054/projeto_de_lei_016-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2054/projeto_de_lei_016-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a política habitacional de interesse social do município de São Lourenço da Mata e dá outras providências.</t>
   </si>
   <si>
     <t>2055</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2055/projeto_de_lei_017-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2055/projeto_de_lei_017-2019.pdf</t>
   </si>
   <si>
     <t>Altera a redação das leis municipais nº 2.247/2009 e 2.418/2013 que dispõe criação do conselho municipal de habitação de interesse social de São Lourenço da Mata – CMHIS/SLM e o fundo municipal de habitação de interesse social de São Lourenço da Mata- FMHIS/SLM</t>
   </si>
   <si>
     <t>2056</t>
   </si>
   <si>
     <t>Bruno Pereira</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2056/projeto_de_lei_019-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2056/projeto_de_lei_019-2019.pdf</t>
   </si>
   <si>
     <t>Institui e regulamenta o auxílio-alimentação no âmbito do Município de São Lourenço da Mata.</t>
   </si>
   <si>
     <t>2057</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2057/projeto_de_lei_020-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2057/projeto_de_lei_020-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Programa Tutor Institucional de Bolsas para a Educação Básica no âmbito, da Secretaria Municipal de Educação no Município de São Lourenço da Mata e dá outras providências.</t>
   </si>
   <si>
     <t>2058</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2058/projeto_de_lei_021-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2058/projeto_de_lei_021-2019.pdf</t>
   </si>
   <si>
     <t>Denomina a clínica municipal de fisioterapia como "Clinica Municipal de Fisioterapia Prefeito Ettore Labanca ", e dá outras providências.</t>
   </si>
   <si>
     <t>2059</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2059/projeto_de_lei_022-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2059/projeto_de_lei_022-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Política Municipal de Atendimento dos Direitos da Criança e do Adolescente, revoga a Lei Municipal nº 1980/2001, que e dá outras providências.</t>
   </si>
   <si>
     <t>2061</t>
   </si>
   <si>
     <t>Alemão do Pixete, Antônio Manga, Celso Luiz, Cícero Pinheiro, Denis Alves, Deto de Lages, Irmão Manoel, Jai, Juninho de Muribara, Leonardo Barbosa, Maestro Carlos, Rico Gás, Roco Frutas e Verduras, Salvador</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2061/projeto_de_lei_023-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2061/projeto_de_lei_023-2019.pdf</t>
   </si>
   <si>
     <t>Altera os artigos 14° e 41° da Lei nº 2.674/2019 "Que dispõe sobre a politica municipal da criança e do adolescente, revoga a lei municipal nº 1980/2001 e da outras providências".</t>
   </si>
   <si>
     <t>2062</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2062/projeto_de_lei_024-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2062/projeto_de_lei_024-2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a adquirir e posteriormente a doar peixes e milho às famílias hipossuficientes econômicas do Município e dá outras providências.</t>
   </si>
   <si>
     <t>2063</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2063/projeto_de_lei_025-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2063/projeto_de_lei_025-2019.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a instalação de faixas de pedestre e/ou sinalização semafórico na frente de escolas particulares, escolas públicas municipais e estaduais.".</t>
   </si>
   <si>
     <t>2064</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2064/projeto_de_lei_026-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2064/projeto_de_lei_026-2019.pdf</t>
   </si>
   <si>
     <t>Institui a Semana de Combate a Corrupção e Conscientização de Boa Práticas e dá outras providências.</t>
   </si>
   <si>
     <t>2065</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2065/projeto_de_lei_027-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2065/projeto_de_lei_027-2019.pdf</t>
   </si>
   <si>
     <t>"Institui no calendário oficial do Município de São Lourenço da Mata, o DIA DA MATEMÁTICA e da outras providências."</t>
   </si>
   <si>
     <t>2067</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2067/projeto_de_lei_028-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2067/projeto_de_lei_028-2019.pdf</t>
   </si>
   <si>
     <t>"Determina aos laboratórios particulares conveniados a rede pública a realizar coleta de materiais para exames laboratoriais de idosos ou pessoas com deficiência em suas residências ou nas unidades de saúde mais próximas."</t>
   </si>
   <si>
     <t>2477</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2477/projeto_de_lei_029-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2477/projeto_de_lei_029-2019.pdf</t>
   </si>
   <si>
     <t>Permuta de denominação de logradouro, e dá outras providencias.</t>
   </si>
   <si>
     <t>2069</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2069/projeto_de_lei_030-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2069/projeto_de_lei_030-2019.pdf</t>
   </si>
   <si>
     <t>Institui o Plano de Recuperação Fiscal de Créditos Tributários e Não Tributários do Município (REFIS 2019) e dá outras providências.</t>
   </si>
   <si>
     <t>2231</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2231/projeto_de_lei_031-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2231/projeto_de_lei_031-2019.pdf</t>
   </si>
   <si>
     <t>Institui no calendário do município de São Lourenço da Mata a Semana Municipal de Incentivo a Música, Dança e Teatro nas escolas municipais e comunidade; como também a introdução no plano pedagógico das escolas municipais o Projeto: "Despertar e Cantar" e dar outras providências.</t>
   </si>
   <si>
     <t>2232</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2232/projeto_de_lei_032-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2232/projeto_de_lei_032-2019.pdf</t>
   </si>
   <si>
     <t>Autoriza a criação no âmbito da secretaria municipal de educação, o Curso de incentivo preparatorial para o ingresso no ensino médio nas unidades públicas de ensino Médio/Técnico estadual e federal e dá outras providências.</t>
   </si>
   <si>
     <t>2233</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2233/projeto_de_lei_033-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2233/projeto_de_lei_033-2019.pdf</t>
   </si>
   <si>
     <t>Ficam instituídas as Semanas Municipais do Incentivo ao Atletismo; e as Corridas dos Bairros de São Lourenço Mártir e da outras providências.</t>
   </si>
   <si>
     <t>2095</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2095/projeto_de_lei_034-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2095/projeto_de_lei_034-2019.pdf</t>
   </si>
   <si>
     <t>Institui o Centro Municipal de Solução de Conflitos e Cidadania de São Lourenço da Mata - "Soluciona, São Lourenço da Mata" e dá outras providências.</t>
   </si>
   <si>
     <t>2096</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2096/projeto_de_lei_035-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2096/projeto_de_lei_035-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o preço do serviço devido pela remoção e recolhimento de veículos por descumprimento das normas do Código de Trânsito Brasileiro - CTB e da Legislação Municipal; e altera a Lei nº 2.287, de 09 de outubro de 2009, "Que dispõe sobre o Serviço de Transporte Complementar de Passageiros do Município de São Lourenço da Mata - STCP/SLM e dá outras providências".</t>
   </si>
   <si>
     <t>2093</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2093/projeto_de_lei_036-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2093/projeto_de_lei_036-2019.pdf</t>
   </si>
   <si>
     <t>Cria o Conselho de Turismo do Município de São Lourenço da Mata e dá outras providências.</t>
   </si>
   <si>
     <t>2094</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2094/projeto_de_lei_037-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2094/projeto_de_lei_037-2019.pdf</t>
   </si>
   <si>
     <t>REVOGA o item 5.1.1, da Lei Municipal nº 2.237/2009, ALTERA e dá Nova Redação ao Item. 16 da Lei Municipal nº 2.237/2009, Cria a Ouvidoria Geral do Município, e dá outras providências.</t>
   </si>
   <si>
     <t>2114</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2114/projeto_de_lei_038-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2114/projeto_de_lei_038-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de Ruas no Loteamento Dois Irmãos no Portal Tiúma, em São Lourenço da mata e dá outras providências.</t>
   </si>
   <si>
     <t>2115</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2115/projeto_de_lei_039-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2115/projeto_de_lei_039-2019.pdf</t>
   </si>
   <si>
     <t>Denominação de logradouro, e dá outras providências.</t>
   </si>
   <si>
     <t>2234</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2234/projeto_de_lei_040-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2234/projeto_de_lei_040-2019.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal Universidade para todos – PROUNI São Lourenço da Mata.</t>
   </si>
   <si>
     <t>2235</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2235/projeto_de_lei_041-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2235/projeto_de_lei_041-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da implantação de sistema de controle de frequência de alunos em escolas públicas - Frequência Digital Escolar.</t>
   </si>
   <si>
     <t>2236</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2236/projeto_de_lei_042-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2236/projeto_de_lei_042-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Projeto de Adoção de Lixeiras por particulares.</t>
   </si>
   <si>
     <t>2237</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2237/projeto_de_lei_043-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2237/projeto_de_lei_043-2019.pdf</t>
   </si>
   <si>
     <t>Denomina nome de Rua e dá outras providências.</t>
   </si>
   <si>
     <t>2409</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2409/projeto_de_lei_044-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2409/projeto_de_lei_044-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de climatização dos veículos que operam linhas do sistema de transporte público na Cidade de São Lourenço da Mata -PE.</t>
   </si>
   <si>
     <t>2395</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2395/projeto_de_lei_045-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2395/projeto_de_lei_045-2019.pdf</t>
   </si>
   <si>
     <t>Institui a Política municipal de Leitura e Escrita.</t>
   </si>
   <si>
     <t>2410</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2410/projeto_de_lei_046-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2410/projeto_de_lei_046-2019.pdf</t>
   </si>
   <si>
     <t>Concede reajuste de vencimento aos servidores municipais ocupantes de cargo de professor, para o fim específico de adequação ao piso salarial profissional nacional dos profissionais do magistério público da educação básica nos termos da lei federal nº 11.738 e dá outras providências.</t>
   </si>
   <si>
     <t>2411</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2411/projeto_de_lei_047-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2411/projeto_de_lei_047-2019.pdf</t>
   </si>
   <si>
     <t>Cria o projeto "Estudante Nota 10" no âmbito do Município de São Lourenço da Mata e dá outras providências.</t>
   </si>
   <si>
     <t>2412</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2412/projeto_de_lei_048-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2412/projeto_de_lei_048-2019.pdf</t>
   </si>
   <si>
     <t>Obriga a transmissão, ao vivo e via internet, das licitações do Poder Executivo e Poder Legislativo e da outras providencias.</t>
   </si>
   <si>
     <t>2413</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2413/projeto_de_lei_049-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2413/projeto_de_lei_049-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regularização de edificações e dá outras providências.</t>
   </si>
   <si>
     <t>2415</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2415/projeto_de_lei_051-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2415/projeto_de_lei_051-2019.pdf</t>
   </si>
   <si>
     <t>Autoriza a criação do Centro de Referência do Empreendedor de São Lourenço da Mata, e dá outras providências.</t>
   </si>
   <si>
     <t>2416</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2416/projeto_de_lei_052-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2416/projeto_de_lei_052-2019.pdf</t>
   </si>
   <si>
     <t>Institui o "Programa Ocupe-se um Bairro com a Educação Empreendedora" no Município de São Lourenço da Mata e dá outras providências.</t>
   </si>
   <si>
     <t>2417</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2417/projeto_de_lei_053-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2417/projeto_de_lei_053-2019.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao art. 3º da Lei 2.578/2017 que Dispõe sobre incluir o tema direito e cidadania ao currículo oficial do ensino fundamental da rede municipal de ensino em São Lourenço da Mata.</t>
   </si>
   <si>
     <t>2418</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2418/projeto_de_lei_054-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2418/projeto_de_lei_054-2019.pdf</t>
   </si>
   <si>
     <t>Dá nova redação aos arts. 1º e 5º da Lei 2.479/2015 que Institui a Festa do Abacaxi e dá outras providências.</t>
   </si>
   <si>
     <t>2419</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2419/projeto_de_lei_055-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2419/projeto_de_lei_055-2019.pdf</t>
   </si>
   <si>
     <t>VEDA a denominação de logradouros públicos aos que forem condenados por atividades ilícitas e dá outras providências.</t>
   </si>
   <si>
     <t>2420</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2420/projeto_de_lei_056-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2420/projeto_de_lei_056-2019.pdf</t>
   </si>
   <si>
     <t>Altera a Ementa da Lei 2.453/2015.</t>
   </si>
   <si>
     <t>2421</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2421/projeto_de_lei_057-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2421/projeto_de_lei_057-2019.pdf</t>
   </si>
   <si>
     <t>Denomina a Praça Leão Coroado, como PRAÇA LEÃO COROADO, ALUÍZIO MARANHÃO, e dá outras providências.</t>
   </si>
   <si>
     <t>2422</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2422/projeto_de_lei_058-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2422/projeto_de_lei_058-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para elaboração e a execução da Lei Orçamentária de 2020 e dá outras providências.</t>
   </si>
   <si>
     <t>2423</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2423/projeto_de_lei_059-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2423/projeto_de_lei_059-2019.pdf</t>
   </si>
   <si>
     <t>Denomina a Academia da Cidade como "ALOYSIO DO AMARAL CORRÊA DE ARAÚJO'', e dá outras providências.</t>
   </si>
   <si>
     <t>2240</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2240/projeto_de_lei_060-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2240/projeto_de_lei_060-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da lei Municipal nº 2.343/2011 que trata do Serviço Municipal de Táxi e dá outras providências.</t>
   </si>
   <si>
     <t>2241</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2241/projeto_de_lei_061-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2241/projeto_de_lei_061-2019.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal 2.414/13, através da qual foi criado o Conselho Municipal da Mulher.</t>
   </si>
   <si>
     <t>2424</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2424/projeto_de_lei_062-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2424/projeto_de_lei_062-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe, sobre a organização do sistema municipal de defesa do consumidor - SMDC - inclui a superintendência do PROCON a Lei Complementar nº 2.656/2018, altera o disposto no artigo 11° "Caput" e o disposto no Artigo 15 § 4º constante no capítulo IV do fundo municipal de proteção e defesa do consumidor - FMDC, revoga o § 1° e o inciso VIII, altera o disposto no inciso I todos do artigo 10º do Capítulo III - do conselho municipal de proteção e defesa do consumidor - CONDECON, e dá outras providências</t>
   </si>
   <si>
     <t>2242</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2242/projeto_de_lei_063-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2242/projeto_de_lei_063-2019.pdf</t>
   </si>
   <si>
     <t>VEDA a nomeação para cargos em comissão, de pessoas que tenham sido condenadas pela Lei Federal nº 11.340 - Lei Maria da Penha, no âmbito da Administração pública direta e indireta, no Município São Lourenço da Mata.</t>
   </si>
   <si>
     <t>2243</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2243/projeto_de_lei_064-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2243/projeto_de_lei_064-2019.pdf</t>
   </si>
   <si>
     <t>Institui o programa Adoção e Manutenção de Espaço Público por empresas privadas na cidade de São Lourenço da Mata.</t>
   </si>
   <si>
     <t>2425</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2425/projeto_de_lei_065-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2425/projeto_de_lei_065-2019.pdf</t>
   </si>
   <si>
     <t>Cria a Semana Municipal da Reciclagem e do Meio Ambiente nas escolas municipais do Município de São Lourenço da Mata.</t>
   </si>
   <si>
     <t>2426</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2426/projeto_de_lei_066-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2426/projeto_de_lei_066-2019.pdf</t>
   </si>
   <si>
     <t>Oficializa ALDEIA, como Bairro do Município de São Lourenço da Mata, e dá outras providências.</t>
   </si>
   <si>
     <t>2252</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2252/projeto_de_lei_067-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2252/projeto_de_lei_067-2019.pdf</t>
   </si>
   <si>
     <t>Denominação de logradouro, e dar outras providências.</t>
   </si>
   <si>
     <t>2253</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2253/projeto_de_lei_068-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2253/projeto_de_lei_068-2019.pdf</t>
   </si>
   <si>
     <t>Denominação de Logradouro, e dá outras providências.</t>
   </si>
   <si>
     <t>2254</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2254/projeto_de_lei_069-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2254/projeto_de_lei_069-2019.pdf</t>
   </si>
   <si>
     <t>2478</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2478/projeto_de_lei_070-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2478/projeto_de_lei_070-2019.pdf</t>
   </si>
   <si>
     <t>2428</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2428/projeto_de_lei_071-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2428/projeto_de_lei_071-2019.pdf</t>
   </si>
   <si>
     <t>2429</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2429/projeto_de_lei_072-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2429/projeto_de_lei_072-2019.pdf</t>
   </si>
   <si>
     <t>2396</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2396/projeto_de_lei_073-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2396/projeto_de_lei_073-2019.pdf</t>
   </si>
   <si>
     <t>Institui no âmbito municipal a honraria policial destaque do ano e da outras providências.</t>
   </si>
   <si>
     <t>2397</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2397/projeto_de_lei_074-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2397/projeto_de_lei_074-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a publicação, na internet, da lista de espera dos pacientes que aguardam por consultas (discriminadas por especialidade), exames e intervenções cirúrgicas e outros procedimentos nos estabelecimentos da rede pública de saúde do município, e da outras providências.</t>
   </si>
   <si>
     <t>2255</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2255/projeto_de_lei_075-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2255/projeto_de_lei_075-2019.pdf</t>
   </si>
   <si>
     <t>Atualiza o perímetro urbano com vagas de estacionamento na avenida doutor Francisco Correia, e dá outras providências.</t>
   </si>
   <si>
     <t>2256</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2256/projeto_de_lei_076-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2256/projeto_de_lei_076-2019.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Olho no Olho Municipal - Veja Bem São Lourenço, na rede Municipal de Ensino e dá outras providências.</t>
   </si>
   <si>
     <t>2257</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2257/projeto_de_lei_077-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2257/projeto_de_lei_077-2019.pdf</t>
   </si>
   <si>
     <t>Institui o Dia Municipal de Luta da Pessoa com Deficiência e a Semana Municipal de Luta pelos Direitos da Pessoa com Deficiência, e dá outras providências.</t>
   </si>
   <si>
     <t>2258</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2258/projeto_de_lei_078-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2258/projeto_de_lei_078-2019.pdf</t>
   </si>
   <si>
     <t>Institui o Programa a Caminho do Ensino Médio - PROCAEM, na rede municipal de ensino, e dá outras providências.</t>
   </si>
   <si>
     <t>2398</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2398/projeto_de_lei_079-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2398/projeto_de_lei_079-2019.pdf</t>
   </si>
   <si>
     <t>Institui o plano municipal de combate e prevenção da depressão, suicídio, valorização da vida e a campanha denominada setembro amarelo.</t>
   </si>
   <si>
     <t>2259</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2259/projeto_de_lei_080-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2259/projeto_de_lei_080-2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de São Lourenço da Mata, a participar do CONSÓRCIO DOS MUNICÍPIOS DA MATA NORTE E AGRESTE SETENTRIONAL DE PERNAMBUCO - COMANAS, ratificando o Protocolo de intenções que entre si celebraram os Municípios de Aliança, Camutanga, Carpina, Chã de Alegria, Condado, Ferreiros, Glória do Goitá, Goiana, ltambé, ltaquitinga, Lagoa de ltaenga, Lagoa do Carro, Nazaré da Mata, Paudalho, Timbaúba, Tracunhaém e Vicência, da Região da Mata Norte, e, Casinhas, Feira Nova, Limoeiro, Machados, Orobó, Passira e Salgadinho, da Região do Agreste Setentrional.</t>
   </si>
   <si>
     <t>2500</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2500/projeto_de_lei_081-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2500/projeto_de_lei_081-2019.pdf</t>
   </si>
   <si>
     <t>Altera a Ementa e o artigo 1° da Lei Municipal Nº 2.704/2019 que alterou a Lei 2. 674/2019 "Que dispõe sobre a Política Municipal da Criança e do Adolescente, revoga a Lei Municipal Nº 1.980/2001, e dá outras providências."</t>
   </si>
   <si>
     <t>2501</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2501/projeto_de_lei_082-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2501/projeto_de_lei_082-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de Ruas no Loteamento Tejipió em nosso Município e dá outras providências.</t>
   </si>
   <si>
     <t>2502</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2502/projeto_de_lei_083-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2502/projeto_de_lei_083-2019.pdf</t>
   </si>
   <si>
     <t>2503</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2503/projeto_de_lei_084-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2503/projeto_de_lei_084-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instalação de "LomboFaixas" para pedestres no Município de São Lourenço da Mata, e dá outras providências.</t>
   </si>
   <si>
     <t>2504</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2504/projeto_de_lei_085-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2504/projeto_de_lei_085-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a implantação e instalação de microfones, alto falantes e amplificadores, fixos ou portáteis, em todas as salas de aula das escolas públicas no Município de São Lourenço da Mata.</t>
   </si>
   <si>
     <t>2617</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2617/projeto_de_lei_086-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2617/projeto_de_lei_086-2019.pdf</t>
   </si>
   <si>
     <t>Institui o plano municipal de prevenção do câncer de mama e a campanha denominada “outubro rosa quem se ama se cuida”.</t>
   </si>
   <si>
     <t>2618</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2618/projeto_de_lei_087-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2618/projeto_de_lei_087-2019.pdf</t>
   </si>
   <si>
     <t>Institui o encontro de bandas e fanfarras em Comemoração a Emancipação política no dia 10 de Janeiro, nesse município.</t>
   </si>
   <si>
     <t>2623</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2623/projeto_de_lei_088-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2623/projeto_de_lei_088-2019.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e fixa a Despesa do Município para o exercício financeiro de 2020, e dá outras providências.</t>
   </si>
   <si>
     <t>2622</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2622/projeto_de_lei_089-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2622/projeto_de_lei_089-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Revisão do Plano Plurianual para o exercício de 2020 e dá outras providências.</t>
   </si>
   <si>
     <t>2619</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2619/projeto_de_lei_090-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2619/projeto_de_lei_090-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de fixação de cartazes informativos contendo o nome, os números telefônicos e o endereço do PROCON Municipal de São Lourenço da Mata e dá outras providências.</t>
   </si>
   <si>
     <t>2620</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2620/projeto_de_lei_091-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2620/projeto_de_lei_091-2019.pdf</t>
   </si>
   <si>
     <t>Institui o mês "Novembro Azul", dedicado a ações de prevenção ao câncer de próstata e de promoção da saúde do homem e dá outras providências.</t>
   </si>
   <si>
     <t>2621</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2621/projeto_de_lei_092-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2621/projeto_de_lei_092-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração da Lei nº 2.287, de 09 de outubro de 2009, "que dispõe sobre o Serviço de Transporte Complementar de Passageiros do Município de São Lourenço da Mata- STCP/SLM" e dá outras providências.</t>
   </si>
   <si>
     <t>2693</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2693/projeto_de_lei_093-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2693/projeto_de_lei_093-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a divulgação nos recintos de atendimento ao público de órgãos públicos municipais das condutas que configuram o crime de prevaricação.</t>
   </si>
   <si>
     <t>2694</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2694/projeto_de_lei_094-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2694/projeto_de_lei_094-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição de inauguração de obras públicas inacabadas ou que, embora concluídas, não atendam ao fim que se destinam, no âmbito do Município de São Lourenço da Mata e dá outras providências.</t>
   </si>
   <si>
     <t>2636</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2636/projeto_de_lei_095-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2636/projeto_de_lei_095-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a doação de terrenos pelo Poder Executivo Municipal para a Companhia Pernambucana de Saneamento - COMPESA, e dá outras providências.</t>
   </si>
   <si>
     <t>2637</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2637/projeto_de_lei_096-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2637/projeto_de_lei_096-2019.pdf</t>
   </si>
   <si>
     <t>Atribui a denominação de "Parque Residencial Deputado Guilherme Uchoa" à empreendimento residencial neste Município de São Lourenço da Mata e dá outras providências.</t>
   </si>
   <si>
     <t>2638</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2638/projeto_de_lei_097-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2638/projeto_de_lei_097-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Poder Executivo Municipal ficar autorizado a receber por doação o bem imóvel e dá outras providências.</t>
   </si>
   <si>
     <t>2639</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2639/projeto_de_lei_098-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2639/projeto_de_lei_098-2019.pdf</t>
   </si>
   <si>
     <t>Altera o art. 9° da Lei Municipal nº 2.227, de 12 de maio de 2008, a qual "cria os cargos públicos efetivos de Agente Comunitário de Saúde e de Agente de Combate a Endemias e dá outras providências".</t>
   </si>
   <si>
     <t>2640</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2640/projeto_de_lei_099-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2640/projeto_de_lei_099-2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo a criar o Festival Junino “O São João da Gente", e dá outras providências.</t>
   </si>
   <si>
     <t>2641</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2641/projeto_de_lei_100-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2641/projeto_de_lei_100-2019.pdf</t>
   </si>
   <si>
     <t>2642</t>
   </si>
   <si>
     <t>Leonardo Barbosa, Denis Alves, Maestro Carlos, Roco Frutas e Verduras</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2642/projeto_de_lei_101-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2642/projeto_de_lei_101-2019.pdf</t>
   </si>
   <si>
     <t>Denomina a Câmara de Vereadores de "Casa Prefeito Ettore Labanca".</t>
   </si>
   <si>
     <t>2643</t>
   </si>
   <si>
     <t>Mesa Diretora, Alemão do Pixete, Antônio Manga, Celso Luiz, Cícero Pinheiro, Denis Alves, Deto de Lages, Fabinho Pereira, Irmão Manoel, Jai, Juninho de Muribara, Leonardo Barbosa, Maestro Carlos, Rico Gás, Roco Frutas e Verduras, Salvador</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2643/projeto_de_lei_102-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2643/projeto_de_lei_102-2019.pdf</t>
   </si>
   <si>
     <t>Estabelece a remuneração através de subsídio para os cargos de Procurador Geral e Procurador Jurídico da Câmara dos vereadores de São Lourenço da Mata e dá outras providências.</t>
   </si>
   <si>
     <t>2718</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2718/projeto_de_lei_103-20219.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2718/projeto_de_lei_103-20219.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a qualificação de Organizações Sociais, no âmbito do município de São Lourenço da Mata e dá outras providências.</t>
   </si>
   <si>
     <t>2512</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2512/projeto_de_resolucao_372-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2512/projeto_de_resolucao_372-2019.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadã honorífica do município de São Lourenço da Mata à V. Exa. MARIA GIOVANNA DE MELO PESSOA LEITE, Excelentíssima Consul honoraria da Cote D'lvoire em Recife, assessora institucional da defensoria Pública de PE, diretora do instituto de Cidadania Global e Coordenadora Regional do Programa Escolas Associadas da Rede PEA UNESCO.</t>
   </si>
   <si>
     <t>2513</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2513/projeto_de_resolucao_373-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2513/projeto_de_resolucao_373-2019.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão honorífico do município de São Lourenço da Mata, à V. Exa. PADRE ADRIANO ARAÚJO DA FONSECA.</t>
   </si>
   <si>
     <t>2514</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2514/projeto_de_resolucao_374-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2514/projeto_de_resolucao_374-2019.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão honorífico do município de São Lourenço da Mata ao Senhor, JOSÉ ROMERO DE PAULA.</t>
   </si>
   <si>
     <t>2515</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2515/projeto_de_resolucao_375-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2515/projeto_de_resolucao_375-2019.pdf</t>
   </si>
   <si>
     <t>Cria no Âmbito municipal a Câmara Mirim.</t>
   </si>
   <si>
     <t>2088</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2088/projeto_de_resolucao_376-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2088/projeto_de_resolucao_376-2019.pdf</t>
   </si>
   <si>
     <t>Altera-se a redação do Art. 83 do Regimento Interno da Câmara Municipal de São Lourenço da Mata, para modificar o horário de início das sessões ordinárias.</t>
   </si>
   <si>
     <t>2516</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2516/projeto_de_resolucao_377-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2516/projeto_de_resolucao_377-2019.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadã honorífica do município de São Lourenço da Mata à V. Exa. MARIA JOSÉ COSTA PIMENTEL, Excelentíssima Diretora do Setor_x000D_
 Contábil da Prefeitura de São Lourenço da Mata.</t>
   </si>
   <si>
     <t>2517</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2517/projeto_de_resolucao_378-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2517/projeto_de_resolucao_378-2019.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadã Honorifica da Cidade de São Lourenço da Mata-PE a Jornalista Diretora do Jornal Classiparque Solange Nascimento dos Anjos.</t>
   </si>
   <si>
     <t>2518</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2518/projeto_de_resolucao_379-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2518/projeto_de_resolucao_379-2019.pdf</t>
   </si>
   <si>
     <t>Concede título de Cidadão Honorífico do Município de São Lourenço da Mata ao Excelentíssimo ROBERTO ALVEZ DOS SANTOS.</t>
   </si>
   <si>
     <t>2519</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2519/projeto_de_resolucao_380-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2519/projeto_de_resolucao_380-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Benemérito do Município de São Lourenço da Mata, à Ex Vereadora Dorotéia Rodrigues de Andrade Ribeiro</t>
   </si>
   <si>
     <t>2520</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2520/projeto_de_resolucao_381-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2520/projeto_de_resolucao_381-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Benemérito do Município de São Lourenço da Mata, à Ex Vereadora Ana Cristina de Oliveira.</t>
   </si>
   <si>
     <t>2521</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2521/resolucao_382-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2521/resolucao_382-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Benemérito do Município de São Lourenço da Mata, à Ex Vereadora Márcia Maria de Oliveira Costa.</t>
   </si>
   <si>
     <t>2522</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2522/projeto_de_resolucao_383-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2522/projeto_de_resolucao_383-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Benemérito do Município de São Lourenço da Mata, à Ex Vereadora Inês Maria de Oliveira.</t>
   </si>
   <si>
     <t>2545</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2545/projeto_de_resolucao_384-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2545/projeto_de_resolucao_384-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Benemérito do Município de São Lourenço da Mata, à Ex Vereadora Maria Zélia Portela de Albuquerque Maranhão.</t>
   </si>
   <si>
     <t>2546</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2546/projeto_de_resolucao_385-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2546/projeto_de_resolucao_385-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Benemérito do Município de São Lourenço da Mata, à Ex Vereadora Maria Lúcia Cabral de Carvalho.</t>
   </si>
   <si>
     <t>2547</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2547/projeto_de_resolucao_386-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2547/projeto_de_resolucao_386-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Benemérito do Município de São Lourenço da Mata, à Ex Vereadora Maria Dulce Nazário de Lima (in memoriam).</t>
   </si>
   <si>
     <t>2548</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2548/projeto_de_resolucao_388-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2548/projeto_de_resolucao_388-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário do Município de São Lourenço da Mata, à JOSÉ FELIPE PEREIRA DA SILVA.</t>
   </si>
   <si>
     <t>2549</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2549/projeto_de_resolucao_389-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2549/projeto_de_resolucao_389-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário do Município de São Lourenço da Mata, à IGOR CEZAR RODRIGUES SILVA.</t>
   </si>
   <si>
     <t>2550</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2550/projeto_de_resolucao_390-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2550/projeto_de_resolucao_390-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário do Município de São Lourenço da Mata, à JOSÉ GILDO MARQUES DE OLIVEIRA JUNIOR.</t>
   </si>
   <si>
     <t>2571</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2571/projeto_de_resolucao_391-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2571/projeto_de_resolucao_391-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário do Município de São Lourenço da Mata, à PAULO ROBERTO ANDRADE SANCHES DE OLIVEIRA.</t>
   </si>
   <si>
     <t>2572</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2572/projeto_de_resolucao_392-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2572/projeto_de_resolucao_392-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário do Município de São Lourenço da Mata, à EVANDRO DE CASTRO SILVA JUNIOR.</t>
   </si>
   <si>
     <t>2573</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2573/projeto_de_resolucao_393-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2573/projeto_de_resolucao_393-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário do Município de São Lourenço da Mata, à JONATHAN JOSÉ DE ARAÚJO.</t>
   </si>
   <si>
     <t>2574</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2574/projeto_de_resolucao_394-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2574/projeto_de_resolucao_394-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário do Município de São Lourenço da Mata, à MURILO LUIZ PEREIRA DE MELO.</t>
   </si>
   <si>
     <t>2575</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2575/projeto_de_resolucao_395-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2575/projeto_de_resolucao_395-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário do Município de São Lourenço da Mata, à ALMIRO DAMÁSIO BISPO NETO.</t>
   </si>
   <si>
     <t>2576</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2576/projeto_de_resolucao_396-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2576/projeto_de_resolucao_396-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário do Município de São Lourenço da Mata, à JULIA MARGARETB GUIMARÃES FRANCO DE SÁ.</t>
   </si>
   <si>
     <t>2577</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2577/projeto_de_resolucao_397-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2577/projeto_de_resolucao_397-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário do Município de São Lourenço da Mata, à EMELI ROBERTA MARINHO CORDEIRO.</t>
   </si>
   <si>
     <t>2578</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2578/projeto_de_resolucao_398-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2578/projeto_de_resolucao_398-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário do Município de São Lourenço da Mata, à INGRID RODRIGUES DA SILVA LOPES.</t>
   </si>
   <si>
     <t>2579</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2579/projeto_de_resolucao_399-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2579/projeto_de_resolucao_399-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário do Município de São Lourenço da Mata, à VANESSA DA SILVA LIMA.</t>
   </si>
   <si>
     <t>2580</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2580/resolucao_400-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2580/resolucao_400-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Benemérito do Município de São Lourenço da Mata, à ANDRESSA DA SILVA LIMA.</t>
   </si>
   <si>
     <t>2581</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2581/resolucao_401-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2581/resolucao_401-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Benemérito do Município de São Lourenço da Mata, à RICARDO ALVES DE LIMA.</t>
   </si>
   <si>
     <t>2582</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2582/projeto_de_resolucao_402-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2582/projeto_de_resolucao_402-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorífico do Município de São Lourenço da Mata ao Defensor Público Manoel Jerônimo de Melo Neto.</t>
   </si>
   <si>
     <t>2583</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2583/projeto_de_resolucao_403-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2583/projeto_de_resolucao_403-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorífico do Município de São Lourenço da Mata ao Sr. Gilberto Gomes Barbosa, fundador e presidente da Obra de Maria.</t>
   </si>
   <si>
     <t>2584</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2584/projeto_de_resolucao_404-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2584/projeto_de_resolucao_404-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Honorífica do Município de São Lourenço da Mata, a Sra. JANETE CABRAL DA SILVA.</t>
   </si>
   <si>
     <t>2585</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2585/projeto_de_resolucao_405-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2585/projeto_de_resolucao_405-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorífico do Município de São Lourenço da Mata ao Sr. PROFESSOR MAGNO BRAVO DANTAS.</t>
   </si>
   <si>
     <t>2436</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2436/projeto_de_resolucao_406-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2436/projeto_de_resolucao_406-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Parecer Prévio do Tribunal de Contas do Estado de Pernambuco, Processo T.C. N 15100091-8 referente à Prestação de Contas da Prefeitura Municipal de São Lourenço da Mata, relativo ao exercício financeiro de 2014.</t>
   </si>
   <si>
     <t>2586</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
     <t>Cícero Pinheiro, Denis Alves, Deto de Lages, Fabinho Pereira, Irmão Manoel, Jai, Juninho de Muribara, Leonardo Barbosa, Maestro Carlos, Rico Gás, Roco Frutas e Verduras, Salvador, Alemão do Pixete, Antônio Manga, Celso Luiz</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2586/projeto_de_resolucao_407-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2586/projeto_de_resolucao_407-2019.pdf</t>
   </si>
   <si>
     <t>Altera o Art. 2º do Regimento Interno da Câmara Municipal do Município de São Lourenço da Mata e dá outras providências.</t>
   </si>
   <si>
     <t>2587</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2587/projeto_de_resolucao_408-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2587/projeto_de_resolucao_408-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorífico do Município de São Lourenço da Mata, ao Sr. DENIS MEDEIROS DE LIMA.</t>
   </si>
   <si>
     <t>2588</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2588/projeto_de_resolucao_409-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2588/projeto_de_resolucao_409-2019.pdf</t>
   </si>
   <si>
     <t>2624</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2624/projeto_de_resolucao_410-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2624/projeto_de_resolucao_410-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Parecer Prévio do Tribunal de Contas do Estado de Pernambuco, Processo TCE-PE. Nº 16100056-3 referente à Prestação de Contas da Prefeitura Municipal de São Lourenço da Mata, relativo ao exercício financeiro de 2015.</t>
   </si>
   <si>
     <t>2625</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2625/projeto_de_resolucao_411-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2625/projeto_de_resolucao_411-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Benemérito do Município de São Lourenço da Mata, a Sra. TANIA SOUSA DIAS FRANCO.</t>
   </si>
   <si>
     <t>2626</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2626/projeto_de_resolucao_412-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2626/projeto_de_resolucao_412-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Benemérito do Município de São Lourenço da Mata, ao Sr. GILMAR SILVIO DE MEDEIROS.</t>
   </si>
   <si>
     <t>2627</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2627/projeto_de_resolucao_413-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2627/projeto_de_resolucao_413-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Benemérito do Município de São Lourenço da Mata, ao Sr. ABIAS SERAFIM DE SANTANA.</t>
   </si>
   <si>
     <t>2628</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2628/projeto_de_resolucao_414-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2628/projeto_de_resolucao_414-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Benemérito do Município de São Lourenço da Mata, a Sra. MARIA DA CONCEIÇÃO DE FRANÇA FILHA.</t>
   </si>
   <si>
     <t>2629</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2629/resolucao_415-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2629/resolucao_415-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Benemérito do Município de São Lourenço da Mata, a Sra. LEILA RENDALL RODRIGUES DE MOURA.</t>
   </si>
   <si>
     <t>2630</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2630/projeto_de_resolucao_416-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2630/projeto_de_resolucao_416-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Benemérito do Município de São Lourenço da Mata, a Sra. LIGIA RENDALL FERREIRA.</t>
   </si>
   <si>
     <t>2631</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2631/projeto_de_resolucao_417-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2631/projeto_de_resolucao_417-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Benemérito do Município de São Lourenço da Mata, a Sra. LUCILEA RENDALL DOS SANTOS RATIS.</t>
   </si>
   <si>
     <t>2632</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2632/projeto_de_resolucao_418-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2632/projeto_de_resolucao_418-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Benemérito do Município de São Lourenço da Mata, a Sra. LADJANE RENDALL DOS SANTOS BITENCOURT.</t>
   </si>
   <si>
     <t>2633</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2633/projeto_de_resolucao_419-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2633/projeto_de_resolucao_419-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Benemérito do Município de São Lourenço da Mata, a Sra. LILIANE RENDALL DOS SANTOS MUNIZ.</t>
   </si>
   <si>
     <t>2634</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2634/projeto_de_resolucao_420-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2634/projeto_de_resolucao_420-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Benemérito do Município de São Lourenço da Mata, ao Sr. SELDES AMAZONAS RATIS.</t>
   </si>
   <si>
     <t>2635</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2635/projeto_de_resolucao_421-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2635/projeto_de_resolucao_421-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Benemérito do Município de São Lourenço da Mata, ao Sr. GEORGE MÁRCIO QUEROGA.</t>
   </si>
   <si>
     <t>2644</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2644/projeto_de_resolucao_422-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2644/projeto_de_resolucao_422-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Benemérito do Município de São Lourenço da Mata, ao Sr. SEVERINO HENRIQUE DA SILVA.</t>
   </si>
   <si>
     <t>2645</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2645/projeto_de_resolucao_423-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2645/projeto_de_resolucao_423-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Benemérito do Município de São Lourenço da Mata, ao Sr. EMERSON JOSÉ ALVES.</t>
   </si>
   <si>
     <t>2646</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2646/projeto_de_resolucao_424-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2646/projeto_de_resolucao_424-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Benemérito do Município de São Lourenço da Mata, ao Sr. JOSÉ MOURA DE ALBUQUERQUE JUNIOR.</t>
   </si>
   <si>
     <t>2647</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2647/projeto_de_resolucao_425-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2647/projeto_de_resolucao_425-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Benemérito do Município de São Lourenço da Mata, a Sra. MAGDA GOURETT DA SILVA IRINEU.</t>
   </si>
   <si>
     <t>2648</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2648/projeto_de_resolucao_426-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2648/projeto_de_resolucao_426-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Benemérito do Município de São Lourenço da Mata, a Sra. MARLUCE MANOEL DA SILVA.</t>
   </si>
   <si>
     <t>2649</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2649/projeto_de_resolucao_427-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2649/projeto_de_resolucao_427-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Benemérito do Município de São Lourenço da Mata, a Sra. COSMA APARECIDA SALVADOR ALVES MARTINS.</t>
   </si>
   <si>
     <t>2650</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2650/projeto_de_resolucao_428-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2650/projeto_de_resolucao_428-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Benemérito do Município de São Lourenço da Mata, a Sra. ROSANE MARIA RODRIGUES DE SANTANA.</t>
   </si>
   <si>
     <t>2651</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2651/projeto_de_resolucao_429-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2651/projeto_de_resolucao_429-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Benemérito do Município de São Lourenço da Mata, a Sra. MÁRCIA DA CUNHA DE MESQUITA BARROS.</t>
   </si>
   <si>
     <t>2652</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2652/projeto_de_resolucao_430-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2652/projeto_de_resolucao_430-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Benemérito do Município de São Lourenço da Mata, a Sra. MARIA JOSÉ MARQUES DA SILVA.</t>
   </si>
   <si>
     <t>2653</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2653/projeto_de_resolucao_431-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2653/projeto_de_resolucao_431-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Benemérito do Município de São Lourenço da Mata, a Sra. MIRIAN SANTANA ALVES.</t>
   </si>
   <si>
     <t>2654</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2654/projeto_de_resolucao_432-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2654/projeto_de_resolucao_432-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Benemérito do Município de São Lourenço da Mata, a Sra. ROSEMERY RODRIGUES CAMPELO.</t>
   </si>
   <si>
     <t>2655</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2655/projeto_de_resolucao_433-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2655/projeto_de_resolucao_433-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Benemérito do Município de São Lourenço da Mata, ao Sr. CARLOS WILSON DE MORAIS CALABRIA.</t>
   </si>
   <si>
     <t>2656</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2656/projeto_de_resolucao_434-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2656/projeto_de_resolucao_434-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Benemérito do Município de São Lourenço da Mata, a Sra. MARIA JOSÉ DA CONCEIÇÃO.</t>
   </si>
   <si>
     <t>2657</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2657/projeto_de_resolucao_435-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2657/projeto_de_resolucao_435-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Benemérito do Município de São Lourenço da Mata, a Sra. MARIA DO CARMO DE SANTANA.</t>
   </si>
   <si>
     <t>2658</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2658/projeto_de_resolucao_436-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2658/projeto_de_resolucao_436-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Benemérito do Município de São Lourenço da Mata, a Sra. MARINEIDE PEREIRA DA SILVA.</t>
   </si>
   <si>
     <t>2659</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2659/projeto_de_resolucao_437-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2659/projeto_de_resolucao_437-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Benemérito do Município de São Lourenço da Mata, a Sra. ANA MARIA DE OLIVEIRA.</t>
   </si>
   <si>
     <t>2660</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2660/projeto_de_resolucao_438-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2660/projeto_de_resolucao_438-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Benemérito do Município de São Lourenço da Mata, a Sra. ANA PAULA CENEVIVA.</t>
   </si>
   <si>
     <t>2661</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2661/projeto_de_resolucao_439-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2661/projeto_de_resolucao_439-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Benemérito do Município de São Lourenço da Mata, a Sra. ANA PAULA MARIA DOS SANTOS.</t>
   </si>
   <si>
     <t>2662</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2662/projeto_de_resolucao_440-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2662/projeto_de_resolucao_440-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Benemérito do Município de São Lourenço da Mata, ao Sr. FÁBIO PEIXOTO DE ARRUDA.</t>
   </si>
   <si>
     <t>2663</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2663/projeto_de_resolucao_441-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2663/projeto_de_resolucao_441-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Benemérito do Município de São Lourenço da Mata, a Sra. ESTEPHANIA WALLESCKA G. R. SANTOS.</t>
   </si>
   <si>
     <t>2664</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2664/projeto_de_resolucao_442-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2664/projeto_de_resolucao_442-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Benemérito do Município de São Lourenço da Mata, a Sra. JANAÍNA MARIA DA SILVA.</t>
   </si>
   <si>
     <t>2665</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2665/projeto_de_resolucao_443-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2665/projeto_de_resolucao_443-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Benemérito do Município de São Lourenço da Mata, a Sra. ROSILEIDE FERREIRA DE SOUZA.</t>
   </si>
   <si>
     <t>2666</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2666/projeto_de_resolucao_444-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2666/projeto_de_resolucao_444-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Benemérito do Município de São Lourenço da Mata, a Sra. SANDRA REGINA DA SILVA.</t>
   </si>
   <si>
     <t>2667</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2667/projeto_de_resolucao_445-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2667/projeto_de_resolucao_445-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Benemérito do Município de São Lourenço da Mata, ao Sr. JÚLIO ÂNGELO DE SOUZA MELO.</t>
   </si>
   <si>
     <t>2668</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2668/projeto_de_resolucao_446-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2668/projeto_de_resolucao_446-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Benemérito do Município de São Lourenço da Mata, a Sra. NÍVIA MARIA DE AGUIAR SILVA.</t>
   </si>
   <si>
     <t>2669</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2669/projeto_de_resolucao_447-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2669/projeto_de_resolucao_447-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorífico do Município de São Lourenço da Mata, ao Dr. THIAGO FIDELIS DE OLIVEIRA BARTKO.</t>
   </si>
   <si>
     <t>2251</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2251/projeto_de_decreto_legislativo_001-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2251/projeto_de_decreto_legislativo_001-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração do Anexo I da Lei 2.257/2009.</t>
   </si>
   <si>
     <t>4248</t>
   </si>
   <si>
     <t>PEMLO</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica</t>
   </si>
   <si>
     <t>Antônio Manga, Denis Alves, Leonardo Barbosa, Maestro Carlos, Roco Frutas e Verduras</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/4248/prosposta_de_emenda_a_lei_organica_001-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/4248/prosposta_de_emenda_a_lei_organica_001-2019.pdf</t>
   </si>
   <si>
     <t>Altera o Art. 9° da Lei Orgânica do Município de São Lourenço da Mata e dá outras providências.</t>
   </si>
   <si>
     <t>4249</t>
   </si>
   <si>
     <t>Antônio Manga, Cícero Pinheiro, Leonardo Barbosa, Maestro Carlos, Roco Frutas e Verduras</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/4249/prosposta_de_emenda_a_lei_organica_002-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/4249/prosposta_de_emenda_a_lei_organica_002-2019.pdf</t>
   </si>
   <si>
     <t>Altera Altera o Art. 9º da Lei Orgânica do Município de São Lourenço da Mata e dá outras providências.</t>
   </si>
   <si>
     <t>2462</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2462/projeto_de_lei_complementar_001-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2462/projeto_de_lei_complementar_001-2019.pdf</t>
   </si>
   <si>
     <t>2461</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2461/projeto_de_lei_complementar_002-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2461/projeto_de_lei_complementar_002-2019.pdf</t>
   </si>
   <si>
     <t>Institui a revisão do Plano Diretor de São Lourenço da Mata e dá outras providências.</t>
   </si>
   <si>
     <t>2260</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2260/projeto_de_lei_complementar_003-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2260/projeto_de_lei_complementar_003-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a sistemática especial de tributação estabelecida pelo Município de São Lourenço da Mata em relação aos Programas Habitacionais geridos pela Caixa Econômica Federal, e dá outras providências.</t>
   </si>
   <si>
     <t>2414</t>
   </si>
   <si>
     <t>EMADI</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2414/emenda_aditiva_ao_projeto_de_lei_049-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2414/emenda_aditiva_ao_projeto_de_lei_049-2019.pdf</t>
   </si>
   <si>
     <t>Acrescenta ao art.18, o Inciso III.</t>
   </si>
   <si>
     <t>2670</t>
   </si>
   <si>
     <t>EMIMP</t>
   </si>
   <si>
     <t>Emenda Impositiva</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2670/emenda_impositiva_001-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2670/emenda_impositiva_001-2019.pdf</t>
   </si>
   <si>
     <t>Destinar o valor de R$ 83.040,00 (oitenta e três mil e quarenta reais), para Aquisição de Equipamentos. O recurso será aplicado no projeto "a praça é Nossa" instituída pela Lei nº 2.610 de 28 de junho de 2018, na Praça Ademar Francisco Vieira, Localizada n bairro de Tiúma.</t>
   </si>
   <si>
     <t>2671</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2671/emenda_impositiva_002-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2671/emenda_impositiva_002-2019.pdf</t>
   </si>
   <si>
     <t>Destinar o valor de R$ 43.040,00 (quarenta e três mil e quarenta reais), para realização do Banho de Folia que acontece uma semana antes do carnaval instituído pela Lei Nº 2.504 de 24 de fevereiro de 2016,A previa carnavalesca acontece na Rua Thomas Jobson no Bairro de Tiúma.</t>
   </si>
   <si>
     <t>2672</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2672/emenda_impositiva_003-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2672/emenda_impositiva_003-2019.pdf</t>
   </si>
   <si>
     <t>Destinar o valor de R$ 40.000,00 (quarenta mil reais), para realização da Festa do abacaxi no assentamento velho 1 instituído pela Lei Nº 2.479 de 16 de setembro de 2015, no Bairro de Tiúma.</t>
   </si>
   <si>
     <t>2673</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2673/emenda_impositiva_004-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2673/emenda_impositiva_004-2019.pdf</t>
   </si>
   <si>
     <t>Destinar o valor de R$ 83.040,00(0itenta e três mil, e quarenta reais), para Aquisição de Equipamento para implantação de consultório odontológico. O recurso será aplicado no Posto de Saúde da Chã da Tábua.</t>
   </si>
   <si>
     <t>2674</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2674/emenda_impositiva_005-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2674/emenda_impositiva_005-2019.pdf</t>
   </si>
   <si>
     <t>Destinar o valor de R$ 43.040,00(Quarenta e três mil, e quarenta reais), para recuperação da Quadra do Residencial Francisca de Paula.</t>
   </si>
   <si>
     <t>2675</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2675/emenda_impositiva_006-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2675/emenda_impositiva_006-2019.pdf</t>
   </si>
   <si>
     <t>Destina o valor de R$ 40.000,00 (Quarenta mil reais), para recuperação da Quadra da escola Professor Amaro Alves de Souza localizada no Loteamento Metropolitano.</t>
   </si>
   <si>
     <t>2676</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2676/emenda_impositiva_007-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2676/emenda_impositiva_007-2019.pdf</t>
   </si>
   <si>
     <t>Destinar o valor de R$ 41.400,00 (Quarenta e um mil, e quatrocentos reais), para compra de ventiladores para a Escola Dulce Cândido Acioli Localizada neste município.</t>
   </si>
   <si>
     <t>2677</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2677/emenda_impositiva_008-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2677/emenda_impositiva_008-2019.pdf</t>
   </si>
   <si>
     <t>Destinar o valor de R$ 41.400,00 (Quarenta e um mil, e quatrocentos reais), para Restauração da Escola de Ensino Básica Vovó Isaura Chaves (Creche Vovó Isaura) Localizada no Bairro da Beira Rio.</t>
   </si>
   <si>
     <t>2678</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2678/emenda_impositiva_009-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2678/emenda_impositiva_009-2019.pdf</t>
   </si>
   <si>
     <t>Destinar o valor de R$ 82.800,00(0itenta e dois mil, e Oitocentos reais), para Reforma do Posto de Saúde da Rosina Labanca.</t>
   </si>
   <si>
     <t>2679</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2679/emenda_impositiva_010-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2679/emenda_impositiva_010-2019.pdf</t>
   </si>
   <si>
     <t>Destinar o valor de R$ 23.040,00 (vinte e três mil, e quarenta reais), o recurso será aplicado e utilizado nas festividades alusivas a Semana do Capoeirista, com a culminância no dia 03 de agosto de 2020. Tudo de conformidade com a Lei nº 2.651 de 12 de dezembro de 2018, na Praça Governado Carlos Wilson, neste Município.</t>
   </si>
   <si>
     <t>2680</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2680/emenda_impositiva_011-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2680/emenda_impositiva_011-2019.pdf</t>
   </si>
   <si>
     <t>Destinar o valor de R$ 83.040,00(oitenta e três mil, e quarenta reais), para aquisição de uma ambulância para a comunidade da Várzea Fria, neste Município.</t>
   </si>
   <si>
     <t>2683</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2683/emenda_impositiva_012-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2683/emenda_impositiva_012-2019.pdf</t>
   </si>
   <si>
     <t>Destinar o valor de R$ 50.000,00(cinquenta mil reais), o recurso será aplicado e utilizado nas festividades alusivas a Música Gospel, com a culminância no 2° Sábado de Dezembro de 2020. Tudo de conformidade com a Lei nº 2.638 de 24 de setembro de 2018, na Praça Governado Carlos Wilson, este Município.</t>
   </si>
   <si>
     <t>2685</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2685/emenda_impositiva_013-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2685/emenda_impositiva_013-2019.pdf</t>
   </si>
   <si>
     <t>Destinar o valor de R$ 83.040,00(oitenta e três mil, e quarenta reais), para aquisição de uma ambulância para a comunidade do Distrito de Matriz da Luz, neste Município.</t>
   </si>
   <si>
     <t>2687</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2687/emenda_impositiva_014-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2687/emenda_impositiva_014-2019.pdf</t>
   </si>
   <si>
     <t>Destinar o valor de R$ 83.040,00(oitenta e três mil, e quarenta reais), para aquisição de uma ambulância para a comunidade do Distrito de Lajes, neste Município.</t>
   </si>
   <si>
     <t>2688</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2688/emenda_impositiva_015-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2688/emenda_impositiva_015-2019.pdf</t>
   </si>
   <si>
     <t>Destinar o valor de R$ 41.520,00 (quarenta, e um mil, quinhentos e vinte reais) para reequipar o Gabinete Odontológico da PSF - Av. ,2. Localizada no Bairro Parque Capibaribe, neste Município.</t>
   </si>
   <si>
     <t>2690</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2690/emenda_impositiva_016-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2690/emenda_impositiva_016-2019.pdf</t>
   </si>
   <si>
     <t>Destinar o valor de R$ 83.040,00 (oitenta e três mil e quarenta reais), para requalificação, reforma, ampliação da Estrutura Física e a Coberta da Área externa da Escola Municipal Maria José de Souza , Localizada Rua Ladislau Correia de Araújo, s/nº no Bairro Parque Capibaribe, neste Município.</t>
   </si>
   <si>
     <t>2691</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2691/emenda_impositiva_017-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2691/emenda_impositiva_017-2019.pdf</t>
   </si>
   <si>
     <t>Destinar o valor de R$ 41.520,00(quarenta e um mil, quinhentos e vinte reais) para reequipar o Gabinete Odontológico do P3F - Dr. Aristeu Chaves. Localizado no Bairro Parque Capibaribe, neste Município.</t>
   </si>
   <si>
     <t>2692</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2692/emenda_impositiva_018-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2692/emenda_impositiva_018-2019.pdf</t>
   </si>
   <si>
     <t>Destinar o valor de R$ 83.040,00 (oitenta e três mil e quarenta reais), para Requalificação, reforma, ampliação da estrutura física da Quadra de Areia da Vila Ercina Lapenda, na rua Paraíba com Rua Pará, no Bairro Ercina Lapenda, neste Município.</t>
   </si>
   <si>
     <t>2695</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2695/emenda_impositiva_019-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2695/emenda_impositiva_019-2019.pdf</t>
   </si>
   <si>
     <t>Destinar o valor de R$ 83.040,00 ( oitenta e três mil e quarenta reais), para Equipar o Consultório de Ultrassonografia e Requalificação, manutenção e ampliação no PSF do Reinado (PAN), Localizada no Bairro Vila do Reinado, neste Município.</t>
   </si>
   <si>
     <t>2696</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2696/emenda_impositiva_020-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2696/emenda_impositiva_020-2019.pdf</t>
   </si>
   <si>
     <t>Destinar o valor de R$ 83.040,00(Oitenta e três mil, e quarenta Reais), para Reforma do Campo da Ponte Preta localizado no bairro da Várzea Fria .</t>
   </si>
   <si>
     <t>2697</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2697/emenda_impositiva_021-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2697/emenda_impositiva_021-2019.pdf</t>
   </si>
   <si>
     <t>Destinar o valor de R$ 83.040,00(Oitenta e três mil, e quarenta reais), para reforma do Gabinete odontológico. O recurso será aplicado no Posto de Saúde da Várzea Fria.</t>
   </si>
   <si>
     <t>2698</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2698/emenda_impositiva_022-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2698/emenda_impositiva_022-2019.pdf</t>
   </si>
   <si>
     <t>Destinar o valor de R$ 83.040,00 (Oitenta t três mil, e quarenta reais), para aquisição de ambulância para o PSF do Alto Santo Antônio.</t>
   </si>
   <si>
     <t>2699</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2699/emenda_impositiva_023-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2699/emenda_impositiva_023-2019.pdf</t>
   </si>
   <si>
     <t>Destinar o valor de R$ 41.520,00( Quarenta e hum mil, quinhentos e vinte Reais), para perfuração de poço artesiano no bairro de Constantino.</t>
   </si>
   <si>
     <t>2700</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2700/emenda_impositiva_024-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2700/emenda_impositiva_024-2019.pdf</t>
   </si>
   <si>
     <t>Destinar o valor de R$ 41.520,00(Quarenta e hum mil, quinhentos e vinte Reais), para perfuração de poço artesiano no bairro da Vila da Saudade .</t>
   </si>
   <si>
     <t>2701</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2701/emenda_impositiva_025-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2701/emenda_impositiva_025-2019.pdf</t>
   </si>
   <si>
     <t>Destinar o valor de R$ 83.040,00 ( oitenta e três mil e quarenta reais), para Requalificação, ampliação da estrutura física, construção das Arquibancadas Campo de Muribara;, na Rua Central, no Bairro Muribara, neste Município.</t>
   </si>
   <si>
     <t>2702</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2702/emenda_impositiva_026-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2702/emenda_impositiva_026-2019.pdf</t>
   </si>
   <si>
     <t>Destinar o valor de R$ 83.040,00(oitenta e três mil, e quarenta reais), para aquisição de uma ambulância para a comunidade do Bairro de Muribara, neste Município.</t>
   </si>
   <si>
     <t>2703</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2703/emenda_impositiva_027-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2703/emenda_impositiva_027-2019.pdf</t>
   </si>
   <si>
     <t>Destinar o valor de R$ 83.040,00 (oitenta e três mil e quarenta reais), para requalificação, reforma, ampliação da Estrutura Física e a Coberta da Área externa da Escola Municipal Professor Josué Pereira de Oliveira, Localizada Av. Beira Rio, s/nº no Bairro Parque Capibaribe, neste Município.</t>
   </si>
   <si>
     <t>2704</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2704/emenda_impositiva_028-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2704/emenda_impositiva_028-2019.pdf</t>
   </si>
   <si>
     <t>Destinar o valor de R$ 83.040,00(oitenta três mil, e quarenta reais), para aquisição de uma ambulância para a comunidade do Bairro de Nova Tiúma, neste Município.</t>
   </si>
   <si>
     <t>2705</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2705/emenda_impositiva_029-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2705/emenda_impositiva_029-2019.pdf</t>
   </si>
   <si>
     <t>Destinar o valor de R$ 83.040,00(oitenta e três mil, e quarenta reais), para aquisição de uma ambulância para a comunidade do Bairro do Penedo, neste Município.</t>
   </si>
   <si>
     <t>2706</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2706/emenda_impositiva_030-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2706/emenda_impositiva_030-2019.pdf</t>
   </si>
   <si>
     <t>Destinar o valor de R$ 83.040,00 (oitenta e três mil e quarenta reais), para requalificação, reforma, ampliação da Estrutura Física da Creche Municipal ldalina Bezerra, Localizada Av. Oito de Maio, s/nº no Bairro Chã da Tábua, neste Município.</t>
   </si>
   <si>
     <t>2707</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2707/emenda_impositiva_031-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2707/emenda_impositiva_031-2019.pdf</t>
   </si>
   <si>
     <t>Destinar o valor de R$ 83.040,00(oitenta e três mil, e quarenta reais), para aquisição de uma ambulância para a comunidade do Bairro do Pjxete, neste Município.</t>
   </si>
   <si>
     <t>2708</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2708/emenda_impositiva_032-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2708/emenda_impositiva_032-2019.pdf</t>
   </si>
   <si>
     <t>Destinar o valor de R$ 83.040,00 ( oitenta e três mil e quarenta reais), para Aquisição de Instrumentos Musicais a serem utilizados em projetos Sociais a serem Implementadas e/ou em convênios com os já existentes.</t>
   </si>
   <si>
     <t>2476</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2476/veto_002-2019_projeto_de_lei_017-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2476/veto_002-2019_projeto_de_lei_017-2019.pdf</t>
   </si>
   <si>
     <t>Veto Total Ref. Projeto de Lei nº 017/2019, de autoria do Exmo. Sr. Vereador Antônio Barros de Souza Filho</t>
   </si>
   <si>
     <t>2473</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2473/veto_003-2019_projeto_de_lei_016-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2473/veto_003-2019_projeto_de_lei_016-2019.pdf</t>
   </si>
   <si>
     <t>Veto Parcial Ref. Projeto de Lei nº 016/2019, de autoria do Exmo. Sr. Vereador Antônio Barros de Souza Filho</t>
   </si>
   <si>
     <t>2472</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2472/veto_004-2019_projeto_de_lei_021-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2472/veto_004-2019_projeto_de_lei_021-2019.pdf</t>
   </si>
   <si>
     <t>Veto Total Ref. Projeto de Lei nº 021/2019, de autoria do Exmo. Sr. Vereador Leonardo Barbosa dos Santos</t>
   </si>
   <si>
     <t>2479</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2479/veto_005-2019_projeto_de_lei_024-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2479/veto_005-2019_projeto_de_lei_024-2019.pdf</t>
   </si>
   <si>
     <t>Veto Total Ref. Projeto de Lei nº 024/2019, de autoria do Exmo. Sr. Vereador Antônio Barros de Souza Filho</t>
   </si>
   <si>
     <t>2480</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2480/veto_007-2019_projeto_de_lei_041-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2480/veto_007-2019_projeto_de_lei_041-2019.pdf</t>
   </si>
   <si>
     <t>Veto total Ref. Projeto de Lei n° 041 /2019, de autoria do Exmo. Sr. Vereador Antônio Barros de Souza Filho</t>
   </si>
   <si>
     <t>2505</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2505/veto_008-2019_projeto_de_lei_048-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2505/veto_008-2019_projeto_de_lei_048-2019.pdf</t>
   </si>
   <si>
     <t>Veto Total Ref. Projeto de Lei nº 048/2019, de autoria do Exmo. Sr. Vereador Leonardo Barbosa dos Santos</t>
   </si>
   <si>
     <t>2506</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2506/veto_009-2019_projeto_de_lei_052-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2506/veto_009-2019_projeto_de_lei_052-2019.pdf</t>
   </si>
   <si>
     <t>Veto Parcial Ref. Projeto de Lei n° 052/2019, de autoria do Exmo. Sr. Vereador Antônio Barros de Souza Filho</t>
   </si>
   <si>
     <t>2507</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2507/veto_010-2019_projeto_de_lei_051-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2507/veto_010-2019_projeto_de_lei_051-2019.pdf</t>
   </si>
   <si>
     <t>Voto Parcial Ref. Projeto de Lei n° 051/2019, de autoria do Exmo. Sr. Vereador Antônio Barros de Souza Filho</t>
   </si>
   <si>
     <t>2508</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2508/veto_012-2019_projeto_074-2019.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2508/veto_012-2019_projeto_074-2019.pdf</t>
   </si>
   <si>
     <t>Veto Total Ref. Projeto de Lei nº 074/2019, de autoria do Exmo. Sr. Vereador Leonardo Barbosa dos Santos</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -6951,67 +6951,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2116/req-0001-2019.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2117/req-0002-2019.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2118/req-0003-2019.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2119/req-0004-2019.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2120/req-0005-2019.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2121/req-0007-2019.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2122/req-0008-2019.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2123/req-0009-2019.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/1975/req-0010-2019.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/1976/req-0011-2019.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2124/req-0012-2019.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2125/req-0013-2019.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2016/req-0014-2019.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2017/req-0015-2019.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2018/req-0017-2019.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2019/req-0018-2019.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2020/req-0019-2019.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2021/req-0020-2019.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2022/req-0022-2019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2023/req-0023-2019.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2077/req-0024-2019.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2078/req-0025-2019.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2079/req-0026-2019.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2080/req-0027-2019.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2081/req-0028-2019.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2050/req-0029-2019.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2060/req-0030-2019.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/1977/req-0031-2019.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2082/req-0032-2019.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2143/req-0034-2019.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2144/req-0035-2019.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2145/req-0037-2019.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2083/req-0038-2019.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2126/req-0040-2019.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2127/req-0041-2019.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2128/req-0042-2019.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2024/req-0044-2019.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2025/req-0045-2019.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2026/req-0046-2019.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2027/req-0047-2019.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2146/req-0048-2019.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2147/req-0049-2019.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2148/req-0050-2019.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2010/req-0051-2019.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2032/req-0053-2019.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2034/req-0055-2019.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2040/req-0056-2019.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2041/req-0057-2019.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2044/req-0058-2019.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2130/req-0059-2019.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2131/req-0060-2019.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2132/req-0061-2019.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2133/req-0062-2019.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2134/req-0063-2019.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2135/req-0064-2019.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2136/req-0065-2019.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2137/req-0066-2019.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2138/req-0067-2019.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2066/req-0068-2019.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2068/req-0069-2019.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2154/req-0070-2019.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2084/req-0071-2019.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/1984/req-0072-2019.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/1985/req-0073-2019.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/1986/req-0074-2019.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/1987/req-0075-2019.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2028/req-0076-2019.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2029/req-0077-2019.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2030/req-0078-2019.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2031/req-0079-2019.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2155/req-0080-2019.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2170/req-0081-2019.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2171/req-0082-2019.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2172/req-0083-2019.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2173/req-0085-2019.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2012/req-0086-2019.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2013/req-0087-2019.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2014/req-0088-2019.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2015/req-0089-2019.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2070/req-0090-2019.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2071/req-0091-2019.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2072/req-0092-2019.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2073/req-0093-2019.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2074/req-0094-2019.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2085/req-0095-2019.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2086/req-0096-2019.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2089/req-0097-2019.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2139/req-0098-2019.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2140/req-0099-2019.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/1988/req-0100-2019.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/1989/req-0101-2019.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/1990/req-0102-2019.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2149/req-0103-2019.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2150/req-0104-2019.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2151/req-0106-2019.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2090/req-0107-2019.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2091/req-0108-2019.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2107/req-0110-2019.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2108/req-0111-2019.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2092/req-0112-2019.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2156/req-0114-2019.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2158/req-0116-2019.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2174/req-0118-2019.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2175/req-0119-2019.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2176/req-0120-2019.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2177/req-0121-2019.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2178/req-0123-2019.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/1991/req-0124-2019.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/1992/req-0125-2019.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/1993/req-0126-2019.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/1994/req-0127-2019.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/1995/req-0128-2019.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/1996/req-0129-2019.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/1997/req-0130-2019.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/1998/req-0131-2019.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/1999/req-0132-2019.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2000/req-0133-2019.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2159/req-0134-2019.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2160/req-0135-2019.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2001/req-0136-2019.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2002/req-0137-2019.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2003/req-0138-2019.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2098/req-0139-2019.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2099/req-0140-2019.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2004/req-0141-2019.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2005/req-0142-2019.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2006/req-0143-2019.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2179/req-0144-2019.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2007/req-0145-2019.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2008/req-0146-2019.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2009/req-0147-2019.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2142/req-0148-2019.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2100/req-0149-2019.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2109/req-0150-2019.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2110/req-0151-2019.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2111/req-0152-2019.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2112/req-0153-2019.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2113/req-0154-2019.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/1978/req-0156-2019.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/1979/req-0157-2019.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/1980/req-0158-2019.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/1981/req-0159-2019.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2161/req-0160-2019.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2162/req-0162-2019.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2163/req-0163-2019.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2164/req-0164-2019.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2165/req-0165-2019.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2166/req-0166-2019.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2167/req-0167-2019.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2589/req-0168-2019.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2180/req-0169-2019.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2181/req-0170-2019.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2182/req-0171-2019.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2183/req-0172-2019.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2184/req-0173-2019.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2185/req-0174-2019.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2186/req-0175-2019.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2187/req-0176-2019.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2188/req-0177-2019.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2101/req-0178-2019.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2102/req-0179-2019.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2103/req-0180-2019.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2104/req-0181-2019.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2105/req-0182-2019.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/1982/req-0183-2019.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2168/req-0184-2019.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2169/req-0185-2019.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2076/req-0187-2019.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2189/req-0188-2019.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2190/req-0189-2019.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/1983/req-0194-2019.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2191/req-0192-2019.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2192/req-0193-2019.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2193/req-0194-2019.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2194/req-0195-2019.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2195/req-0196-2019.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2196/req-0197-2019.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2197/req-0198-2019.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2198/req-0199-2019.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2199/req-0200-2019.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2200/req-0201-2019.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2201/req-0202-2019.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2202/req-0203-2019.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2203/req-0204-2019.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2204/req-0205-2019.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2205/req-0206-2019.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2206/req-0207-2019.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2207/req-0208-2019.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2208/req-0209-2019.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2399/req-0210-2019.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2400/req-0211-2019.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2401/req-0212-2019.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2402/req-0213-2019.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2403/req-0214-2019.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2404/req-0215-2019.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2405/req-0216-2019.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2406/req-0217-2019.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2407/req-0218-2019.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2408/req-0219-2019.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2427/req-0220-2019.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2430/req-0221-2019.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2431/req-0222-2019.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2432/req-0223-2019.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2433/req-0224-2019.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2434/req-0225-2019.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2435/req-0226-2019.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2437/req-0227-2019.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2438/req-0228-2019.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2439/req-0229-2019.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2440/req-0230-2019.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2441/req-0231-2019.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2442/req-0233-2019.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2443/req-0234-2019.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2444/req-0235-2019.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2445/req-0236-2019.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2446/req-0238-2019.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2447/req-0239-2019.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2448/req-0240-2019.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2449/req-0241-2019.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2450/req-0242-2019.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2451/req-0243-2019.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2452/req-0244-2019.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2453/req-0245-2019.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2454/req-0246-2019.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2455/req-0247-2019.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2456/req-0248-2019.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2457/req-0249-2019.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2458/req-0250-2019.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2459/req-0251-2019.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2460/req-0252-2019.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2463/req-0253-2019.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2464/req-0254-2019.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2465/req-0255-2019.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2466/req-0256-2019.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2467/req-0257-2019.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2468/req-0258-2019.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2469/req-0259-2019.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2470/req-0260-2019.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2475/req-0264-2019.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2481/req-0266-2019.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2482/req-0267-2019.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2483/req-0268-2019.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2484/req-0269-2019.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2485/req-0270-2019.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2486/req-0271-2019.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2487/req-0272-2019.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2488/req-0273-2019.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2489/req-0274-2019.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2490/req-0275-2019.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2491/req-0276-2019.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2492/req-0278-2019.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2493/req-0279-2019.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2494/req-0281-2019.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2495/req-0282-2019.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2496/req-0283-2019.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2497/req-0284-2019.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2498/req-0285-2019.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2499/req-0286-2019.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2509/req-0287-2019.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2510/req-0289-2019.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2511/req-0290-2019.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2523/req-0291-2019.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2524/req-0292-2019.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2525/req-0293-2019.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2526/req-0294-2019.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2527/req-0297-2019.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2528/req-0298-2019.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2529/req-0299-2019.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2530/req-0300-2019.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2531/req-0301-2019.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2532/req-0303-2019.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2533/req-0305-2019.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2534/req-0306-2019.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2535/req-0307-2019.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2536/req-0308-2019.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2537/req-0309-2019.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2538/req-0310-2019.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2539/req-0311-2019.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2540/req-0312-2019.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2541/req-0313-2019.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2542/req-0314-2019.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2543/req-0315-2019.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2544/req-0316-2019.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2551/req-0317-2019.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2552/req-0318-2019.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2553/req-0319-2019.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2554/req-0320-2019.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2556/req-0322-2019.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2557/req-0323-2019.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2558/req-0324-2019.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2559/req-0325-2019.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2560/req-0326-2019.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2561/req-0327-2019.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2562/req-0328-2019.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2563/req-0330-2019.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2564/req-0331-2019.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2565/req-0332-2019.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2566/req-0333-2019.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2567/req-0334-2019.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2568/req-0335-2019.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2569/req-0337-2019.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2570/req-0338-2019.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2590/req-0339-2019.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2592/req-0343-2019.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2593/req-0344-2019.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2594/req-0345-2019.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2595/req-0346-2019.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2596/req-0347-2019.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2597/req-0348-2019.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2598/req-0349-2019.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2599/req-0350-2019.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2600/req-0351-2019.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2601/req-0352-2019.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2602/req-0353-2019.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2603/req-0354-2019.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2604/req-0355-2019.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2605/req-0356-2019.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2606/req-0357-2019.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2607/req-0358-2019.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2608/req-0359-2019.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2609/req-0360-2019.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2610/req-0361-2019.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2611/req-0362-2019.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2612/req-0363-2019.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2613/req-0364-2019.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2614/req-0365-2019.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2615/req-0367-2019.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2616/req-0368-2019.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2681/req-0374-2019.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2682/req-0375-2019.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2684/req-0376-2019.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2686/req-0377-2019.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2689/req-0378-2019.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2709/req-0380-2019.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2710/req-0381-2019.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2711/req-0382-2019.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2712/req-0383-2019.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2713/req-0384-2019.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2714/req-0385-2019.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2715/req-0386-2019.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2716/req-0387-2019.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2717/req-0388-2019.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2153/req-0113-2019_2.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2035/projeto_de_lei_001-2019.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2036/projeto_de_lei_002-2019.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2037/projeto_de_lei_003-2019.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2038/projeto_de_lei_004-2019.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2039/projeto_de_lei_005-2019.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2043/projeto_de_lei_006-2019.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2042/projeto_de_lei_007-2019.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2045/projeto_de_lei_008-2019.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2046/projeto_de_lei_009-2019.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2047/projeto_de_lei_010-2019.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2048/projeto_de_lei_011-2019.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2049/projeto_de_lei_012-2019.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2051/projeto_de_lei_013-2019.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2052/projeto_de_lei_014-2019.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2053/projeto_de_lei_015-2019.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2054/projeto_de_lei_016-2019.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2055/projeto_de_lei_017-2019.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2056/projeto_de_lei_019-2019.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2057/projeto_de_lei_020-2019.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2058/projeto_de_lei_021-2019.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2059/projeto_de_lei_022-2019.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2061/projeto_de_lei_023-2019.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2062/projeto_de_lei_024-2019.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2063/projeto_de_lei_025-2019.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2064/projeto_de_lei_026-2019.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2065/projeto_de_lei_027-2019.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2067/projeto_de_lei_028-2019.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2477/projeto_de_lei_029-2019.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2069/projeto_de_lei_030-2019.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2231/projeto_de_lei_031-2019.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2232/projeto_de_lei_032-2019.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2233/projeto_de_lei_033-2019.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2095/projeto_de_lei_034-2019.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2096/projeto_de_lei_035-2019.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2093/projeto_de_lei_036-2019.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2094/projeto_de_lei_037-2019.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2114/projeto_de_lei_038-2019.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2115/projeto_de_lei_039-2019.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2234/projeto_de_lei_040-2019.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2235/projeto_de_lei_041-2019.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2236/projeto_de_lei_042-2019.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2237/projeto_de_lei_043-2019.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2409/projeto_de_lei_044-2019.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2395/projeto_de_lei_045-2019.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2410/projeto_de_lei_046-2019.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2411/projeto_de_lei_047-2019.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2412/projeto_de_lei_048-2019.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2413/projeto_de_lei_049-2019.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2415/projeto_de_lei_051-2019.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2416/projeto_de_lei_052-2019.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2417/projeto_de_lei_053-2019.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2418/projeto_de_lei_054-2019.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2419/projeto_de_lei_055-2019.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2420/projeto_de_lei_056-2019.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2421/projeto_de_lei_057-2019.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2422/projeto_de_lei_058-2019.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2423/projeto_de_lei_059-2019.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2240/projeto_de_lei_060-2019.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2241/projeto_de_lei_061-2019.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2424/projeto_de_lei_062-2019.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2242/projeto_de_lei_063-2019.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2243/projeto_de_lei_064-2019.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2425/projeto_de_lei_065-2019.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2426/projeto_de_lei_066-2019.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2252/projeto_de_lei_067-2019.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2253/projeto_de_lei_068-2019.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2254/projeto_de_lei_069-2019.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2478/projeto_de_lei_070-2019.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2428/projeto_de_lei_071-2019.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2429/projeto_de_lei_072-2019.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2396/projeto_de_lei_073-2019.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2397/projeto_de_lei_074-2019.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2255/projeto_de_lei_075-2019.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2256/projeto_de_lei_076-2019.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2257/projeto_de_lei_077-2019.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2258/projeto_de_lei_078-2019.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2398/projeto_de_lei_079-2019.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2259/projeto_de_lei_080-2019.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2500/projeto_de_lei_081-2019.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2501/projeto_de_lei_082-2019.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2502/projeto_de_lei_083-2019.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2503/projeto_de_lei_084-2019.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2504/projeto_de_lei_085-2019.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2617/projeto_de_lei_086-2019.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2618/projeto_de_lei_087-2019.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2623/projeto_de_lei_088-2019.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2622/projeto_de_lei_089-2019.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2619/projeto_de_lei_090-2019.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2620/projeto_de_lei_091-2019.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2621/projeto_de_lei_092-2019.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2693/projeto_de_lei_093-2019.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2694/projeto_de_lei_094-2019.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2636/projeto_de_lei_095-2019.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2637/projeto_de_lei_096-2019.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2638/projeto_de_lei_097-2019.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2639/projeto_de_lei_098-2019.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2640/projeto_de_lei_099-2019.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2641/projeto_de_lei_100-2019.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2642/projeto_de_lei_101-2019.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2643/projeto_de_lei_102-2019.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2718/projeto_de_lei_103-20219.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2512/projeto_de_resolucao_372-2019.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2513/projeto_de_resolucao_373-2019.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2514/projeto_de_resolucao_374-2019.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2515/projeto_de_resolucao_375-2019.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2088/projeto_de_resolucao_376-2019.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2516/projeto_de_resolucao_377-2019.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2517/projeto_de_resolucao_378-2019.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2518/projeto_de_resolucao_379-2019.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2519/projeto_de_resolucao_380-2019.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2520/projeto_de_resolucao_381-2019.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2521/resolucao_382-2019.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2522/projeto_de_resolucao_383-2019.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2545/projeto_de_resolucao_384-2019.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2546/projeto_de_resolucao_385-2019.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2547/projeto_de_resolucao_386-2019.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2548/projeto_de_resolucao_388-2019.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2549/projeto_de_resolucao_389-2019.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2550/projeto_de_resolucao_390-2019.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2571/projeto_de_resolucao_391-2019.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2572/projeto_de_resolucao_392-2019.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2573/projeto_de_resolucao_393-2019.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2574/projeto_de_resolucao_394-2019.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2575/projeto_de_resolucao_395-2019.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2576/projeto_de_resolucao_396-2019.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2577/projeto_de_resolucao_397-2019.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2578/projeto_de_resolucao_398-2019.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2579/projeto_de_resolucao_399-2019.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2580/resolucao_400-2019.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2581/resolucao_401-2019.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2582/projeto_de_resolucao_402-2019.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2583/projeto_de_resolucao_403-2019.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2584/projeto_de_resolucao_404-2019.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2585/projeto_de_resolucao_405-2019.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2436/projeto_de_resolucao_406-2019.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2586/projeto_de_resolucao_407-2019.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2587/projeto_de_resolucao_408-2019.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2588/projeto_de_resolucao_409-2019.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2624/projeto_de_resolucao_410-2019.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2625/projeto_de_resolucao_411-2019.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2626/projeto_de_resolucao_412-2019.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2627/projeto_de_resolucao_413-2019.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2628/projeto_de_resolucao_414-2019.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2629/resolucao_415-2019.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2630/projeto_de_resolucao_416-2019.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2631/projeto_de_resolucao_417-2019.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2632/projeto_de_resolucao_418-2019.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2633/projeto_de_resolucao_419-2019.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2634/projeto_de_resolucao_420-2019.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2635/projeto_de_resolucao_421-2019.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2644/projeto_de_resolucao_422-2019.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2645/projeto_de_resolucao_423-2019.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2646/projeto_de_resolucao_424-2019.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2647/projeto_de_resolucao_425-2019.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2648/projeto_de_resolucao_426-2019.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2649/projeto_de_resolucao_427-2019.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2650/projeto_de_resolucao_428-2019.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2651/projeto_de_resolucao_429-2019.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2652/projeto_de_resolucao_430-2019.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2653/projeto_de_resolucao_431-2019.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2654/projeto_de_resolucao_432-2019.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2655/projeto_de_resolucao_433-2019.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2656/projeto_de_resolucao_434-2019.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2657/projeto_de_resolucao_435-2019.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2658/projeto_de_resolucao_436-2019.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2659/projeto_de_resolucao_437-2019.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2660/projeto_de_resolucao_438-2019.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2661/projeto_de_resolucao_439-2019.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2662/projeto_de_resolucao_440-2019.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2663/projeto_de_resolucao_441-2019.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2664/projeto_de_resolucao_442-2019.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2665/projeto_de_resolucao_443-2019.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2666/projeto_de_resolucao_444-2019.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2667/projeto_de_resolucao_445-2019.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2668/projeto_de_resolucao_446-2019.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2669/projeto_de_resolucao_447-2019.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2251/projeto_de_decreto_legislativo_001-2019.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/4248/prosposta_de_emenda_a_lei_organica_001-2019.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/4249/prosposta_de_emenda_a_lei_organica_002-2019.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2462/projeto_de_lei_complementar_001-2019.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2461/projeto_de_lei_complementar_002-2019.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2260/projeto_de_lei_complementar_003-2019.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2414/emenda_aditiva_ao_projeto_de_lei_049-2019.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2670/emenda_impositiva_001-2019.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2671/emenda_impositiva_002-2019.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2672/emenda_impositiva_003-2019.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2673/emenda_impositiva_004-2019.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2674/emenda_impositiva_005-2019.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2675/emenda_impositiva_006-2019.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2676/emenda_impositiva_007-2019.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2677/emenda_impositiva_008-2019.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2678/emenda_impositiva_009-2019.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2679/emenda_impositiva_010-2019.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2680/emenda_impositiva_011-2019.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2683/emenda_impositiva_012-2019.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2685/emenda_impositiva_013-2019.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2687/emenda_impositiva_014-2019.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2688/emenda_impositiva_015-2019.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2690/emenda_impositiva_016-2019.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2691/emenda_impositiva_017-2019.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2692/emenda_impositiva_018-2019.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2695/emenda_impositiva_019-2019.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2696/emenda_impositiva_020-2019.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2697/emenda_impositiva_021-2019.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2698/emenda_impositiva_022-2019.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2699/emenda_impositiva_023-2019.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2700/emenda_impositiva_024-2019.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2701/emenda_impositiva_025-2019.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2702/emenda_impositiva_026-2019.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2703/emenda_impositiva_027-2019.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2704/emenda_impositiva_028-2019.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2705/emenda_impositiva_029-2019.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2706/emenda_impositiva_030-2019.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2707/emenda_impositiva_031-2019.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2708/emenda_impositiva_032-2019.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2476/veto_002-2019_projeto_de_lei_017-2019.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2473/veto_003-2019_projeto_de_lei_016-2019.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2472/veto_004-2019_projeto_de_lei_021-2019.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2479/veto_005-2019_projeto_de_lei_024-2019.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2480/veto_007-2019_projeto_de_lei_041-2019.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2505/veto_008-2019_projeto_de_lei_048-2019.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2506/veto_009-2019_projeto_de_lei_052-2019.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2507/veto_010-2019_projeto_de_lei_051-2019.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2508/veto_012-2019_projeto_074-2019.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2116/req-0001-2019.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2117/req-0002-2019.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2118/req-0003-2019.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2119/req-0004-2019.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2120/req-0005-2019.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2121/req-0007-2019.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2122/req-0008-2019.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2123/req-0009-2019.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/1975/req-0010-2019.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/1976/req-0011-2019.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2124/req-0012-2019.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2125/req-0013-2019.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2016/req-0014-2019.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2017/req-0015-2019.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2018/req-0017-2019.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2019/req-0018-2019.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2020/req-0019-2019.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2021/req-0020-2019.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2022/req-0022-2019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2023/req-0023-2019.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2077/req-0024-2019.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2078/req-0025-2019.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2079/req-0026-2019.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2080/req-0027-2019.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2081/req-0028-2019.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2050/req-0029-2019.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2060/req-0030-2019.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/1977/req-0031-2019.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2082/req-0032-2019.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2143/req-0034-2019.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2144/req-0035-2019.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2145/req-0037-2019.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2083/req-0038-2019.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2126/req-0040-2019.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2127/req-0041-2019.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2128/req-0042-2019.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2024/req-0044-2019.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2025/req-0045-2019.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2026/req-0046-2019.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2027/req-0047-2019.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2146/req-0048-2019.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2147/req-0049-2019.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2148/req-0050-2019.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2010/req-0051-2019.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2032/req-0053-2019.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2034/req-0055-2019.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2040/req-0056-2019.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2041/req-0057-2019.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2044/req-0058-2019.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2130/req-0059-2019.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2131/req-0060-2019.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2132/req-0061-2019.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2133/req-0062-2019.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2134/req-0063-2019.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2135/req-0064-2019.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2136/req-0065-2019.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2137/req-0066-2019.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2138/req-0067-2019.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2066/req-0068-2019.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2068/req-0069-2019.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2154/req-0070-2019.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2084/req-0071-2019.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/1984/req-0072-2019.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/1985/req-0073-2019.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/1986/req-0074-2019.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/1987/req-0075-2019.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2028/req-0076-2019.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2029/req-0077-2019.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2030/req-0078-2019.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2031/req-0079-2019.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2155/req-0080-2019.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2170/req-0081-2019.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2171/req-0082-2019.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2172/req-0083-2019.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2173/req-0085-2019.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2012/req-0086-2019.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2013/req-0087-2019.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2014/req-0088-2019.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2015/req-0089-2019.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2070/req-0090-2019.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2071/req-0091-2019.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2072/req-0092-2019.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2073/req-0093-2019.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2074/req-0094-2019.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2085/req-0095-2019.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2086/req-0096-2019.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2089/req-0097-2019.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2139/req-0098-2019.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2140/req-0099-2019.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/1988/req-0100-2019.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/1989/req-0101-2019.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/1990/req-0102-2019.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2149/req-0103-2019.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2150/req-0104-2019.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2151/req-0106-2019.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2090/req-0107-2019.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2091/req-0108-2019.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2107/req-0110-2019.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2108/req-0111-2019.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2092/req-0112-2019.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2156/req-0114-2019.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2158/req-0116-2019.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2174/req-0118-2019.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2175/req-0119-2019.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2176/req-0120-2019.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2177/req-0121-2019.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2178/req-0123-2019.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/1991/req-0124-2019.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/1992/req-0125-2019.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/1993/req-0126-2019.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/1994/req-0127-2019.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/1995/req-0128-2019.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/1996/req-0129-2019.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/1997/req-0130-2019.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/1998/req-0131-2019.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/1999/req-0132-2019.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2000/req-0133-2019.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2159/req-0134-2019.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2160/req-0135-2019.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2001/req-0136-2019.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2002/req-0137-2019.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2003/req-0138-2019.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2098/req-0139-2019.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2099/req-0140-2019.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2004/req-0141-2019.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2005/req-0142-2019.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2006/req-0143-2019.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2179/req-0144-2019.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2007/req-0145-2019.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2008/req-0146-2019.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2009/req-0147-2019.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2142/req-0148-2019.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2100/req-0149-2019.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2109/req-0150-2019.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2110/req-0151-2019.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2111/req-0152-2019.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2112/req-0153-2019.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2113/req-0154-2019.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/1978/req-0156-2019.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/1979/req-0157-2019.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/1980/req-0158-2019.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/1981/req-0159-2019.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2161/req-0160-2019.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2162/req-0162-2019.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2163/req-0163-2019.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2164/req-0164-2019.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2165/req-0165-2019.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2166/req-0166-2019.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2167/req-0167-2019.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2589/req-0168-2019.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2180/req-0169-2019.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2181/req-0170-2019.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2182/req-0171-2019.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2183/req-0172-2019.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2184/req-0173-2019.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2185/req-0174-2019.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2186/req-0175-2019.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2187/req-0176-2019.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2188/req-0177-2019.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2101/req-0178-2019.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2102/req-0179-2019.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2103/req-0180-2019.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2104/req-0181-2019.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2105/req-0182-2019.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/1982/req-0183-2019.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2168/req-0184-2019.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2169/req-0185-2019.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2076/req-0187-2019.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2189/req-0188-2019.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2190/req-0189-2019.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/1983/req-0194-2019.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2191/req-0192-2019.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2192/req-0193-2019.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2193/req-0194-2019.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2194/req-0195-2019.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2195/req-0196-2019.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2196/req-0197-2019.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2197/req-0198-2019.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2198/req-0199-2019.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2199/req-0200-2019.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2200/req-0201-2019.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2201/req-0202-2019.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2202/req-0203-2019.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2203/req-0204-2019.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2204/req-0205-2019.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2205/req-0206-2019.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2206/req-0207-2019.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2207/req-0208-2019.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2208/req-0209-2019.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2399/req-0210-2019.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2400/req-0211-2019.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2401/req-0212-2019.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2402/req-0213-2019.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2403/req-0214-2019.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2404/req-0215-2019.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2405/req-0216-2019.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2406/req-0217-2019.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2407/req-0218-2019.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2408/req-0219-2019.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2427/req-0220-2019.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2430/req-0221-2019.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2431/req-0222-2019.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2432/req-0223-2019.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2433/req-0224-2019.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2434/req-0225-2019.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2435/req-0226-2019.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2437/req-0227-2019.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2438/req-0228-2019.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2439/req-0229-2019.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2440/req-0230-2019.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2441/req-0231-2019.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2442/req-0233-2019.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2443/req-0234-2019.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2444/req-0235-2019.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2445/req-0236-2019.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2446/req-0238-2019.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2447/req-0239-2019.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2448/req-0240-2019.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2449/req-0241-2019.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2450/req-0242-2019.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2451/req-0243-2019.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2452/req-0244-2019.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2453/req-0245-2019.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2454/req-0246-2019.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2455/req-0247-2019.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2456/req-0248-2019.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2457/req-0249-2019.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2458/req-0250-2019.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2459/req-0251-2019.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2460/req-0252-2019.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2463/req-0253-2019.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2464/req-0254-2019.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2465/req-0255-2019.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2466/req-0256-2019.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2467/req-0257-2019.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2468/req-0258-2019.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2469/req-0259-2019.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2470/req-0260-2019.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2475/req-0264-2019.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2481/req-0266-2019.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2482/req-0267-2019.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2483/req-0268-2019.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2484/req-0269-2019.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2485/req-0270-2019.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2486/req-0271-2019.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2487/req-0272-2019.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2488/req-0273-2019.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2489/req-0274-2019.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2490/req-0275-2019.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2491/req-0276-2019.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2492/req-0278-2019.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2493/req-0279-2019.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2494/req-0281-2019.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2495/req-0282-2019.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2496/req-0283-2019.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2497/req-0284-2019.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2498/req-0285-2019.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2499/req-0286-2019.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2509/req-0287-2019.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2510/req-0289-2019.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2511/req-0290-2019.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2523/req-0291-2019.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2524/req-0292-2019.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2525/req-0293-2019.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2526/req-0294-2019.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2527/req-0297-2019.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2528/req-0298-2019.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2529/req-0299-2019.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2530/req-0300-2019.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2531/req-0301-2019.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2532/req-0303-2019.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2533/req-0305-2019.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2534/req-0306-2019.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2535/req-0307-2019.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2536/req-0308-2019.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2537/req-0309-2019.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2538/req-0310-2019.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2539/req-0311-2019.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2540/req-0312-2019.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2541/req-0313-2019.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2542/req-0314-2019.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2543/req-0315-2019.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2544/req-0316-2019.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2551/req-0317-2019.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2552/req-0318-2019.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2553/req-0319-2019.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2554/req-0320-2019.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2556/req-0322-2019.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2557/req-0323-2019.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2558/req-0324-2019.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2559/req-0325-2019.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2560/req-0326-2019.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2561/req-0327-2019.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2562/req-0328-2019.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2563/req-0330-2019.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2564/req-0331-2019.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2565/req-0332-2019.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2566/req-0333-2019.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2567/req-0334-2019.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2568/req-0335-2019.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2569/req-0337-2019.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2570/req-0338-2019.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2590/req-0339-2019.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2592/req-0343-2019.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2593/req-0344-2019.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2594/req-0345-2019.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2595/req-0346-2019.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2596/req-0347-2019.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2597/req-0348-2019.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2598/req-0349-2019.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2599/req-0350-2019.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2600/req-0351-2019.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2601/req-0352-2019.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2602/req-0353-2019.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2603/req-0354-2019.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2604/req-0355-2019.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2605/req-0356-2019.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2606/req-0357-2019.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2607/req-0358-2019.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2608/req-0359-2019.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2609/req-0360-2019.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2610/req-0361-2019.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2611/req-0362-2019.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2612/req-0363-2019.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2613/req-0364-2019.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2614/req-0365-2019.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2615/req-0367-2019.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2616/req-0368-2019.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2681/req-0374-2019.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2682/req-0375-2019.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2684/req-0376-2019.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2686/req-0377-2019.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2689/req-0378-2019.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2709/req-0380-2019.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2710/req-0381-2019.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2711/req-0382-2019.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2712/req-0383-2019.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2713/req-0384-2019.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2714/req-0385-2019.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2715/req-0386-2019.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2716/req-0387-2019.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2717/req-0388-2019.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2153/req-0113-2019_2.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2035/projeto_de_lei_001-2019.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2036/projeto_de_lei_002-2019.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2037/projeto_de_lei_003-2019.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2038/projeto_de_lei_004-2019.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2039/projeto_de_lei_005-2019.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2043/projeto_de_lei_006-2019.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2042/projeto_de_lei_007-2019.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2045/projeto_de_lei_008-2019.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2046/projeto_de_lei_009-2019.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2047/projeto_de_lei_010-2019.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2048/projeto_de_lei_011-2019.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2049/projeto_de_lei_012-2019.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2051/projeto_de_lei_013-2019.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2052/projeto_de_lei_014-2019.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2053/projeto_de_lei_015-2019.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2054/projeto_de_lei_016-2019.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2055/projeto_de_lei_017-2019.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2056/projeto_de_lei_019-2019.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2057/projeto_de_lei_020-2019.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2058/projeto_de_lei_021-2019.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2059/projeto_de_lei_022-2019.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2061/projeto_de_lei_023-2019.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2062/projeto_de_lei_024-2019.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2063/projeto_de_lei_025-2019.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2064/projeto_de_lei_026-2019.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2065/projeto_de_lei_027-2019.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2067/projeto_de_lei_028-2019.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2477/projeto_de_lei_029-2019.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2069/projeto_de_lei_030-2019.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2231/projeto_de_lei_031-2019.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2232/projeto_de_lei_032-2019.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2233/projeto_de_lei_033-2019.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2095/projeto_de_lei_034-2019.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2096/projeto_de_lei_035-2019.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2093/projeto_de_lei_036-2019.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2094/projeto_de_lei_037-2019.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2114/projeto_de_lei_038-2019.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2115/projeto_de_lei_039-2019.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2234/projeto_de_lei_040-2019.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2235/projeto_de_lei_041-2019.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2236/projeto_de_lei_042-2019.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2237/projeto_de_lei_043-2019.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2409/projeto_de_lei_044-2019.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2395/projeto_de_lei_045-2019.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2410/projeto_de_lei_046-2019.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2411/projeto_de_lei_047-2019.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2412/projeto_de_lei_048-2019.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2413/projeto_de_lei_049-2019.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2415/projeto_de_lei_051-2019.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2416/projeto_de_lei_052-2019.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2417/projeto_de_lei_053-2019.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2418/projeto_de_lei_054-2019.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2419/projeto_de_lei_055-2019.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2420/projeto_de_lei_056-2019.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2421/projeto_de_lei_057-2019.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2422/projeto_de_lei_058-2019.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2423/projeto_de_lei_059-2019.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2240/projeto_de_lei_060-2019.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2241/projeto_de_lei_061-2019.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2424/projeto_de_lei_062-2019.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2242/projeto_de_lei_063-2019.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2243/projeto_de_lei_064-2019.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2425/projeto_de_lei_065-2019.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2426/projeto_de_lei_066-2019.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2252/projeto_de_lei_067-2019.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2253/projeto_de_lei_068-2019.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2254/projeto_de_lei_069-2019.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2478/projeto_de_lei_070-2019.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2428/projeto_de_lei_071-2019.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2429/projeto_de_lei_072-2019.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2396/projeto_de_lei_073-2019.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2397/projeto_de_lei_074-2019.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2255/projeto_de_lei_075-2019.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2256/projeto_de_lei_076-2019.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2257/projeto_de_lei_077-2019.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2258/projeto_de_lei_078-2019.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2398/projeto_de_lei_079-2019.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2259/projeto_de_lei_080-2019.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2500/projeto_de_lei_081-2019.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2501/projeto_de_lei_082-2019.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2502/projeto_de_lei_083-2019.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2503/projeto_de_lei_084-2019.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2504/projeto_de_lei_085-2019.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2617/projeto_de_lei_086-2019.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2618/projeto_de_lei_087-2019.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2623/projeto_de_lei_088-2019.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2622/projeto_de_lei_089-2019.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2619/projeto_de_lei_090-2019.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2620/projeto_de_lei_091-2019.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2621/projeto_de_lei_092-2019.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2693/projeto_de_lei_093-2019.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2694/projeto_de_lei_094-2019.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2636/projeto_de_lei_095-2019.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2637/projeto_de_lei_096-2019.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2638/projeto_de_lei_097-2019.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2639/projeto_de_lei_098-2019.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2640/projeto_de_lei_099-2019.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2641/projeto_de_lei_100-2019.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2642/projeto_de_lei_101-2019.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2643/projeto_de_lei_102-2019.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2718/projeto_de_lei_103-20219.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2512/projeto_de_resolucao_372-2019.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2513/projeto_de_resolucao_373-2019.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2514/projeto_de_resolucao_374-2019.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2515/projeto_de_resolucao_375-2019.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2088/projeto_de_resolucao_376-2019.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2516/projeto_de_resolucao_377-2019.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2517/projeto_de_resolucao_378-2019.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2518/projeto_de_resolucao_379-2019.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2519/projeto_de_resolucao_380-2019.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2520/projeto_de_resolucao_381-2019.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2521/resolucao_382-2019.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2522/projeto_de_resolucao_383-2019.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2545/projeto_de_resolucao_384-2019.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2546/projeto_de_resolucao_385-2019.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2547/projeto_de_resolucao_386-2019.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2548/projeto_de_resolucao_388-2019.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2549/projeto_de_resolucao_389-2019.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2550/projeto_de_resolucao_390-2019.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2571/projeto_de_resolucao_391-2019.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2572/projeto_de_resolucao_392-2019.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2573/projeto_de_resolucao_393-2019.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2574/projeto_de_resolucao_394-2019.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2575/projeto_de_resolucao_395-2019.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2576/projeto_de_resolucao_396-2019.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2577/projeto_de_resolucao_397-2019.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2578/projeto_de_resolucao_398-2019.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2579/projeto_de_resolucao_399-2019.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2580/resolucao_400-2019.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2581/resolucao_401-2019.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2582/projeto_de_resolucao_402-2019.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2583/projeto_de_resolucao_403-2019.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2584/projeto_de_resolucao_404-2019.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2585/projeto_de_resolucao_405-2019.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2436/projeto_de_resolucao_406-2019.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2586/projeto_de_resolucao_407-2019.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2587/projeto_de_resolucao_408-2019.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2588/projeto_de_resolucao_409-2019.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2624/projeto_de_resolucao_410-2019.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2625/projeto_de_resolucao_411-2019.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2626/projeto_de_resolucao_412-2019.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2627/projeto_de_resolucao_413-2019.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2628/projeto_de_resolucao_414-2019.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2629/resolucao_415-2019.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2630/projeto_de_resolucao_416-2019.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2631/projeto_de_resolucao_417-2019.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2632/projeto_de_resolucao_418-2019.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2633/projeto_de_resolucao_419-2019.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2634/projeto_de_resolucao_420-2019.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2635/projeto_de_resolucao_421-2019.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2644/projeto_de_resolucao_422-2019.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2645/projeto_de_resolucao_423-2019.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2646/projeto_de_resolucao_424-2019.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2647/projeto_de_resolucao_425-2019.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2648/projeto_de_resolucao_426-2019.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2649/projeto_de_resolucao_427-2019.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2650/projeto_de_resolucao_428-2019.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2651/projeto_de_resolucao_429-2019.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2652/projeto_de_resolucao_430-2019.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2653/projeto_de_resolucao_431-2019.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2654/projeto_de_resolucao_432-2019.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2655/projeto_de_resolucao_433-2019.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2656/projeto_de_resolucao_434-2019.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2657/projeto_de_resolucao_435-2019.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2658/projeto_de_resolucao_436-2019.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2659/projeto_de_resolucao_437-2019.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2660/projeto_de_resolucao_438-2019.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2661/projeto_de_resolucao_439-2019.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2662/projeto_de_resolucao_440-2019.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2663/projeto_de_resolucao_441-2019.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2664/projeto_de_resolucao_442-2019.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2665/projeto_de_resolucao_443-2019.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2666/projeto_de_resolucao_444-2019.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2667/projeto_de_resolucao_445-2019.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2668/projeto_de_resolucao_446-2019.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2669/projeto_de_resolucao_447-2019.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2251/projeto_de_decreto_legislativo_001-2019.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/4248/prosposta_de_emenda_a_lei_organica_001-2019.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/4249/prosposta_de_emenda_a_lei_organica_002-2019.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2462/projeto_de_lei_complementar_001-2019.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2461/projeto_de_lei_complementar_002-2019.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2260/projeto_de_lei_complementar_003-2019.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2414/emenda_aditiva_ao_projeto_de_lei_049-2019.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2670/emenda_impositiva_001-2019.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2671/emenda_impositiva_002-2019.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2672/emenda_impositiva_003-2019.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2673/emenda_impositiva_004-2019.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2674/emenda_impositiva_005-2019.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2675/emenda_impositiva_006-2019.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2676/emenda_impositiva_007-2019.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2677/emenda_impositiva_008-2019.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2678/emenda_impositiva_009-2019.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2679/emenda_impositiva_010-2019.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2680/emenda_impositiva_011-2019.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2683/emenda_impositiva_012-2019.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2685/emenda_impositiva_013-2019.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2687/emenda_impositiva_014-2019.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2688/emenda_impositiva_015-2019.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2690/emenda_impositiva_016-2019.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2691/emenda_impositiva_017-2019.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2692/emenda_impositiva_018-2019.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2695/emenda_impositiva_019-2019.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2696/emenda_impositiva_020-2019.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2697/emenda_impositiva_021-2019.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2698/emenda_impositiva_022-2019.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2699/emenda_impositiva_023-2019.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2700/emenda_impositiva_024-2019.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2701/emenda_impositiva_025-2019.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2702/emenda_impositiva_026-2019.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2703/emenda_impositiva_027-2019.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2704/emenda_impositiva_028-2019.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2705/emenda_impositiva_029-2019.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2706/emenda_impositiva_030-2019.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2707/emenda_impositiva_031-2019.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2708/emenda_impositiva_032-2019.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2476/veto_002-2019_projeto_de_lei_017-2019.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2473/veto_003-2019_projeto_de_lei_016-2019.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2472/veto_004-2019_projeto_de_lei_021-2019.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2479/veto_005-2019_projeto_de_lei_024-2019.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2480/veto_007-2019_projeto_de_lei_041-2019.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2505/veto_008-2019_projeto_de_lei_048-2019.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2506/veto_009-2019_projeto_de_lei_052-2019.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2507/veto_010-2019_projeto_de_lei_051-2019.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2019/2508/veto_012-2019_projeto_074-2019.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H579"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="214" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="128.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="127.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -21331,51 +21331,51 @@
       </c>
       <c r="G552" s="1" t="s">
         <v>2106</v>
       </c>
       <c r="H552" t="s">
         <v>2107</v>
       </c>
     </row>
     <row r="553" spans="1:8">
       <c r="A553" t="s">
         <v>2108</v>
       </c>
       <c r="B553" t="s">
         <v>9</v>
       </c>
       <c r="C553" t="s">
         <v>67</v>
       </c>
       <c r="D553" t="s">
         <v>2065</v>
       </c>
       <c r="E553" t="s">
         <v>2066</v>
       </c>
       <c r="F553" t="s">
-        <v>63</v>
+        <v>267</v>
       </c>
       <c r="G553" s="1" t="s">
         <v>2109</v>
       </c>
       <c r="H553" t="s">
         <v>2110</v>
       </c>
     </row>
     <row r="554" spans="1:8">
       <c r="A554" t="s">
         <v>2111</v>
       </c>
       <c r="B554" t="s">
         <v>9</v>
       </c>
       <c r="C554" t="s">
         <v>1482</v>
       </c>
       <c r="D554" t="s">
         <v>2065</v>
       </c>
       <c r="E554" t="s">
         <v>2066</v>
       </c>
       <c r="F554" t="s">