--- v0 (2026-02-22)
+++ v1 (2026-06-10)
@@ -54,12573 +54,12573 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>4168</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Leonardo Barbosa</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4168/req-0001-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4168/req-0001-2022.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇAO DE UMA ACADEMIA POPULAR COM EQUIPAMENTO DE AÇO INOXIDAVEL NO TERMINAL DO PARQUE CAPIBARIBE NESTA CIDADE.</t>
   </si>
   <si>
     <t>4169</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4169/req-0002-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4169/req-0002-2022.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UMA ACADEMIA POPULAR COM EQUIPAMENTOS EM AÇO INOXIDAVEL NA PRAÇA ADEMAR FELICIANO NO BAIRRO DE TIÚMA NESTA CIDADE.</t>
   </si>
   <si>
     <t>4170</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4170/req-0003-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4170/req-0003-2022.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE PLACAS, NÚMERO DE CEP E NOME DAS RUAS DO RESIDENCIAL FRANCISCA DE PAULA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4171</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4171/req-0004-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4171/req-0004-2022.pdf</t>
   </si>
   <si>
     <t>QUE SEJA RESGATADA NO DIA 10 DE JANEIRO A COMEMORAÇÃO DA EMANCIPAÇÃO POLITICA E FERIADO MUNICIPAL, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4172</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4172/req-0005-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4172/req-0005-2022.pdf</t>
   </si>
   <si>
     <t>A Regulamentação da Atividade de Motoristas de Aplicativos de Carros e Motos do Município.</t>
   </si>
   <si>
     <t>4173</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>João Pessoa</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4173/req-0006-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4173/req-0006-2022.pdf</t>
   </si>
   <si>
     <t>REFORMA DA QUADRA DE AREIA LOCALIZADA AO LADO DA PRAÇA ADEMAR FRANCISCO VIEIRA - BAIRRO, TIÚMA.</t>
   </si>
   <si>
     <t>4174</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4174/req-0007-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4174/req-0007-2022.pdf</t>
   </si>
   <si>
     <t>Terraplanagem e Posterior Calçamento da Rua do Sol - Bairro Penedo.</t>
   </si>
   <si>
     <t>4175</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4175/req-0008-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4175/req-0008-2022.pdf</t>
   </si>
   <si>
     <t>Recuperação do Calçamento da Rua "B" - Nova Tiuma.</t>
   </si>
   <si>
     <t>4176</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4176/req-0009-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4176/req-0009-2022.pdf</t>
   </si>
   <si>
     <t>Calçamento da Rua Aritana - Bairro Capibaribe.</t>
   </si>
   <si>
     <t>4183</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4183/req-0010-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4183/req-0010-2022.pdf</t>
   </si>
   <si>
     <t>Recuperação do Calçamento da Rua Nova - Bairro Tiuma.</t>
   </si>
   <si>
     <t>4184</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Swamy do Queijo</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4184/req-0011-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4184/req-0011-2022.pdf</t>
   </si>
   <si>
     <t>EXECUÇÃO DE CURSOS E PALESTRAS DO PROGRAMA EDUCACIONAL DE RESISTÊNCIA ÀS DROGAS - PROERD NAS ESCOLAS PÚBLICAS MUNICIPAIS DE SÃO LOURENÇO DA MATA</t>
   </si>
   <si>
     <t>4185</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4185/req-0012-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4185/req-0012-2022.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DO PROGRAMA DE PREVENÇÃO À SAÚDE BUCAL NAS ESCOLAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>4186</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4186/req-0013-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4186/req-0013-2022.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA PISTA DE SKATE NA PRAÇA ADEMAR FRANCISCO VIEIRA, LOCALIZADA AO LADO DA IGREJA DA IGREJA MATRIZ DE SANTO ANTÔNIO, TIÚMA</t>
   </si>
   <si>
     <t>4187</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4187/req-0014-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4187/req-0014-2022.pdf</t>
   </si>
   <si>
     <t>COMPLEMENTO DO MURO DE CONTENÇÃO NO CANAL DA CACHAÇA, TRECHO ENTRE A ESCOLA ASSEMBLÉIA DE DEUS ATÉ O PONTO DA ENTRADA DO ENGENHO CANGAÇA.</t>
   </si>
   <si>
     <t>4188</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4188/req-0015-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4188/req-0015-2022.pdf</t>
   </si>
   <si>
     <t>POSSIBILIDADE DE AQUISIÇÃO DE MÁQUINA DE TERAPIA RENAL SUBSTITUTIVA PARA O MUNICÍPIO DE SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
     <t>4189</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Gordo de Lages</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4189/req-0016-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4189/req-0016-2022.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM BANHEIRO NO PONTO DE TAXI AO LADO DO HOSPITAL PETRONILA CAMPOS.</t>
   </si>
   <si>
     <t>4190</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Arllan Dourado</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4190/req-0017-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4190/req-0017-2022.pdf</t>
   </si>
   <si>
     <t>Requerer a intermediação do Poder Executivo junto ao Fundo Nacional de Desenvolvimento da Educação (FNDE) e à Secretaria Estadual de Educação, para construção de uma escola de ensino fundamental padronizada com 13 salas de aula no âmbito do PAR 4, para atendimento ao bairro Tiúma.</t>
   </si>
   <si>
     <t>4191</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4191/req-0018-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4191/req-0018-2022.pdf</t>
   </si>
   <si>
     <t>Requerer a implantação de uma unidade de saúde municipal ( posto de saúde da família - PSF), no Lto. Chácara Tiúma, que está situado no bairro Tiúma.</t>
   </si>
   <si>
     <t>4192</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4192/req-0019-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4192/req-0019-2022.pdf</t>
   </si>
   <si>
     <t>Requerer a intermediação do Poder Executivo junto à Secretaria Estadual de Educação, para a construção  de uma Escola Municipal  no Lot. Chácara Tiúma, que esta situado no bairro Tiúma</t>
   </si>
   <si>
     <t>4193</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4193/req-0020-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4193/req-0020-2022.pdf</t>
   </si>
   <si>
     <t>Requerer pavimentos projetados especificamente para cada situação das Ruas Palmeiras, Tab. João Lago, Maragogi e Jangadas, que estão situadas no bairro Capibaribe.</t>
   </si>
   <si>
     <t>4194</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4194/req-0021-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4194/req-0021-2022.pdf</t>
   </si>
   <si>
     <t>Requerer a construção e funcionamento de uma creche no Tiúma.</t>
   </si>
   <si>
     <t>4195</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Alves Rodoviário, Deto de Lages, Luciano do Cruzeiro</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4195/req-0023-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4195/req-0023-2022.pdf</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE UM TERRENO ONDE FICA O CAMPO DO RERUM NORVARUM, PARA CONSTRUÇÃO DE UM PEQUENO ESTÁDIO DE FUTEBOL, BEM COMO UM GINÁSIO DE ESPORTES, LOCALIZADO NO BAIRRO DE TIÚMA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4203</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4203/req-0024-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4203/req-0024-2022.pdf</t>
   </si>
   <si>
     <t>Requerer a implantação de uma unidade de saúde municipal (posto de saúde da família - PSF), no Lto. Vila Dourada, que está situado no bairro Centro, para também atender as Comunidades de Vila Rica, Caiara e parte da Resina Labanca.</t>
   </si>
   <si>
     <t>4204</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4204/req-0025-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4204/req-0025-2022.pdf</t>
   </si>
   <si>
     <t>Requerer à Secretaria de Educação do Município, alteração do trajeto do ônibus escolar, fazendo com que todos os estudantes residentes no Residencial São Lourenço 1, 2 e 3, que está situado na Avenida Doutor Paulo Petribú, embarquem e desembarquem no ponto localizado na entrada do empreendimento.</t>
   </si>
   <si>
     <t>4205</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4205/req-0026-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4205/req-0026-2022.pdf</t>
   </si>
   <si>
     <t>Requerer, em caráter excepcional, adoção de atos administrativos pela Prefeitura, para adequação e novas designações dos integrantes da Guarda Municipal sem concurso público, que se enquadrem nas situações de cargos comissionados e contratados temporários, após a nomeação, posse e exercício ' dos candidatos aprovados no concurso público.</t>
   </si>
   <si>
     <t>4206</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4206/req-0027-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4206/req-0027-2022.pdf</t>
   </si>
   <si>
     <t>ADAPTAR AS PRAÇAS COM A ACADEMIA AO AR LIVRE COM EQUIPAMENTOS EM INOXIDÁVEL NOS DISTRITOS DE LAGES E MATRIZ DA LUZ.</t>
   </si>
   <si>
     <t>4207</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Salvador</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4207/req-0028-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4207/req-0028-2022.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO SENHOR PREFEITO VINICIUS LABANCA, JUNTO À SECRETARIA DE INFRAESTRUTURA O SERVIÇO DE RECAPEAMENTO ASFALTÍCO DA RUA FERNANDO PEREIRA DE ARAÚJO, (RUA DO LABORÁTORIO CERPE) NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4208</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4208/req-0029-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4208/req-0029-2022.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO SENHOR PREFEITO VINICIUS LABANCA, JUNTO À SECRETARIA DE INFRAESTRUTURA O SERVIÇO DE DESOBSTRUÇÃO DE CANAL,TROCA DE MANILHAS REPOSIÇÃO DE TAMPA DE CONCRETO NA REDE DE ESGOTO E PODA DE 3 ÁRVORES DA RUA FERNANDO PEREIRA DE ARAÚJO (RUA DO LABORÁ TORIO CERPE) NESTE MUNICÍPIO</t>
   </si>
   <si>
     <t>4209</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4209/req-0030-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4209/req-0030-2022.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO SENHOR PREFEITO VINICIUS LABANCA, JUNTO À SECRETARIA DE INFRAESTRUTURA A CONSTRUÇÃO DE MURO DE ARRIMO NA COMUNIDADE DO "RIACHO DA PRATA" ENTRE AS RESIDÊNCIAS DE NÚMERO Nº12 NECY ALVES, ATELMIR DA SILVA Nº51 , ALUÍZIO ALVES Nº108, D. INÊS Nº116 A, MARLUCE Nº116 B, DONA ELZA IRACY E EDSON SANTANA Nº120.( POR TRÁS DO BANHO DO SAPO) NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4210</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4210/req-0031-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4210/req-0031-2022.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO SENHOR PREFEITO VINICIUS LABANCA, JUNTO À SECRETARIA DE INFRAESTRUTURA O SERVIÇO DE DESOBSTRUÇÃO E TROCA DE MANILHAS NO CANAL DO "RIACHO DA PRATA" AS MARGENS DA BR 408 POR TRÁS DO BANHO DO SAPO NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4211</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4211/req-0032-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4211/req-0032-2022.pdf</t>
   </si>
   <si>
     <t>LIMPEZA, CAPINAÇÃO E REMOÇÃO DE ENTULHOS NA RUA 41, LOCALIZADA NO PARQUE CAPIBARIBE.</t>
   </si>
   <si>
     <t>4217</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Queu</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4217/req-0033-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4217/req-0033-2022.pdf</t>
   </si>
   <si>
     <t>Criação de uma Biblioteca Digital Municipal.</t>
   </si>
   <si>
     <t>4218</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4218/req-0034-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4218/req-0034-2022.pdf</t>
   </si>
   <si>
     <t>Criação de um depósito de ração e acessórios para animais.</t>
   </si>
   <si>
     <t>4219</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4219/req-0035-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4219/req-0035-2022.pdf</t>
   </si>
   <si>
     <t>Inclusão do curso de teatro nas escolas municipais.</t>
   </si>
   <si>
     <t>4220</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/</t>
   </si>
   <si>
     <t>Perfuração de um Poço na comunidade Portal Tiúma - Bairro Tiuma.</t>
   </si>
   <si>
     <t>4221</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4221/req-0037-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4221/req-0037-2022.pdf</t>
   </si>
   <si>
     <t>Solicito que seja tapada a cratera na Rua Dr. Renato Cunha, Bairro: Centro. Bem como a Recuperação do paralelepípedo no local e nos pontos críticos da mesma.</t>
   </si>
   <si>
     <t>4222</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4222/req-0038-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4222/req-0038-2022.pdf</t>
   </si>
   <si>
     <t>Instalação de ventiladores ou ar condicionado no posto médico de Beira Rio.</t>
   </si>
   <si>
     <t>4223</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4223/req-0039-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4223/req-0039-2022.pdf</t>
   </si>
   <si>
     <t>Recuperação Asfáltica da subida e dos pontos críticos da rua Edulo Valença Bairro: Centro.</t>
   </si>
   <si>
     <t>4224</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4224/req-0040-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4224/req-0040-2022.pdf</t>
   </si>
   <si>
     <t>Recuperação Asfáltica dos pontos críticos da rua dona Leopoldina Correia (tapa buraco) Bairro Centro.</t>
   </si>
   <si>
     <t>4225</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>Cuscuz do Povo</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4225/req-0041-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4225/req-0041-2022.pdf</t>
   </si>
   <si>
     <t>REALIZAR RECUPERAÇÃO DO CALÇAMENTO, RECAPEAMENTO ASFALTICO, MANUTENÇÃO NA ILUMINAÇÃO PÚBLICA, CAPINAÇÃO, CONSERTO E DRENAGEM URBANA DOS CANAIS DA RUA SÃO SEBASTIÃO, LOCALIZADA NO CASCARA NO BAIRRO DO CAPIBARIBE.</t>
   </si>
   <si>
     <t>4226</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4226/req-0042-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4226/req-0042-2022.pdf</t>
   </si>
   <si>
     <t>REALIZAR A CONSTRUÇÃO DO MURO DE ARRIMO PARA PROTEÇÃO DAS RESIDENCIAS NA 1° TRAVESSA MACHADO DE ASSIS LOCALIZADA NO BAIRRO DE UMUARAMA</t>
   </si>
   <si>
     <t>4227</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4227/req-0043-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4227/req-0043-2022.pdf</t>
   </si>
   <si>
     <t>REALIZAR A CONSTRUÇÃO DE UMA ACADEMIA NO ENTORNO NO CAMPO DA VARZEA FRIA, LOCALIZADO NO BAIRRO DO CAPIBARIBE NO MUNICÍPIO DE SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
     <t>4228</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4228/req-0044-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4228/req-0044-2022.pdf</t>
   </si>
   <si>
     <t>REALIZAR RECUPERAÇÃO DO CALÇAMENTO, RECAPEAMENTO ASFALTICO E CAPINAÇÃO DA RUA ALBERTO DE MOURA, LOCALIZADA NO BAIRRO DA VARZEA FRIA.</t>
   </si>
   <si>
     <t>4229</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4229/req-0045-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4229/req-0045-2022.pdf</t>
   </si>
   <si>
     <t>REALIZAR IMPLANTAÇAO DE UMA UNIDADE BASICA DE SAUDE - UBS, PRÓXIMO AO TERMINAL DE ÔNIBUS E DA IGREJA ASSEMBLEIA DE DEUS, NO BAIRRO DA VÁRZEA FRIA.</t>
   </si>
   <si>
     <t>4230</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>Fabinho Pereira</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4230/req-0046-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4230/req-0046-2022.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE ENCAMINHAMENTO DE PROJETO DE LEI</t>
   </si>
   <si>
     <t>4231</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4231/req-0047-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4231/req-0047-2022.pdf</t>
   </si>
   <si>
     <t>PEDIDO PARA SEJAM ENTREGUES OS KITS ESCOLARES, PARA OS ALUNOS DA NOSSA REDE MUNICIPAL.</t>
   </si>
   <si>
     <t>4232</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4232/req-0048-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4232/req-0048-2022.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE RESTAURAÇÃO GABINETE ODONTOLÓGICO DA UBS - NOVA TIÚMA</t>
   </si>
   <si>
     <t>4233</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4233/req-0049-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4233/req-0049-2022.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE RECAPEAMENTO ASFÁLTICO.</t>
   </si>
   <si>
     <t>4234</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4234/req-0050-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4234/req-0050-2022.pdf</t>
   </si>
   <si>
     <t>PEDIDO PARA QUE SEJA REATIVADO DO DISK AMBULÂNCIA.</t>
   </si>
   <si>
     <t>4235</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>Vavá do Povo</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4235/req-0051-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4235/req-0051-2022.pdf</t>
   </si>
   <si>
     <t>Instalação de um Colégio Municipal  no Loteamento Irineu Barbosa Texeira.</t>
   </si>
   <si>
     <t>4236</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4236/req-0052-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4236/req-0052-2022.pdf</t>
   </si>
   <si>
     <t>Reforma da quadra, construção de coreto e reparos na praça da Bela Vista.</t>
   </si>
   <si>
     <t>4237</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4237/req-0053-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4237/req-0053-2022.pdf</t>
   </si>
   <si>
     <t>POSSIBILIDADE DE VACINAÇÃO ITINERANTE CONTRA A COVID-19 NAS INSTITUIÇÕES DE ENSINO DAS REDES PÚBLICA E PARTICULAR.</t>
   </si>
   <si>
     <t>4238</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4238/req-0054-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4238/req-0054-2022.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UM CENTRO INTEGRADO DE ESPECIALIDADES PEDRIÁTRICAS, NO MUNICIPIO DE SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
     <t>4239</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4239/req-0055-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4239/req-0055-2022.pdf</t>
   </si>
   <si>
     <t>REPOSIÇÃO EM CARÁTER DE URGÊNCIA DE TAMPA PARA BUEIRO LOCALIZADO NA AVENIDA PEDRAS PRECIOSAS, EM FRENTE À ANTIGA ESCOLA MUNDO DA IMAGINAÇÃO, VILA DO REINADO.</t>
   </si>
   <si>
     <t>4240</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4240/req-0056-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4240/req-0056-2022.pdf</t>
   </si>
   <si>
     <t>REPOSIÇÃO DE TAMPA PARA BUEIRO NA PRAÇA ARIANO SUASSUNA, BAIRRO ROSINA LABANCA.</t>
   </si>
   <si>
     <t>4241</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4241/req-0057-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4241/req-0057-2022.pdf</t>
   </si>
   <si>
     <t>Regulamentação do Serviço de Transporte de Passageiros por Motocicleta - MOTOTAXI do nosso Município.</t>
   </si>
   <si>
     <t>4242</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4242/req-0058-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4242/req-0058-2022.pdf</t>
   </si>
   <si>
     <t>A Inclusão do Município de São Lourenço da Mata no Programa Caminho da Escola do Ministério da Educação</t>
   </si>
   <si>
     <t>4243</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4243/req-0059-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4243/req-0059-2022.pdf</t>
   </si>
   <si>
     <t>Envio de Projeto de Lei Complementar sobre a preservação do Patrimônio Histórico, Cultural e Natural do Município.</t>
   </si>
   <si>
     <t>4244</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4244/req-0060-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4244/req-0060-2022.pdf</t>
   </si>
   <si>
     <t>Criação do Fundo Municipal de Proteção do Patrimônio Cultural do Município.</t>
   </si>
   <si>
     <t>4245</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4245/req-0061-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4245/req-0061-2022.pdf</t>
   </si>
   <si>
     <t>Criação do Conselho Municipal do Patrimônio Cultural do Município</t>
   </si>
   <si>
     <t>4246</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4246/req-0062-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4246/req-0062-2022.pdf</t>
   </si>
   <si>
     <t>Recuperação Asfáltica (tapa buraco) dos pontos críticos da rua Manoel Quintão (rua dos correios) Bairro- Pixete.</t>
   </si>
   <si>
     <t>4247</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4247/req-0063-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4247/req-0063-2022.pdf</t>
   </si>
   <si>
     <t>Alargamento e asfaltamento da rampa que dá acesso a quarta travessa da rua Imperial, Bairro: Loteamento são João e são Paulo.</t>
   </si>
   <si>
     <t>4252</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4252/req-0064-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4252/req-0064-2022.pdf</t>
   </si>
   <si>
     <t>Recuperação asfáltica (tapa buraco) dos pontos críticos da Rua, Agamenon Magalhães, Bairro: Centro.</t>
   </si>
   <si>
     <t>4253</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4253/req-0065-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4253/req-0065-2022.pdf</t>
   </si>
   <si>
     <t>Recuperação Asfáltica dos pontos críticos (tapa buraco) da rua Manoel Amazonas. Bairro: Pixete. (Iniciando pelo batalhão de polícia).</t>
   </si>
   <si>
     <t>4254</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4254/req-0066-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4254/req-0066-2022.pdf</t>
   </si>
   <si>
     <t>Solicito a abertura de uma sala de Fisioterapia no Distrito de Matriz da Luz (para atender pacientes do distrito de Lages, Matriz da luz e adjacência).</t>
   </si>
   <si>
     <t>4255</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4255/req-0067-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4255/req-0067-2022.pdf</t>
   </si>
   <si>
     <t>REALIZAR RECUPERAÇÃO DO CALÇAMENTO, RECAPEAMENTO ASFALTICO, MANUTENÇÃO NA ILUMINAÇÃO PÚBLICA, CAPINAÇÃO E DA RUA TABELIÃO JOÃO LAGO, LOCALIZADA No BAIRRO DA. VÁRZEA FRIA.</t>
   </si>
   <si>
     <t>4256</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4256/req-0068-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4256/req-0068-2022.pdf</t>
   </si>
   <si>
     <t>REALIZAR CONSERTO DO CALÇAMENTO, RECAPEAMENTO ASFALTICO, MANUTENÇÃO NA ILUMINAÇÃO PÚBLICA E CAPINAÇÃO DA RUA ANGELIN, LOCALIZADA NO BAIRRO DA VARZEA FRIA.</t>
   </si>
   <si>
     <t>4257</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4257/req-0069-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4257/req-0069-2022.pdf</t>
   </si>
   <si>
     <t>REALIZAR CONSERTO DO CALÇAMENTO, RECAPEAMENTO ASFALTJCO, MANUTENÇÃO NA ILUMINAÇÃO PÚBLICA E CAPINAÇÃO DA RUA EULINA, LOCALIZADA NO BAIRRO DA VARZEA FRIA.</t>
   </si>
   <si>
     <t>4258</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4258/req-0070-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4258/req-0070-2022.pdf</t>
   </si>
   <si>
     <t>REALIZAR GRADE DE PROTEÇÃO DOS PORTÕES DA ENTRADA E LATERAL DO CAMPO DA VARZEA FRIA, LOCALIZADO NO BAIRRO DO CAPIBARIBE NO MUNICÍPIO DE SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
     <t>4259</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4259/req-0071-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4259/req-0071-2022.pdf</t>
   </si>
   <si>
     <t>REALIZAR A CONSTRUÇÃO DE UMA PRAÇA PÚBLICA NAS MEDIAÇÕES DO TERMINAL DA VÁRZEA FRIA, LOCALIZADA NO BAIRRO DA VÁRZEA FRIA.</t>
   </si>
   <si>
     <t>4260</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4260/req-0072-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4260/req-0072-2022.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DA DELEGACIA ESPECIALIZADA NO ATENDIMENTO À MULHER - DEAM, NO MUNICÍPIO DE SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
     <t>4261</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4261/req-0073-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4261/req-0073-2022.pdf</t>
   </si>
   <si>
     <t>AMPLIAÇÃO DE SALAS NA ESCOLA MUNICIPAL CARMELA ORRICO LAPENDA, SITUADA NO BAIRRO DO PIXETE.</t>
   </si>
   <si>
     <t>4262</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4262/req-0074-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4262/req-0074-2022.pdf</t>
   </si>
   <si>
     <t>DESOBSTRUÇÃO DAS BOCAS DE LOBO LOCALIZADAS NA AV. PEDRAS PRECIOSAS, BAIRRO ROSINA LABANCA, NO TRECHO QUE FICA ENTRE A PRAÇA ARIANO SUASSUNA ATÉ O RESIDENCIAL GUILHERME UCHÔA.</t>
   </si>
   <si>
     <t>4263</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4263/req-0075-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4263/req-0075-2022.pdf</t>
   </si>
   <si>
     <t>DESOBSTRUÇÃO DE GALERIA PARA ESCOAMENTO DA ÁGUA NA AVENIDA DR. LUIZ CORREIA DE ARAÚJO, AO LADO DA BARBEARIA REI DOS CORTES.</t>
   </si>
   <si>
     <t>4264</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4264/req-0076-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4264/req-0076-2022.pdf</t>
   </si>
   <si>
     <t>Criação do Estatuto do Servidor Público do Município.</t>
   </si>
   <si>
     <t>4265</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4265/req-0077-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4265/req-0077-2022.pdf</t>
   </si>
   <si>
     <t>Calçamento da Rua Djanira da Fonte - Bairro: Muribara.</t>
   </si>
   <si>
     <t>4266</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4266/req-0078-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4266/req-0078-2022.pdf</t>
   </si>
   <si>
     <t>Solicito o Asfaltamento das seguintes ruas do Residencial Tiúma: Rua Alameda das Rosas; Rua Girassóis; Rua Alameda das Orquídeas; Rua das Perpétuas; Rua Alameda das Palmeiras - Bairro Tiúma.</t>
   </si>
   <si>
     <t>4267</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4267/req-0079-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4267/req-0079-2022.pdf</t>
   </si>
   <si>
     <t>Solicito a Reforma da Escadaria que dá acesso a Rua Olho D'agua - Bairro: Loteamento São João e São Paulo.</t>
   </si>
   <si>
     <t>4268</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4268/req-0080-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4268/req-0080-2022.pdf</t>
   </si>
   <si>
     <t>Solicito a Inclusão da Rua Olho d'água no Programa Pavimentando Sonhos, Bairro: Loteamento São João e São Paulo.</t>
   </si>
   <si>
     <t>4269</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4269/req-0081-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4269/req-0081-2022.pdf</t>
   </si>
   <si>
     <t>Construção de um muro de arrimo na rua, estrada da compesa Bairro: Penedo.</t>
   </si>
   <si>
     <t>4270</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>Deto de Lages</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4270/req-0082-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4270/req-0082-2022.pdf</t>
   </si>
   <si>
     <t>QUE SEJAM OFERECIDAS AULAS DE REFORÇO PARA OS ALUNOS DA REDE MUNICIPAL DE EDUCAÇÃO.</t>
   </si>
   <si>
     <t>4271</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4271/req-0083-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4271/req-0083-2022.pdf</t>
   </si>
   <si>
     <t>LIMPEZA E REFORMA DA PRAÇA, NO BAIRRO DA BEIRA RIO, NESTE MUNICÍPIO</t>
   </si>
   <si>
     <t>4272</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4272/req-0084-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4272/req-0084-2022.pdf</t>
   </si>
   <si>
     <t>REALIZAR RECUPERAÇÃO DO CALÇAMENTO, RECAPEAMENTO ASFÁLTICO, MANUTENÇÃO NA ILUMINAÇÃO PÚBLICA, CAPINAÇÃO E DRENAGEM URBANA DOS CANAIS NA MACHADO DE ASSIS, PRÓXIMO A FEIRINHA, LOCALIZADA NO BAIRRO UMUARAMA.</t>
   </si>
   <si>
     <t>4273</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4273/req-0085-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4273/req-0085-2022.pdf</t>
   </si>
   <si>
     <t>REALIZAR CALÇAMENTO E RECAPEAMENTO ASFALTICO DA RUA NOVA ESPERANÇA, LOCALIZADA NO LOTEAMENTO SÃO JOÃO E SÃO PAULO.</t>
   </si>
   <si>
     <t>4274</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>Alves Rodoviário</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4274/req-0086-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4274/req-0086-2022.pdf</t>
   </si>
   <si>
     <t>LIMPEZA, CAPINAÇÃO, REMOÇÃO DOS ENTULHOS E RECUPERAÇÃO DAS BOCAS DE LOBO DA PRAÇA PRÓXIMO A GARAGEM MOBIBRASIL.</t>
   </si>
   <si>
     <t>4275</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4275/req-0087-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4275/req-0087-2022.pdf</t>
   </si>
   <si>
     <t>Solicitar que seja ofertado um curso de capacitação para atendimento a pessoas com deficiência para os taxistas da nossa cidade.</t>
   </si>
   <si>
     <t>4276</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4276/req-0088-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4276/req-0088-2022.pdf</t>
   </si>
   <si>
     <t>Construção de um banheiro ·público na Praça de Eventos no terminal do Parque Capibaribe ( conhecida como praça do terminal).</t>
   </si>
   <si>
     <t>4277</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4277/req-0089-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4277/req-0089-2022.pdf</t>
   </si>
   <si>
     <t>Criação de uma praça com monumento representando o táxi.</t>
   </si>
   <si>
     <t>4278</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4278/req-0090-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4278/req-0090-2022.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO SENHOR PREFEITO VINICIUS LABANCA, JUNTO À SECRETARIA MUNICIPAL DE INFRAESTRUTURA O CALÇAMENTO DA TRAVESSA ANTONIO DE ALMEIDA, NO BAIRRO UMUARAMA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4279</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4279/req-0091-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4279/req-0091-2022.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO SENHOR PREFEITO VINICIUS LABANCA, JUNTO À SECRETARIA MUNICIPAL DE INFRAESTRUTURA À RECONSTRUÇÃO DA RUA BEIJA FLOR, NO BAIRRO CAIARÁ, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4280</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4280/req-0092-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4280/req-0092-2022.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO SENHOR PREFEITO VINICIUS LABANCA, JUNTO À SECRETARIA MUNICIPAL DE INFRAESTRUTURA O CALÇAMENTO EM PEV DA 2ª TRAVESSA DA ESTRADA DO TIP, NA DESCIDA DO BOTE, NO BAIRRO PARQUE CAPIBARIBE, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4281</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4281/req-0093-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4281/req-0093-2022.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE REATIVAÇÃO DO CENTRO DE ESPECIALIDADES ODONTOLÓGICAS -CEO.</t>
   </si>
   <si>
     <t>4282</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4282/req-0094-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4282/req-0094-2022.pdf</t>
   </si>
   <si>
     <t>LIMPEZA, CAPINAÇÃO E REMOÇÃO DE ENTULHOS NO RESIDENCIAL GUILHERME UCHÔA I E 11.</t>
   </si>
   <si>
     <t>4283</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4283/req-0095-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4283/req-0095-2022.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO E REQUALIFICAÇÃO DAS CALÇADAS AO LONGO DA RUA VERDEJANTE, BAIRRO DO PIXETE.</t>
   </si>
   <si>
     <t>4284</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4284/req-0096-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4284/req-0096-2022.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE FESTIVAL DE CANTORIA E CANTADORES NO MUNICÍPIO DE SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
     <t>4285</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4285/req-0097-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4285/req-0097-2022.pdf</t>
   </si>
   <si>
     <t>POSSIBILIDADE DE REALIZAR UMA CAMPANHA EM PARCERIA COM FUNDAÇÃO DE HEMATOLOGIA E HEMOTERAPIA DE PERNAMBUCO (HEMOPE), PARA CAPTAÇÃO EXTERNA DE SANGUE NO MUNICÍPIO DE SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
     <t>4286</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4286/req-0098-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4286/req-0098-2022.pdf</t>
   </si>
   <si>
     <t>Requerimento para implementação do Programa Espaço 4.0, promovido pelo Governo Estadual, na cidade de São Lourenço da Mata.</t>
   </si>
   <si>
     <t>4287</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4287/req-0099-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4287/req-0099-2022.pdf</t>
   </si>
   <si>
     <t>REALIZAÇAO DE RETIRADA DE ENTULHOS, MANUTENÇAO DAS CANALETAS, DA RUA 52, PARQUE CAPIBARIBE.</t>
   </si>
   <si>
     <t>4288</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4288/req-0100-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4288/req-0100-2022.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO ASFALTICA (TAPA BURACO) NO CRUZAMENTO DA RUA CARPINA COM A PEDRO CORREIA, NO GLEBA DO PATRIARCA.</t>
   </si>
   <si>
     <t>4289</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4289/req-0101-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4289/req-0101-2022.pdf</t>
   </si>
   <si>
     <t>Solicito o Asfaltamento da Rua Nova - Bairro Tiúma.</t>
   </si>
   <si>
     <t>4290</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4290/req-0102-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4290/req-0102-2022.pdf</t>
   </si>
   <si>
     <t>Solicito o Asfaltamento da Rua Thomas Jobson nos trechos correspondentes: da usina Tiúma a entrada do Residencial Tiúma - Bairro Tiúma</t>
   </si>
   <si>
     <t>4291</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4291/req-0103-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4291/req-0103-2022.pdf</t>
   </si>
   <si>
     <t>Solicito o Asfaltamento das seguintes Ruas: Rua, Fernando Correa Araújo, Rua L, Rua D, Rua C, Rua B, Rua Tiúma. Bairro: Nova Tiúma.</t>
   </si>
   <si>
     <t>4292</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4292/req-0104-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4292/req-0104-2022.pdf</t>
   </si>
   <si>
     <t>Solicito a Inclusão da Rua do Sol no Programa Pavimentando Sonhos, Bairro: Penedo.</t>
   </si>
   <si>
     <t>4293</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4293/req-0105-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4293/req-0105-2022.pdf</t>
   </si>
   <si>
     <t>Solicito a entrada do caminhão da coleta de lixo na rua, travessa nova Esperança A, Bairro: Pixete.</t>
   </si>
   <si>
     <t>4294</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4294/req-0106-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4294/req-0106-2022.pdf</t>
   </si>
   <si>
     <t>ELABORAÇÃO E IMPLANTAÇÃO DE PROJETO DE DRENAGEM DE ÁGUAS PLUVIAIS, NA EXTENSÃO DA RODOVIA PE-05 ENTRE A ENTRADA DO CONDOMÍNIO PARAÍSO ENCANTADO ATÉ A MECTRONIC.</t>
   </si>
   <si>
     <t>4295</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4295/req-0107-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4295/req-0107-2022.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM PARCÃO NA ACADEMIA DAS CIDADES, LOCALIZADA NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4296</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4296/req-0108-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4296/req-0108-2022.pdf</t>
   </si>
   <si>
     <t>Revitalização e nivelamento da calçada da Escola Padre João Collignon, no bairro do Pixete.</t>
   </si>
   <si>
     <t>4297</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4297/req-0109-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4297/req-0109-2022.pdf</t>
   </si>
   <si>
     <t>Reconstrução das Calçadas e colocação de bancos de cimento na Rua Batuíra, próximo aos Correios, em frente a casa de n°49, e em frente a antiga escola Castelo Forte no bairro do Pixete.</t>
   </si>
   <si>
     <t>4298</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4298/req-0110-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4298/req-0110-2022.pdf</t>
   </si>
   <si>
     <t>Reconstrução da Calçada e colocação de bancos de cimento próximo ao depósito de gás "A chama" nº1221, localizado na Avenida Manoel Quintão, no bairro do Centro.</t>
   </si>
   <si>
     <t>4299</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4299/req-0111-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4299/req-0111-2022.pdf</t>
   </si>
   <si>
     <t>Promover palestras educacionais nas escolas sobre a ansiedade e depressão (saúde mental).</t>
   </si>
   <si>
     <t>4300</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4300/req-0112-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4300/req-0112-2022.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO SENHOR PREFEITO VINICIUS LABANCA, JUNTO À SECRETARIA DE INFRAESTRUTURA O CALÇAMENTO EM PARALELEPÍDO DA RUA JOAQUIM MARTINS DA SILVA, SITUADA ÀS MARGENS DA BR 408 (APROXIMADAMENTE A 150 METROS DA IMAGEM DE SÃO LOURENÇO MÁRTIR) NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4301</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4301/req-0113-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4301/req-0113-2022.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO SENHOR PREFEITO VINICIUS LABANCA, JUNTO À SECRETARIA DE INFRAESTRUTURA O CALÇAMENTO EM PARALELEPÍDO DA RUA JOSEFA MARIA DA SILVA, SITUADA ÁS MARGENS DA BR 408 (APROXIMADAMENTE A 150 METROS DA IMAGEM DE SÃO LOURENÇO MÁRTIR) NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4302</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4302/req-0114-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4302/req-0114-2022.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO SENHOR PREFEITO VINICIUS LABANCA, JUNTO À SECRETARIA DE INFRAESTRUTURA O CALÇAMENTO EM PARALELEPÍDO DA RUA TÚLIO ROBERTO, SITUADA ÁS MARGENS DA BR 408 (APROXIMADAMENTE A 150 METROS DA IMAGEM DE SÃO LOURENÇO MÁRTIR) NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4303</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4303/req-0115-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4303/req-0115-2022.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE UM APLICATIVO DIGITAL NO FORMATO DO "CONECTA RECIFE" PARA ACESSO A INFORMAÇÕES E AGENDAMENTOS DE SERVIÇOS PRESTADOS PELA PREFEITURA MUNICIPAL DE SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
     <t>4304</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4304/req-0116-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4304/req-0116-2022.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DA ACADEMIA DAS CIDADES, LOCALIZADA NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4369</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4369/req-0117-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4369/req-0117-2022.pdf</t>
   </si>
   <si>
     <t>Terraplanagem e posterior calçamento da Avenida Senador José Herminio de Moraes, Bairro: Tiúma.</t>
   </si>
   <si>
     <t>4370</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4370/req-0118-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4370/req-0118-2022.pdf</t>
   </si>
   <si>
     <t>Solicito a Entrada do Caminhão da Coleta de lixo na Rua, João de Carvalho, Bairro: Penedo.</t>
   </si>
   <si>
     <t>4371</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4371/req-0119-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4371/req-0119-2022.pdf</t>
   </si>
   <si>
     <t>Recuperação Asfáltica da Rua Papoulas - Bairro Penedo.</t>
   </si>
   <si>
     <t>4372</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4372/req-0120-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4372/req-0120-2022.pdf</t>
   </si>
   <si>
     <t>Implantação de um cano mestre (da compesa) na rua nova Esperança G, Bairro: Pixete.</t>
   </si>
   <si>
     <t>4373</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4373/req-0121-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4373/req-0121-2022.pdf</t>
   </si>
   <si>
     <t>Recuperação asfáltica (tapa buraco) dos pontos críticos da rua Felinto Alves, Bairro: Bela Vista.</t>
   </si>
   <si>
     <t>4374</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4374/req-0122-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4374/req-0122-2022.pdf</t>
   </si>
   <si>
     <t>COLOCAR MANILHAS DE CONCRETOS NOS PONTOS CRÍTICOS DO ENGENHO PALAME.</t>
   </si>
   <si>
     <t>4375</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4375/req-0123-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4375/req-0123-2022.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE INTERNET WI FI GRATUITA NOS ESPAÇOS PÚBLICOS {FEIRAS LIVRES E MERCADOS PÚBLICOS) DO MUNICÍPIO, INCLUINDO OS DESTRITOS DE LAGES E MATRIZ DA LUZ.</t>
   </si>
   <si>
     <t>4376</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4376/req-0124-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4376/req-0124-2022.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE TV'S NAS PRAÇAS DOS DISTRITOS DE LAGES E MATRIZ DA LUZ, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4377</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4377/req-0125-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4377/req-0125-2022.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO PODER EXECUTIVO O CUMPRIMENTO DA LEI MUNICIPAL Nº 2.453/2015 QUE "INSTITUI A SEMANA MUNICIPAL DE MOBILIZAÇÃO EM FAVOR DA VIDA- DOAR SANGUE; UM ATO DE AMOR E CIDADANIA E ESTABELECE OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>4378</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4378/req-0126-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4378/req-0126-2022.pdf</t>
   </si>
   <si>
     <t>MUTIRÃO DE LIMPEZA, CAPINAÇÃO E REMOÇÃO DE ENTULHOS NO BAIRRO DA ROSINA LABANCA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4379</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4379/req-0127-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4379/req-0127-2022.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO DA RUA SANTA CATARINA, LOCALIZADA NO LOTEAMENTO MURIBARA II, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4380</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4380/req-0128-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4380/req-0128-2022.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO DA RUA SANTA LUZIA, LOCALIZADA NO LOTEAMENTO MURIBARA II, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4381</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4381/req-0129-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4381/req-0129-2022.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO DA SEGUNDA RUA À ESQUERDA DA RUA SANTA LUZIA, LOCALIZADA NO LOTEAMENTO MURIBARA lI, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4382</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4382/req-0130-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4382/req-0130-2022.pdf</t>
   </si>
   <si>
     <t>REALIZAR RECUPERAÇÃO DO CALÇAMENTO, RECAPEAMENTO ASFÁLTICO, MANUTENÇÃO NA ILUMINAÇÃO PÚBLICA, CAPINAÇÃO E DA RUA OLINDA, LOCALIZADA NO BAIRRO DA VÁRZEA FRIA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4383</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4383/req-0131-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4383/req-0131-2022.pdf</t>
   </si>
   <si>
     <t>REALIZAR A CONSTRUÇÃO DO MURO DE ARRIMO PARA OS CANAIS E RESIDÊNCIAS DA RUA ARIT ANA LOCALIZADA NO BAIRRO DA VÁRZEA FRIA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4565</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4565/req-0132-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4565/req-0132-2022.pdf</t>
   </si>
   <si>
     <t>Requerimento para que seja ministrado cursos profissionalizantes para capacitar a população São-lourencense para as vagas de emprego ofertadas pelo Novo Atacarejo.</t>
   </si>
   <si>
     <t>4384</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4384/req-0133-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4384/req-0133-2022.pdf</t>
   </si>
   <si>
     <t>COMPRAR DOIS (2) TRATORES PARA AJUDAR NAS ATIVIDADES DOS AGRICULTORES DA ZONA RURAL.</t>
   </si>
   <si>
     <t>4548</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4548/req-0134-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4548/req-0134-2022.pdf</t>
   </si>
   <si>
     <t>Requerer a pavimentação/calçamento da Rua Concórdia, que está situada na Estrada Severino Sales, conhecida como "Estrada da Munguba."</t>
   </si>
   <si>
     <t>4549</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4549/req-0135-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4549/req-0135-2022.pdf</t>
   </si>
   <si>
     <t>Conclusão do calçamento da rua, Walter dos Prazeres Camará, Bairro: Loteamento Jardim metropolitano Chã da Tábua.</t>
   </si>
   <si>
     <t>4550</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4550/req-0136-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4550/req-0136-2022.pdf</t>
   </si>
   <si>
     <t>Recuperação de paralelepípedos da rua, Marques de Olinda, Bairro: Penedo.</t>
   </si>
   <si>
     <t>4551</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4551/req-0137-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4551/req-0137-2022.pdf</t>
   </si>
   <si>
     <t>Construção de um muro de Arrimo. Rua Apresentador Flavio Cavalcante N 67, Bairro: Capibaribe (na rua ao lado do bar da gaiola).</t>
   </si>
   <si>
     <t>4552</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4552/req-0138-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4552/req-0138-2022.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO SENHOR PREFEITO VINICIUS LABANCA, JUNTO À SECRETARIA DE INFRAESTRUTURA, O CAPEAMENTO ASFÁLTICO DA RUA JUVINO PEREIRA DA SILVA, NO BAIRRO CENTRO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4553</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4553/req-0139-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4553/req-0139-2022.pdf</t>
   </si>
   <si>
     <t>Troca de Tubulação Rua 23, Bairro: Parque Capibaribe.</t>
   </si>
   <si>
     <t>4554</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4554/req-0140-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4554/req-0140-2022.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO DA TERCEIRA RUA À ESQUERDA DA RUA SANTA LUZIA, LOCALIZADA NO LOTEAMENTO MURIBARA lI, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4566</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4566/req-0141-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4566/req-0141-2022.pdf</t>
   </si>
   <si>
     <t>MUTIRÃO DE _DIAGNÓSTICO DE GLAUCOMA E CATARATA, INTENSIFICANDO A PREVENÇÃO MUTIRÃO E IDENTIFICANDO OS PORTADORES PARA TRATAMENTO.</t>
   </si>
   <si>
     <t>4567</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4567/req-0142-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4567/req-0142-2022.pdf</t>
   </si>
   <si>
     <t>PRESENÇA DA GUARDA MUNICIPAL NOS JOGOS DA COPA PAU BRASIL.</t>
   </si>
   <si>
     <t>4568</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4568/req-0143-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4568/req-0143-2022.pdf</t>
   </si>
   <si>
     <t>POSSIBILIDADE DE AQUISIÇÃO DE UMA UNIDADE MÓVEL ODONTOLÓGICA (ODONTOMÓVEL) PARA O MUNICÍPIO DE SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
     <t>4569</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4569/req-0144-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4569/req-0144-2022.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DA TAMPA DA GALERIA LOCALIZADA NA RUA TITO PEREIRA, PRÓXIMO AO MERCADINHO JOÃO DE JÓIA.</t>
   </si>
   <si>
     <t>4570</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>Alemão do Pixete</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4570/req-0145-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4570/req-0145-2022.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO DA TRAVESSA DA RUA DO CANO LOCALIZADA NO BAIRRO DA BEIRA RIO.</t>
   </si>
   <si>
     <t>4571</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4571/req-0146-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4571/req-0146-2022.pdf</t>
   </si>
   <si>
     <t>TROCA DE TUBULAÇÃO E PLACAS NA RUA NOVA ESPERANÇA F NO BAIRRO DO PIXETE.</t>
   </si>
   <si>
     <t>4572</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4572/req-0147-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4572/req-0147-2022.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DO MURO DE ARRIMO NA RUA 1 TRAVESSA DO CANO NO BAIRRO DA BEIRA RIO.</t>
   </si>
   <si>
     <t>4573</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4573/req-0148-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4573/req-0148-2022.pdf</t>
   </si>
   <si>
     <t>TROCA DE TUBULAÇÃO NA RUA MANOEL CORREIA NO BAIRRO DO PIXETE.</t>
   </si>
   <si>
     <t>4574</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4574/req-0149-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4574/req-0149-2022.pdf</t>
   </si>
   <si>
     <t>Implementação da Acupuntura, Medicina Tradicional Chinesa (MTC) e Fitoterapia nas UBS's e Centro de Fisioterapia do município.</t>
   </si>
   <si>
     <t>4575</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4575/req-0150-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4575/req-0150-2022.pdf</t>
   </si>
   <si>
     <t>Ampliação e ou Reforma da escola Padre João Collignon, no bairro do pixete, para implementação de uma creche.</t>
   </si>
   <si>
     <t>4576</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4576/req-0151-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4576/req-0151-2022.pdf</t>
   </si>
   <si>
     <t>Reforma de toda a primeira travessa Maragogi incluindo escadarias, rampas de acessibilidade e corrimãos, no bairro São João e São Paulo.</t>
   </si>
   <si>
     <t>4577</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>Gilberto Monteiro</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4577/req-0152-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4577/req-0152-2022.pdf</t>
   </si>
   <si>
     <t>LIMPEZA E CAPINAÇÃO DOS CANAIS DO BAIRRO DA MURIBARA NESTE MUNICÍPIO EM SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
     <t>4578</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4578/req-0153-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4578/req-0153-2022.pdf</t>
   </si>
   <si>
     <t>LIMPEZA E CAPINAÇÃO DO CANAL DO BAIRRO DA VILA RICA QUE CORTA VILA RICA E ROZINA LABANCA NESTE MUNICÍPIO EM SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
     <t>4579</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4579/req-0154-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4579/req-0154-2022.pdf</t>
   </si>
   <si>
     <t>REALIZAR RECUPERAÇÃO DO CALÇAMENTO, RECAPEAMENTO ASFÁLTICO E CAPINAÇÃO DA RUA SÃO BERNARDO, LOCALIZADA NO BAIRRO DO LOTEAMENTO SÃO JOÃO E SÃO PAULO.</t>
   </si>
   <si>
     <t>4580</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4580/req-0155-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4580/req-0155-2022.pdf</t>
   </si>
   <si>
     <t>REALIZAR RECUPERAÇÃO DO CALÇAMENTO, RECAPEAMENTO ASFÁLTICO E CAPINAÇÃO DA RUA JOÃO GUTEMBERG LOCALIZADA NO BAIRRO DO CAPIBARIBE.</t>
   </si>
   <si>
     <t>4581</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4581/req-0156-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4581/req-0156-2022.pdf</t>
   </si>
   <si>
     <t>REALIZAR PAVIMENTAÇÃO NO FINAL DA RUA MACHADO DE ASSIS LOCALIZADA NO BAIRRO DO UMUARAMA.</t>
   </si>
   <si>
     <t>4582</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4582/req-0157-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4582/req-0157-2022.pdf</t>
   </si>
   <si>
     <t>REALIZAR PAVIMENTAÇÃO DA TRANSVERSAL DA RUA MORENO LOCALIZADA NO BAIRRO DA VÁRZEA FRIA.</t>
   </si>
   <si>
     <t>4583</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4583/req-0158-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4583/req-0158-2022.pdf</t>
   </si>
   <si>
     <t>REALIZAR PAVIMENTAÇÃO DA TRANSVERSAL DA RUA ASSIS CHATEAUBRIAND LOCALIZADA NO BAIRRO DA VÁRZEA FRIA.</t>
   </si>
   <si>
     <t>4584</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4584/req-0159-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4584/req-0159-2022.pdf</t>
   </si>
   <si>
     <t>Construção de um Chafariz na Comunidade Rosina Labanca, Bairro: Rosina Labanca.</t>
   </si>
   <si>
     <t>4585</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4585/req-0160-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4585/req-0160-2022.pdf</t>
   </si>
   <si>
     <t>Solicito a Inclusão do Beco do Sítio Padre Cícero, no Bairro de Constantino no Programa Pavimentando Sonhos.</t>
   </si>
   <si>
     <t>4586</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4586/req-0161-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4586/req-0161-2022.pdf</t>
   </si>
   <si>
     <t>Solicito o Asfaltamento da Rua José Salvino Barbosa - Bairro Chã da Tábua.</t>
   </si>
   <si>
     <t>4587</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4587/req-0162-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4587/req-0162-2022.pdf</t>
   </si>
   <si>
     <t>Requerer obras de requalificação do pavimento da Rua Feliciano Gomes, que está situada no bairro Penedo.</t>
   </si>
   <si>
     <t>4588</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4588/req-0163-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4588/req-0163-2022.pdf</t>
   </si>
   <si>
     <t>Requerer a construção de um muro de arrimo, de contenção, em área de morro que está situada na Rua São João da Tapera, 123 A, no bairro Parque Capibaribe.</t>
   </si>
   <si>
     <t>4589</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4589/req-0164-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4589/req-0164-2022.pdf</t>
   </si>
   <si>
     <t>SUBSTITUIÇÃO DA TAMPA DA GALERIA LOCALIZADA NA AVENIDA DOUTOR FRANCISCO CORREIA, NA ENTRADA DA RUA PRAÇA ISABEL.</t>
   </si>
   <si>
     <t>4590</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4590/req-0165-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4590/req-0165-2022.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DO FESTIVAL MULTICULTURAL DA JUVENTUDE.</t>
   </si>
   <si>
     <t>4594</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4594/req-0166-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4594/req-0166-2022.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UM CENTRO ESPECÍFICO EM DIAGNÓSTICO POR IMAGEM, NO MUNICÍPIO DE SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
     <t>4595</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4595/req-0167-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4595/req-0167-2022.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE REDUTORES DE VELOCIDADE, TIPO LOMBADA, NA AVENIDA DOUTOR PAULO PETRIBU, LOCALIZADA NO BAIRRO DO PIXETE.</t>
   </si>
   <si>
     <t>4596</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4596/req-0168-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4596/req-0168-2022.pdf</t>
   </si>
   <si>
     <t>REFORMA DA PRAÇA SENHOR LIRA, LOCALIZADA NA 1 º TRAVESSA JOSÉ CARNEIRO LEÃO, NO BAIRRO DO PIXETE.</t>
   </si>
   <si>
     <t>4597</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4597/req-0169-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4597/req-0169-2022.pdf</t>
   </si>
   <si>
     <t>ASSUNTO: REVITALIZAÇÃO E INOVAÇÃO DO SISTEMA DE ABASTECIMENTO D' AGUA DE TODO DISTRITO DE LAGES, NESTE . MUNICÍPIO.</t>
   </si>
   <si>
     <t>4600</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4600/req-0170-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4600/req-0170-2022.pdf</t>
   </si>
   <si>
     <t>IMPLANTAR UM PROGRAMA CULTURAL QUE OFEREÇA . AULAS DE DANÇAS NA REDE MUNICIPAL DE ENSINO, NESTE MUNICÍPIO.,</t>
   </si>
   <si>
     <t>4601</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4601/req-0171-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4601/req-0171-2022.pdf</t>
   </si>
   <si>
     <t>ESTUDO PARA IMPLANTAÇÃO DE REDE DE ÁGUA POTÁVEL NA RUA PADRE JESUÍTA E EM OUTROS LOCAIS QUE TENHAM NECESSIDADE, NO DISTRITO DE MATRIZ DA LUZ, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4602</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4602/req-0172-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4602/req-0172-2022.pdf</t>
   </si>
   <si>
     <t>REFORMA DO CLUBE MUNICIPAL DE LAGES, NO DISTRITO DE LAGES, NESTE MUNICÍPIO</t>
   </si>
   <si>
     <t>4603</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4603/req-0174-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4603/req-0174-2022.pdf</t>
   </si>
   <si>
     <t>REALIZAR RECUPERAÇÃO DO CALÇAMENTO, RECAPEAMENTO ASFÁLTICO E CAPINAÇÃO DA 2º TRAVESSA DA RUA SÃO BERNARDO, LOCALIZADA NO BAIRRO DO LOTEAMENTO SÃO JOÃO E SÃO PAULO.</t>
   </si>
   <si>
     <t>4604</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4604/req-0175-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4604/req-0175-2022.pdf</t>
   </si>
   <si>
     <t>REALIZAR RECAPEAMENTO ASFÁLTICO, ILUMINAÇÃO PÚBLICA E CAPINAÇÃO DA RUA GARANHUNS, LOCALIZADA NO BAIRRO DA VÁRZEA FRIA, DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4607</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4607/req-0176-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4607/req-0176-2022.pdf</t>
   </si>
   <si>
     <t>REALIZAR CALÇAMENTO E RECAPEAMENTO ASFÁLTICO MANUTENÇÃO NA ILUMINAÇÃO PÚBLICA E CAPINAÇÃO DA 4º TRAVESSA MACHADO DE ASSIS, LOCALIZADA NO BAIRRO DE UMUARAMA.</t>
   </si>
   <si>
     <t>4608</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4608/req-0177-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4608/req-0177-2022.pdf</t>
   </si>
   <si>
     <t>REALIZAR CALÇAMENTO E RECAPEAMENTO ASFÁLTICO MANUTENÇÃO NA ILUMINAÇÃO PÚBLICA E CAPINAÇÃO DA 5º TRAVESSA MACHADO DE ASSIS, LOCALIZADA NO BAIRRO DE UMUARAMA.</t>
   </si>
   <si>
     <t>4609</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4609/req-0178-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4609/req-0178-2022.pdf</t>
   </si>
   <si>
     <t>REALIZAR CALÇAMENTO E RECAPEAMENTO ASFÁLTICO, MANUTENÇÃO NA ILUMINAÇÃO PÚBLICA E CAPINAÇÃO DA 6º TRAVESSA MACHADO DE ASSIS, LOCALIZADA NO BAIRRO DE UMUARAMA.</t>
   </si>
   <si>
     <t>4610</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4610/req-0179-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4610/req-0179-2022.pdf</t>
   </si>
   <si>
     <t>REQUALIFICAÇÃO E SUBSTITUIÇÃO DAS FERRAGENS DA PONTE SOBRE O RIO DA PICHE, NA NOVA TIUMA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4611</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4611/req-0180-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4611/req-0180-2022.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO ASFÁLTICO DA RUA DOS PALMARES, NO BAIRRO CAPIBARIBE.</t>
   </si>
   <si>
     <t>4612</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4612/req-0181-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4612/req-0181-2022.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA CRECHE NO BAIRRO DA VÁRZEA FRIA, NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>4613</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4613/req-0182-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4613/req-0182-2022.pdf</t>
   </si>
   <si>
     <t>Requerer obras de requalificação do pavimento da Avenida Luiz Gonzaga dos Santos - (Lot. Vila Dourada), que está situada no bairro Centro.</t>
   </si>
   <si>
     <t>4614</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4614/req-0183-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4614/req-0183-2022.pdf</t>
   </si>
   <si>
     <t>Requerer obra de recuperação e ampliação do canal localizado na Rua João Pessoa - (Caiara), no bairro Centro.</t>
   </si>
   <si>
     <t>4615</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4615/req-0184-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4615/req-0184-2022.pdf</t>
   </si>
   <si>
     <t>Construção de um muro de arrimo na rua Vila Lobos, Bairro: Penedo.</t>
   </si>
   <si>
     <t>4616</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4616/req-0185-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4616/req-0185-2022.pdf</t>
   </si>
   <si>
     <t>Solicito a construção de uma ponte sobre o canal de Tiúma Bairro: Tiúma.</t>
   </si>
   <si>
     <t>4617</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4617/req-0186-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4617/req-0186-2022.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA EM TODO ENGENHO SANTA ROSA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4618</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4618/req-0187-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4618/req-0187-2022.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO NOS ENGENHOS: SANTO ANTÔNIO, POÇO DANTAS, SÍTIO, VELHO E ENGENHO CORC0RD1A, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4619</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4619/req-0188-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4619/req-0188-2022.pdf</t>
   </si>
   <si>
     <t>Colocação de um muro de arrimo em frente a casa de nº180, localizada na rua Maragogi bairro São João e São Paulo.</t>
   </si>
   <si>
     <t>4620</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4620/req-0189-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4620/req-0189-2022.pdf</t>
   </si>
   <si>
     <t>Implantação da cobertura e reforma no piso para a quadra poliesportiva da escola Municipal Luiz Correia de Araújo localizada no bairro São João e São Paulo.</t>
   </si>
   <si>
     <t>4621</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4621/req-0190-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4621/req-0190-2022.pdf</t>
   </si>
   <si>
     <t>Reconstruir a escadaria e implementação de canaletas, cornrnaos e acessibilidade na segunda travessa Maragogi bairro São João e São Paulo.</t>
   </si>
   <si>
     <t>4622</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4622/req-0191-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4622/req-0191-2022.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO SENHOR PREFEITO VINICIUS LABANCA, Á CONSTRUÇÃO DE UM MURO DE ARRIMO NA RUA BELO JARDIM Nº171 NA COMUNIDADE GLEBA DO PRATIARCA NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4623</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4623/req-0192-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4623/req-0192-2022.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO SENHOR PREFEITO VINICIUS LABANCA, À CONSTRUÇÃO DE UM MURO DE ARRIMO NA RUA SANTA CRUZ DO CAPIBARIBE Nº 50 LOCALIZADO NO BAIRRO DA VÁRZEA FRIA , NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4624</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4624/req-0193-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4624/req-0193-2022.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO EM PARALELEPÍPEDO NA RUA LUIZ GONZAGA, NO BAIRRO DA VILA DOURADA.</t>
   </si>
   <si>
     <t>4625</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4625/req-0194-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4625/req-0194-2022.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DO PROJETO MUSICA NA ESCOLA.</t>
   </si>
   <si>
     <t>4626</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4626/req-0195-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4626/req-0195-2022.pdf</t>
   </si>
   <si>
     <t>REFORMA COMPLETA DA PRAÇA TENENTE SEBASTIÃO CARIELE, LOCALIZADA NO LOTEAMENTO BELA VISTA.</t>
   </si>
   <si>
     <t>4627</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4627/req-0196-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4627/req-0196-2022.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE FAIXA DE PEDESTRE NA AVENIDA DOUTOR FRANCISCO CORREIA, EM FRENTE AO VELÓRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>4628</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4628/req-0197-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4628/req-0197-2022.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE CAMPANHA DE TESTE DE ACUIDADE VISUAL (AV) NAS ESCOLAS DA REDE MUNICIPAL DE SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
     <t>4629</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4629/req-0198-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4629/req-0198-2022.pdf</t>
   </si>
   <si>
     <t>POSSIBILIDADE DE DISPONIBILIZAÇÃO DE RESULTADO DE EXAMES MÉDICOS ATRAVÉS DE PLATAFORMA DIGITAL.</t>
   </si>
   <si>
     <t>4630</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4630/req-0199-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4630/req-0199-2022.pdf</t>
   </si>
   <si>
     <t>SUBSTITUIÇÃO DA TAMPA DA GALERIA LOCALIZADA NA AVENIDA DOUTOR FRANCISCO CORREIA, PRÓXIMO À MITUCA.</t>
   </si>
   <si>
     <t>4634</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4634/req-0200-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4634/req-0200-2022.pdf</t>
   </si>
   <si>
     <t>Solicito o Asfaltamento da Rua Clodoaldo Gomes de Araújo Bairro: Penedo.</t>
   </si>
   <si>
     <t>4635</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4635/req-0201-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4635/req-0201-2022.pdf</t>
   </si>
   <si>
     <t>Solicito a Conclusão do Calçamento do Último trecho da Rua Clodoaldo Gomes de Araújo. Bairro: Penedo.</t>
   </si>
   <si>
     <t>4636</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4636/req-0202-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4636/req-0202-2022.pdf</t>
   </si>
   <si>
     <t>Solicito o Asfaltamento das Respectivas Ruas: Esmeraldino Bandeira e Herculano Bandeira, Bairro: Penedo.</t>
   </si>
   <si>
     <t>4637</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4637/req-0203-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4637/req-0203-2022.pdf</t>
   </si>
   <si>
     <t>Terraplanagem e inclusão no programa pavimentando sonhos da Rua Othon Bezerra de Melo, Sítio Cajá- Bairro: Penedo.</t>
   </si>
   <si>
     <t>4638</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4638/req-0204-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4638/req-0204-2022.pdf</t>
   </si>
   <si>
     <t>Solicito a construção de uma Canaleta no Canal que corta o portal Tiúma, Bairro: Tiúma.</t>
   </si>
   <si>
     <t>4661</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4661/req-0205-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4661/req-0205-2022.pdf</t>
   </si>
   <si>
     <t>SOLICITO LIMPEZA E CAMPINAÇÃO COM ABERTURA DAS LATERAIS (ACOSTAMENTO) E SINALIZAÇÃO DE TODA EXTENSÃO DA PE- 20 ESTRADA QUE DÁ ACESSO AO DISTRITO DE MATRIZ DA LUZ.</t>
   </si>
   <si>
     <t>4662</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4662/req-0206-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4662/req-0206-2022.pdf</t>
   </si>
   <si>
     <t>SOLICITO INSTALAÇÃO DE CÂMERAS DE MONITORAMENTO NAS REDES DE ENSINO MUNICIPAL.</t>
   </si>
   <si>
     <t>4641</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4641/req-0207-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4641/req-0207-2022.pdf</t>
   </si>
   <si>
     <t>REALIZAR CONSTRUÇÃO DO MURO DE ARRIMO NA RUA OLHO D'ÁGUA DAS FLORES, Nº161, LOCALIZADA NO LOTEAMENTO SÃO JOÃO E SÃO PAULO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4642</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4642/req-0208-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4642/req-0208-2022.pdf</t>
   </si>
   <si>
     <t>REALIZAR CALÇAMENTO E RECAPEAMENTO ASFÁLTICO, LIMPEZA DOS CANAIS, MANUTENÇÃO NA ILUMINAÇÃO PÚBLICA E CAPINAÇÃO DA RUA ORIENTAL, LOCALIZADA NO BAIRRO DE PENEDO, DESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>4643</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4643/req-0209-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4643/req-0209-2022.pdf</t>
   </si>
   <si>
     <t>REALIZAR RECUPERAÇÃO DO CALÇAMENTO, RECAPEAMENTO ASFÁLTICO, MANUTENÇÃO NA ILUMINAÇÃO PÚBLICA E CAPINAÇÃO DA RUA NOVO LINO, LOCALIZADA NO LOTEAMENTO SÃO JOÃO E SÃO PAULO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4644</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4644/req-0210-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4644/req-0210-2022.pdf</t>
   </si>
   <si>
     <t>REALIZAR RECUPERAÇÃO DO CALÇAMENTO E RECAPEAMENTO ASFÁLTICO, MANUTENÇÃO NA ILUMINAÇÃO PÚBLICA E CAPINAÇÃO DA RUA OSWALDO CRUZ, LOCALIZADA NO BAIRRO DE PENEDO, DESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>4645</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4645/req-0211-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4645/req-0211-2022.pdf</t>
   </si>
   <si>
     <t>REALIZAR CALÇAMENTO E RECAPEAMENTO ASFÁLTICO, MANUTENÇÃO NA ILUMINAÇÃO PÚBLICA E CAPINAÇÃO DA 4º TRAVESSA DA RUA DUQUE DE CAXIAS, LOCALIZADA NO LOTEAMENTO SÃO JOÃO E SÃO PAULO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4663</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE PIÇARRA NA FRENTE E NA LADEIRA QUE DA ACESSO À ESCOLA MUNICIPAL JONAS DE ANDRADE LIMA, NO ENGENHO CONCÓRDIA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4646</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4646/req-0213-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4646/req-0213-2022.pdf</t>
   </si>
   <si>
     <t>Implementação de um semáforo na Av.Dr. Belmiro Correia, embaixo do Viaduto que da acesso ao bairro Parque Capibaribe, próximo a Delegacia de Polícia do 38° Circ. São Lourenço da Mata.</t>
   </si>
   <si>
     <t>4647</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4647/req-0214-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4647/req-0214-2022.pdf</t>
   </si>
   <si>
     <t>Implementação de Rádio Pedagógica nas escolas municipais, de acordo com a Base Nacional Comum Curricular (BNCC).</t>
   </si>
   <si>
     <t>4648</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4648/req-0215-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4648/req-0215-2022.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO DA RUA VILAS LOBOS BAIRRO DO PENEDO, SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
     <t>4649</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4649/req-0216-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4649/req-0216-2022.pdf</t>
   </si>
   <si>
     <t>Requerer serviço de podas de árvores da Praça Dom Helder Câmara, popularmente conhecida como Praça do Terminal, localizada no bairro do Parque Capibaribe.</t>
   </si>
   <si>
     <t>4650</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4650/req-0217-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4650/req-0217-2022.pdf</t>
   </si>
   <si>
     <t>Requerer a restauração da iluminação pública da Praça Dom Helder Câmara, popularmente conhecida como Praça do Terminal, localizada no bairro do Parque Capibaribe. Requeiro à mesa, na forma regimental, ouvido o plenário, que à solicitação espedida seja submetida à deliberação do Senhor Marçal Albanêz Diretor de Iluminação Pública de São Lourenço da Mata, a fim de proporcionar as condições para o restabelecimento imediato da iluminação pública na Praça municipal que menciona.</t>
   </si>
   <si>
     <t>4651</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4651/req-0218-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4651/req-0218-2022.pdf</t>
   </si>
   <si>
     <t>Requerer serviços de limpeza de cisterna, capinação e remoção de entulhos no Posto de Saúde da Família (PSF), que está situado na Rodovia PE-05 (Dist. Industrial), Nova Tiúma.</t>
   </si>
   <si>
     <t>4652</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4652/req-0219-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4652/req-0219-2022.pdf</t>
   </si>
   <si>
     <t>Requerer serviços de limpeza, capinação e remoção de entulhos no Posto de Saúde da Família (PSF), que está situado na Rua da Ponte, no bairro Tiúma.</t>
   </si>
   <si>
     <t>4653</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4653/req-0220-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4653/req-0220-2022.pdf</t>
   </si>
   <si>
     <t>Requerer obras de reforma de bueiros e drenagem da Quarta Travessa Duque de Caxias, que está situada no bairro Capibaribe.</t>
   </si>
   <si>
     <t>4654</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4654/req-0221-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4654/req-0221-2022.pdf</t>
   </si>
   <si>
     <t>REALIZAR RECUPERAÇÃO DO CALÇAMENTO, RECAPEAMENTO ASFÁLTICO, MANUTENÇÃO NA ILUMINAÇÃO PÚBLICA E CAPINAÇÃO DA RUA BOA VISTA, LOCALIZADA NO BAIRRO DO CENTRO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4655</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4655/req-0222-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4655/req-0222-2022.pdf</t>
   </si>
   <si>
     <t>Realizar, calçamento e recapeamento asfáltico, manutenção na iluminação pública e capinação da 3 travessa da rua duque de caxias, localizada no loteamento são joão e são Paulo, neste município.</t>
   </si>
   <si>
     <t>4656</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4656/req-0223-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4656/req-0223-2022.pdf</t>
   </si>
   <si>
     <t>Realizar pavimentação, recapeamento asfáltico e capinação da rua lsaque Salazar, localizada no bairro de penedo deste município.</t>
   </si>
   <si>
     <t>4657</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4657/req-0224-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4657/req-0224-2022.pdf</t>
   </si>
   <si>
     <t>"Projeto Pavimentando Sonhos" Pavimentação do calçamento, corrimao a escadaria e capinaçao da rua Paulo Guerra, localizada no bairro do Penedo deste município.</t>
   </si>
   <si>
     <t>4658</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4658/req-0225-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4658/req-0225-2022.pdf</t>
   </si>
   <si>
     <t>Realizar a recuperação do calçamento, recapeamento asfáltico, capinação e manutenção da galeria de estofo da rua 2° travessa Manoel Amazonas, localizada no bairro Vila do Reinado, neste município.</t>
   </si>
   <si>
     <t>4659</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4659/req-0226-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4659/req-0226-2022.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE ÁREA DE LAZER NAS MARGENS DO RIO CAPIBARIBE, LOCALIZADA NO TRECHO ENTRE O VIADUTO E O HOSPITAL MARIA VITÓRIA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4660</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4660/req-0227-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4660/req-0227-2022.pdf</t>
   </si>
   <si>
     <t>LIMPEZA E RECUPERAÇÃO DA BARRAGEM DO RIO CAPIBARIBE, LOCALIZADA NO TRECHO ENTRE O VIADUTO E O HOSPITAL MARIA VITÓRIA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4664</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4664/req-0228-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4664/req-0228-2022.pdf</t>
   </si>
   <si>
     <t>Mudanças no modo de marcação de consultas médicas e marcação de exames criando um aplicativo (APP) que possa ser disponibilizado pelos sistemas Android e IOS, ou a criação de um Sistema Web.</t>
   </si>
   <si>
     <t>4665</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4665/req-0229-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4665/req-0229-2022.pdf</t>
   </si>
   <si>
     <t>Que seja viabilizada a Realização de uma Audiência Pública, com o objetivo de se criar um ambiente de diálogo, nesta Casa Legislativa, acerca da regulamentação de aplicativos de transporte de passageiros no âmbito de São Lourenço da Mata. Convidando para isso, entre outros, o Sr. Prefeito de São Lourenço da Mata, Vinicius Labanca, o Secretário Municipal de Governo, Segurança Pública e Participação Social Sr. Ângelo Labanca Albanêz Filho, representantes do Ministério Público e demais órgãos, secretarias e instituições interessadas, além da população São Lourencense.</t>
   </si>
   <si>
     <t>4666</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4666/req-0230-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4666/req-0230-2022.pdf</t>
   </si>
   <si>
     <t>AUDIÊNCIA PÚBLICA PARA DISCUTIR A REGULAMENTAÇÃO DA ATIVIDADE DE MOTOTAXISTA E MOTOFRETISTA QUE FAZEM TRANSPORTE EM SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
     <t>4667</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4667/req-0231-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4667/req-0231-2022.pdf</t>
   </si>
   <si>
     <t>Recapeamento Asfáltico (tapa buraco) dos pontos críticos da Rua Arlinda Germânia dos Santos Bairro: Varzéa Fria.</t>
   </si>
   <si>
     <t>4668</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>Solicito a Construção de uma Escadaria na Rua Pedro Alvares Cabral, Bairro: Penedo.</t>
   </si>
   <si>
     <t>4669</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4669/req-0233-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4669/req-0233-2022.pdf</t>
   </si>
   <si>
     <t>Solicito o Serviço de Contenção para os Pontos Críticos da Avenida Beira Rio, Bairro: Penedo.</t>
   </si>
   <si>
     <t>4670</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4670/req-0234-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4670/req-0234-2022.pdf</t>
   </si>
   <si>
     <t>Solicito a Inclusão da V travessa do Cano no Programa Pavimentando Sonhos, Bairro: Beira Rio.</t>
   </si>
   <si>
     <t>4671</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4671/req-0235-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4671/req-0235-2022.pdf</t>
   </si>
   <si>
     <t>Solicito a Reforma da Quadra da Escola do Loteamento Metropolitano, Bairro: Chã da Tábua.</t>
   </si>
   <si>
     <t>4672</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4672/req-0236-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4672/req-0236-2022.pdf</t>
   </si>
   <si>
     <t>Realizar, construção do muro de arrimo na residência n° 156 da rua moreno. localizada no bairro da várzea fria deste município.</t>
   </si>
   <si>
     <t>4673</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4673/req-0237-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4673/req-0237-2022.pdf</t>
   </si>
   <si>
     <t>Realizar complemento de calçamento, recapeamento asfáltico e capinação da rua Estrada da Compesa, localizada no bairro do Penedo deste município.</t>
   </si>
   <si>
     <t>4674</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4674/req-0238-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4674/req-0238-2022.pdf</t>
   </si>
   <si>
     <t>VOTO DE APLAUSO AO SENHOR ARLINDO MOITA PARTICIPANTE DO PROGRAMA DE TELEVISÃO "THE VOICE +" DA REDE GLOBO.</t>
   </si>
   <si>
     <t>4675</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4675/req-0239-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4675/req-0239-2022.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO ASFÁLTICO EM TRECHO LOCALIZADO NAS PROXIMIDADES DA ANTIGA PONTE DE PENEDO, NA AVENIDA DR. BELMINO CORREIA.</t>
   </si>
   <si>
     <t>4676</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4676/req-0240-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4676/req-0240-2022.pdf</t>
   </si>
   <si>
     <t>REPOSIÇÃO DE PEDRAS EM PARALELEPÍPEDOS NA RUA PAULISTANA, TRECHO QUE FICA DA ENTRADA, ATÉ A CASA DE N2 48, SITUADA NO BAIRRO SÃO JOÃO E SÃO PAULO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4677</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4677/req-0241-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4677/req-0241-2022.pdf</t>
   </si>
   <si>
     <t>REFORMA DA ESCOLA JOAQUIM DE BRITO, PINTURA E ELETRICA.</t>
   </si>
   <si>
     <t>4678</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4678/req-0242-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4678/req-0242-2022.pdf</t>
   </si>
   <si>
     <t>REFAZER O PISO DA ÁREA DE LAZER DA ESCOLA JOAQUIM DE BRITO, NO BAIRRO DE TIÚMA.</t>
   </si>
   <si>
     <t>4679</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4679/req-0243-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4679/req-0243-2022.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO SENHOR PREFEITO VINICIUS LABANCA,JUNTO Á SECRETARIA DE INFRAESTRUTURA CONSTRUÇÃO DE MURO DE ARRIMO NA RUA BELO JARDIM N°410 DE ESQUINA COM A RUA CORRENTE NO BAIRRO DA CHÃ DA TÁBUA NA RESIDÊNCIA DE DONA BIU NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4680</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4680/req-0244-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4680/req-0244-2022.pdf</t>
   </si>
   <si>
     <t>ASSUNTO: SOLICITO AO SENHOR PREFEITO VINICIUS LABANCA, JUNTO Á SECRETARIA DE INFRAESTRUTURA CONSTRUÇÃO DE MURO DE ARRIMO NA RUA CORRENTE Nº195 DE ESQUINA COM A RUA BELO JARDIM NA RESIDÊNCIA DA SRA MARINETE CABRAL NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4681</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4681/req-0245-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4681/req-0245-2022.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO SENHOR PREFEITO VINICIUS LABANCA, JUNTO A SECRETARIA DE INFRAESTRUTUR, A CONSTRUÇÃO DE MURO DE ARRIMO NA RUA BELÉM DE MARIA Nº294 NA COMUNIDADE (GLEBA DO PATRIARCA)NO BAIRRO CAPIBARIBE NA RESIDÊNCIA DO SRºJOSE ALFREDO NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4682</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4682/req-0246-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4682/req-0246-2022.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO SENHOR PREFEITO VINICIUS LABANCA ,JUNTO Á SECRETARIA DE INFRAESTRUTURA A CONSTRUÇÃO DE MURO DE ARRIMO NA RUA BELÉM DE MARIA Nº405 NA RESIDÊNCIA DA SR ROSALBA, NO BAIRRO DA CHÃ DA TÁBUA NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4683</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4683/req-0247-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4683/req-0247-2022.pdf</t>
   </si>
   <si>
     <t>REFORMA DO POSTO DE SAÚDE DO BAIRRO DA MUNGUBA.</t>
   </si>
   <si>
     <t>4684</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4684/req-0248-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4684/req-0248-2022.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE MURRO DE ARRIMO NA 2ª TRAVESSA DA AVENIDA 01 Nº 97 NO PARQUE CAPIBARIBE.</t>
   </si>
   <si>
     <t>4685</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4685/req-0249-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4685/req-0249-2022.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE MURRO DE ARRIMO NA 3ª TRAVESSA DA AVENIDA 01 Nº 05 NO PARQUE CAPIBARIBE.</t>
   </si>
   <si>
     <t>4686</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4686/req-0250-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4686/req-0250-2022.pdf</t>
   </si>
   <si>
     <t>REMOÇÃO DAS BARONESAS DO RIO CAPIBARIBE, LOCALIZADAS NO TRECHO DO BOTE, ATÉ A BARRAGEM EM FRENTE AO HOSPITAL MARIA VITÓRIA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4687</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4687/req-0251-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4687/req-0251-2022.pdf</t>
   </si>
   <si>
     <t>Calçamento da Rua Nossa Senhora da Conceição - Localidade Chácaras Tiúma - Tiúma.</t>
   </si>
   <si>
     <t>4688</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4688/req-0252-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4688/req-0252-2022.pdf</t>
   </si>
   <si>
     <t>Implantação do sistema de abastecimento de água para a localidade Chácara Tiúma - Tiúma.</t>
   </si>
   <si>
     <t>4689</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4689/req-0253-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4689/req-0253-2022.pdf</t>
   </si>
   <si>
     <t>Recuperação Asfáltica dos pontos Críticos (tapa buraco) da Rua Leopoldina Correa, Bairro: Centro.</t>
   </si>
   <si>
     <t>4690</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4690/req-0254-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4690/req-0254-2022.pdf</t>
   </si>
   <si>
     <t>Recuperação Asfáltica (tapa buraco) da Avenida Assembleia de Deus Bairro: Capibaribe.</t>
   </si>
   <si>
     <t>4691</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4691/req-0255-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4691/req-0255-2022.pdf</t>
   </si>
   <si>
     <t>Implantação de Uma Faixa de Pedestre Em frente à Escola Municipal Senador José Ermírio de Moraes, Bairro: Tiúma.</t>
   </si>
   <si>
     <t>4692</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4692/req-0256-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4692/req-0256-2022.pdf</t>
   </si>
   <si>
     <t>Realizar, a manutenção de toda galeria de esgoto da Rua Francisco Alves que fica no bairro do Capibaribe deste município.</t>
   </si>
   <si>
     <t>4693</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4693/req-0257-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4693/req-0257-2022.pdf</t>
   </si>
   <si>
     <t>Realizar, a construção do muro de arrimo da Rua Assis Chateaubriand que fica no bairro da Várzea Fria deste município.</t>
   </si>
   <si>
     <t>4694</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4694/req-0258-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4694/req-0258-2022.pdf</t>
   </si>
   <si>
     <t>Realizar, a construção do muro de arrimo na casa n° 96 que fica na 3° Travessa Machado de Assis no bairro de Umuarama, deste município.</t>
   </si>
   <si>
     <t>4695</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4695/req-0259-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4695/req-0259-2022.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO SENHOR PREFEITO VINICIUS LABANCA A CONTINUAÇÃO DO CALÇAMENTO EM PARALELEPÍDEDO DA RUA DO CANO LOCALIZADO A SEGUNDA RUA A ESQUERDA APÓS A PONTE NO BAIRRO DE PENEDO NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4696</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4696/req-0260-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4696/req-0260-2022.pdf</t>
   </si>
   <si>
     <t>AUDIÊNCIA PÚBLICA ALUSIVA AO AGOSTO LILÁS, MÊS DE CONSCIÊNTIZAÇÃO PELO FIM DA VIOLÊNCIA CONTRA A MULHER</t>
   </si>
   <si>
     <t>4697</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4697/req-0261-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4697/req-0261-2022.pdf</t>
   </si>
   <si>
     <t>SEMANA do ECA- SEMANA DE CONSCIENTIZAÇÃO SOBRE O ESTATUTO DA CRIANÇA E DO ADOLESCENTE.</t>
   </si>
   <si>
     <t>4698</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4698/req-0262-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4698/req-0262-2022.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO ESTRUTURAL DO MURO DO CEMITÉRIO PÚBLICO MUNICIPAL, LOCALIZADO, NA RUA JOSÉ DE ALENCAR - BAIRRO CENTRO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4699</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>Luciano do Cruzeiro</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4699/req-0263-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4699/req-0263-2022.pdf</t>
   </si>
   <si>
     <t>Festa do Padroeiro da Paróquia do distrito de Tiúma (Santo Antônio}</t>
   </si>
   <si>
     <t>4700</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4700/req-0264-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4700/req-0264-2022.pdf</t>
   </si>
   <si>
     <t>Conserto do calçamento e asfaltamento da Rua Maria Helena Viana de Morais, no bairro do Parque Capibaribe.</t>
   </si>
   <si>
     <t>4701</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4701/req-0265-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4701/req-0265-2022.pdf</t>
   </si>
   <si>
     <t>Manutenção da Escola Municipal Dr. Luiz Correia de Araújo, no bairro de São João e São Paulo.</t>
   </si>
   <si>
     <t>4702</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4702/req-0266-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4702/req-0266-2022.pdf</t>
   </si>
   <si>
     <t>LIMPEZA EM ESGOTO A CÉU ABERTO, LOCALIZADO NA AV 8 DE MAIO, CRUZAMENTO COM A RUA CORRENTE NO BAIRRO DA CHÃ DA TÁBUA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4703</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4703/req-0267-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4703/req-0267-2022.pdf</t>
   </si>
   <si>
     <t>DESOBSTRUÇÃO COM URGÊNCIA DO CANAL DA RUA ITAMARACÁ.</t>
   </si>
   <si>
     <t>4704</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4704/req-0268-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4704/req-0268-2022.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM MURO DE ARRIMO NA RUA DO SOL, 246, NO BAIRRO DA VÁRZEA FRIA.</t>
   </si>
   <si>
     <t>4705</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4705/req-0269-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4705/req-0269-2022.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM MURO DE ARRIMO NA RUA LUIZ ERNESTO, 123, CENTRO.</t>
   </si>
   <si>
     <t>4706</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4706/req-0270-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4706/req-0270-2022.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM MURO DE ARRIMO NA RUA IBIRATUBA,213, VÁRZEA FRIA.</t>
   </si>
   <si>
     <t>4707</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4707/req-0271-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4707/req-0271-2022.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM MURO DE ARRIMO NA RUA 29,180, PARQUE CAPIBARIBE.</t>
   </si>
   <si>
     <t>4708</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4708/req-0272-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4708/req-0272-2022.pdf</t>
   </si>
   <si>
     <t>Requerer obras de melhorias na infraestrutura da Praça Ouro Preto que está situada na Rua Princesa Isabel, no bairro do Pixete, Nova Esperança.</t>
   </si>
   <si>
     <t>4724</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4724/req-0273-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4724/req-0273-2022.pdf</t>
   </si>
   <si>
     <t>Inclusão da Travessa Paulo Guerra No Programa Pavimentando Sonhos, Bairro: Penedo.</t>
   </si>
   <si>
     <t>4725</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4725/req-0274-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4725/req-0274-2022.pdf</t>
   </si>
   <si>
     <t>Solicito a Inclusão da IV travessa Santa Maria no Programa Pavimentando Sonhos Bairro: Loteamento São João e São Paulo.</t>
   </si>
   <si>
     <t>4726</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4726/req-0275-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4726/req-0275-2022.pdf</t>
   </si>
   <si>
     <t>Recuperação Asfáltica da PE 05 (nos trechos que correspondem aos Bairros do Pixete, Nova Tiúma, Tiúma.</t>
   </si>
   <si>
     <t>4727</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4727/req-0276-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4727/req-0276-2022.pdf</t>
   </si>
   <si>
     <t>Recuperação de paralelepípedos da Rua Nova, (próximo a academia das cidades) Bairro: Centro.</t>
   </si>
   <si>
     <t>4728</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4728/req-0277-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4728/req-0277-2022.pdf</t>
   </si>
   <si>
     <t>Solicito a Reforma da Quadra da Academia das Cidades.</t>
   </si>
   <si>
     <t>4709</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4709/req-0278-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4709/req-0278-2022.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE PONTE NA RUA DAS PERAS. LOCALIZADA EM TIUMA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4710</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4710/req-0279-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4710/req-0279-2022.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA PRAÇA NA RUA FREI DAMIÃO - EM TIÚMA - LOCALIZADA NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4711</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4711/req-0280-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4711/req-0280-2022.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DO MURO DE ARRIMO NA PRIMEIRA RUA DO CAMPO, NO BAIRRO DA BEIRA RIO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4712</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4712/req-0281-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4712/req-0281-2022.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DO MURO DE ARRIMO NA RUA ALIANÇA N° 43, NO CENTRO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4713</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4713/req-0282-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4713/req-0282-2022.pdf</t>
   </si>
   <si>
     <t>REPOSIÇÃO DE PARALELEPÍPEDO COM NIVELAMENTO DA PISTA, NA RUA PIMENTEL, LOCALIZADA NO BAIRRO DE MURIBARA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4714</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4714/req-0283-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4714/req-0283-2022.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DO GRADIL E CALÇADA DO CAMPO DO BEM-TE-VI, LOCALIZADO NA AVENIDA DR. BELMINO CORREIA, NO BAIRRO DE CAPIBARIBE, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4715</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4715/req-0284-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4715/req-0284-2022.pdf</t>
   </si>
   <si>
     <t>OPERAÇÃO TAPA BURACO NA RUA SIQUEIRA CAMPOS, CENTRO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4716</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4716/req-0285-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4716/req-0285-2022.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE PLACAS DE SINALIZAÇÃO DOS ACESSOS E SAÍDAS DA BR-408, PRÓXIMO AO SANTO, EM MURIBARA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4717</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4717/req-0286-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4717/req-0286-2022.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE REDE DE PROTEÇÃO NO VIADUTO, LIGAÇÃO DO PARQUE CAPIBARIBE COM A AV. 08 DE MAIO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4718</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4718/req-0287-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4718/req-0287-2022.pdf</t>
   </si>
   <si>
     <t>Realizar, reforma geral da escola Antônio crescênc10 de góis. localizada no bairro de Capibaribe. deste município.</t>
   </si>
   <si>
     <t>4719</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4719/req-0288-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4719/req-0288-2022.pdf</t>
   </si>
   <si>
     <t>Realizar, reforma geral da escola Inácio gomes. localizada no loteamento são joão e são Paulo. deste município.</t>
   </si>
   <si>
     <t>4720</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4720/req-0289-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4720/req-0289-2022.pdf</t>
   </si>
   <si>
     <t>Realizar, reforma geral da escola municipal Ministro Apolônio Sales. localizada no centro. deste município.</t>
   </si>
   <si>
     <t>4721</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4721/req-0291-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4721/req-0291-2022.pdf</t>
   </si>
   <si>
     <t>Realizar, reforma geral do posto de saúde da Várzea Fria localizada no bairro da Várzea Fria deste município.</t>
   </si>
   <si>
     <t>4722</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4722/req-0292-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4722/req-0292-2022.pdf</t>
   </si>
   <si>
     <t>Conserto do bueiro localizado no cruzamento da Rua Nova Esperança e Rua Nova Esperança A, próximo a calçada da casa de nº 160.</t>
   </si>
   <si>
     <t>4752</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4752/req-0293-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4752/req-0293-2022.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO SENHOR PREFEITO VINICIUS LABANCA,JUNTO Á SECRETARIA DE INFRAESTRUTURA A CONSTRUÇÃO DE MURO DE ARRIMO ENTRE AS RUAS PEDRO CORREIA E VITAL DE NEGREIRO Nº33 NA RESIDÊNCIA DO SR BALDO POVÃO, NO BAIRRO CAPIBARIBE NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4753</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4753/req-0294-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4753/req-0294-2022.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO SENHOR PREFEITO VINICIUS LABANCA,JUNTO Á SECRETARIA DE INFRAESTRUTURA A CONTINUAÇÃO DO CALÇAMENTO APÓS A BUEIRA NA RUA CARUARU, NO BAIRRO CAPIBARIBE NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4729</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4729/req-0295-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4729/req-0295-2022.pdf</t>
   </si>
   <si>
     <t>COLOCAR OS POSTES PARA ILUMINAÇÃO PÚBLICA NA COMUNIDADE ETTORE LABANCA LOCALIZADA NO BAIRRO DO PIXETE</t>
   </si>
   <si>
     <t>4723</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4723/req-0296-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4723/req-0296-2022.pdf</t>
   </si>
   <si>
     <t>COMPLEMENTAÇÃO DO CALÇAMENTO DA TRAVESSA JOSEFA DA SILVA CUNHA, NO BAIRRO DA VILA DOURADA NESTA CIDADE.</t>
   </si>
   <si>
     <t>4730</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4730/req-0297-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4730/req-0297-2022.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DO CALÇAMENTO DA TRAVESSA CARNAÍBA NO BAIRRO DA VILA RICA NESTA CIDADE.</t>
   </si>
   <si>
     <t>4731</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4731/req-0298-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4731/req-0298-2022.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DO CALÇAMENTO DA TRAVESSA BREJÃO NO BAIRRO DA VILA RICA NESTA CIDADE.</t>
   </si>
   <si>
     <t>4732</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4732/req-0299-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4732/req-0299-2022.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM MURO DE ARRIMO NA RUA IBIRAJUBA, 222, VÁRZEA FRIA, SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
     <t>4733</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4733/req-0300-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4733/req-0300-2022.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM MURO DE ARRIMO NA RUA IBIRAJUBA, 203, VÁRZEA FRIA, SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
     <t>4734</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4734/req-0301-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4734/req-0301-2022.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM MURO DE ARRIMO NA RUA IBIRAJUBA, 244,</t>
   </si>
   <si>
     <t>4754</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4754/req-0302-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4754/req-0302-2022.pdf</t>
   </si>
   <si>
     <t>Requerer obras de requalificação do pavimento da Rua Agrestina, que está situada no bairro Centro.</t>
   </si>
   <si>
     <t>4755</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4755/req-0303-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4755/req-0303-2022.pdf</t>
   </si>
   <si>
     <t>Requerer obras de requalificação do pavimento da Rua Itapajé, que está situada no bairro Pixete.</t>
   </si>
   <si>
     <t>4781</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4781/req-0304-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4781/req-0304-2022.pdf</t>
   </si>
   <si>
     <t>Solicito a Reforma da Praça do Loteamento Metropolitano, Bairro: Chã da Tábua.</t>
   </si>
   <si>
     <t>4756</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4756/req-0305-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4756/req-0305-2022.pdf</t>
   </si>
   <si>
     <t>Solicito a Empresa de limpeza Urbana a entrada do caminhão da coleta de lixo no Portal Tiúma, Bairro: Tiúma.</t>
   </si>
   <si>
     <t>4757</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4757/req-0307-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4757/req-0307-2022.pdf</t>
   </si>
   <si>
     <t>Terraplanagem e Posterior Calçamento da Rua Pau Brasil, Bairro: Muribara.</t>
   </si>
   <si>
     <t>4758</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4758/req-0308-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4758/req-0308-2022.pdf</t>
   </si>
   <si>
     <t>Recuperação de paralelepípedos da Rua Imperial (após a upinha em construção) Bairro: Loteamento São João e São Paulo.</t>
   </si>
   <si>
     <t>4735</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4735/req-0309-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4735/req-0309-2022.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO DA RUA BUENOS AIRES NO BAIRRO DA VILA DOURADA.</t>
   </si>
   <si>
     <t>4736</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4736/req-0310-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4736/req-0310-2022.pdf</t>
   </si>
   <si>
     <t>COLOCAR REFLETORES E TELAS NO CAMPO DO BOTAFOGO NA COMUNIDADE ETTORE LABANCA, NO BAIRRO DO PIXETE.</t>
   </si>
   <si>
     <t>4737</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4737/req-0311-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4737/req-0311-2022.pdf</t>
   </si>
   <si>
     <t>COLOCAR ALAMBRADO NO CAMPO DO BOTAFOGO NA COMUNIDADE ETTORE LABANCA NO BAIRRO DO PIXETE.</t>
   </si>
   <si>
     <t>4738</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4738/req-0312-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4738/req-0312-2022.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO DA RUA HENRIQUE BETÁZIO NO BAIRRO DE PENEDO, SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
     <t>4739</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4739/req-0313-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4739/req-0313-2022.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO DA RUA MANOEL BARBOSA NO BAIRRO DE PENEDO SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
     <t>4740</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4740/req-0314-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4740/req-0314-2022.pdf</t>
   </si>
   <si>
     <t>Realizar, reforma geral do posto de Saúde do Loteamento São João e São Paulo, localizada no Loteamento São João e São Paulo. deste município.</t>
   </si>
   <si>
     <t>4741</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4741/req-0315-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4741/req-0315-2022.pdf</t>
   </si>
   <si>
     <t>Realizar, reforma geral da escola Clodoaldo Gomes localizada  no bairro Penedo, deste município.</t>
   </si>
   <si>
     <t>4742</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4742/req-0316-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4742/req-0316-2022.pdf</t>
   </si>
   <si>
     <t>Realizar, Construção De Uma Praça Entre As Ruas lbirajuba , e Terceira Travessa Machado de Assis . Localizada no Bairro do Umuarama. deste município.</t>
   </si>
   <si>
     <t>4743</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4743/req-0317-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4743/req-0317-2022.pdf</t>
   </si>
   <si>
     <t>Realizar, reforma geral da escola Alfredo dias . localizada no bairro do Umuarama, deste município.</t>
   </si>
   <si>
     <t>4744</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4744/req-0318-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4744/req-0318-2022.pdf</t>
   </si>
   <si>
     <t>Realizar, Implantação de duas Lombadas entre a lgreja Assembleia de Deus e a Rua Getúlio Vargas, localizada no bairro da Várzea Fria, deste município.</t>
   </si>
   <si>
     <t>4745</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4745/req-0319-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4745/req-0319-2022.pdf</t>
   </si>
   <si>
     <t>Solicita a implementação da farmácia viva de acordo com a PORTARIA Nº 886, DE 20 DE ABRIL DE 2010, do Ministério da Saúde, no município de São Lourenço da Mata.</t>
   </si>
   <si>
     <t>4746</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4746/req-0320-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4746/req-0320-2022.pdf</t>
   </si>
   <si>
     <t>Implementação de corrimão com grade de proteção para o muro de arrimo da rua Maragogi, próximo da casa de Nº26 no Bairro de São João e São Paulo.</t>
   </si>
   <si>
     <t>4747</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4747/req-0321-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4747/req-0321-2022.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO ASFÁLTICA DO TRECHO EM FRENTE A GARAGEM DA METROPOLITANA, LOCALIZADO NA AVENIDA DR. BELMINO CORREIA, NO BAIRRO DE CAPIBARIBE, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4748</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4748/req-0322-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4748/req-0322-2022.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DA CANALETA, NA RUA VITAL DE NEGREIROS, TRECHO LOCALIZADO EM FRENTE A CASA 442, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4749</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4749/req-0323-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4749/req-0323-2022.pdf</t>
   </si>
   <si>
     <t>CONCESSÃO DO DIREITO A UM DIA DE FOLGA ANUAL, ÀS SERVIDORAS PÚBLICAS MUNICIPAIS E EMPREGADAS CELETISTAS, PARA A  REALIZAÇÃO EXAMES DE CONTROLE DE CÂNCER DO COLO DO ÚTERO.</t>
   </si>
   <si>
     <t>4750</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4750/req-0324-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4750/req-0324-2022.pdf</t>
   </si>
   <si>
     <t>A CONCESSÃO DO DIREITO A UM DIA DE FOLGA ANUAL, AOS SERVIDORES PÚBLICOS MUNICIPAIS E EMPREGADOS CELETISTAS, PARA A REALIZAÇÃO DE EXAMES DE CONTROLE DO CÂNCER DE PRÓSTATA.</t>
   </si>
   <si>
     <t>4751</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4751/req-0325-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4751/req-0325-2022.pdf</t>
   </si>
   <si>
     <t>CRIAR O PROGRAMA PERMANENTE DE REFORÇO ESCOLAR - MAIS EDUCAÇÃO - AOS ALUNOS MATRICULADOS NAS UNIDADES MUNICIPAIS DE ENSINO DE SÃO LOURENÇO DA MATA - PE.</t>
   </si>
   <si>
     <t>4759</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4759/req-0326-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4759/req-0326-2022.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM MURO DE ARRIMO, NA RUA CAMPINA GRANDE, 302, LOTEAMENTO SÃO JOÃO E SÃO PAULO, SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
     <t>4760</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4760/req-0327-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4760/req-0327-2022.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM MURO DE ARRIMO NA RUA ISAQUE SALAZAR Nº53, PENEDO, SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
     <t>4761</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4761/req-0328-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4761/req-0328-2022.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE URGÊNCIA UM MURO DE ARRIMO NA RUA DA PRATA, 120,  ESTRADA DO TIP, SÃO LOURENÇO.</t>
   </si>
   <si>
     <t>4762</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4762/req-0329-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4762/req-0329-2022.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE UMA FAIXA DE PEDESTRE COM URGENCIA NA AV LUIZ CORREIA DE ARAÚJO, EM FRENTE AO CINE ROYAL.</t>
   </si>
   <si>
     <t>4763</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4763/req-0330-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4763/req-0330-2022.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE UMA FAIXA DE PEDESTRE COM URGÊNCIA, NA AVENIDA DOUTOR FRANCISCO CORREIA EM FRENTE AO EDUCANDÁRIO JOAQUIM FREIRE.</t>
   </si>
   <si>
     <t>4764</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4764/req-0331-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4764/req-0331-2022.pdf</t>
   </si>
   <si>
     <t>SOLICITAR JUNTO A COMPESA, A RECUPERAÇÃO ASFÁLTICA DA AVENIDA PEDRAS PRECIOSAS EM FRENTE AO NÚMERO 460, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4765</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4765/req-0332-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4765/req-0332-2022.pdf</t>
   </si>
   <si>
     <t>SOLICITAR EM CARÁTER DE URGÊNCIA, MEDIDAS DE CONTENÇÃO À EROSÃO NA RUA BELÉM DE SÃO FRANCISCO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4766</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4766/req-0333-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4766/req-0333-2022.pdf</t>
   </si>
   <si>
     <t>REPOSIÇÃO DE PARALELEPÍPEDO NA RUA CORRENTES, LOCALIZADA NO BAIRRO DA CHÃ DA TÁBUA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4767</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4767/req-0334-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4767/req-0334-2022.pdf</t>
   </si>
   <si>
     <t>NIVELAMENTO DE PARALELEPÍPEDOS NA RUA TURMALINAS, TRECHO EM FRENTE A CASA DE N2 451, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4768</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4768/req-0335-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4768/req-0335-2022.pdf</t>
   </si>
   <si>
     <t>REPOSIÇÃO DE PARALELEPÍPEDO NA RUA DAS AMÉRICAS, LOCALIZADA NO BAIRRO DA CHÃ DA TÁBUA, NAS PROXIMIDADES DA CASA DE N° 2175 À 300, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4769</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4769/req-0336-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4769/req-0336-2022.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO DA RUA ALEXANDRINA NO BAIRRO DA ROSINA LABANCA.</t>
   </si>
   <si>
     <t>4770</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4770/req-0337-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4770/req-0337-2022.pdf</t>
   </si>
   <si>
     <t>PISTA DE COOPERE QUIOSQUE NO CAMPO DO BOTAFOGO NA COMUNIDADE ETTORE LABANCA LOCALIZADA NO BAIRRO DO PIXETE.</t>
   </si>
   <si>
     <t>4771</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4771/req-0338-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4771/req-0338-2022.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO DA RUA BEZERROS NO BAIRRO DA VILA RICA!</t>
   </si>
   <si>
     <t>4772</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4772/req-0339-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4772/req-0339-2022.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO DA RUA TURMALINA NO BAIRRO DA ROSINA LABANCA.</t>
   </si>
   <si>
     <t>4773</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4773/req-0340-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4773/req-0340-2022.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO DA RUA BELÉM DE SÃO FRANCISCO NO BAIRRO DA VILA RICA!.</t>
   </si>
   <si>
     <t>4774</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4774/req-0341-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4774/req-0341-2022.pdf</t>
   </si>
   <si>
     <t>Realizar, Construção De Muro de Arrimo na Residência de N°15 da Rua Villa Lobos . Localizada no Bairro do Penedo, deste município.</t>
   </si>
   <si>
     <t>4775</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4775/req-0342-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4775/req-0342-2022.pdf</t>
   </si>
   <si>
     <t>"Projeto Pavimentando Sonhos", pavimentação, recapeamento asfáltico, implantação de poste de iluminação para a Rua do Imperador, localizada no bairro Loteamento São João e São Paulo, neste município.</t>
   </si>
   <si>
     <t>4776</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4776/req-0343-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4776/req-0343-2022.pdf</t>
   </si>
   <si>
     <t>Realizar, Implantação de Lombadas na Estrada da Manguba nas imediações do Condomínio Lagos de Aldeia, localizada na Estrada da Manguba, neste município.</t>
   </si>
   <si>
     <t>4777</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4777/req-0344-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4777/req-0344-2022.pdf</t>
   </si>
   <si>
     <t>Realizar, a construção do muro de arrimo próximo à casa  de n° 556 que fica na Rua Belo Jardim no bairro de Capibaribe, neste município.</t>
   </si>
   <si>
     <t>4778</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4778/req-0345-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4778/req-0345-2022.pdf</t>
   </si>
   <si>
     <t>Inclusão de placas de sinalização de trânsito na Avenida Drº Pedro Augusto Correa de Araújo, informando o caminho para a BR - 408 e Arena Pernambuco pelo acesso a Rua Olívio Costa; no cruzamento da Rua Olivio Costa com a Avenida 8 de Maio e na praça que fica em frente ao Hospital Petronila Campos, no Cruzamento entre a Estrada do Tip e Av. Pref. Mario Henrique Mafra.</t>
   </si>
   <si>
     <t>4779</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4779/req-0346-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4779/req-0346-2022.pdf</t>
   </si>
   <si>
     <t>Construção de muro de arrimo na casa de nº 212, localizada na Rua Primeira Travessa José Carneiro, no bairro do Alto Santo Antônio.</t>
   </si>
   <si>
     <t>4780</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4780/req-0347-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4780/req-0347-2022.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE ESCOLA DE NÍVEL MÉDIO COM QUADRA POLIESPORTIVA, PARA O BAIRRO DA MURIBARA.</t>
   </si>
   <si>
     <t>4782</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4782/req-0348-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4782/req-0348-2022.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UMA LOMBADA ELETRÔNICA NA BR 408 NO TRECHO QUE DA ACESSO À ESTRADA DE MATRIZ DA LUZ.</t>
   </si>
   <si>
     <t>4783</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4783/req-0349-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4783/req-0349-2022.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO DA RUA ARCO VERDE, LOCALIZADA NO BAIRRO DA VÁRZEA FRIA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4784</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4784/req-0350-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4784/req-0350-2022.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE UM MÉDICO REUMATOLOGISTA, PARA ATENDIMENTO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4785</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4785/req-0351-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4785/req-0351-2022.pdf</t>
   </si>
   <si>
     <t>FINALIZAÇÃO DO CALÇAMENTO COM PARALELEPÍPEDOS DA RUA HAVAÍ, LOCALIZADA NO BAIRRO DA CHÃ DA TÁBUA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4786</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4786/req-0352-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4786/req-0352-2022.pdf</t>
   </si>
   <si>
     <t>Construção de muro de arrimo na Rua do Sol, próximo a casa de nº23, no bairro da Várzea Fria.</t>
   </si>
   <si>
     <t>4787</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4787/req-0353-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4787/req-0353-2022.pdf</t>
   </si>
   <si>
     <t>Solicitar que seja feita a manutenção da praça localizada na Rua Nova Esperança I, por trás da Rádio da Mata, próxima à Capela Nossa Senhora de Lourdes.</t>
   </si>
   <si>
     <t>4788</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4788/req-0354-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4788/req-0354-2022.pdf</t>
   </si>
   <si>
     <t>Recolocação das placas de sinalização na BR 408 indicando as entradas para Matriz da Luz e Tiúma.</t>
   </si>
   <si>
     <t>4789</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4789/req-0355-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4789/req-0355-2022.pdf</t>
   </si>
   <si>
     <t>Solicito a Inclusão da Rua Fernão Cardin no Programa Pavimentando Sonhos, Bairro: Barro Vermelho.</t>
   </si>
   <si>
     <t>4790</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4790/req-0356-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4790/req-0356-2022.pdf</t>
   </si>
   <si>
     <t>Fornecimento de Crachá de Identificação para os Funcionários, (Motoristas) e adesivos para os Carros que integram a Secretaria de Saúde.</t>
   </si>
   <si>
     <t>4791</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4791/req-0357-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4791/req-0357-2022.pdf</t>
   </si>
   <si>
     <t>Implantação de Uma Faixa de Pedestre em frente à Upa de São Lourenço da Mata.</t>
   </si>
   <si>
     <t>4792</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4792/req-0358-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4792/req-0358-2022.pdf</t>
   </si>
   <si>
     <t>Terraplanagem e posterior Calçamento da Rua João Carvalho, Bairro: Sítio Cajá.</t>
   </si>
   <si>
     <t>4793</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4793/req-0359-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4793/req-0359-2022.pdf</t>
   </si>
   <si>
     <t>Solicito o Serviço de Calçamento para Rua Brejão- Bairro: Caiara.</t>
   </si>
   <si>
     <t>4794</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4794/req-0360-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4794/req-0360-2022.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE VESTIÁRIO PARA O CAMPO DO BOTAFOGO NA COMUNIDADE ETTORE LABANCA NO BAIRRO DO PIXETE.</t>
   </si>
   <si>
     <t>4795</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4795/req-0361-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4795/req-0361-2022.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA PONTE DE CONCRETO PARA INTERLIGAR OS BAIRROS DO PIXETE E NOVA TIÚMA NA RUA MANOEL CORREIA LOCALIZADA NA COMUNIDADE ETTORE LABANCA NO BAIRRO DO PIXETE.</t>
   </si>
   <si>
     <t>4796</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4796/req-0362-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4796/req-0362-2022.pdf</t>
   </si>
   <si>
     <t>Realizar, recuperação do calçamento, recapeamento asfáltico capinação e manutenção na galeria de esgoto da 2ºtravessa assembleia de Deus, localizada no bairro da Várzea Fria deste município.</t>
   </si>
   <si>
     <t>4797</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4797/req-0363-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4797/req-0363-2022.pdf</t>
   </si>
   <si>
     <t>Realizar, a construção do muro de arrimo próximo a casa  de n° 432, que fica na Rua Duque de Caxias no bairro Loteamento São_x000D_
 João e São Paulo deste município.</t>
   </si>
   <si>
     <t>4798</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4798/req-0364-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4798/req-0364-2022.pdf</t>
   </si>
   <si>
     <t>Implantação da COPA PAU BRASIL DE FUTEVÔLEI.</t>
   </si>
   <si>
     <t>4799</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4799/req-0365-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4799/req-0365-2022.pdf</t>
   </si>
   <si>
     <t>Implantação da COPA PAU BRASIL DE SOCIETY</t>
   </si>
   <si>
     <t>4800</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4800/req-0366-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4800/req-0366-2022.pdf</t>
   </si>
   <si>
     <t>IMPLEMENTAÇÃO DE EQUIPE MULTIDISCIPLINAR.</t>
   </si>
   <si>
     <t>4801</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4801/req-0367-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4801/req-0367-2022.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE, UM RESTAURANTE POPULAR EM PARCERIA COM OS COMERCIANTES LOCAL.</t>
   </si>
   <si>
     <t>4802</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4802/req-0368-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4802/req-0368-2022.pdf</t>
   </si>
   <si>
     <t>DISTRIBUIÇÃO DO FARDAMENTO DA REDE MUNICÍPAL DE ENSINO.</t>
   </si>
   <si>
     <t>4803</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4803/req-0369-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4803/req-0369-2022.pdf</t>
   </si>
   <si>
     <t>INCLUSÃO DA MODALIDADE FEMININA NA COPA PAU BRASIL DE FUTEBOL, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4804</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4804/req-0370-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4804/req-0370-2022.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UM CENTRO DO ARTESÃO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4815</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4815/req-0371-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4815/req-0371-2022.pdf</t>
   </si>
   <si>
     <t>FAZER MONITORAMENTO NAS RESIDÊNCIAS RIBEIRINHAS QUE SOFRERAM COM AS FORTES CHUVAS.</t>
   </si>
   <si>
     <t>4816</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4816/req-0372-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4816/req-0372-2022.pdf</t>
   </si>
   <si>
     <t>Solicito a Implantação de postes de Iluminação na Rua Leopoldina Bandeira, Bairro: Muribara.</t>
   </si>
   <si>
     <t>4817</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4817/req-0373-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4817/req-0373-2022.pdf</t>
   </si>
   <si>
     <t>Construção de um muro de arrimo, na Rua do Sol (Nº 250, casa da Sra. Coralice) Bairro: Varzéa Fria.</t>
   </si>
   <si>
     <t>4818</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4818/req-0374-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4818/req-0374-2022.pdf</t>
   </si>
   <si>
     <t>Calçamento da Rua Maria Augusta, Bairro: Muribara.</t>
   </si>
   <si>
     <t>4819</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4819/req-0375-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4819/req-0375-2022.pdf</t>
   </si>
   <si>
     <t>Calçamento da Rua Clóvis Bezerra, Bairro: Muribara.</t>
   </si>
   <si>
     <t>4820</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4820/req-0376-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4820/req-0376-2022.pdf</t>
   </si>
   <si>
     <t>Recuperação de paralelepípedos da Rua Flavio Ferreira da silva, Bairro: Caiara.</t>
   </si>
   <si>
     <t>4821</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4821/req-0377-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4821/req-0377-2022.pdf</t>
   </si>
   <si>
     <t>QUALIFICAÇÃO DO TURISMO, POR MEIO DE PROMOÇÃO DE CURSOS DE CAPACITAÇÃO PARA JOVENS E ADULTOS DE BAIXA RENDA, NAS ÁREAS DE RECEPÇÃO, APOIO AO TURISTA E DIFUSÃO CULTURAL.</t>
   </si>
   <si>
     <t>4822</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4822/req-0378-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4822/req-0378-2022.pdf</t>
   </si>
   <si>
     <t>PRIORIDADE NO ATENDIMENTO AOS PORTADORES DE DIABETES, EM CLÍNICAS, LABORATÓRIOS E HOSPITAIS DE REDE PÚBLICA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4823</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4823/req-0379-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4823/req-0379-2022.pdf</t>
   </si>
   <si>
     <t>TREINAMENTO DE PROFESSORES E FUNCIONÁRIOS DA REDE PÚBLICA MUNICIPAL DE ENSINO, PARA A PRESTAÇÃO DE PRIMEIROS SOCORROS, NESTE  MUNICÍPIO.</t>
   </si>
   <si>
     <t>4824</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4824/req-0380-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4824/req-0380-2022.pdf</t>
   </si>
   <si>
     <t>ESTUDO DE VIABILIDADE SOBRE A CRIAÇÃO DE UM AUXÍLIO PERMANENTE AOS COMERCIANTES INFORMAIS E CATADORES DE RECICLÁVEIS NO PERÍODO DAS FESTIVIDADES DE AGOSTO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4825</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4825/req-0381-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4825/req-0381-2022.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UMA EMERGÊNCIA PEDIÁTRICA, NO HOSPITAL PETRONILA CAMPOS, EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>4826</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4826/req-0382-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4826/req-0382-2022.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO DA RUA SOUZA BANDEIRA NO BAIRRO DE CONSTANTINO SÃO LOUREÇO DA MATA.</t>
   </si>
   <si>
     <t>4827</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4827/req-0383-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4827/req-0383-2022.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO DA RUA UBALDO GOMES DE MATOS NO BAIRRO DE CONSTANTINO SÃO LOUREÇO DA MATA.</t>
   </si>
   <si>
     <t>4828</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4828/req-0384-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4828/req-0384-2022.pdf</t>
   </si>
   <si>
     <t>QUE SEJA FEITO COM URGÊNCIA VISTORIA NAS PONTES DE: TlÚMA, MURIBARA E PENEDO.</t>
   </si>
   <si>
     <t>4829</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4829/req-0385-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4829/req-0385-2022.pdf</t>
   </si>
   <si>
     <t>O: ILUMINAÇÃO DE LED PARA A IMAGEM DE SÃO LOURENÇO QUE FICA LOCALIZADO NA BR 408 (ESTRADA DO TIP)</t>
   </si>
   <si>
     <t>4830</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4830/req-0386-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4830/req-0386-2022.pdf</t>
   </si>
   <si>
     <t>ASSUNTO: ILUMINAÇÃO DE LED PARA A IMAGEM DE SÃO LOURENÇO QUE FICA LOCALIZADA NA LADEIRA DO LIBERATO (BELA VISTA} NA ENTRADA DO MUNICIPIO.</t>
   </si>
   <si>
     <t>4805</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4805/req-0387-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4805/req-0387-2022.pdf</t>
   </si>
   <si>
     <t>REFORMA DA PONTE DO ENGENHO DO SOL TO MAIOR, ZONA RURAL, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4806</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4806/req-0388-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4806/req-0388-2022.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DAS ESTRADAS QUE LIGAM O DISTRITO DE LAGES A CHÃ DE ALEGRIA POR BOA FÉ.</t>
   </si>
   <si>
     <t>4807</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4807/req-0389-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4807/req-0389-2022.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DAS ESTRADAS QUE LIGAM O DISTRITO DE LAGES A CHÃ DE ALEGRIA PELO ENGENHO SOL TO MAIOR, E A REFORMA DA PONTE.</t>
   </si>
   <si>
     <t>4808</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4808/req-0390-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4808/req-0390-2022.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DAS ESTRADAS QUE LIGAM O DISTRITO DE LAGES A SÃO LOURENÇO, PELO ENGENHO TABOCAS E ENGENHO CALIFORNIA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4809</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4809/req-0391-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4809/req-0391-2022.pdf</t>
   </si>
   <si>
     <t>RECONSTRUÇÃO DO MURO DO CEMITÉRIO DO DISTRITO DE LAGES, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4831</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4831/req-0392-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4831/req-0392-2022.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO EM PARALELEPIPEDOS, DA RUA BOA VENTURA, LOCALIZADA NO BAIRRO CAPIBARIBE.</t>
   </si>
   <si>
     <t>4832</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4832/req-0393-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4832/req-0393-2022.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO EM PARALELEPIPEDOS, NA VIELA DA RUA SÃO JOSÉ DO EGITO, LOCALIZADA NO BAIRRO CAPIBARIBE.</t>
   </si>
   <si>
     <t>4833</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4833/req-0394-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4833/req-0394-2022.pdf</t>
   </si>
   <si>
     <t>REABERTURA E COMPLEMENTO DO CALÇAMENTO DA RUA SANTA HELENA, LOCALIZADA NO LOTEAMENTO BELA VISTA.</t>
   </si>
   <si>
     <t>4834</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4834/req-0395-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4834/req-0395-2022.pdf</t>
   </si>
   <si>
     <t>A IMPLANTAÇÃO DE UMA ESCADARIA EM CONCRETO NA 1º TRAV. FRANCISCO ALVES.</t>
   </si>
   <si>
     <t>4835</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4835/req-0396-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4835/req-0396-2022.pdf</t>
   </si>
   <si>
     <t>A IMPLANTAÇÃO DE UMA ESCADARIA EM CONCRETO NA VIELA 2º TRAV. SANTA MARIA.</t>
   </si>
   <si>
     <t>4836</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4836/req-0397-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4836/req-0397-2022.pdf</t>
   </si>
   <si>
     <t>Realizar, a construção do muro de arrimo na casa de N°343 que fica na rua dos Palmares no bairro da Várzea Fria deste município.</t>
   </si>
   <si>
     <t>4838</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4838/req-0398-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4838/req-0398-2022.pdf</t>
   </si>
   <si>
     <t>Realizar a construção  do muro de arrimo  por trás  da casa de N° 320 que fica na rua 1 º travessa Marchado de Assis no bairro do Umuarama deste município.</t>
   </si>
   <si>
     <t>4839</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4839/req-0399-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4839/req-0399-2022.pdf</t>
   </si>
   <si>
     <t>Realizar, Construção De Muros de Arrimo na Rua lbirajuba nas Residências de Nº 173, 359,315,330, 122,25,27 ,270 . Localizada no Bairro De Capibaribe. deste município.</t>
   </si>
   <si>
     <t>4840</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4840/req-0400-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4840/req-0400-2022.pdf</t>
   </si>
   <si>
     <t>Solicita ao poder executivo a diminuição da taxa de transmissão da praça do táxi.</t>
   </si>
   <si>
     <t>4841</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4841/req-0401-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4841/req-0401-2022.pdf</t>
   </si>
   <si>
     <t>Solicitar que seja pedido junto ao Detran a vinda do programa Maio amarelo ao nosso município.</t>
   </si>
   <si>
     <t>4842</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4842/req-0402-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4842/req-0402-2022.pdf</t>
   </si>
   <si>
     <t>Solicitar que seja trazido ao município o caminhão do projeto Detran lntinerante.</t>
   </si>
   <si>
     <t>4843</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4843/req-0403-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4843/req-0403-2022.pdf</t>
   </si>
   <si>
     <t>Solicitar a colocação de um semáforo na PE-005 Rodovia Deputado Ettore Labanca, próximo ao cruzamento com a Av. Dr. Paulo Petribu.</t>
   </si>
   <si>
     <t>4844</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4844/req-0404-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4844/req-0404-2022.pdf</t>
   </si>
   <si>
     <t>Requerer a construção de uma calçada na Rua das Americanas, que está situada no Bairro Chã da Tábua, mais especificamente ao lado do Quartel de Bombeiros e Ginásio de Esportes Pereirão, à direita no sentido de acesso ao Residencial Francisca de Paula.</t>
   </si>
   <si>
     <t>4845</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4845/req-0405-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4845/req-0405-2022.pdf</t>
   </si>
   <si>
     <t>Requerer a construção de um muro de arrimo, de contenção, em área de morro que está situada na Rua Fernando Pereira de Araújo, 101, no bairro Centro.</t>
   </si>
   <si>
     <t>4846</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4846/req-0406-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4846/req-0406-2022.pdf</t>
   </si>
   <si>
     <t>Requerer obras de requalificação do pavimento da Rua 23, que está situada no bairro Parque Capibaribe.</t>
   </si>
   <si>
     <t>4847</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4847/req-0407-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4847/req-0407-2022.pdf</t>
   </si>
   <si>
     <t>CRIAR UM PROGRAMA DE CASA POPULAR PARA ATENDER A COMUNIDADE RIBEIRINHA E ÁREAS DE RISCO.</t>
   </si>
   <si>
     <t>4848</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4848/req-0408-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4848/req-0408-2022.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE MURRO DE ARRIMO NA RUA MARAGOGI. 07, NO BAIRRO SÃO JOÃO E SÃO PAULO .</t>
   </si>
   <si>
     <t>4849</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4849/req-0409-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4849/req-0409-2022.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE MURRO DE ARRIMO NA RUA MARAGOGI. 22, NO BAIRRO SÃO JOÃO E SÃO PAULO .</t>
   </si>
   <si>
     <t>4850</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4850/req-0412-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4850/req-0412-2022.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DA MATÉRIA "ÉTICA E PRÁTICAS DE SEGURANÇA NA INTERNET", NO ENSINO FUNDAMENTAL E MÉDIO, DAS ESCOLAS DA REDE MUNICIPAL DE ENSINO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4851</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4851/req-0413-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4851/req-0413-2022.pdf</t>
   </si>
   <si>
     <t>ESTUDO DE VIABILIDADE SOBRE A CRIAÇÃO DE UM "PRÊMIO AGENTE COMUNITÁRIO DE SAÚDE E DE COMBATE AS ENDEMIAS DO ANO", NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4852</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4852/req-0414-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4852/req-0414-2022.pdf</t>
   </si>
   <si>
     <t>SEPARAÇÃO DE LIXO ORGÂNICO E RECICLÁVEL, NAS ESCOLAS DA REDE MUNICIPAL DE ENSINO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4853</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4853/req-0415-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4853/req-0415-2022.pdf</t>
   </si>
   <si>
     <t>INCLUSÃO DE PALESTRAS EM POSTOS DE SAÚDE, SOBRE PRIMEIROS SOCORROS DURANTE O PRÉ-NATAL, PRINCIPALMENTE ORIENTAÇÕES SOBRE COMO AGIR EM CASOS DE ENGASGAMENTO DO RECÉM-NASCIDO NO MOMENTO DA AMAMENTAÇÃO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4854</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4854/req-0416-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4854/req-0416-2022.pdf</t>
   </si>
   <si>
     <t>INCLUSÃO DE UM PROGRAMA DE QUALIFICAÇÃO DE MÃO-DE-OBRA FEMININA, O "PRO-MULHER", NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4855</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4855/req-0417-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4855/req-0417-2022.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO EM PARALELEPIPEDOS DA RUA MARAGOJÍ LOCALIZADA NO LOTEAMENTO SÃO JOÃO E SÃO PAULO.</t>
   </si>
   <si>
     <t>4856</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4856/req-0418-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4856/req-0418-2022.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO EM PARALELEPIPEDOS DA RUA MARAVILHA LOCALIZADA NO LOTEAMENTO SÃO JOÃO E SÃO PAULO.</t>
   </si>
   <si>
     <t>4857</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4857/req-0419-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4857/req-0419-2022.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO EM PARALELEPIPEDOS DA RUA DOS MILAGRES LOCALIZADA NO LOTEAMENTO SÃO JOÃO E SÃO PAULO.</t>
   </si>
   <si>
     <t>4858</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4858/req-0420-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4858/req-0420-2022.pdf</t>
   </si>
   <si>
     <t>A MANUTENÇÃO DA ESCADARIA NA RUA JÚAREZ TÁVORA LOCALIZADA NO LOTEAMENTO SÃO JOÃO E SÃO PAULO.</t>
   </si>
   <si>
     <t>4859</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4859/req-0421-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4859/req-0421-2022.pdf</t>
   </si>
   <si>
     <t>Solicito o Serviço de Terraplanagem e Adição de Piçarra para Rua Osvaldo Cruz, Bairro: Penedo.</t>
   </si>
   <si>
     <t>4860</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4860/req-0422-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4860/req-0422-2022.pdf</t>
   </si>
   <si>
     <t>Recuperação Asfáltica dos pontos críticos da Rua Gonçalves Dias. Bairro: Vila do Reinado.</t>
   </si>
   <si>
     <t>4861</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
     <t>Recuperação de paralelepípedos da rua ao lado da Academia das Cidades - Bairro Centro.</t>
   </si>
   <si>
     <t>4862</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
     <t>Recapeamento Asfáltico (de pontos específicos) da Rua Saturnino de Brito (li entrada após a praça de Muribara) Bairro: Muribara.</t>
   </si>
   <si>
     <t>4863</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4863/req-0425-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4863/req-0425-2022.pdf</t>
   </si>
   <si>
     <t>Recuperação de paralelepípedos da Rua Duarte Coelho, Bairro: Penedo.</t>
   </si>
   <si>
     <t>4864</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4864/req-0426-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4864/req-0426-2022.pdf</t>
   </si>
   <si>
     <t>SOLICITO A REQUALIFICAÇÃO DA RUA SANTA TEREZINHA, BEM COMO A CONSTRUÇÃO DE UM MURO DE ARRIMO, NO DISTRITO DE MATRIZ DA LUZ, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>7347</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/7347/req-0427-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/7347/req-0427-2022.pdf</t>
   </si>
   <si>
     <t>PRIORIDADE NO ATENDIMENTO ÀS PESSOAS COM FIBROMIALGIA, EM CLÍNICAS, LABORATÓRIOS E HOSPITAIS DE REDE PÚBLICA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>7348</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/7348/req-0428-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/7348/req-0428-2022.pdf</t>
   </si>
   <si>
     <t>PALESTRAS DE CONSCIENTIZAÇÃO E ENFRENTAMENTO DO PARTO PREMATURO, NOS POSTOS DE SAÚDE, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>7349</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/7349/req-0429-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/7349/req-0429-2022.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DO MURO DE ARRIMO, NO CANAL, LOCALIZADO NA AV. DR. FRANCISCO CORREIA, TRECHO SITUADO NAS PROXIMIDADES DO PARADA DE ÔNIBUS DO INTERIOR, ATÉ A LOJA LASER ELETRO, BAIRRO CENTRO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4885</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4885/req-0449-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4885/req-0449-2022.pdf</t>
   </si>
   <si>
     <t>ELABORAÇÃO E IMPLANTAÇÃO DE UM PROJETO DE DRENAGEM DE ÁGUAS PLUVIAIS, NO BAIRRO DE TIÚMA, TRECHO LOCALIZADO EM FRENTE A FEIRA LIVRE, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4886</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4886/req-0450-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4886/req-0450-2022.pdf</t>
   </si>
   <si>
     <t>EXECUÇÃO DE PALESTRAS DE CONSCIENTIZAÇÃO SOBRE LIXO ELETRÔNICO, NAS ESCOLAS DA REDE MUNICIPAL PÚBLICA DE ENSINO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4887</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4887/req-0451-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4887/req-0451-2022.pdf</t>
   </si>
   <si>
     <t>SEMANA DE VALORIZAÇÃO DOS AGENTES DE LIMPEZA PÚBLICA URBANA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4889</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4889/req-0452-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4889/req-0452-2022.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE UM ESPAÇO DE APOIO AOS PAIS, FAMILIARES E AMIGOS DA PESSOA COM SÍNDROME DE DOWN, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4891</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4891/req-0453-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4891/req-0453-2022.pdf</t>
   </si>
   <si>
     <t>INCENTIVAR O COMÉRCIO LOCAL À CONTRATAÇÃO DE MULHERES EM SITUAÇÃO DE VIOLÊNCIA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4892</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4892/req-0457-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4892/req-0457-2022.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE PROGRAMA DE INCENTIVO E DESCONTO, DENOMINADO "IPTU VERDE".</t>
   </si>
   <si>
     <t>4893</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4893/req-0458-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4893/req-0458-2022.pdf</t>
   </si>
   <si>
     <t>ENVIO DE PROJETO DE LEI QUE DISPONHA SOBRE CONCESSÃO DE INCENTIVOS FISCAIS E ECONÔMICOS PARA INSTALAÇÃO DE NOVAS EMPRESAS NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>4894</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4894/req-0459-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4894/req-0459-2022.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM NOVO PÁTIO DE FEIRA E MERCADO DA CARNE EM TIÚMA, NA ÁREA ONDE FUNCIONAVA O TERMINAL DOS TOYOTEIROS.</t>
   </si>
   <si>
     <t>4895</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4895/req-0460-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4895/req-0460-2022.pdf</t>
   </si>
   <si>
     <t>REQUISITO A CONCESSÃO DE ADICIONAL DE PERICULOSIDADE OU ADICIONAL DE RISCO DE VIDA AOS CONSELHEIROS TUTELARES DO MUNICÍPIO</t>
   </si>
   <si>
     <t>4896</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4896/req-0461-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4896/req-0461-2022.pdf</t>
   </si>
   <si>
     <t>SOLICITO A TROCA DE LÂMPADAS QUEIMADAS NOS POSTES DA RUA DO COTOVELO, TIÚMA.</t>
   </si>
   <si>
     <t>4899</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4899/req-0462-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4899/req-0462-2022.pdf</t>
   </si>
   <si>
     <t>REQUERER A SUBSTITUIÇÃO DAS LÂMPADAS CONVENCIONAIS POR LÂMPADAS DE LED NOS POSTES DE ILUMINAÇÃO PÚBLICA LOCALIZADOS NA AVENIDA DOUTOR PAULO PETRIBÚ, AO LONGO DE TODA A AVENIDA DE ACESSO AO RESIDENCIAL SÃO LOURENÇO 1, 2 E 3.</t>
   </si>
   <si>
     <t>4900</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4900/req-0463-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4900/req-0463-2022.pdf</t>
   </si>
   <si>
     <t>REQUERER TRABALHOS DE MANUTENÇÃO E MELHORIAS DA ESTRADA CARROÇÁVEL DE ACESSO À AVENIDA BRASIL, QUE ESTÁ LOCALIZADA NO RECANTO DE ALDEIA.</t>
   </si>
   <si>
     <t>4902</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4902/req-0464-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4902/req-0464-2022.pdf</t>
   </si>
   <si>
     <t>REQUERER A CONSTRUÇÃO DE UM MURO DE ARRIMO, DE CONTENÇÃO, EM ÁREA DE MORRO QUE ESTÁ SITUADA NA RUA FERNANDO PEREIRA DE ARAÚJO, 100, NO BAIRRO CENTRO.</t>
   </si>
   <si>
     <t>4903</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4903/req-0465-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4903/req-0465-2022.pdf</t>
   </si>
   <si>
     <t>REQUERER A CONSTRUÇÃO DE PASSEIOS DESTINADOS À CIRCULAÇÃO EXCLUSIVA DE PEDESTRES, E, EM CASOS EXCEPICIONAIS, POR CICLISTAS, EM TODA EXTENSÃO DA ESTRADA SEVERINO SALES, CONHECIDA COMO "ESTRADA DA MUNGUBA."</t>
   </si>
   <si>
     <t>4904</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4904/req-0466-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4904/req-0466-2022.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DE PARALELEPÍPEDOS DA RUA FERNANDO CESAR, BAIRRO DE PENEDO.</t>
   </si>
   <si>
     <t>4905</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM MURO DE ARRIMO NA RUA SANTA TEREZINHA, NO DISTRITO DE MATRIZ DA LUZ, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4906</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4906/req-0468-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4906/req-0468-2022.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM POLO DOS ARTESÃOS DO MUNICÍPIO COM BOX INDIVIDUAL E BANHEIROS PARA OS MESMOS.</t>
   </si>
   <si>
     <t>4908</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4908/req-0469-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4908/req-0469-2022.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO DA RUA ALAMEDA DAS AROEIRAS, NA CHÁCARA TIÚMA.</t>
   </si>
   <si>
     <t>4911</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4911/req-0470-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4911/req-0470-2022.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO DA RUA DAS PEDREIRAS II NO ALTO DO CUSCUZ, NO DISTRITO DE MATRIZ DA LUZ.</t>
   </si>
   <si>
     <t>4912</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4912/req-0471-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4912/req-0471-2022.pdf</t>
   </si>
   <si>
     <t>REALIZAR A CONSTRUÇÃO DE UM MURO DE ARRIMO NA RESIDÊNCIA DE N°405 DA RUA BELÉM DE MARIA LOCALIZADA NO BAIRRO (CENTRO) DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4913</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4913/req-0472-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4913/req-0472-2022.pdf</t>
   </si>
   <si>
     <t>REALIZAR CONSTRUÇÃO DO MURO DE ARRIMO NA RESIDÊNCIA DE N°123 DA RUA LUIZ ERNESTO LOCALIZADA NO BAIRRO (CENTRO), NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4914</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4914/req-0473-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4914/req-0473-2022.pdf</t>
   </si>
   <si>
     <t>REALIZAR CONSTRUÇÃO DE CORRIMÃO PARA A ESCADARIA DA RUA IBIRAJUBA LOCALIZADA NO BAIRRO CAPIBARIBE, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4915</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4915/req-0474-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4915/req-0474-2022.pdf</t>
   </si>
   <si>
     <t>REALIZAR CONSTRUÇÃO DE MURO DE ARRIMO NAS RESIDÊNCIAS DE N° 125, 173, 115 DA RUA PRIMAVERA, LOCALIZADA NO BAIRRO DA VÁRZEA FRIA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4916</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4916/req-0475-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4916/req-0475-2022.pdf</t>
   </si>
   <si>
     <t>REALIZAR CONSTRUÇÃO DE MURO DE ARRIMO NA RESIDÊNCIA DE N° 17 DA RUA 2ª TRAVESSA PRIMAVERA LOCALIZADA NO BAIRRO DA VÁRZEA FRIA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4866</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4866/req-0476-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4866/req-0476-2022.pdf</t>
   </si>
   <si>
     <t>ELABORAÇÃO DE UM ESTUDO, QUE POSSIBILITE A CRIAÇÃO DO PROGRAMA, "MELHOR IDADE ESPORTE CLUBE", NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4867</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4867/req-477-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4867/req-477-2022.pdf</t>
   </si>
   <si>
     <t>POSSIBILIDADE DE IMPLANTAR À CARTEIRA MUNICIPAL DE SAÚDE DA MULHER, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4868</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4868/req-0478-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4868/req-0478-2022.pdf</t>
   </si>
   <si>
     <t>INCLUIR NO CALENDÁRIO MUNICIPAL, "A SEMANA DO BRINCAR", PARA CRIANÇAS DE BAIXA RENDA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4869</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4869/req-0479-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4869/req-0479-2022.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO CALENDÁRIO DO MUNICÍPIO OFICIAL DO MUNICÍPIO, A "SEMANA DA DOAÇÃO DE LIVROS", NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4870</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4870/req-0480-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4870/req-0480-2022.pdf</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE UM PROFISSIONAL DE LIBRAS, PARA ATUAR NA ALA DE EMERGÊNCIA DO HOSPITAL E MATERNIDADE PETRONILA CAMPOS, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4871</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4871/req-0481-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4871/req-0481-2022.pdf</t>
   </si>
   <si>
     <t>SOLICITO A TROCA DE LÂMPADAS QUEIMADAS NOS POSTES DA RUA ALAMEDA DAS PALMEIRAS, PRÓXIMA AO ESPAÇO COUNTRY, CHÁCARA TIÚMA.</t>
   </si>
   <si>
     <t>4872</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4872/req-0482-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4872/req-0482-2022.pdf</t>
   </si>
   <si>
     <t>SOLICITO A TROCA DE LÂMPADAS QUEIMADAS NOS POSTES DA RUA ALAMEDA DO GIRASSOL, CHÁCARA TIÚMA.</t>
   </si>
   <si>
     <t>4873</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4873/req-0483-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4873/req-0483-2022.pdf</t>
   </si>
   <si>
     <t>SOLICITO A COLOCAÇÃO DE METRALHA (BORRA DE FERRO) NA RUA ALAMEDA DO GIRASSOL, PRÓXIMO A RUA DO COTOVELO, CHÁCARA TIÚMA.</t>
   </si>
   <si>
     <t>4874</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4874/req-0484-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4874/req-0484-2022.pdf</t>
   </si>
   <si>
     <t>SOLICITO A COLOCAÇÃO DE METRALHA (BORRA DE FERRO) NA RUA ALAMEDA DAS PALMEIRAS, PRÓXIMO AO ESPAÇO COUNTRY, CHÁCARA TIÚMA.</t>
   </si>
   <si>
     <t>4875</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4875/req-0485-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4875/req-0485-2022.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE COLOCAÇÃO DE METRALHA BORRA DE FERRO NA RUA ALAMEDA DAS PAPOULAS, PRÓXIMO A IGREJA ASSEMBLÉIA DE DEUS, CHÁCARA TIÚMA.</t>
   </si>
   <si>
     <t>4876</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4876/req-0486-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4876/req-0486-2022.pdf</t>
   </si>
   <si>
     <t>REALIZAR CONSTRUÇÃO DE MURO DE ARRIMO NA RESIDÊNCIA DE N°765, NA RUA DR. MARCOS PESSOA GUERRA, LOCALIZADO NO BAIRRO DA VÁRZEA FRIA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4877</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4877/req-0487-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4877/req-0487-2022.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO SENHOR PREFEITO VINÍCIUS LABANCA, JUNTO À SECRETARIA DE INFRAESTRUTURA E OBRAS A RELAÇÃO DE TODAS AS CASAS QUE FORAM ATINGIDAS PELAS ENCHENTES QUE PRECISAM DE REPAROS.</t>
   </si>
   <si>
     <t>4878</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4878/req-0488-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4878/req-0488-2022.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO DA RUA BARREIROS NO BAIRRO VILA RICA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4879</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4879/req-0489-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4879/req-0489-2022.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO SENHOR PREFEITO VINÍCIUS LABANCA, JUNTO À SECRETARIA DE INFRAESTRUTURA A REFORMA DO CALÇAMENTO DA RUA ACÁCIAS, NO BAIRRO DO CAIARÁ, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4880</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4880/req-0490-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4880/req-0490-2022.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO SENHOR PREFEITO VINÍCIUS LABANCA, JUNTO À SECRETARIA DE AÇÃO SOCIAL, A RELAÇÃO DAS PESSOAS QUE VÃO RECEBER O AUXÍLIO EMERGENCIAL DAS ENCHENTES, TANTO ESTADUAL E MUNICIPAL.</t>
   </si>
   <si>
     <t>4881</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4881/req-0491-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4881/req-0491-2022.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO SENHOR PREFEITO VINÍCIUS LABANCA, JUNTO À SECRETARIA DE AÇÃO SOCIAL, O AUXÍLIO MORADIA QUE ESTÁ DEFASADO, PARA QUE SEJA PASSADO A RECEBER DE R$200,00 PARA O VALOR DE R$600,00 ATRAVÉS DE PROJETO DE LEI.</t>
   </si>
   <si>
     <t>4882</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4882/req-0492-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4882/req-0492-2022.pdf</t>
   </si>
   <si>
     <t>SOLICITO O SERVIÇO DE TERRAPLANAGEM E ADIÇÃO DE PIÇARRA NA RUA DO COTOVELO, NO BAIRRO DE TIÚMA.</t>
   </si>
   <si>
     <t>4883</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4883/req-0493-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4883/req-0493-2022.pdf</t>
   </si>
   <si>
     <t>SOLICITO O FECHAMENTO DE UM BURACO COM ESGOTO EXPOSTO NA RUA NOVA ESPERANÇA G, NO BAIRRO DO PIXETE.</t>
   </si>
   <si>
     <t>4884</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4884/req-0494-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4884/req-0494-2022.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO DA RUA PARÁ, NO BAIRRO VILA ERCINA LAPENDA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4917</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4917/req-0495-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4917/req-0495-2022.pdf</t>
   </si>
   <si>
     <t>DISTRIBUIR NAS ESCOLAS PARTICULARES E PÚBLICAS DO MUNICÍPIO UMA CARTILHA DE ORIENTAÇÃO ÀS CRIANÇAS E AOS ADOLESCENTES PARA PREVENÇÃO CONTRA A PEDOFILIA.</t>
   </si>
   <si>
     <t>4918</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4918/req-0496-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4918/req-0496-2022.pdf</t>
   </si>
   <si>
     <t>SOLICITAR INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA, REVITALIZAÇÃO, COLOCAÇÃO DE CORRIMÃO E RAMPA DE ACESSIBILIDADE NO BECO QUE DA ACESSO DA AVENIDA DR. BELMIRO CORREIA PRA PRIMEIRA TRAVESSA MARAGOGI NO BAIRRO SÃO JOÃO E SÃO PAULO.</t>
   </si>
   <si>
     <t>4919</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4919/req-0497-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4919/req-0497-2022.pdf</t>
   </si>
   <si>
     <t>TROCA DAS LÂMPADAS CONVENCIONAIS POR LÂMPADAS DE LED, NO BAIRRO BEIRA RIO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4920</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4920/req-0498-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4920/req-0498-2022.pdf</t>
   </si>
   <si>
     <t>TROCA DAS LÂMPADAS CONVENCIONAIS POR LÂMPADAS DE LED, BAIRRO TIÚMA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4921</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4921/req-0499-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4921/req-0499-2022.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM MURO DE ARRIMO NA RUA DUQUE DE CAXIAS, CASA, 222, TIÚMA, SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
     <t>4922</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4922/req-0500-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4922/req-0500-2022.pdf</t>
   </si>
   <si>
     <t>SOLICITO A TROCA DE LÂMPADAS QUEIMADAS NOS POSTES DA RUA ALAMEDA DAS PAPOULAS, PRÓXIMA A ASSEMBLÉIA DE DEUS, CHÁCARA TIÚMA.</t>
   </si>
   <si>
     <t>4923</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4923/req-0501-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4923/req-0501-2022.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO, CUMPRIDAS AS FORMALIDADES LEGAIS NOS TERMOS REGIMENTAIS DESTA CASA LEGISLATIVA, QUE SEJA SOLICITADO AO EXMO. SR. PREFEITO DO MUNICÍPIO, SR. VINÍCIUS LABANCA, JUNTO AO SECRETÁRIO DE CULTURA, ESPORTES, LAZER, TURISMO E JUVENTUDE, SR. ADALBERTO EPAMINONDAS, ELABORAÇÃO DA CARTEIRA MUNICIPAL DE ARTESÃO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4924</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4924/req-0502-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4924/req-0502-2022.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE PALESTRAS SOBRE PREVENÇÃO E CONSCIENTIZAÇÃO DA SÍNDROME DO PÂNICO, NOS POSTOS DE SAÚDE, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4925</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4925/req-0503-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4925/req-0503-2022.pdf</t>
   </si>
   <si>
     <t>VOTO DE APLAUSO A DONA JOSENITA FERRAZ DE ARAÚJO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4926</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4926/req-0504-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4926/req-0504-2022.pdf</t>
   </si>
   <si>
     <t>INCLUIR NO CALENDÁRIO MUNICIPAL, UM DIA DEDICADO À VALORIZAÇÃO DA LÍNGUA PORTUGUESA, NAS ESCOLAS DA REDE PÚBLICA DE ENSINO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4927</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4927/req-0505-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4927/req-0505-2022.pdf</t>
   </si>
   <si>
     <t>ELABORAÇÃO DE UM ESTUDO, QUE POSSIBILITE A CRIAÇÃO DE UM PROGRAMA DE PROMOÇÃO DA SAÚDE MENTAL PARA PROFISSIONAIS QUE ATUAM EM CONTATO DIRETO COM A POPULAÇÃO, NA PRESTAÇÃO DE SERVIÇOS DE SAÚDE, EDUCAÇÃO, SEGURANÇA, FISCALIZAÇÃO E ASSISTÊNCIA SOCIAL, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4931</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4931/req-0506-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4931/req-0506-2022.pdf</t>
   </si>
   <si>
     <t>Reforma da praça e playground, localizada no bairro Beira Rio, neste município.</t>
   </si>
   <si>
     <t>4932</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4932/req-0507-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4932/req-0507-2022.pdf</t>
   </si>
   <si>
     <t>Revitalização do calçadão de pedestres entre a Ladeira do Liberato até a Ponte de Penedo em ambos os sentidos.</t>
   </si>
   <si>
     <t>4933</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4933/req-0508-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4933/req-0508-2022.pdf</t>
   </si>
   <si>
     <t>Limpeza, Capinação e Remoção dos entulhos  da Rua Célia Pereira Monteiro, localizada no Loteamento Irineu Barbosa Teixeira.</t>
   </si>
   <si>
     <t>4934</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4934/req-0509-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4934/req-0509-2022.pdf</t>
   </si>
   <si>
     <t>Limpeza, Capinação e Remoção dos entulhos da Rua Paulistana no Loteamento São João e São Paulo.</t>
   </si>
   <si>
     <t>4935</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4935/req-0510-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4935/req-0510-2022.pdf</t>
   </si>
   <si>
     <t>Limpeza, Capinação e Remoção dos entulhos da Rua Tenente Arnaldo Guerra, localizada no Loteamento São João e São Paulo.</t>
   </si>
   <si>
     <t>4936</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4936/req-0511-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4936/req-0511-2022.pdf</t>
   </si>
   <si>
     <t>Solicitação de Recapeamento Asfáltico de toda a extensão da Rua das Jaqueiras no Loteamento São João e São Paulo nesta cidade.</t>
   </si>
   <si>
     <t>4937</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4937/req-0512-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4937/req-0512-2022.pdf</t>
   </si>
   <si>
     <t>Solicitação de Recapeamento Asfáltico de toda extensão da Rua Paulistana no Loteamento São João e São Paulo nesta cidade.</t>
   </si>
   <si>
     <t>4938</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4938/req-0513-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4938/req-0513-2022.pdf</t>
   </si>
   <si>
     <t>Solicitação da reforma da Praça da Rua Itajaí no Loteamento São João e São Paulo, nesta cidade.</t>
   </si>
   <si>
     <t>4939</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4939/req-0514-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4939/req-0514-2022.pdf</t>
   </si>
   <si>
     <t>Implantação do Aulão Preparatório para o ENEM conforme a lei 2.502/2016.</t>
   </si>
   <si>
     <t>4940</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4940/req-0515-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4940/req-0515-2022.pdf</t>
   </si>
   <si>
     <t>Implantação de uma Academia das Cidades com Academia da Saúde no Reserva São Lourenço, localizado as margens da BR-408.</t>
   </si>
   <si>
     <t>4941</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4941/req-0516-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4941/req-0516-2022.pdf</t>
   </si>
   <si>
     <t>Fornecer aos alunos do Distrito de Matriz da Luz, Veículos (ônibus) com capacidade para comportar todos os estudantes que estão cursando faculdade e curso técnico, no período da noite, na cidade de Carpina.</t>
   </si>
   <si>
     <t>4942</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4942/req-0517-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4942/req-0517-2022.pdf</t>
   </si>
   <si>
     <t>Fornecer aos alunos do Distrito de Lages, Veículos (ônibus) com capacidade para comportar todos os estudantes que estão cursando faculdade e curso técnico, no período da noite, na cidade de Carpina.</t>
   </si>
   <si>
     <t>4943</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4943/req-0518-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4943/req-0518-2022.pdf</t>
   </si>
   <si>
     <t>Requerer a substituição das lâmpadas convencionais por lâmpadas de LED nos postes de iluminação pública localizados ao longo de toda Avenida Ettore Labanca, acesso aos Residenciais São Lourenço 1, 2 e 3.</t>
   </si>
   <si>
     <t>4944</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4944/req-0519-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4944/req-0519-2022.pdf</t>
   </si>
   <si>
     <t>Requerer obras de requalificação do pavimento em paralelepípedo da Rua Fernando Pereira de Araújo , 112, que está situada no bairro Centro.</t>
   </si>
   <si>
     <t>4945</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4945/req-0520-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4945/req-0520-2022.pdf</t>
   </si>
   <si>
     <t>Requerer obras de requalificação do pavimento da 49, que está situada no sentido transversal da Avenida n° 02, no bairro Parque Capibaribe.</t>
   </si>
   <si>
     <t>4946</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4946/req-0521-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4946/req-0521-2022.pdf</t>
   </si>
   <si>
     <t>Requerer obras de requalificação do pavimento da Rua Manoel Moura, que está situada no bairro Centro.</t>
   </si>
   <si>
     <t>4947</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4947/req-0522-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4947/req-0522-2022.pdf</t>
   </si>
   <si>
     <t>Requerer obras de requalificação do pavimento da Rua Luiz Gonzaga dos Santos (Lot. Vila Dourada), que está situada no bairro Centro.</t>
   </si>
   <si>
     <t>4948</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4948/req-0523-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4948/req-0523-2022.pdf</t>
   </si>
   <si>
     <t>Realizar a troca de toda tubulação dos canais de esgoto da Rua Aurora, que fica localizada no bairro da Várzea Fria, deste município.</t>
   </si>
   <si>
     <t>4949</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4949/req-0524-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4949/req-0524-2022.pdf</t>
   </si>
   <si>
     <t>Realizar recomposição do calçamento e recapeamento asfáltico da Rua Fernando César que fica localizada no bairro de Penedo, neste município.</t>
   </si>
   <si>
     <t>4950</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4950/req-0525-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4950/req-0525-2022.pdf</t>
   </si>
   <si>
     <t>Realizar a troca de toda iluminação publica para lâmpada de LED da Rua Aurora, que fica localizada no bairro da Várzea Fria, neste município.</t>
   </si>
   <si>
     <t>4951</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4951/req-0526-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4951/req-0526-2022.pdf</t>
   </si>
   <si>
     <t>Realizar a troca de toda a iluminação pública para lâmpada de LED da Rua Santa Cruz do Capibaribe, que fica localizada no bairro Várzea Fria, deste município.</t>
   </si>
   <si>
     <t>4952</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4952/req-0527-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4952/req-0527-2022.pdf</t>
   </si>
   <si>
     <t>Realizar a troca de toda a iluminação pública para lâmpada de LED da Rua Moreno, que fica localizada no bairro da Várzea Fria, deste município.</t>
   </si>
   <si>
     <t>4954</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4954/req-0528-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4954/req-0528-2022.pdf</t>
   </si>
   <si>
     <t>REQUERER A EXECUÇÃO DE OBRAS DE PAVIMENTAÇÃO ASFÁLTICA DA RUA DO PATRIARCA, QUE ESTÁ SITUADA NO BAIRRO CHÃ DA TÁBUA.</t>
   </si>
   <si>
     <t>4955</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4955/req-0529-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4955/req-0529-2022.pdf</t>
   </si>
   <si>
     <t>REQUERER A EXECUÇÃO DE OBRAS DE PAVIMENTAÇÃO ASFÁLTICA DA AVENIDA JAIME RATIS, QUE ESTÁ SITUADA NO BAIRRO CHÃ DA TÁBUA.</t>
   </si>
   <si>
     <t>4957</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4957/req-0530-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4957/req-0530-2022.pdf</t>
   </si>
   <si>
     <t>REQUERER A EXECUÇÃO DE OBRAS DE PAVIMENTAÇÃO ASFÁLTICA DA TRAVESSA JAIME RATIS, QUE ESTÁ SITUADA NO BAIRRO CHÃ DA TÁBUA.</t>
   </si>
   <si>
     <t>4959</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4959/req-0531-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4959/req-0531-2022.pdf</t>
   </si>
   <si>
     <t>SOLICITO TRANSFORMAR O CONDOMÍNIO RESERVA SÃO LOURENÇO EM BAIRRO DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>4960</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4960/req-0532-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4960/req-0532-2022.pdf</t>
   </si>
   <si>
     <t>SOLICITAR A CONTRATAÇÃO DE EMPRESAS DE BOMBEIRO CIVIL DO MUNICÍPIO DEVIDAMENTE REGULARIZADA PARA ATUAR EM EVENTOS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>4962</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4962/req-0533-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4962/req-0533-2022.pdf</t>
   </si>
   <si>
     <t>EM REFORÇO AO REQUERIMENTO DE N° 469/2021, QUE SEJA REALIZADO O RELIGAMENTO E MANUTENÇÃO DAS CÂMERAS DE VIDEOMONITORAMENTO DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>4963</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4963/req-0534-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4963/req-0534-2022.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE CÂMERAS DE MONITORAMENTO NA AVENIDA DOIS NO PERÍMETRO COMERCIAL.</t>
   </si>
   <si>
     <t>4964</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4964/req-0535-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4964/req-0535-2022.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO AO CHEFE DO PODER EXECUTIVO, EXMO. SR. PREFEITO VINICIUS LABANCA, A IMPLANTAÇÃO DE CÂMERAS DE MONITORAMENTO NO BAIRRO DE TIÚMA.</t>
   </si>
   <si>
     <t>4965</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4965/req-0536-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4965/req-0536-2022.pdf</t>
   </si>
   <si>
     <t>SOLICITO O SERVIÇO DE TROCA DE LÂMPADAS TRADICIONAIS POR LÂMPADAS DE LED NAS SEGUINTES RUAS DO BAIRRO DO PIXETE; RUA MANOEL QUINTÃO, RUA NOVA ESPERANÇA E RUA 15 DE NOVEMBRO.</t>
   </si>
   <si>
     <t>4966</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4966/req-0537-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4966/req-0537-2022.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO ASFÁLTICA DA RUA JOÃO PESSOA, BAIRRO CAIARÁ.</t>
   </si>
   <si>
     <t>4967</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4967/req-0538-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4967/req-0538-2022.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO ASFÁLTICA DA RUA CAMPPS DO UNIVERSO (CONDOMÍNIO RESERVA SÃO LOURENÇO), BAIRRO MURIBARA.</t>
   </si>
   <si>
     <t>4968</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4968/req-0539-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4968/req-0539-2022.pdf</t>
   </si>
   <si>
     <t>SOLICITO QUE A SECRETARIA DE OBRAS COBRE DA COMPESA URGÊNCIA NA CONCLUSÃO DO SERVIÇO LOCALIZADO NO FINAL DA RUA NOVA ESPERANÇA, NO BAIRRO DO PIXETE.</t>
   </si>
   <si>
     <t>4969</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4969/req-0540-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4969/req-0540-2022.pdf</t>
   </si>
   <si>
     <t>SOLICITO O SERVIÇO DE TROCA DE LÂMPADAS TRADICIONAIS POR LÂMPADAS DE LED EM TODA EXTENSÃO DA AVENIDA OITO DE MAIO, BAIRRO CHÃ DA TÁBUA.</t>
   </si>
   <si>
     <t>4970</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4970/req-0541-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4970/req-0541-2022.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO DA RUA FRANCISCO LINS NO LOT. PARQUE PAU BRASIL, MURIBARA, SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
     <t>4971</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4971/req-0542-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4971/req-0542-2022.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO DA RUA PANFLA QUEIROZ MONTEIRO NO LOT. PAU BRASIL, SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
     <t>4972</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4972/req-0543-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4972/req-0543-2022.pdf</t>
   </si>
   <si>
     <t>COMPLEMENTO DO CALÇAMENTO DA RUA HAVAI, LIGANDO A BR 408 EM MURIBARA, SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
     <t>4973</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4973/req-0544-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4973/req-0544-2022.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO DA RUA 24 MARIA JOSÉ DOS SANTOS, LOTEAMENTO PAU BRASIL, MURIBARA, SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
     <t>4974</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
     <t>CALÇAMENTO DA RUA 22 NIVALDO ARAUJO, LOTEAMENTO PAU BRASIL, SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
     <t>4975</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4975/req-0546-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4975/req-0546-2022.pdf</t>
   </si>
   <si>
     <t>TROCA DAS LÂMPADAS CONVENCIONAIS POR LÂMPADAS DE LED NAS RUAS; SÃO RAFAEL, DO CAMPO, BEIRA RIO, 1 TRAVESSA JOSÉ CASEMIRO, JOSÉ DE LEMOS, JOSÉ VASCONCELOS E RUA DO BECO, NO BAIRRO BEIRA RIO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4976</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4976/req-0547-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4976/req-0547-2022.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM NOVO CEMITÉRIO PÚBLICO MUNICIPAL, COM SALA DE VELÓRIO, CAPELA ECUMÊNICA E ESTACIONAMENTO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4991</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4991/req-0548-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4991/req-0548-2022.pdf</t>
   </si>
   <si>
     <t>Troca de Lâmpadas convencionais por lâmpadas de Led, nas ruas Frei Damião, primeira Travessa Frei Damião, Rua das Peras, Segunda Travessa Frei Damião, no Bairro Tiúma, neste Município.</t>
   </si>
   <si>
     <t>4977</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4977/req-0549-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4977/req-0549-2022.pdf</t>
   </si>
   <si>
     <t>Incluir no Calendário Municipal, o "Dia do Futebol Amador", neste município.</t>
   </si>
   <si>
     <t>4978</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4978/req-0550-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4978/req-0550-2022.pdf</t>
   </si>
   <si>
     <t>Criação de cotas para pessoas com deficiência nas vagas de estágio para o primeiro emprego, neste município.</t>
   </si>
   <si>
     <t>4979</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4979/req-0551-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4979/req-0551-2022.pdf</t>
   </si>
   <si>
     <t>Execução de palestras de prevenção às doenças ocupacionais do educador e de todos os servidores da rede municipal de ensino, neste município.</t>
   </si>
   <si>
     <t>4980</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4980/req-0552-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4980/req-0552-2022.pdf</t>
   </si>
   <si>
     <t>Reposição de pedras em paralelepípedo na Rua Fonseca Galvão, no bairro de Penedo, neste município.</t>
   </si>
   <si>
     <t>4981</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4981/req-0553-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4981/req-0553-2022.pdf</t>
   </si>
   <si>
     <t>Inclusão da semana de conscientização política , nas escolas da rede pública, neste município.</t>
   </si>
   <si>
     <t>4982</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4982/req-0554-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4982/req-0554-2022.pdf</t>
   </si>
   <si>
     <t>Solicitação de prestação de contas da Secretaria de Saúde, Secretaria de Educação e Secretaria de Infraestrutura no primeiro semestre de 2022.</t>
   </si>
   <si>
     <t>4983</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4983/req-0555-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4983/req-0555-2022.pdf</t>
   </si>
   <si>
     <t>Realizar a troca de toda a iluminação pública para lâmpadas de LED, na Avenida Getúlio Vargas, localizada no bairro da Várzea Fria, neste município.</t>
   </si>
   <si>
     <t>4984</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4984/req-0556-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4984/req-0556-2022.pdf</t>
   </si>
   <si>
     <t>Realizar a troca de toda a iluminação pública para lâmpadas de LED, na Rua dos Palmares, que fica localizada no bairro da Várzea Fria, neste município.</t>
   </si>
   <si>
     <t>4985</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4985/req-0557-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4985/req-0557-2022.pdf</t>
   </si>
   <si>
     <t>Realizar a troca de toda a iluminação pública para lâmpadas de LED, nas Ruas: Isaque Salazar, Paulo Guerra, Villa Lobos e na Estrada da Compesa, localizadas no bairro de Penedo, neste município.</t>
   </si>
   <si>
     <t>4986</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4986/req-0558-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4986/req-0558-2022.pdf</t>
   </si>
   <si>
     <t>Realizar a troca de toda a iluminação pública para lâmpadas de LED, nas Ruas: Belo Monte, Messias, Olindina e Piauí,  que ficam localizadas  no bairro de Penedo, neste município.</t>
   </si>
   <si>
     <t>4987</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4987/req-0559-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4987/req-0559-2022.pdf</t>
   </si>
   <si>
     <t>Realizar a troca de toda a iluminação pública para lâmpadas de LED, nas Ruas: Sociólogo Câmara Cascudo, Francisco Alves, São Sebastião e Iguaraci, que ficam localizadas no bairro do Capibaribe, neste município.</t>
   </si>
   <si>
     <t>4988</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4988/req-0560-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4988/req-0560-2022.pdf</t>
   </si>
   <si>
     <t>Solicito a troca de Lâmpadas Convencionais por Lâmpadas de LED na Rua Riacho, no bairro de Capibaribe, neste município.</t>
   </si>
   <si>
     <t>4989</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4989/req-0561-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4989/req-0561-2022.pdf</t>
   </si>
   <si>
     <t>Solicito ao senhor prefeito Vinícius Labanca, junto à Secretaria de Infraestrutura, a troca de Lâmpadas Comuns por Lâmpadas de LED nas Ruas: Safira, Topázio, Correntes, Pedro Correia e Leopoldina Correia, no bairro de Capibaribe, neste município.</t>
   </si>
   <si>
     <t>4990</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4990/req-0562-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4990/req-0562-2022.pdf</t>
   </si>
   <si>
     <t>Troca da Lâmpadas Convencionais por Lâmpadas de LED nas seguintes localidades: _x000D_
 _x000D_
 1ª Travessa São Rafael;_x000D_
 2ª Travessa São Rafael;_x000D_
 3ª Travessa São Rafael;_x000D_
 4ª Travessa São Rafael;_x000D_
 Rua das Pampolas;_x000D_
 Rua do Chafariz;_x000D_
 1ª Travessa Beira Rio_x000D_
 2ª Travessa José de Lemos</t>
   </si>
   <si>
     <t>4992</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4992/req-0563-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4992/req-0563-2022.pdf</t>
   </si>
   <si>
     <t>Implantação de Câmeras de Monitoramento nas Praças Dom Hélder Câmara  e da Praça da Rua Setenta e Cinco, Parque Capibaribe.</t>
   </si>
   <si>
     <t>4993</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4993/req-0564-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4993/req-0564-2022.pdf</t>
   </si>
   <si>
     <t>Reestruturação da Praça da 75, no Bairro do Parque Capibaribe.</t>
   </si>
   <si>
     <t>4994</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4994/req-0565-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4994/req-0565-2022.pdf</t>
   </si>
   <si>
     <t>Reestruturação da Praça Dom Hélder Câmara, Bairro Parque Capibaribe.</t>
   </si>
   <si>
     <t>4995</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4995/req-0566-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4995/req-0566-2022.pdf</t>
   </si>
   <si>
     <t>Solicitação de requalificação da calçada da Av. Miguel Labanca, nas imediações da parada de ônibus no muro da Escola Conde Correia de Araújo, nesta cidade.</t>
   </si>
   <si>
     <t>4996</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4996/req-0567-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4996/req-0567-2022.pdf</t>
   </si>
   <si>
     <t>Solicitação de reposição de calçamento da Rua Olívio Costa, bairro Centro, nesta cidade.</t>
   </si>
   <si>
     <t>4997</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4997/req-0568-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4997/req-0568-2022.pdf</t>
   </si>
   <si>
     <t>Calçamento da Rua Bicicletas, Loteamento Maria Helena de Morais, localizada no bairro de Tiúma, neste município.</t>
   </si>
   <si>
     <t>4998</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4998/req-0569-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4998/req-0569-2022.pdf</t>
   </si>
   <si>
     <t>Elaboração de um programa de capacitação permanente de assistentes e cuidadores de alunos com necessidades especiais, da rede pública de ensino, neste município.</t>
   </si>
   <si>
     <t>4999</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4999/req-0570-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4999/req-0570-2022.pdf</t>
   </si>
   <si>
     <t>Elaboração de um estudo que possibilite o programa "Criança Saudável, Geração Saudável" em todas as escolas da rede pública municipal de ensino, neste município.</t>
   </si>
   <si>
     <t>5000</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5000/req-0571-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5000/req-0571-2022.pdf</t>
   </si>
   <si>
     <t>Inclusão de um programa municipal de apoio aos coletores de materiais recicláveis, neste município.</t>
   </si>
   <si>
     <t>5001</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5001/req-0572-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5001/req-0572-2022.pdf</t>
   </si>
   <si>
     <t>Divulgação mensal dos casos de Dengue contatados, neste município.</t>
   </si>
   <si>
     <t>5002</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5002/req-0573-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5002/req-0573-2022.pdf</t>
   </si>
   <si>
     <t>Solicito o serviço de troca de lâmpadas tradicionais por lâmpadas de LED nas seguintes Ruas do bairro Caiará:_x000D_
 _x000D_
 - Rua Hortência;_x000D_
 - Rua Buíque;_x000D_
 - Rua Amazonita;_x000D_
 - Rua Severino Teodoro;_x000D_
 - Rua Buenos Aires;_x000D_
 - Rua Brejo da Madre de Deus;_x000D_
 - Rua  Tv Bezerros;_x000D_
 - Rua Flávio Ferreira da Silva;_x000D_
 - Rua Brejão;_x000D_
 - Rua João Pessoa;_x000D_
 - 1ª Travessa Luiz Gonzaga.</t>
   </si>
   <si>
     <t>5003</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5003/req-0574-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5003/req-0574-2022.pdf</t>
   </si>
   <si>
     <t>Recuperação de paralelepípedo da Rua Nilo Peçanha, bairro: Bela Vista.</t>
   </si>
   <si>
     <t>5004</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5004/req-0575-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5004/req-0575-2022.pdf</t>
   </si>
   <si>
     <t>Solicito o serviço de Troca de Lâmpadas Tradicionais por Lâmpadas de LED nas seguintes Ruas do Portal Tiúma, bairro: Tiúma._x000D_
 _x000D_
 - Rua do Amendoim;_x000D_
 - Rua Setembro;_x000D_
 - Rua Novembro;_x000D_
 - Rua Dez;_x000D_
 - Rua Doze;_x000D_
 - Rua Treze;_x000D_
 - Rua Quatorze;_x000D_
 - Rua Quinze;_x000D_
 - Rua Dezesseis;_x000D_
 - Rua Ideval da Silva;_x000D_
 - Rua José Gonçalves de Melo;</t>
   </si>
   <si>
     <t>5005</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5005/req-0576-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5005/req-0576-2022.pdf</t>
   </si>
   <si>
     <t>Solicito o serviço de troca de Lâmpadas Tradicionais por Lâmpadas de LED nas seguintes ruas do bairro Nova Tiúma._x000D_
 _x000D_
 - Rua Fernando Correa Araújo;_x000D_
 - Rua B;_x000D_
 - Rua C;_x000D_
 - Rua D;_x000D_
 - Rua L;_x000D_
 - Rua Tiúma;</t>
   </si>
   <si>
     <t>5006</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5006/req-0577-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5006/req-0577-2022.pdf</t>
   </si>
   <si>
     <t>Realizar a troca de toda a iluminação pública para lâmpadas de LED das Ruas Itapetim, Assis Chateaubriand, Ribeiro Gonçalves e Primavera, que ficam localizadas no bairro da Várzea Fria, neste município.</t>
   </si>
   <si>
     <t>5007</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5007/req-0578-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5007/req-0578-2022.pdf</t>
   </si>
   <si>
     <t>Realizar a troca de toda a iluminação pública para Lâmpadas de LED na Rua Marquês de Olinda, e também, a manutenção dos canais de esgoto da mesma, que fica localizada no bairro de Penedo, neste município.</t>
   </si>
   <si>
     <t>5008</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5008/req-0579-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5008/req-0579-2022.pdf</t>
   </si>
   <si>
     <t>Realizar a troca de todas a iluminação pública para lâmpadas de LED das Ruas: Antônio Almeida Flórida, Ingazeiro e Ibirajuba, que ficam localizadas no bairro de Umuarama, neste município.</t>
   </si>
   <si>
     <t>5009</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5009/req-0580-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5009/req-0580-2022.pdf</t>
   </si>
   <si>
     <t>Realizar a troca de toda a iluminação pública para Lâmpadas de LED nas Travessas: 1ª, 2ª, 3ª, 4ª, 5ª e 6ª Travessas Machado de Assis que ficam localizadas no bairro Umuarama, neste município.</t>
   </si>
   <si>
     <t>5010</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5010/req-0581-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5010/req-0581-2022.pdf</t>
   </si>
   <si>
     <t>Realizar a troca de toda a iluminação pública para Lâmpadas de LED nas Ruas: Igarassu, Ipojuca, Paudalho e Expedicionário Constantino Avelino, que ficam localizadas no bairro Capibaribe, neste município.</t>
   </si>
   <si>
     <t>5012</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5012/req-0582-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5012/req-0582-2022.pdf</t>
   </si>
   <si>
     <t>Solicitar a criação de abrigo temporário noturno para moradores em situação e vulnerabilidade.</t>
   </si>
   <si>
     <t>5013</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5013/req-0583-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5013/req-0583-2022.pdf</t>
   </si>
   <si>
     <t>Solicitar que seja feito um poço artesiano no Mercado Público Municipal.</t>
   </si>
   <si>
     <t>5015</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5015/req-0584-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5015/req-0584-2022.pdf</t>
   </si>
   <si>
     <t>Solicitação de uma equipe para a coleta de exames clínicos na Unidades Básica de Saúde (UBS) do Distrito de Lages, neste município.</t>
   </si>
   <si>
     <t>5016</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5016/req-0585-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5016/req-0585-2022.pdf</t>
   </si>
   <si>
     <t>Construção de uma clínica de Fisioterapia no Distrito de Lages, neste Município.</t>
   </si>
   <si>
     <t>5018</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5018/req-0586-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5018/req-0586-2022.pdf</t>
   </si>
   <si>
     <t>Recuperação de ponte que dá acesso ao Residencial Francisca de Paula, bairro Centro, nesta cidade.</t>
   </si>
   <si>
     <t>5019</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5019/req-0587-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5019/req-0587-2022.pdf</t>
   </si>
   <si>
     <t>Recuperação do canal com revestimento de pedra rachão, que fica localizado entre o Residencial Francisca de Paula, Centro e o Metropolitano, bairro Chã da Tábua , nesta cidade.</t>
   </si>
   <si>
     <t>5020</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5020/req-0588-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5020/req-0588-2022.pdf</t>
   </si>
   <si>
     <t>Solicitação de requalificação da calçada da Av. Doutor Francisco Correa, nas imediações do antigo Laboratório Gilson Cidrin, nesta cidade.</t>
   </si>
   <si>
     <t>5021</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5021/req-0589-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5021/req-0589-2022.pdf</t>
   </si>
   <si>
     <t>Requerer serviços de limpeza, capinação e remoção de entulhos na Rua Célia Pereira Câmpelo, que está situada no bairro Capibaribe</t>
   </si>
   <si>
     <t>5022</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5022/req-0590-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5022/req-0590-2022.pdf</t>
   </si>
   <si>
     <t>Solicito o serviço de Recuperação asfáltica para a Rua Caruaru, bairro Capibaribe.</t>
   </si>
   <si>
     <t>5023</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5023/req-0591-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5023/req-0591-2022.pdf</t>
   </si>
   <si>
     <t>Construção de uma Praça Pública no Loteamento Pau Brasil, no bairro de Muribara, neste município.</t>
   </si>
   <si>
     <t>5024</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5024/req-0592-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5024/req-0592-2022.pdf</t>
   </si>
   <si>
     <t>Operação Tapa Buraco e Recapeamento Asfáltico da Rua Riachuelo, trecho em frente ao Colégio Prisma até o Posto de Saúde, na Vila do Reinado, neste município.</t>
   </si>
   <si>
     <t>5025</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5025/req-0593-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5025/req-0593-2022.pdf</t>
   </si>
   <si>
     <t>Realizar a manutenção da galeria de esgoto (colocação de tubos) na Rua Frei Damião, no final do muro do cemitério, que fica localizado no bairro de Tiúma, neste município.</t>
   </si>
   <si>
     <t>5026</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5026/req-0594-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5026/req-0594-2022.pdf</t>
   </si>
   <si>
     <t>Realizar a troca de toda iluminação pública para Lâmpadas de LED das Ruas: 1ª, 2ª, 3ª, 4ª e 5ª travessa Duque de Caxias que fica localizada no bairro do Loteamento São João e São Paulo, deste município.</t>
   </si>
   <si>
     <t>5029</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5029/req-0595-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5029/req-0595-2022.pdf</t>
   </si>
   <si>
     <t>Realizar a construção de Muro de Arrimo na residência n° 53 da Rua 5ª travessa Machado de Assis, que fica localizada no bairro Umuarama, neste município.</t>
   </si>
   <si>
     <t>5030</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5030/req-0596-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5030/req-0596-2022.pdf</t>
   </si>
   <si>
     <t>Realizar a construção de Muro de Arrimo nas residências n° 15 ao n°04 na Rua 43 que fica localizada no Bairro Capibaribe, neste município.</t>
   </si>
   <si>
     <t>5031</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5031/req-0597-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5031/req-0597-2022.pdf</t>
   </si>
   <si>
     <t>Realizar a construção de um Muro de Arrimo na residência de n° 102, na Rua Cabrobó (Alto do Cuscuz) que localizada no bairro Capibaribe, neste município.</t>
   </si>
   <si>
     <t>5032</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5032/req-0598-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5032/req-0598-2022.pdf</t>
   </si>
   <si>
     <t>Solicitar que sejam trocadas todas Lâmpadas por LED da Rua Batuíra, primeira, segunda e terceira Travessas Manoel Quintão e Rua Aracati no bairro do Pixete., neste município.</t>
   </si>
   <si>
     <t>5033</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5033/req-0599-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5033/req-0599-2022.pdf</t>
   </si>
   <si>
     <t>Solicitar que sejam trocadas todas Lâmpadas por LED da Rua Primeira Maragogi, primeira, segunda e terceira Travessas Maragoji, localizadas no Bairro São João e São Paulo, neste município.</t>
   </si>
   <si>
     <t>5034</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5034/req-0600-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5034/req-0600-2022.pdf</t>
   </si>
   <si>
     <t>Solicito o serviço de troca de Lâmpadas tradicionais por Lâmpadas de LED nas seguintes ruas do bairro Vila do Reinado_x000D_
 _x000D_
 - Av. Miguel Labanca;_x000D_
 - Rua Siqueira Campo;_x000D_
 - Rua Riachuelo;</t>
   </si>
   <si>
     <t>5035</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5035/req-0601-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5035/req-0601-2022.pdf</t>
   </si>
   <si>
     <t>Solicito o serviço de troca de Lâmpadas Tradicionais por Lâmpadas de Led em toda extensão da Rua São Bernardo, Bairro: São João e São Paulo.</t>
   </si>
   <si>
     <t>5036</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5036/req-0602-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5036/req-0602-2022.pdf</t>
   </si>
   <si>
     <t>Solicitar que sejam trocadas todas Lâmpadas por LED em toda extensão da Avenida Assembleia de Deus, bairro Capibaribe, neste município.</t>
   </si>
   <si>
     <t>5043</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5043/req-0603-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5043/req-0603-2022.pdf</t>
   </si>
   <si>
     <t>Implantação de equipe de psicólogos itinerante para acompanhar os casos de crianças e adolescentes como transtorno mental, na rede municipal de ensino no município.</t>
   </si>
   <si>
     <t>5044</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5044/req-0604-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5044/req-0604-2022.pdf</t>
   </si>
   <si>
     <t>Instalação de placar eletrônico no ginásio de esportes "Pereirão".</t>
   </si>
   <si>
     <t>5045</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5045/req-0605-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5045/req-0605-2022.pdf</t>
   </si>
   <si>
     <t>Solicito ao senhor prefeito Vinícius Labanca, junto à Secretaria de Infraestrutura, a troca de lâmpadas comuns por lâmpadas de LED nas ruas: Rua Cristal, Rua 1° de Maio, Rua Brilhante, Rua Maria Estela Amazonas, Rua Pastor Nelson Carneiro, Rua Mariana Gomes de Maria, Rua Sardia, Rua Calcedônia, Rua Diamante, Rua Dário Luiz da Silva, Rua Maria Dulce Nazário, Rua Ônix, Rua Jade, Rua Gipitó, Rua Pérola, Rua Sodalita, Rua Marfim, Rua Luiz Queiroz BIttencourt, Rua Turmalinas, Rua José Duarte dos Santos, Rua Aluísio Vieira da Costa, Rua Ágata, Rua Turquesa, Rua Maria Tavares Badú, Rua Florita, Av. Pedras Preciosas, localizadas no bairro da Rosina Labanca, neste município.</t>
   </si>
   <si>
     <t>5046</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5046/req-0606-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5046/req-0606-2022.pdf</t>
   </si>
   <si>
     <t>A elaboração de um Portal da Transparência da qualidade do ensino das escolas públicas da rede municipal, neste município.</t>
   </si>
   <si>
     <t>5047</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5047/req-0607-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5047/req-0607-2022.pdf</t>
   </si>
   <si>
     <t>Estudo de viabilidade para manter no mínimo um bombeiro civil em cada uma das escolas das unidade de rede pública municipal de ensino, neste município.</t>
   </si>
   <si>
     <t>5048</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5048/req-0608-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5048/req-0608-2022.pdf</t>
   </si>
   <si>
     <t>Requalificação da calçada, localizada na Av. Dr. Pedro Correia, em frente a loja Magazine Luiza, situada no bairro Centro, neste município.</t>
   </si>
   <si>
     <t>5049</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5049/req-0609-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5049/req-0609-2022.pdf</t>
   </si>
   <si>
     <t>Desobstrução da rua, e remoção dos entulhos da 2ª Travessa Manoel Amazonas.</t>
   </si>
   <si>
     <t>5050</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5050/req-0610-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5050/req-0610-2022.pdf</t>
   </si>
   <si>
     <t>A reforma do Posto Médico do bairro Rosina Labanca.</t>
   </si>
   <si>
     <t>5051</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
     <t>A reforma do Posto Médico do bairro Beira Rio.</t>
   </si>
   <si>
     <t>5052</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5052/req-0612-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5052/req-0612-2022.pdf</t>
   </si>
   <si>
     <t>Solicito o serviço de capinação posterior, calçamento e troca de lâmpadas tradicionais por lâmpadas de LED para a rua Manoel Correa, bairro Centro.</t>
   </si>
   <si>
     <t>5053</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5053/req-0613-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5053/req-0613-2022.pdf</t>
   </si>
   <si>
     <t>O serviço de Terraplanagem Rua do Amendoim (portal Tiúma) no bairro Tíuma.</t>
   </si>
   <si>
     <t>5054</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5054/req-0614-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5054/req-0614-2022.pdf</t>
   </si>
   <si>
     <t>Requerer obras de requalificação do pavimento e sistema de drenagem da Rua Frei Caneca, 36, no trecho por trás da Praça Tímuleão Maranhão.</t>
   </si>
   <si>
     <t>5055</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5055/req-0615-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5055/req-0615-2022.pdf</t>
   </si>
   <si>
     <t>Requerer obras de pavimentação em paralelepípedo da Rua Maria Ivanilda, Assentamento Dois Irmãos, que às margens da BR-408, no bairro Tiúma.</t>
   </si>
   <si>
     <t>5056</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5056/req-0616-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5056/req-0616-2022.pdf</t>
   </si>
   <si>
     <t>Requerer a execução de obras de pavimentação e drenagem da Rua Manoel Mariano de Barros, que está situada no Distrito de Matriz da Luz.</t>
   </si>
   <si>
     <t>5057</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5057/req-0617-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5057/req-0617-2022.pdf</t>
   </si>
   <si>
     <t>Requerer a execução de obras de pavimentação e drenagem da Rua Bela Vista, que está situada no Distrito de Matriz da Luz.</t>
   </si>
   <si>
     <t>5058</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5058/req-0618-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5058/req-0618-2022.pdf</t>
   </si>
   <si>
     <t>Requerer a execução de obras de pavimentação e drenagem da Rua Nossa Senhora de Fátima que está situada no Distrito de Matriz de Luz.</t>
   </si>
   <si>
     <t>5059</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5059/req-0619-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5059/req-0619-2022.pdf</t>
   </si>
   <si>
     <t>Solicitar desobstrução de uma encanação de esgoto da Rua Fábio Mota, n° 5, no bairro da Vila Dourada, próximo a Assembleia de Deus.</t>
   </si>
   <si>
     <t>5061</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5061/req-0620-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5061/req-0620-2022.pdf</t>
   </si>
   <si>
     <t>Distribuição do Programa de Cestas Básicas dos moradores do bairro de Tiúma volte a ser recebidas no Posto de Médico Dr. Edgard Falcão ou no CRAS do bairro de Tiúma.</t>
   </si>
   <si>
     <t>5062</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5062/req-0621-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5062/req-0621-2022.pdf</t>
   </si>
   <si>
     <t>Implantação de 04 (quatro) Especialidades no C.E.O  - Centro de Especialidades Odontológicas do Município: Periodontia, Endodontia, Buco Maxilo, PNE - Paciente Necessidade Especial.</t>
   </si>
   <si>
     <t>5063</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5063/req-0622-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5063/req-0622-2022.pdf</t>
   </si>
   <si>
     <t>Construção de uma escola infantil na comunidade Parque Vitória.</t>
   </si>
   <si>
     <t>5064</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5064/req-0623-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5064/req-0623-2022.pdf</t>
   </si>
   <si>
     <t>Construção de Praça com Quadra Poliesportiva Na Comunidade Parque Vitória.</t>
   </si>
   <si>
     <t>5065</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5065/req-0624-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5065/req-0624-2022.pdf</t>
   </si>
   <si>
     <t>Implantação de uma UBS - Unidade Básica de Saúde, na Comunidade Gleba do Patriarca, Localizada No Bairro Capibaribe.</t>
   </si>
   <si>
     <t>5066</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5066/req-0625-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5066/req-0625-2022.pdf</t>
   </si>
   <si>
     <t>Solicito que à Secretaria de Obras cobre da Compesa Urgência na conclusão do Serviço Localizado na Rua Jasmim. (com reposição de Paralelepípedo nessa rua em todas sua extensão) Bairro Caiará.</t>
   </si>
   <si>
     <t>5067</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5067/req-0626-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5067/req-0626-2022.pdf</t>
   </si>
   <si>
     <t>Solicito as devidas sinalizações, bem como a pintura das lombadas física, na AV. Joventino Ferreira de Lima, no distrito de Lages, neste município.</t>
   </si>
   <si>
     <t>5068</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5068/req-0627-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5068/req-0627-2022.pdf</t>
   </si>
   <si>
     <t>Solicito Recuperação Asfáltica dos Pontos críticos (Tapa Buraco) da Rua Quarenta e Sete (Ao lado da Metalúrgica Ivanserv) no Bairro de Tiúma neste Município.</t>
   </si>
   <si>
     <t>5069</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5069/req-0628-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5069/req-0628-2022.pdf</t>
   </si>
   <si>
     <t>Solicito o Reajuste Salarial dos Motoristas de Ambulância deste Município.</t>
   </si>
   <si>
     <t>5070</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5070/req-0629-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5070/req-0629-2022.pdf</t>
   </si>
   <si>
     <t>Execute em caráter de "urgência", a perfuração/escavação de um poço semi artesiano com tubular, com instalação de caixa d'água e sistema chafariz, na comunidade povoado barros, neste município.</t>
   </si>
   <si>
     <t>5071</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5071/req-0630-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5071/req-0630-2022.pdf</t>
   </si>
   <si>
     <t>Realizar a implantação de uma Unidade Básica de Saúde (UBS) na comunidade Ettore Labanca, neste município.</t>
   </si>
   <si>
     <t>5072</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5072/req-0631-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5072/req-0631-2022.pdf</t>
   </si>
   <si>
     <t>Atuação do Serviço Social no processo de acompanhamento as adolescentes grávidas de forma continuada nas UBS, nas comunidades e em especial nas escolas municipais do nosso município.</t>
   </si>
   <si>
     <t>5073</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5073/req-0632-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5073/req-0632-2022.pdf</t>
   </si>
   <si>
     <t>Colocação de postes na Av. Manoel Quintão com lâmpadas de LED em alguns pontos por causa da distância entre um poste e outro no bairro do Pixete em nosso município.</t>
   </si>
   <si>
     <t>5074</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5074/req-0633-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5074/req-0633-2022.pdf</t>
   </si>
   <si>
     <t>Solicitar que sejam trocadas todas as lâmpadas por LED da Rua Hermínio Gomes da Silva, Rua Dez de Novembro e Primeira Travessa da Rua Nova, nos bairros do Alto Santo Antônio e Pixete, neste município.</t>
   </si>
   <si>
     <t>5075</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5075/req-0634-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5075/req-0634-2022.pdf</t>
   </si>
   <si>
     <t>Requerer a execução de obras de capeamento asfáltico das ruas Primeira Travessa Paulistana e rua Primeira Maragogi no Bairro de São João e São Paulo neste município.</t>
   </si>
   <si>
     <t>5076</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5076/req-0635-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5076/req-0635-2022.pdf</t>
   </si>
   <si>
     <t>Substituição da iluminação comum por iluminação de Led na Rua Guarabira localizada no Loteamento Bela Vista.</t>
   </si>
   <si>
     <t>5077</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
     <t>Alemão do Pixete, Arllan Dourado, Cuscuz do Povo, Deto de Lages, Fabinho Pereira, Gilberto Monteiro, Gordo de Lages, João Pessoa, Leonardo Barbosa, Luciano do Cruzeiro, Queu, Salvador, Swamy do Queijo, Vavá do Povo</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5077/req-0636-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5077/req-0636-2022.pdf</t>
   </si>
   <si>
     <t>Solicito ao senhor Prefeito Vinícius Labanca, um terreno para a Assembleia de Deus, terrenos estes localizados na Reserva São Lourenço.</t>
   </si>
   <si>
     <t>5080</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5080/req-0637-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5080/req-0637-2022.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM ESPAÇO DE LAZER NA RUA TOPÁZIO, COMUNIDADE GLEBA DO PATRIARCA, NO BAIRRO CAPIBARIBE.</t>
   </si>
   <si>
     <t>5081</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5081/req-0638-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5081/req-0638-2022.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO CHEFE DO PODER EXECUTIVO, O EXMO. SR. VINICIUS LABANCA, ATRAVÉS DO GRANDE RECIFE CONSÓRCIO DE TRANSPORTE E A EMPRESA MOBIBRASIL O AUMENTO DA FROTA DA LINHA 2493 T.I. CAMARAGIBE/TIÚMA, COMO TAMBÉM, O RETORNO DAS "VIAGENS EXPRESSAS", EM HORÁRIOS CONSIDERADO DE PICO.</t>
   </si>
   <si>
     <t>5082</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5082/req-0639-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5082/req-0639-2022.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE REQUALIFICAÇÃO DA PRAÇA JASIEL GONÇALVES MOTA, NO BAIRRO DA VÁRZEA FRIA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>5083</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5083/req-0640-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5083/req-0640-2022.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO E ILUMINAÇÃO COM POSTE, NA ENTRADA DE ACESSO AO CONJUNTO RESIDENCIAL EM TIÚMA, PRÓXIMO A IGREJA CATÓLICA DE SANTO ANTONIO.</t>
   </si>
   <si>
     <t>5084</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5084/req-0641-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5084/req-0641-2022.pdf</t>
   </si>
   <si>
     <t>SOLICITO A VISTORIA DAS MARQUISES DOS PRÉDIOS QUE AS POSSUAM, PROJETADAS SOBRE LOGRADOUROS PÚBLICOS PELA SECRETARIA DE INFRAESTRUTURA.</t>
   </si>
   <si>
     <t>5085</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5085/req-0642-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5085/req-0642-2022.pdf</t>
   </si>
   <si>
     <t>CAPEAMENTO ASFÁLTICO NA RUA HAVAÍ, EM MURIBARA, SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
     <t>5086</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5086/req-0643-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5086/req-0643-2022.pdf</t>
   </si>
   <si>
     <t>CAPEAMENTO ASFÁLTICO NA RUA FORMOSA, EM MURIBARA, SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
     <t>5087</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5087/req-0644-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5087/req-0644-2022.pdf</t>
   </si>
   <si>
     <t>CAPEAMENTO ASFÁLTICO NA RUA PRIMEIRA TRAVESSA BARÃO DE CARUARU, EM MURIBARA, SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
     <t>5088</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5088/req-0645-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5088/req-0645-2022.pdf</t>
   </si>
   <si>
     <t>CAPEAMENTO ASFÁLTICO NA RUA SEGUNDA TRAVESSA BARÃO DE CARUARU, EM MURIBARA, SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
     <t>5089</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5089/req-0646-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5089/req-0646-2022.pdf</t>
   </si>
   <si>
     <t>CAPEAMENTO ASFÁLTICO DA 3ª TRAVESSA BARÃO DE CARUARU, EM MURIBARA, SÃO LOURENÇO DA MATA-PE.</t>
   </si>
   <si>
     <t>5090</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5090/req-0647-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5090/req-0647-2022.pdf</t>
   </si>
   <si>
     <t>SOLICITO O SERVIÇO DE CONTENÇÃO DE UM BURACO NA RUA CONSTÂNCIO AVELINO DE SÁ. (SOLICITO EM CARÁTER DE URGÊNCIA PÔS O MESMO ESTÁ PREJUDICANDO O TRÂNSITO NESTE LOCAL) BAIRRO: VÁRZEA FRIA.</t>
   </si>
   <si>
     <t>5091</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5091/req-0648-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5091/req-0648-2022.pdf</t>
   </si>
   <si>
     <t>SOLICITO A CONSTRUÇÃO DE UMA PONTE SOBRE O CANAL DE TIÚMA, BAIRRO: TIÚMA.</t>
   </si>
   <si>
     <t>5092</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5092/req-0649-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5092/req-0649-2022.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE UM NÚCLEO ESCOLAR DE SAÚDE NA REDE MUNICIPAL DE ENSINO, FORMADO POR PROFISSIONAIS DA ÁREA DE PSICOLOGIA, ASSISTENTE SOCIAL, PSIQUIATRAS E OUTROS, PARA FAZEREM ATENDIMENTOS E DÁ APOIO A PAIS E ALUNOS, COM NÚCLEO PILOTO NA ESCOLA MUNICIPAL MINISTRO APOLÔNIO SALES.</t>
   </si>
   <si>
     <t>5093</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5093/req-0650-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5093/req-0650-2022.pdf</t>
   </si>
   <si>
     <t>REQUERER OBRAS DE REQUALIFICAÇÃO DO PAVIMENTO E SISTEMA DE DRENAGEM DA RUA ALAMEDA DAS PAMPOULAS, QUE ESTÁ SITUADA NA CHÁCARA TIÚMA.</t>
   </si>
   <si>
     <t>5094</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5094/req-0651-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5094/req-0651-2022.pdf</t>
   </si>
   <si>
     <t>REQUERER A EXECUÇÃO DE OBRAS DE PAVIMENTAÇÃO E DRENAGEM DA AVENIDA SENADOR JOSÉ ERMÍRIO DE MORAIS, QUE ESTÁ SITUADA NO BAIRRO TIÚMA.</t>
   </si>
   <si>
     <t>5095</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5095/req-0652-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5095/req-0652-2022.pdf</t>
   </si>
   <si>
     <t>REQUERER SERVIÇOS DE LIMPEZA, CAPINAÇÃO, REMOÇÃO DE ENTULHOS E PODAS DE ÁRVORES DA RUA ANTÔNIO GONÇALVES, QUE ESTÁ SITUADA NO CAJÁ, BAIRRO DE PENEDO.</t>
   </si>
   <si>
     <t>5096</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5096/req-0653-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5096/req-0653-2022.pdf</t>
   </si>
   <si>
     <t>REQUERER OBRAS DE REQUALIFICAÇÃO DO PAVIMENTO E SISTEMA DE DRENAGEM DA AVENIDA ASSEMBLÉIA DE DEUS, 146, QUE ESTÁ SITUADA NO BAIRRO DA VÁRZEA FRIA.</t>
   </si>
   <si>
     <t>5097</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5097/req-0654-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5097/req-0654-2022.pdf</t>
   </si>
   <si>
     <t>REQUERER OBRAS DE REQUALIFICAÇÃO DO PAVIMENTO E SISTEMA DE DRENAGEM DA RUA ALAMEDA DA HORTÊNCIA, QUE ESTÁ SITUADA NA CHÁCARA TIÚMA.</t>
   </si>
   <si>
     <t>5098</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5098/req-0655-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5098/req-0655-2022.pdf</t>
   </si>
   <si>
     <t>SOLICITO A CONSTRUÇÃO DE UM NOVO CEMITÉRIO, NO DISTRITO DE MATRIZ DA LUZ, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>5099</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5099/req-0656-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5099/req-0656-2022.pdf</t>
   </si>
   <si>
     <t>REALIZAR A TROCA DE TODA ILUMINAÇÃO PÚBLICA PARA LÂMPADAS DE LED DAS, DOS ARTISTAS, SAMARITANA, BARGUIDA, AMAGI, VITÓRIA E ITEPE QUE FICA LOCALIZADA NO BAIRRO DO CAPIBARIBE, DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>5100</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5100/req-0657-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5100/req-0657-2022.pdf</t>
   </si>
   <si>
     <t>REALIZAR A TROCA DE TODA ILUMINAÇÃO PÚBLICA PARA LÂMPADAS DE LED DAS RUAS, DOM PEDRO 1°, IMPERIAL, TRAVESSA MARAGOGI, RUA DOIS, RUA DO PEREIRA E ITAIPÚ QUE FICA LOCALIZADA NO BAIRRO DO LOTEAMENTO SÃO JOÃO E SÃO PAULO, DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>5101</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5101/req-0658-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5101/req-0658-2022.pdf</t>
   </si>
   <si>
     <t>REALIZAR A TROCA DE TODA ILUMINAÇÃO PÚBLICA PARA LÂMPADAS DE LED DAS RUAS, JOÃO GUTEMBERG, SÃO JOÃO DO PIAUÍ, JUREMA E RIO FORMOSO QUE FICA LOCALIZADA NO BAIRRO DO CAPIBARIBE, DENTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>5102</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5102/req-0659-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5102/req-0659-2022.pdf</t>
   </si>
   <si>
     <t>REALIZAR A TROCA DE TODA ILUMINAÇÃO PÚBLICA PARA LÂMPADAS DE LED DAS RUAS, CAMPINA GRANDE, SURUBIM, 3ª E 4ª TRAVESSA FRANCISCO ALVES QUE FICA LOCALIZADA NO BAIRRO LOTEAMENTO SÃO JOÃO E SÃO PAULO, DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>5103</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5103/req-0660-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5103/req-0660-2022.pdf</t>
   </si>
   <si>
     <t>REALIZAR CONSTRUÇÃO DOS MUROS DE ARRIMO NAS RESIDÊNCIAS DE N° 344, 105, 103, 100, NA RUA ISAQUE SALAZAR LOCALIZADA NO BAIRRO DE PENEDO DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>5104</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5104/req-0661-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5104/req-0661-2022.pdf</t>
   </si>
   <si>
     <t>SOLICITAR COLOCAÇÃO DE POSTE DE ILUMINAÇÃO COM LÂMPADAS DE LED DA RUA ARACATI, PRÓXIMO A CASA DE NÚMERO 220, NO BAIRRO DO PIXETE, NESSE MUNICÍPIO.</t>
   </si>
   <si>
     <t>5105</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5105/req-0662-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5105/req-0662-2022.pdf</t>
   </si>
   <si>
     <t>SOLICITAR COLOCAÇÃO DE POSTE DE ILUMINAÇÃO COM LÂMPADAS DE LED NO CRUZAMENTO DA RUA PRIMEIRA MARAGOGI COM A SEGUNDA TRAVESSA PAULISTANA NO BAIRRO DE SÃO JOÃO E SÃO PAULO, NESSE MUNICÍPIO.</t>
   </si>
   <si>
     <t>5124</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5124/req-0663-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5124/req-0663-2022.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE 02 (DUAS) LOMBADAS FÍSICAS, NA RUA MARAVILHA, AO LADO DA PRAÇA DA ESCOLA LUIZ CORREIA, LOTEAMENTO SÃO JOÃO E SÃO PAULO.</t>
   </si>
   <si>
     <t>5125</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5125/req-0664-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5125/req-0664-2022.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA PRAÇA AO LADO DA QUADRA DE AREIA NA VILA NOVA ESPERANÇA (BURACO DA VELHA), LOTEAMENTO SÃO JOÃO E SÃO PAULO.</t>
   </si>
   <si>
     <t>5126</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5126/req-0665-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5126/req-0665-2022.pdf</t>
   </si>
   <si>
     <t>SOLICITO A INTERMEDIAÇÃO JUNTO AO GRANDE RECIFE CONSÓRCIO DE TRANSPORTE E A MOBIBRASIL, PARA FAZER ATENDIMENTO COM O TRANSPORTE COLETIVO AO LOTEAMENTO BELA VISTA.</t>
   </si>
   <si>
     <t>5127</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5127/req-0666-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5127/req-0666-2022.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO E PAVIMENTAÇÃO DA RUA DO ARAME, LOCALIZADA NO LOTEAMENTO SÃO JOÃO E SÃO PAULO.</t>
   </si>
   <si>
     <t>5128</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5128/req-0667-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5128/req-0667-2022.pdf</t>
   </si>
   <si>
     <t>REQUERER OBRAS DE REQUALIFICAÇÃO DO PAVIMENTO E SISTEMA DE DRENAGEM DA RUA ALAMEDA DOS JASMINS, QUE ESTÁ SITUADA NA CHÁCARA TIÚMA.</t>
   </si>
   <si>
     <t>5129</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5129/req-0668-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5129/req-0668-2022.pdf</t>
   </si>
   <si>
     <t>REQUERER TRABALHOS DE MANUTENÇÃO E MELHORIAS DA RUA CECÍLIA MEIRELES, QUE ESTÁ LOCALIZADA NO CAJÁ, PENEDO.</t>
   </si>
   <si>
     <t>5130</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5130/req-0669-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5130/req-0669-2022.pdf</t>
   </si>
   <si>
     <t>REQUERER A INTERMEDIAÇÃO DO PODER EXECUTIVO JUNTO À SECRETARIA ESTADUAL DE EDUCAÇÃO, PARA A CONSTRUÇÃO DE UMA ESCOLA MUNICIPAL NA RUA MARIA HELENA VIANA, QUE ESTÁ SITUADA NO BAIRRO PENEDO.</t>
   </si>
   <si>
     <t>5131</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5131/req-0670-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5131/req-0670-2022.pdf</t>
   </si>
   <si>
     <t>REQUERER OBRAS DE PAVIMENTAÇÃO ASFÁLTICA E SISTEMA DE DRENAGEM DA RUA TOMAZ JOBSON, QUE ESTÁ SITUADA NO BAIRRO TIÚMA.</t>
   </si>
   <si>
     <t>5132</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5132/req-0671-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5132/req-0671-2022.pdf</t>
   </si>
   <si>
     <t>REQUERER OBRAS DE PAVIMENTAÇÃO ASFÁLTICA E SISTEMA DE DRENAGEM DA RUA VITÓRIA, QUE ESTÁ SITUADA NO BAIRRO TIÚMA.</t>
   </si>
   <si>
     <t>5133</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5133/req-0672-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5133/req-0672-2022.pdf</t>
   </si>
   <si>
     <t>ENTRADA DO CAMINHÃO DA COLETA DE LIXO NA CHÁCARA TIÚMA, NO BAIRRO TIÚMA.</t>
   </si>
   <si>
     <t>5134</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5134/req-0673-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5134/req-0673-2022.pdf</t>
   </si>
   <si>
     <t>SOLICITO A REFORMA DA PRAÇA DO PARQUE CAPIBARIBE (PRÓXIMO AO TERMINAL DO PARQUE), NO BAIRRO PARQUE CAPIBARIBE.</t>
   </si>
   <si>
     <t>5108</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5108/req-0674-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5108/req-0674-2022.pdf</t>
   </si>
   <si>
     <t>Construção de um muro de Arrimo. Rua - Praça Ferreira Franco n°303. (Na casa da Srª Sonia Maria Alburquerque, Rua do antigo lava jato de Marcos). Bairro: Penedo.</t>
   </si>
   <si>
     <t>5109</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5109/req-0675-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5109/req-0675-2022.pdf</t>
   </si>
   <si>
     <t>Saneamento Básico, Encanamento da Compesa e Pavimentação para a Rua Madrid, bairro; Chã da Tábua.</t>
   </si>
   <si>
     <t>5110</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5110/req-0676-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5110/req-0676-2022.pdf</t>
   </si>
   <si>
     <t>Capeamento Asfáltico da Rua Saturnino de Brito, em Muribara, São Lourenço da Mata.</t>
   </si>
   <si>
     <t>5111</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5111/req-0677-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5111/req-0677-2022.pdf</t>
   </si>
   <si>
     <t>Capeamento Asfáltico da Rua Barão de Caruaru em Muribara, São Lourenço da Mata.</t>
   </si>
   <si>
     <t>5112</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5112/req-0678-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5112/req-0678-2022.pdf</t>
   </si>
   <si>
     <t>Realizar reforma dos pontos de moto táxi da entrada da Mobi Brasil, Ponte de Pendo, entrada da Várzea Fria e embaixo do viaduto, neste município.</t>
   </si>
   <si>
     <t>5113</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5113/req-0679-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5113/req-0679-2022.pdf</t>
   </si>
   <si>
     <t>Realizar construção de um muro de arrimo nas residências de n° 80 na Rua Assis Chateaubriand localizada no Bairro da Várzea Fria, neste município.</t>
   </si>
   <si>
     <t>5117</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5117/req-0680-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5117/req-0680-2022.pdf</t>
   </si>
   <si>
     <t>Realizar a  construção de muro de arrimo na residência de n°14 A que fica localizada na Rua São Bernardo, no Loteamento São João e São Paulo, no bairro do Capibaribe, neste município.</t>
   </si>
   <si>
     <t>5120</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5120/req-0681-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5120/req-0681-2022.pdf</t>
   </si>
   <si>
     <t>Realizar a construção de muros de arrimo nas residências de n° 187, 189 e 205, que ficam localizadas na Rua Pero Vaz da Caminha, no bairro do Capibaribe, neste município.</t>
   </si>
   <si>
     <t>5122</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5122/req-0682-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5122/req-0682-2022.pdf</t>
   </si>
   <si>
     <t>Realizar a reforma dos canais de esgoto da Av. Assembleia de Deus que fica localizada no bairro da Várzea Fria, neste município.</t>
   </si>
   <si>
     <t>5121</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5121/req-0683-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5121/req-0683-2022.pdf</t>
   </si>
   <si>
     <t>Solicito ao Sr. Prefeito Vinícius Labanca, junto à secretaria de infraestrutura, que seja realizada a coleta de lixo da Rua Fernando Pereira de Araújo, localizada no centro, neste município.</t>
   </si>
   <si>
     <t>5123</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5123/req-0684-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5123/req-0684-2022.pdf</t>
   </si>
   <si>
     <t>Solicito ao Sr. Prefeito Vinícius Labanca, junto à secretaria de infraestrutura, que seja realizada a coleta de lixo da Rua João de Carvalho (após a Rua 47), localizada no  bairro do Parque Capibaribe, neste município.</t>
   </si>
   <si>
     <t>5135</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5135/req-0685-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5135/req-0685-2022.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE PARAPEITO, NA PONTE QUE CORTA O RIO CAPIBARIBE, LOCALIZADA NA RUA AUGUSTINHO RODRIGUES, NO BAIRRO CAIARÁ, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>5137</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5137/req-0686-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5137/req-0686-2022.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DO CANAL, COM REMOÇÃO DE LIXO, NA RUA AURORA, LOCALIZADA NO BAIRRO DA VÁRZEA FRIA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>5136</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5136/req-0687-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5136/req-0687-2022.pdf</t>
   </si>
   <si>
     <t>Complemento asfáltico na Rua Manoel de Moura, localizada no bairro Vila Dourado, neste município.</t>
   </si>
   <si>
     <t>5138</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5138/req-0688-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5138/req-0688-2022.pdf</t>
   </si>
   <si>
     <t>Canalização da rede de esgoto, na Rua Manoel de Moura, localizada no bairro Caiará, neste município.</t>
   </si>
   <si>
     <t>5139</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5139/req-0689-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5139/req-0689-2022.pdf</t>
   </si>
   <si>
     <t>Canalização de Rede de Esgoto, na Rua Belém de São Francisco, localizada no bairro Vila Dourada, neste município.</t>
   </si>
   <si>
     <t>5140</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5140/req-0690-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5140/req-0690-2022.pdf</t>
   </si>
   <si>
     <t>Reposição de tampa para bueiro, por trás da escola Ercina Lapenda, situada no bairro Vila Ercina Lapenda, neste município.</t>
   </si>
   <si>
     <t>5141</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5141/req-0691-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5141/req-0691-2022.pdf</t>
   </si>
   <si>
     <t>Requerer obras de pavimentação em paralelepípedos e sistema de drenagem da Rua 1, que está situada no Portal Tiúma.</t>
   </si>
   <si>
     <t>5142</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5142/req-0692-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5142/req-0692-2022.pdf</t>
   </si>
   <si>
     <t>Requerer obras de pavimentação em paralelepípedos e sistema de drenagem da Rua Pedro Firmino de Melo, que está situada no Portal Tiúma.</t>
   </si>
   <si>
     <t>5143</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5143/req-0693-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5143/req-0693-2022.pdf</t>
   </si>
   <si>
     <t>Requerer obras de pavimentação asfáltica e sistema de drenagem das Ruas: Ágata, Turquesa, Marfim, Ônix, Perolas, Brilhante, Cristal, Diamante e_x000D_
 Maria Estela Amazonas, que estão situadas na Rosina Labanca.</t>
   </si>
   <si>
     <t>5144</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5144/req-0694-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5144/req-0694-2022.pdf</t>
   </si>
   <si>
     <t>Realizar a troca de toda iluminação publica para lâmpadas de Led das Ruas Eulina, Maringa, Várzea Verde, Andaraí e Clara Lopes que fica localizada no bairro da Várzea Fria, deste município.</t>
   </si>
   <si>
     <t>5145</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5145/req-0695-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5145/req-0695-2022.pdf</t>
   </si>
   <si>
     <t>Recuperação Asfáltica, Rua Dona Leopoldina Corrêa (Em toda a Extensão da rua) Bairro: Centro.</t>
   </si>
   <si>
     <t>5146</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
     <t>Antônio Manga</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5146/req-0696-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5146/req-0696-2022.pdf</t>
   </si>
   <si>
     <t>Solicito ao chefe do poder executivo, o exmo. Sr. Vinicius Labanca, solicitar a colocação de faixas e sinalização e Guarda municipais para a frente da Escola Municipal Senador José Ermírio de Moraes, nos horários de entrada e saída dos alunos</t>
   </si>
   <si>
     <t>5147</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5147/req-0697-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5147/req-0697-2022.pdf</t>
   </si>
   <si>
     <t>Solicito ao chefe do poder executivo, o exmo. Sr. Vinicius Labanca, solicitar limpeza e uma melhor higienização do Mercado Público de Tiúma, para melhor acesso e conforto da população se faz necessário a higienização do mesmo.</t>
   </si>
   <si>
     <t>5148</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5148/req-0698-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5148/req-0698-2022.pdf</t>
   </si>
   <si>
     <t>Solicito ao chefe do poder executivo, o exmo. Sr. Vinicius Labanca, solicitar qual o número dos Servidores efetivos atual da prefeitura municipal de São_x000D_
 Lourenço da Mata, como também, do valor do aporte mensal.</t>
   </si>
   <si>
     <t>5155</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5155/req-0699-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5155/req-0699-2022.pdf</t>
   </si>
   <si>
     <t>Incluir no calendário municipal, a semana de conscientização sobre a menopausa, neste município.</t>
   </si>
   <si>
     <t>5156</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5156/req-0700-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5156/req-0700-2022.pdf</t>
   </si>
   <si>
     <t>Incluir no calendário municipal, a semana de atendimento prioritário a saúde da mulher, neste município.</t>
   </si>
   <si>
     <t>5157</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5157/req-0701-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5157/req-0701-2022.pdf</t>
   </si>
   <si>
     <t>Disponibilização de sala de apoio à amamentação em órgãos da administração pública, neste município.</t>
   </si>
   <si>
     <t>5158</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5158/req-0702-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5158/req-0702-2022.pdf</t>
   </si>
   <si>
     <t>Incluir no calendário municipal, a semana de conscientização dedicado ao "outubro rosa - como prevenir o câncer de mama", neste município.</t>
   </si>
   <si>
     <t>5159</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5159/req-0703-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5159/req-0703-2022.pdf</t>
   </si>
   <si>
     <t>Liberação de entrada de animais de estimação, no hospital público do nosso município, para visitas a pacientes internados.</t>
   </si>
   <si>
     <t>5160</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5160/req-0704-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5160/req-0704-2022.pdf</t>
   </si>
   <si>
     <t>Solicito da secretaria de infraestrutura, que cobre da compesa urgência na conclusão do serviço localizado na rua Nova Esperança I, no bairro do Pixete.</t>
   </si>
   <si>
     <t>5161</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5161/req-0705-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5161/req-0705-2022.pdf</t>
   </si>
   <si>
     <t>Limpeza e capinação da Escola Rosina Labanca, localizada no Parque Capibaribe neste município em São Lourenço da Mata.</t>
   </si>
   <si>
     <t>5162</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5162/req-0706-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5162/req-0706-2022.pdf</t>
   </si>
   <si>
     <t>Calçamento da Rua Antônio Cunha do Nascimento Loteamento Pau Brasil em Muribara São Lourenço da Mata.</t>
   </si>
   <si>
     <t>5163</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5163/req-0707-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5163/req-0707-2022.pdf</t>
   </si>
   <si>
     <t>Instalação de uma antena telefônica no reserva São Lourenço nesta cidade.</t>
   </si>
   <si>
     <t>5164</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5164/req-0708-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5164/req-0708-2022.pdf</t>
   </si>
   <si>
     <t>Solicito a troca de lâmpadas convencionais por lâmpadas de led, nas ruas: rua Dr. Marcos Antônio Barbosa dos santos, rua Maria José de Souza, rua Abrivaldo rodrigues de moura, rua Paulo de Barros Ximenes, rua Antônio Barbosa dos santos, rua prefeito Tito Pereira de Oliveira, rua Maria Alíde de lira e rua Jose Carneiro leão do residencial Francisca de Paula, nesta cidade.</t>
   </si>
   <si>
     <t>5165</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5165/req-0709-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5165/req-0709-2022.pdf</t>
   </si>
   <si>
     <t>Solicito a troca de lâmpadas convencionais por lâmpadas de led, na rua Severino Cassiano da Silva, Parque Capibaribe, nesta cidade.</t>
   </si>
   <si>
     <t>5166</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5166/req-0710-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5166/req-0710-2022.pdf</t>
   </si>
   <si>
     <t>Solicito a troca de lâmpadas convencionais por lâmpadas de led, na Rua José de Alencar, nesta cidade.</t>
   </si>
   <si>
     <t>5167</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
     <t>Solicito a troca de lâmpadas convencionais por lâmpadas de led, na Rua Adolfo Maranhão, nesta cidade.</t>
   </si>
   <si>
     <t>5168</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5168/req-0712-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5168/req-0712-2022.pdf</t>
   </si>
   <si>
     <t>Requerer soluções ao Poder Executivo Municipal para falta de coleta de lixo da Rua José Gonçalves de Melo, que está situada no bairro Tiúma.</t>
   </si>
   <si>
     <t>5169</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5169/req-0713-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5169/req-0713-2022.pdf</t>
   </si>
   <si>
     <t>Construção de um Ponto de Mototáxi para os Mototaxitas que fica no Atacarejo Bairro: Capibaribe.</t>
   </si>
   <si>
     <t>5170</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5170/req-0714-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5170/req-0714-2022.pdf</t>
   </si>
   <si>
     <t>Implantação de coleta de lixo seletiva, neste município.</t>
   </si>
   <si>
     <t>5171</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5171/req-0715-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5171/req-0715-2022.pdf</t>
   </si>
   <si>
     <t>Divulgação no site da prefeitura, da relação dos medicamentos disponíveis e indisponíveis, na rede pública municipal de saúde, neste município.</t>
   </si>
   <si>
     <t>5172</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5172/req-0716-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5172/req-0716-2022.pdf</t>
   </si>
   <si>
     <t>Estudo de viabilidade sobre a criação de um programa de sustentabilidade ambiental, nas escolas da rede pública municipal de ensino, neste município.</t>
   </si>
   <si>
     <t>5173</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5173/req-0717-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5173/req-0717-2022.pdf</t>
   </si>
   <si>
     <t>Afixação de placas informativas dos números 100 e 190 disque denúncia contra crimes de abuso e exploração sexual de crianças e adolescentes, em órgãos públicos e privados, neste município.</t>
   </si>
   <si>
     <t>5174</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5174/req-0718-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5174/req-0718-2022.pdf</t>
   </si>
   <si>
     <t>Palestras de conscientização sobre a neurofibramatose, nos postos de saúde, neste município.</t>
   </si>
   <si>
     <t>5175</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5175/req-0719-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5175/req-0719-2022.pdf</t>
   </si>
   <si>
     <t>Solicito as sinalizações de trânsito adequadas em toda extensão da estrada do Tip, dando início do Santo São Lourenço, neste município.</t>
   </si>
   <si>
     <t>5176</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5176/req-0720-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5176/req-0720-2022.pdf</t>
   </si>
   <si>
     <t>Solicito a limpeza do cemitério de Lages, no distrito de Lages, neste município.</t>
   </si>
   <si>
     <t>5177</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5177/req-0721-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5177/req-0721-2022.pdf</t>
   </si>
   <si>
     <t>Solicito uma nova limpeza do açude de Lages, no distrito de Lages, neste município.</t>
   </si>
   <si>
     <t>5178</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5178/req-0722-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5178/req-0722-2022.pdf</t>
   </si>
   <si>
     <t>Solicito a inserção de um semáforo na av. Dr. Luiz Correia de Araújo, centro, em frente ao Cine Royal, neste município.</t>
   </si>
   <si>
     <t>5179</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5179/req-0723-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5179/req-0723-2022.pdf</t>
   </si>
   <si>
     <t>Solicito ao senhor prefeito Vinicius Labanca, junto à secretaria de infraestrutura a construção e funcionamento de uma creche na comunidade riacho da prata localizada ás margens da Br 408 por trás da área de lazer banho do sapo, neste município.</t>
   </si>
   <si>
     <t>5180</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5180/req-0724-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5180/req-0724-2022.pdf</t>
   </si>
   <si>
     <t>Solicito ao senhor Prefeito Vinicius Labanca, junto à secretaria de infraestrutura construção de um banheiro público e colocação do parquinho de madeira na área infantil da praça dom Helder câmara situada no terminal do Parque Capibaribe, neste município.</t>
   </si>
   <si>
     <t>5181</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5181/req-0725-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5181/req-0725-2022.pdf</t>
   </si>
   <si>
     <t>Solicito ao senhor prefeito Vinicius Labanca, junto à secretaria de infraestrutura a construção de um posto de saúde na comunidade riacho da prata localizada ás margens da Br 408 por trás da área de lazer banho do sapo, neste município.</t>
   </si>
   <si>
     <t>5182</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5182/req-0726-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5182/req-0726-2022.pdf</t>
   </si>
   <si>
     <t>Solicito ao senhor prefeito Vinicius Labanca, junto à Secretaria de infraestrutura a construção de uma área de lazer incluindo uma quadra poliesportiva e brinquedos infantis na comunidade riacho da prata localizada ás margens da Br 408 por trás da área de lazer banho do sapo, neste município.</t>
   </si>
   <si>
     <t>5186</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5186/req-0727-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5186/req-0727-2022.pdf</t>
   </si>
   <si>
     <t>Solicito ao chefe do poder executivo, o exmo. Sr. Vinícius Labanca, o encaminhamento de um relatório da execução financeira enquanto prestação_x000D_
 de contas para ser apresentada pela SECRETARIA MUNICIPAL DE ASSISTÊNCIA SOCIAL, consolidando as informações sobre Serviços, Programas, Ações com recursos alocados no FUNDO MUNICIPAL DE ASSISTÊNCIA SOCIAL - FMAS, além disso, valores, cópia de contrato, lista de beneficiários em relação aos benefícios eventuais existentes, de modo especial das cestas básicas.</t>
   </si>
   <si>
     <t>5183</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5183/req-0728-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5183/req-0728-2022.pdf</t>
   </si>
   <si>
     <t>Construção de um muro de arrimo na rua Clovis Pessoa de Araújo Nº 84 (Antiga Rua quarenta e três, Sr.ª Eudja Araújo de Albuquerque_x000D_
 Coutinho). Bairro: Parque Capibaribe</t>
   </si>
   <si>
     <t>5184</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5184/req-0729-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5184/req-0729-2022.pdf</t>
   </si>
   <si>
     <t>Recuperação de Paralelepípedos e Posterior Asfaltamento da Rua do Sol Bairro: Várzea Fria.</t>
   </si>
   <si>
     <t>5185</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5185/req-0730-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5185/req-0730-2022.pdf</t>
   </si>
   <si>
     <t>Solicito ao senhor prefeito Vinicius Labanca, junto à secretaria de infraestrutura, a construção de um banheiro público no terminal das kombis na avenida um no bairro Parque Capibaribe, nesse município.</t>
   </si>
   <si>
     <t>5192</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5192/req-0731-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5192/req-0731-2022.pdf</t>
   </si>
   <si>
     <t>Solicito a troca de lâmpadas convencionais por lâmpadas de led, na rua do campo, centro nesta cidade.</t>
   </si>
   <si>
     <t>5193</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
     <t>Requerer ação do Poder Executivo Municipal para limpeza, capinação, remoção de entulhos e pintura do Cemitério Municipal de Tiúma.</t>
   </si>
   <si>
     <t>5194</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5194/req-0733-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5194/req-0733-2022.pdf</t>
   </si>
   <si>
     <t>Asfaltamento da Rua do Cotovelo - Bairro: Tiúma</t>
   </si>
   <si>
     <t>5195</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5195/req-0734-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5195/req-0734-2022.pdf</t>
   </si>
   <si>
     <t>Solicito o Serviço de Terraplanagem e Posterior Calçamento para Rua, Alameda dos Flamboyants- Bairro: Tiúma</t>
   </si>
   <si>
     <t>5196</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5196/req-0735-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5196/req-0735-2022.pdf</t>
   </si>
   <si>
     <t>Instalação de abrigos nos pontos de ônibus, com assentos preferenciais para gestantes, idosos, e pessoas com mobilidade reduzidas, neste município.</t>
   </si>
   <si>
     <t>5197</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5197/req-0736-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5197/req-0736-2022.pdf</t>
   </si>
   <si>
     <t>Elaboração de um programa de formação profissional, para pessoas em situação de rua e vulnerabilidade social, neste município.</t>
   </si>
   <si>
     <t>5198</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5198/req-0737-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5198/req-0737-2022.pdf</t>
   </si>
   <si>
     <t>Criação de banco de empregos para mulheres vítimas de violência doméstica e reserva de vagas em creches para os filhos dessas mulheres, neste município.</t>
   </si>
   <si>
     <t>5199</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5199/req-0738-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5199/req-0738-2022.pdf</t>
   </si>
   <si>
     <t>Vistoria do muro do pereirão, junto a defesa civil, devido apresentação de alguns buracos e rachaduras.</t>
   </si>
   <si>
     <t>5200</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5200/req-0739-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5200/req-0739-2022.pdf</t>
   </si>
   <si>
     <t>Incluir no calendário das escolas da rede pública municipal de ensino a "semana da cidadania", neste município.</t>
   </si>
   <si>
     <t>5201</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5201/req-0740-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5201/req-0740-2022.pdf</t>
   </si>
   <si>
     <t>Solicito ao senhor prefeito Vinicius Labanca, junto à secretaria municipal de infraestrutura a construção de um canal entre as ruas vital de negreiro e condado no bairro Capibaribe neste município.</t>
   </si>
   <si>
     <t>5202</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5202/req-0741-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5202/req-0741-2022.pdf</t>
   </si>
   <si>
     <t>Solicito ao senhor prefeito Vinicius Labanca, junto à secretaria municipal de infraestrutura a construção de calçadas em toda mediação da rua vital de negreiro até a Escola Abc no bairro Capibaribe neste município.</t>
   </si>
   <si>
     <t>5203</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5203/req-0742-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5203/req-0742-2022.pdf</t>
   </si>
   <si>
     <t>Solicito ao senhor prefeito Vinicius Labanca, junto à secretaria municipal de infraestrutura o recapeamento da rua vital de negreiro no bairro de Capibaribe (na comunidade gleba do patriarca), neste município.</t>
   </si>
   <si>
     <t>5204</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5204/req-0743-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5204/req-0743-2022.pdf</t>
   </si>
   <si>
     <t>Solicito ao senhor prefeito Vinicius Labanca, junto à secretaria municipal de infraestrutura a construção e funcionamento de uma quadra poliesportiva na rua condado no bairro Capibaribe neste município.</t>
   </si>
   <si>
     <t>5205</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5205/req-0744-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5205/req-0744-2022.pdf</t>
   </si>
   <si>
     <t>Solicito ao senhor prefeito Vinicius Labanca, junto à secretaria municipal de infraestrutura o capeamento da rua aliança no bairro de chá da tábua (na comunidade gleba do patriarca), neste município.</t>
   </si>
   <si>
     <t>5209</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5209/req-0745-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5209/req-0745-2022.pdf</t>
   </si>
   <si>
     <t>A criação do Fundo Municipal de Mobilidade Urbana.</t>
   </si>
   <si>
     <t>5210</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5210/req-0746-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5210/req-0746-2022.pdf</t>
   </si>
   <si>
     <t>A Criação do Conselho Municipal de Mobilidade Urbana.</t>
   </si>
   <si>
     <t>5211</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5211/req-0747-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5211/req-0747-2022.pdf</t>
   </si>
   <si>
     <t>Recuperação de uma parte do muro de arrimo da Rua Manoel Amazonas, nº 201 (ao lado da igreja tocha ardente), no bairro de caiará, São Lourenço da Mata.</t>
   </si>
   <si>
     <t>5212</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
     <t>Alemão do Pixete, Antônio Manga, Arllan Dourado, Cuscuz do Povo, Deto de Lages, Fabinho Pereira, Gilberto Monteiro, Gordo de Lages, João Pessoa, Leonardo Barbosa, Luciano do Cruzeiro, Queu, Salvador, Swamy do Queijo, Vavá do Povo</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5212/req-0748-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5212/req-0748-2022.pdf</t>
   </si>
   <si>
     <t>Aquisição de mesas de Futmesa para implantação nas praças: Senador Carlos Wilson no bairro do centro; praça Dom Hélder Câmara Parque Capibaribe, praça da rua 75 no bairro do parque Capibaribe; praça Ademar Francisco vieira no bairro de Tiúma; praça Ariano Suassuna na Rosina labanca; praça jardim metropolitano na chã da tabua; praça Alberto querido Manoel correia na beira da linha; praça da academia da cidade - casa de saúde; praça da rua Itají no lot. São João São Paulo; praça professora rosa lima em matriz da luz; praça Severino Soares(bio mecânico) na muribara; praça da rua das flores no caiará; praça Ercina Lapenda na vila Ercina Lapenda; praça Manoel Santana(aranha) na beira da linha; praça Sebastião Cariele na bela vista; praça beira rio; praça jacinto Barbosa do nascimento no Residencial Francisca de Paula; praça José sátiro Barbosa na vila rica.</t>
   </si>
   <si>
     <t>5213</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5213/req-0749-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5213/req-0749-2022.pdf</t>
   </si>
   <si>
     <t>Requerer a implantação de mais uma unidade de saúde municipal (posto de saúde da família - PSF), na Avenida 8 de Maio, mais especificamente_x000D_
 nas proximidades da Escola Conde Pereira Carneiro, para também atender as Comunidades de Chã da Tábua e parte do Centro.</t>
   </si>
   <si>
     <t>5214</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5214/req-0750-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5214/req-0750-2022.pdf</t>
   </si>
   <si>
     <t>Reforma da Creche Tia Inês Bairro: Vila do Reinado.</t>
   </si>
   <si>
     <t>5215</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5215/req-0751-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5215/req-0751-2022.pdf</t>
   </si>
   <si>
     <t>Que seja Providenciado a Colocação de um contêiner para Coleta de Lixo na chácara Tiúma Bairro: Tiúma.</t>
   </si>
   <si>
     <t>5216</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5216/req-0752-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5216/req-0752-2022.pdf</t>
   </si>
   <si>
     <t>Solicitação de Limpeza e Capinação da Avenida Manoel Quintão.</t>
   </si>
   <si>
     <t>5217</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5217/req-0753-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5217/req-0753-2022.pdf</t>
   </si>
   <si>
     <t>Solicito Operação Tapa Buracos na Rua Verdejante Bairro Pixete.</t>
   </si>
   <si>
     <t>5218</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5218/req-0754-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5218/req-0754-2022.pdf</t>
   </si>
   <si>
     <t>Solicito o Serviço de Contenção de um buraco na Rua Praça Ferreira Franco (Fonseca Galvão II Após o lava jato de Marcos) Bairro: Penedo.</t>
   </si>
   <si>
     <t>5219</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5219/req-0755-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5219/req-0755-2022.pdf</t>
   </si>
   <si>
     <t>Introduzir nas escolas da rede pública municipal de ensino o "quintal produtivo", neste município.</t>
   </si>
   <si>
     <t>5220</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5220/req-0756-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5220/req-0756-2022.pdf</t>
   </si>
   <si>
     <t>Providenciar revestimento antiderrapante para as calçadas da nossa cidade, principalmente no centro comercial e nas ruas e avenidas mais movimentadas, neste município.</t>
   </si>
   <si>
     <t>5221</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5221/req-0757-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5221/req-0757-2022.pdf</t>
   </si>
   <si>
     <t>Implantação do jogo de xadrez, como instrumento pedagógico nos projetos de ensino da rede pública municipal de ensino, neste município.</t>
   </si>
   <si>
     <t>5222</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5222/req-0758-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5222/req-0758-2022.pdf</t>
   </si>
   <si>
     <t>Aumento das cotas de exames laboratoriais, neste município.</t>
   </si>
   <si>
     <t>5223</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5223/req-0759-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5223/req-0759-2022.pdf</t>
   </si>
   <si>
     <t>Aquisição de mesas da modalidade Futmesa, para as Escolas da Rede Pública Municipal de Ensino, a Escola min. Apolônio Sales, Alfredo Dias de Oliveira, Antônio Crescêncio de Góis, Antônio Crescêncio de Góis - anexo Umuarama, Antônio de Castro Alves, Carmela Orrico Lapenda, Cleto Campelo, Cleto Campelo - (anexo menino jesus e 10 de agosto), Clodoaldo Gomes de Araújo, dona ouvia Josefa da Silva, Dr. Augusto Lucena, Dr. Fernando Sampaio, Dr. Henrique de Queiroz Monteiro, Dr. Luiz correia de Araújo, Duque de Caxias, Ercina Lapenda, Francisco Tavares de Moura, hermínio Moreira dias, Inácio Gomes da Silva, Jair Pereira de Oliveira, Joaquim Damião, Joaquim de brito, Jonas de Andrade lima, Jornalista Cristina Tavares, Maria José de Souza, menino Jesus, Ministro Fernando Lira, nave da fantasia, Padre João Barbalho, Padre João Collignon, Paulo Gomes de Araújo, poço Dantas, Prefeito Amaro Alves de Souza, prof.ª Dulce cândida Acioly, Josué pereira de oliveira, prof. Severino Sales, roldão Siqueira.</t>
   </si>
   <si>
     <t>5225</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5225/req-0760-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5225/req-0760-2022.pdf</t>
   </si>
   <si>
     <t>Solicitação de pavimentação e drenagem na travessa da rua alameda dos girassol em chácara Tiúma, no bairro de Tiúma.</t>
   </si>
   <si>
     <t>5226</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5226/req-0761-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5226/req-0761-2022.pdf</t>
   </si>
   <si>
     <t>Solicitação e pavimentação e drenagem na Travessa da Rua alameda das palmeiras em chácara Tiúma, no bairro de Tiúma.</t>
   </si>
   <si>
     <t>5227</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5227/req-0762-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5227/req-0762-2022.pdf</t>
   </si>
   <si>
     <t>Solicitação de pavimentação e drenagem da rua alameda das Hortência em chácara Tiúma, no bairro de Tiúma.</t>
   </si>
   <si>
     <t>5228</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5228/req-0763-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5228/req-0763-2022.pdf</t>
   </si>
   <si>
     <t>Requerer obras de calçamento em paralelepípedo da Rua Belém de São Francisco, que está situada no bairro Caiará.</t>
   </si>
   <si>
     <t>5229</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5229/req-0764-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5229/req-0764-2022.pdf</t>
   </si>
   <si>
     <t>Requerer do Poder Executivo Municipal, o funcionamento noturno dos postos de saúde da família (PSF), definindo que o serviço comece a partir da unidade que está situada na avenida 8 de Maio, no bairro Chã da tábua e se estenda as unidades beneficiadas dentro do programa pela Secretaria Municipal de Saúde.</t>
   </si>
   <si>
     <t>5230</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5230/req-0765-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5230/req-0765-2022.pdf</t>
   </si>
   <si>
     <t>Aquisição de mesa da modalidade Futmesa, para a quadra de areia, localizada no bairro de Tiúma, neste município.</t>
   </si>
   <si>
     <t>5231</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5231/req-0766-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5231/req-0766-2022.pdf</t>
   </si>
   <si>
     <t>Aquisição de mesa da modalidade Futmesa, para a quadra de areia, localizada no bairro Vila Ercina Lapenda, neste município.</t>
   </si>
   <si>
     <t>5232</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5232/req-0767-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5232/req-0767-2022.pdf</t>
   </si>
   <si>
     <t>Aquisição de mesa da modalidade Futmesa, para a quadra de areia, localizada no bairro Chã da Tábua, neste município.</t>
   </si>
   <si>
     <t>5233</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5233/req-0768-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5233/req-0768-2022.pdf</t>
   </si>
   <si>
     <t>Aquisição de mesa da modalidade Futmesa, para a quadra de areia, localizada no bairro Beira Rio, neste município.</t>
   </si>
   <si>
     <t>5234</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5234/req-0769-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5234/req-0769-2022.pdf</t>
   </si>
   <si>
     <t>Implantar a carteira de identificação às pessoas com câncer em nosso município.</t>
   </si>
   <si>
     <t>5235</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5235/req-0770-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5235/req-0770-2022.pdf</t>
   </si>
   <si>
     <t>Solicito a Reforma da Praça do Dominó (em frente ao Campo da Coca Cola) Bairro: Várzea Fria.</t>
   </si>
   <si>
     <t>5236</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5236/req-0771-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5236/req-0771-2022.pdf</t>
   </si>
   <si>
     <t>Construção de um muro de arrimo na rua Duque de Caxias, 432. Bairro Capibaribe na Casa da Senhora Elaine Lúcia Rodrigues do Nascimento, (No final dos condomínios, na subida da Mobi Brasil).</t>
   </si>
   <si>
     <t>5237</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5237/req-0772-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5237/req-0772-2022.pdf</t>
   </si>
   <si>
     <t>Solicito que Seja feita a Reforma da Pracinha e da Quadra de Areia localizadas no Final da Rua Nova Esperança, no Bairro do Pixete.</t>
   </si>
   <si>
     <t>5238</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5238/req-0773-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5238/req-0773-2022.pdf</t>
   </si>
   <si>
     <t>Solicito que seja construídas passarelas no canal do loteamento Maria Helena de Moraes no bairro de Tiúma.</t>
   </si>
   <si>
     <t>5239</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5239/req-0774-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5239/req-0774-2022.pdf</t>
   </si>
   <si>
     <t>Solicito que seja disponibilizado em nosso Município um Centro de Controle Animal, onde possam ser recolhidos e tratados animais abandonados que são encontrados nas vias públicas.</t>
   </si>
   <si>
     <t>5240</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5240/req-0775-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5240/req-0775-2022.pdf</t>
   </si>
   <si>
     <t>Calçamento da Rua Nelson Avila Bairro: Penedo.</t>
   </si>
   <si>
     <t>5241</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5241/req-0776-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5241/req-0776-2022.pdf</t>
   </si>
   <si>
     <t>Solicito ao senhor prefeito Vinicius Labanca, junto à secretaria municipal de infraestrutura colocação de corrimão na escadaria situada no final da rua 34 localizada no bairro parque Capibaribe neste município.</t>
   </si>
   <si>
     <t>5242</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5242/req-0777-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5242/req-0777-2022.pdf</t>
   </si>
   <si>
     <t>Recuperação do canal da rua do campo, em frente ao número 212 casa da Sr.ª Marluce, no bairro centro.</t>
   </si>
   <si>
     <t>5243</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5243/req-0778-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5243/req-0778-2022.pdf</t>
   </si>
   <si>
     <t>Solicitar junto ao governo do estado a desapropriação do terreno da Compesa localizado na rua 13, no parque Capibaribe, seja doado ao município de São Lourenço da Mata, para construção de uma unidade básica da família (UBF) ou uma praça para os moradores do bairro.</t>
   </si>
   <si>
     <t>5244</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5244/req-0779-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5244/req-0779-2022.pdf</t>
   </si>
   <si>
     <t>Criação da secretaria municipal da mulher, neste município.</t>
   </si>
   <si>
     <t>5245</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5245/req-0780-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5245/req-0780-2022.pdf</t>
   </si>
   <si>
     <t>Instalação de um telão, na praça do canhão, para transmissão dos jogos da copa do mundo.</t>
   </si>
   <si>
     <t>5246</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5246/req-0781-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5246/req-0781-2022.pdf</t>
   </si>
   <si>
     <t>Instalação de uma antena telefônica, para melhoramento do sinal de telefonia celular, no bairro de penedo, neste município.</t>
   </si>
   <si>
     <t>5247</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5247/req-0782-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5247/req-0782-2022.pdf</t>
   </si>
   <si>
     <t>Instalação de uma antena telefônica, para melhoramento do sinal de telefonia celular, no bairro da Rosina Labanca, neste município.</t>
   </si>
   <si>
     <t>5248</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5248/req-0783-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5248/req-0783-2022.pdf</t>
   </si>
   <si>
     <t>Elaboração de um plano de cargos, carreiras e remuneração dos servidores públicos municipais, neste município.</t>
   </si>
   <si>
     <t>5249</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5249/req-0784-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5249/req-0784-2022.pdf</t>
   </si>
   <si>
     <t>Solicito o Serviço de Tapa Buraco, Rua Dez de Novembro (em frente ao nº 15) Bairro: Pixete.</t>
   </si>
   <si>
     <t>5250</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5250/req-0785-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5250/req-0785-2022.pdf</t>
   </si>
   <si>
     <t>Solicito a Construção de um Muro de Arrimo na Rua das Rosa Nº 35A (Residência das Senhoras Keila e Teima) Bairro: Penedo.</t>
   </si>
   <si>
     <t>5251</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5251/req-0786-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5251/req-0786-2022.pdf</t>
   </si>
   <si>
     <t>Solicito a Colocação de Manilhas no Canal da Rua das Rosas (em frente à casa da Sr.ª Betazia) Bairro: Penedo.</t>
   </si>
   <si>
     <t>5252</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5252/req-0787-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5252/req-0787-2022.pdf</t>
   </si>
   <si>
     <t>Solicito ao Senhor Prefeito Vinícius Labanca, junto à secretaria municipal de infraestrutura colocação de um guarda corpo, um corrimão ou uma mureta de segurança para evitar acidentes num penhasco existente no final da rua 34 localizada no bairro parque Capibaribe neste município.</t>
   </si>
   <si>
     <t>5253</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5253/req-0788-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5253/req-0788-2022.pdf</t>
   </si>
   <si>
     <t>Solicitação de um CAPS Infantil para tratamento de transtorno psicossocial, neste município.</t>
   </si>
   <si>
     <t>5255</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5255/req-0789-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5255/req-0789-2022.pdf</t>
   </si>
   <si>
     <t>Solicito que seja lançado no âmbito do Município de São Lourenço da Mata, e postado nas redes sociais da prefeitura, bem como a fixação de material informativo nos órgãos públicos municipais, a campanha de conscientização sobre os perigos da prática conhecida como "SURF NOS ONIBUS".</t>
   </si>
   <si>
     <t>5256</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5256/req-0790-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5256/req-0790-2022.pdf</t>
   </si>
   <si>
     <t>Reforma da Praça e da Quadra de areia da Beira Rio Bairro: Beira Rio.</t>
   </si>
   <si>
     <t>5257</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5257/req-0791-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5257/req-0791-2022.pdf</t>
   </si>
   <si>
     <t>Solicito a Reforma da Praça Love futebol (em frente à escola Paulo Gomes) Bairro: Penedo.</t>
   </si>
   <si>
     <t>5258</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5258/req-0792-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5258/req-0792-2022.pdf</t>
   </si>
   <si>
     <t>Realizar construção de um muro de arrimo nas residência de n.123 na rua Epitácio Pessoa localizada no bairro de Penedo deste município.</t>
   </si>
   <si>
     <t>5259</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5259/req-0793-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5259/req-0793-2022.pdf</t>
   </si>
   <si>
     <t>Realizar construção de um muro de arrimo na residência de n.591 na rua Tabelião João Lago localizada no bairro da Várzea Fria deste município.</t>
   </si>
   <si>
     <t>5260</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5260/req-0794-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5260/req-0794-2022.pdf</t>
   </si>
   <si>
     <t>Realizar construção de um muro de arrimo na residência de n.34 na rua Santa Maria localizada no bairro Loteamento São João e São Paulo deste_x000D_
 município.</t>
   </si>
   <si>
     <t>5261</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5261/req-0795-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5261/req-0795-2022.pdf</t>
   </si>
   <si>
     <t>Realizar construção de um muro de arrimo nas residência de n.32 na rua Epitácio Pessoa. localizada no bairro de Penedo deste município.</t>
   </si>
   <si>
     <t>5262</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5262/req-0796-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5262/req-0796-2022.pdf</t>
   </si>
   <si>
     <t>Realização de festa de 15 anos coletiva, para meninas de baixa renda, neste município.</t>
   </si>
   <si>
     <t>5263</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5263/req-0797-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5263/req-0797-2022.pdf</t>
   </si>
   <si>
     <t>Instalação de uma faixa de pedestre no viaduto, que liga o Parque Capibaribe com a Av. 08 de maio, neste município.</t>
   </si>
   <si>
     <t>5264</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5264/req-0798-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5264/req-0798-2022.pdf</t>
   </si>
   <si>
     <t>Criação de um centro de pesquisas históricas e ciências sociais, neste município.</t>
   </si>
   <si>
     <t>5265</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5265/req-0799-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5265/req-0799-2022.pdf</t>
   </si>
   <si>
     <t>Campanha de conscientização acerca dos malefícios do uso do cigarro eletrônico, neste município.</t>
   </si>
   <si>
     <t>5266</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5266/req-0800-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5266/req-0800-2022.pdf</t>
   </si>
   <si>
     <t>Castração dos animais de rua, em parceria com a clínica veterinária do município.</t>
   </si>
   <si>
     <t>5267</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5267/req-0801-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5267/req-0801-2022.pdf</t>
   </si>
   <si>
     <t>Solicito ao chefe do poder executivo, o Exmo. Prefeito. Sr. Vinicius Labanca, solicito que seja atendido os pleitos abaixo requerido pela diretoria da_x000D_
 associação dos agricultores do assentamento Luiza Ferreira presidente Severino Sebastião dos Santos (poço Dantas) neste município. _x000D_
 1. Patrulha Rural passando 2 vezes na semana. _x000D_
 2. Equipe medica com assistente social, 2 vezes por semana. _x000D_
 3. Melhorias na estrada que dá acesso ao assentamento._x000D_
 4. Melhoria na iluminação publica. _x000D_
 5. Conclusão da escolar. _x000D_
 6. Transporte coletivo para atender os assentados até o centro de S/L</t>
   </si>
   <si>
     <t>5268</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5268/req-0802-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5268/req-0802-2022.pdf</t>
   </si>
   <si>
     <t>Solicito ao chefe do poder executivo, o Exmo. Prefeito Sr. Vinícius Labanca, solicitar a colocação de placas de identificação com Nome das Ruas e CEP do_x000D_
 Bairro, de Tiuma, os moradores estão sem poder receber suas correspondência e tendo muito transtornos nas demandas dos correios em Tiuma também_x000D_
 solicitamos um ofício resposta dos correios referente ao assunto.</t>
   </si>
   <si>
     <t>5269</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5269/req-0803-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5269/req-0803-2022.pdf</t>
   </si>
   <si>
     <t>Solicito ao chefe do poder executivo, o Exmo. Prefeito Sr. Vinícius Labanca, solicitar a colocação de placas de identificação com Nome das Ruas e CEP do_x000D_
 Bairro, de Caiará, os moradores estão sem poder receber suas correspondência e tendo muito transtornos nas demandas dos correios em Caiará também solicitamos um ofício resposta dos correios referente ao assunto.</t>
   </si>
   <si>
     <t>5270</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5270/req-0804-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5270/req-0804-2022.pdf</t>
   </si>
   <si>
     <t>Solicito ao chefe do poder executivo, o Exmo. Prefeito Sr. Vinícius Labanca, solicitar a colocação de placas de identificação com Nome das Ruas e CEP do_x000D_
 Bairro, de Alto Santo Antônio, os moradores estão sem poder receber suas correspondência e tendo muito transtornos nas demandas dos correios em_x000D_
 Alto Santo Antônio também solicitamos um ofício resposta dos correios referente ao assunto.</t>
   </si>
   <si>
     <t>5271</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5271/req-0805-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5271/req-0805-2022.pdf</t>
   </si>
   <si>
     <t>Solicito ao chefe do poder executivo, o Exmo. Prefeito Sr. Vinícius Labanca, solicitar a colocação de placas de identificação com Nome das Ruas e CEP do_x000D_
 Bairro, de Comunidade Ettore Labanca, os moradores estão sem poder receber suas correspondência e tendo muito transtornos nas demandas dos correios em Comunidade Ettore Labanca também solicitamos um ofício resposta dos correios referente ao assunto.</t>
   </si>
   <si>
     <t>5272</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5272/req-0806-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5272/req-0806-2022.pdf</t>
   </si>
   <si>
     <t>Solicito ao senhor prefeito Vinicius Labanca, junto à secretaria municipal de infraestrutura a implantação e funcionamento de um poço artesiano no Engenho Veneza, situado na zona rural neste município.</t>
   </si>
   <si>
     <t>5273</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5273/req-0807-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5273/req-0807-2022.pdf</t>
   </si>
   <si>
     <t>Solicito ao senhor prefeito Vinícius Labanca, junto à secretaria municipal de infraestrutura limpeza do canal que liga a rua condado até a academia das cidades localizada no bairro Capibaribe neste município.</t>
   </si>
   <si>
     <t>5274</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5274/req-0808-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5274/req-0808-2022.pdf</t>
   </si>
   <si>
     <t>Solicito ao senhor prefeito Vinícius Labanca, junto à secretaria municipal de infraestrutura a troca das manilhas da tubulação de esgoto das ruas 23a e 23b situadas no bairro Parque Capibaribe neste município.</t>
   </si>
   <si>
     <t>5275</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5275/req-0809-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5275/req-0809-2022.pdf</t>
   </si>
   <si>
     <t>Solicito ao senhor prefeito Vinícius Labanca, junto à secretaria municipal de infraestrutura o calçamento em paralelepípedo da Rua Francisco lima localizada no Bairro Muribara neste município.</t>
   </si>
   <si>
     <t>5276</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5276/req-0810-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5276/req-0810-2022.pdf</t>
   </si>
   <si>
     <t>Solicito ao senhor prefeito Vinícius Labanca, junto à secretaria municipal de infraestrutura o calçamento em paralelepípedo da Rua Porcedônio localizada no Bairro do Caiará neste município.</t>
   </si>
   <si>
     <t>5277</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5277/req-0811-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5277/req-0811-2022.pdf</t>
   </si>
   <si>
     <t>Requerer a substituição das lâmpadas convencionais por lâmpadas de Led nos postes de iluminação pública localizados na Rua Maria lvanilda ao longo de todo Assentamento Dois Irmãos, que está situado as margens da BR – 408, no bairro Tiúma.</t>
   </si>
   <si>
     <t>5278</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5278/req-0812-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5278/req-0812-2022.pdf</t>
   </si>
   <si>
     <t>Requerer que o Poder Executivo Municipal, por meio do programa "A Casa É Sua" da REURB, realize a entrega de títulos de propriedades aos moradores do Assentamento Dois Irmãos, que está situado as margens da BR – 408, no bairro Tiúma.</t>
   </si>
   <si>
     <t>5279</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5279/req-0813-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5279/req-0813-2022.pdf</t>
   </si>
   <si>
     <t>Realizar um estudo técnico para viabilizar a redução da Contribuição de Iluminação Pública - CIP em decorrência das medidas implementadas pelo Poder_x000D_
 Executivo como a substituição das lâmpadas convencionais por lâmpadas de LED.</t>
   </si>
   <si>
     <t>5280</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5280/req-0814-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5280/req-0814-2022.pdf</t>
   </si>
   <si>
     <t>Solicito a Criação do Programa de Saneamento Básico "FOSSA LIMPA" que visa executar Serviços de Limpeza de Resíduos/Dejetos de fossas de imóveis_x000D_
 pertencentes a pessoas em vulnerabilidade socioeconômica do Município de São Lourenço da Mata.</t>
   </si>
   <si>
     <t>5281</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5281/req-0815-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5281/req-0815-2022.pdf</t>
   </si>
   <si>
     <t>Capeamento asfáltico da rua: helena de lemos (rua do amendoim), bairro: penedo, neste município;</t>
   </si>
   <si>
     <t>5282</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5282/req-0816-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5282/req-0816-2022.pdf</t>
   </si>
   <si>
     <t>Capeamento asfáltico da rua: monteiro lobato (rua do amendoim), bairro: Tiúma, neste município;</t>
   </si>
   <si>
     <t>5283</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5283/req-0817-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5283/req-0817-2022.pdf</t>
   </si>
   <si>
     <t>Capeamento asfáltico da rua: palmares, bairro: várzea fria, neste município;</t>
   </si>
   <si>
     <t>5284</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5284/req-0818-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5284/req-0818-2022.pdf</t>
   </si>
   <si>
     <t>Solicito ao chefe do poder executivo, o Exmo. Prefeito Sr. Vinícius Labanca, solicitar a colocação de placas de identificação com Nome das Ruas e CEP do_x000D_
 Bairro, de Rosina Labanca, os moradores estão sem poder receber suas correspondência e tendo muito transtornos nas demandas dos correios em Rosina Labanca também solicitamos um ofício resposta d s correios referente ao assunto.</t>
   </si>
   <si>
     <t>5285</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5285/req-0819-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5285/req-0819-2022.pdf</t>
   </si>
   <si>
     <t>Solicito ao chefe do poder executivo, o Exmo. Prefeito Sr. Vinícius Labanca, solicitar a colocação de placas de identificação com Nome das Ruas e CEP do_x000D_
 Bairro, de Nova Tiúma, os moradores estão sem poder receber suas correspondência e tendo muito transtornos nas demandas dos correios em_x000D_
 Nova Tiúma também solicitamos um ofício resposta dos correios referente ao assunto.</t>
   </si>
   <si>
     <t>5286</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5286/req-0820-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5286/req-0820-2022.pdf</t>
   </si>
   <si>
     <t>Solicito ao chefe do poder executivo, o Exmo. Prefeito Sr. Vinícius Labanca, solicitar a colocação de placas de identificação com Nome das Ruas e CEP do_x000D_
 Bairro, de Matriz da Luz, os moradores estão sem poder receber suas correspondência e tendo muito transtornos nas demandas dos correios em Matriz da luz também solicitamos um ofício resposta dos correios referente ao assunto.</t>
   </si>
   <si>
     <t>5287</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5287/req-0821-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5287/req-0821-2022.pdf</t>
   </si>
   <si>
     <t>Solicito ao chefe do poder executivo, o Exmo. Prefeito. Sr. Vinícius Labanca, solicito a recuperação do calçadão nos dois lados como também a colocação da iluminação de Led, no trecho da Ladeira de Liberato até a ponte da Bicopeba. PE-05 na Avenida Dr. Ettore Labanca, neste município.</t>
   </si>
   <si>
     <t>5288</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5288/req-0822-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5288/req-0822-2022.pdf</t>
   </si>
   <si>
     <t>Solicito ao chefe do poder executivo, o Exmo. Prefeito Sr. Vinícius Labanca, solicitar a recuperação colocação de playground e brinquedos para as crianças, como também, melhoria na quadra de área e a instalação de futevôlei na praça Adernar Francisco Vieira.</t>
   </si>
   <si>
     <t>5289</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5289/req-0823-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5289/req-0823-2022.pdf</t>
   </si>
   <si>
     <t>Solicito que à Secretaria de Obras cobre da Compesa Urgência na conclusão do Serviço Localizado Na Rua 14 (com reposição do Asfalto) Bairro: Parque Capibaribe.</t>
   </si>
   <si>
     <t>5290</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5290/req-0824-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5290/req-0824-2022.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizado o Serviço de Manutenção, Drenagem e Limpeza do Canal da Rua São Domingos, Bairro Nova Tiúma.</t>
   </si>
   <si>
     <t>5291</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5291/req-0825-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5291/req-0825-2022.pdf</t>
   </si>
   <si>
     <t>Solicito o Asfaltamento da Avenida Senador José Ermírio de Moraes- Bairro Tiúma.</t>
   </si>
   <si>
     <t>5292</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5292/req-0826-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5292/req-0826-2022.pdf</t>
   </si>
   <si>
     <t>Solicito o Calçamento da Rua Alameda dos Jasmins - Bairro: Tiúma.</t>
   </si>
   <si>
     <t>5293</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5293/req-0827-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5293/req-0827-2022.pdf</t>
   </si>
   <si>
     <t>Solicito a Reforma da Praça, Professor Roldão Siqueira Fontes Rua: Olivio Costa Nº 323 (Próximo a perada de ônibus sentido interior)_x000D_
 Bairro: Centro.</t>
   </si>
   <si>
     <t>5294</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5294/req-0828-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5294/req-0828-2022.pdf</t>
   </si>
   <si>
     <t>Requerer os serviços de limpeza e remoção de resíduos do canal que está situado na Rua Dr. Marcos Pessoa Guerra, 110, no bairro Capibaribe.</t>
   </si>
   <si>
     <t>5295</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5295/req-0829-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5295/req-0829-2022.pdf</t>
   </si>
   <si>
     <t>Requerer obras de requalificação do pavimento da Rua 10 de Janeiro, 102, que está situada no bairro Centro.</t>
   </si>
   <si>
     <t>5296</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5296/req-0830-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5296/req-0830-2022.pdf</t>
   </si>
   <si>
     <t>Ampliação do cemitério de Matriz da Luz em São Lourenço da Mata.</t>
   </si>
   <si>
     <t>5297</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5297/req-0831-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5297/req-0831-2022.pdf</t>
   </si>
   <si>
     <t>Colocação de lâmpada de Led na comunidade Vila da Saudade.</t>
   </si>
   <si>
     <t>5298</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5298/req-0832-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5298/req-0832-2022.pdf</t>
   </si>
   <si>
     <t>Que passe o carro do lixo na Rua Ônix Rozina Labanca , São Lourenço da Mata.</t>
   </si>
   <si>
     <t>5299</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5299/req-0833-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5299/req-0833-2022.pdf</t>
   </si>
   <si>
     <t>Capeamento asfáltico da estrada da Vila da Saudade São Lourenço da Mata.</t>
   </si>
   <si>
     <t>5300</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5300/req-0834-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5300/req-0834-2022.pdf</t>
   </si>
   <si>
     <t>Limpeza do canal que passa na Avenida Luiz Gonzaga nas imediações da rua ônix na Rosina Labanca, São Lourenço da Mata.</t>
   </si>
   <si>
     <t>5301</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5301/req-0835-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5301/req-0835-2022.pdf</t>
   </si>
   <si>
     <t>Combate e prevenção à violência contra os educadores do nosso município, através de campanhas educativas, neste município.</t>
   </si>
   <si>
     <t>5302</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5302/req-0836-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5302/req-0836-2022.pdf</t>
   </si>
   <si>
     <t>Limpeza e instalação de parapeito no canal localizado na Rua escritor Gilberto Freire, no bairro Parque Capibaribe, por trás do hospital e maternidade Petronila campos. Neste município.</t>
   </si>
   <si>
     <t>5303</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5303/req-0837-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5303/req-0837-2022.pdf</t>
   </si>
   <si>
     <t>Estudo de viabilidade sobre a a realização de um mutirão de exames de próstata, dedicado ao novembro azul, em nosso município.</t>
   </si>
   <si>
     <t>5304</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5304/req-0838-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5304/req-0838-2022.pdf</t>
   </si>
   <si>
     <t>Incluir no calendário do município, "o dia municipal das feiras livres", neste município.</t>
   </si>
   <si>
     <t>5305</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5305/req-0839-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5305/req-0839-2022.pdf</t>
   </si>
   <si>
     <t>Desenvolver em nosso município a conscientização, prevenção e controle do câncer de colo de útero - o "março lilás", em nosso município.</t>
   </si>
   <si>
     <t>5306</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5306/req-0840-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5306/req-0840-2022.pdf</t>
   </si>
   <si>
     <t>Pavimentação da Rua Josefa Maria no loteamento recanto na Manguba.</t>
   </si>
   <si>
     <t>5307</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5307/req-0841-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5307/req-0841-2022.pdf</t>
   </si>
   <si>
     <t>Pintura das traves do campo do botafogo.</t>
   </si>
   <si>
     <t>5308</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5308/req-0842-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5308/req-0842-2022.pdf</t>
   </si>
   <si>
     <t>Solicito a máquina Patrol para passar no campo do botafogo.</t>
   </si>
   <si>
     <t>5309</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5309/req-0843-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5309/req-0843-2022.pdf</t>
   </si>
   <si>
     <t>Realizar, construção de um muro de arrimo nas residência de n.110 na rua varge verde. localizada no bairro da várzea fria deste município.</t>
   </si>
   <si>
     <t>5310</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5310/req-0844-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5310/req-0844-2022.pdf</t>
   </si>
   <si>
     <t>Projeto Pavimentando sonhos, pavimentação e recapeamento asfáltico na Rua Santa Maria localizada no bairro do Loteamento São João e São Paulo deste município.</t>
   </si>
   <si>
     <t>5311</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5311/req-0845-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5311/req-0845-2022.pdf</t>
   </si>
   <si>
     <t>Solicito ao senhor prefeito Vinicius Labanca, junto à secretaria municipal de infraestrutura serviço de capinação e limpeza das ruas safira, carpina, vital de negreiros, topázio,  caruaru, Belém de Maria, belo jardim, condado, Pedro correia e aliança ambas situadas no gleba do patriarca localizada no bairro Capibaribe neste município.</t>
   </si>
   <si>
     <t>5312</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5312/req-0846-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5312/req-0846-2022.pdf</t>
   </si>
   <si>
     <t>Solicito ao senhor prefeito Vinícius Labanca, junto à secretaria municipal de infraestrutura a construção de um muro de arrimo na residência da Sr.ª. Ângela, situada na 1ª travessa da rua 75 nº 43 entre os bairros do parque Capibaribe e penedo nesse município.</t>
   </si>
   <si>
     <t>5313</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5313/req-0847-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5313/req-0847-2022.pdf</t>
   </si>
   <si>
     <t>Solicito ao senhor prefeito Vinícius Labanca, junto à secretaria municipal de infraestrutura a construção de rampa, muro de arrimo e escadaria na 1ª travessa da rua 75 nas imediações da residência do Sr. Artur de nº 80 entre os bairros do Parque Capibaribe e penedo nesse município.</t>
   </si>
   <si>
     <t>5314</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5314/req-0848-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5314/req-0848-2022.pdf</t>
   </si>
   <si>
     <t>Solicito ao senhor prefeito Vinícius Labanca, junto à secretaria municipal de infraestrutura a construção de canal entre as ruas vital de negreiros, condado e vitória tendo término na academia das cidades no bairro Capibaribe, neste município.</t>
   </si>
   <si>
     <t>5315</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5315/req-0849-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5315/req-0849-2022.pdf</t>
   </si>
   <si>
     <t>Solicito ao senhor prefeito Vinícius Labanca, junto à secretaria municipal de infraestrutura a colocação de lâmpadas em Led nos postes da rua Hoto bezerra de melo localizada na comunidade do cajá, nas imediações do bar do Abel, bairro penedo, neste município.</t>
   </si>
   <si>
     <t>5318</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5318/req-0850-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5318/req-0850-2022.pdf</t>
   </si>
   <si>
     <t>Requalificação do trecho de calçadas da upa, até Tiúma (nas imediações do terminal das toyotas), nos dois sentidos da via, com acessibilidade, e construção de calçadas onde não houver nesse mesmo trecho da PE 05 deputado Ettore Labanca, nesta cidade.</t>
   </si>
   <si>
     <t>5319</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5319/req-0851-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5319/req-0851-2022.pdf</t>
   </si>
   <si>
     <t>Capeamento asfáltico da rua: Pero Vaz caminha, bairro: Umuarama, neste município;</t>
   </si>
   <si>
     <t>5320</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5320/req-0852-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5320/req-0852-2022.pdf</t>
   </si>
   <si>
     <t>Capeamento asfáltico da 1ª travessa da rua machado de Assis, bairro: Umuarama, neste município;</t>
   </si>
   <si>
     <t>5321</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5321/req-0853-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5321/req-0853-2022.pdf</t>
   </si>
   <si>
     <t>Capeamento asfáltico da rua: Iguaraci, bairro: Umuarama, neste município;</t>
   </si>
   <si>
     <t>5322</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5322/req-0854-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5322/req-0854-2022.pdf</t>
   </si>
   <si>
     <t>Capeamento asfáltico da travessa da rua: Antônio almeida, bairro: Umuarama, neste município;</t>
   </si>
   <si>
     <t>5323</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5323/req-0855-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5323/req-0855-2022.pdf</t>
   </si>
   <si>
     <t>Solicito ao chefe do poder executivo, o exmo. Sr. Prefeito Vinícius Labanca, a realização de Concurso Público para as Secretarias Municipais existentes,_x000D_
 dentro de suas especialidades laborais, em consonância com a lei orgânica municipal da educação, Saúde, Infraestrutura, Assistência Social, Guarda_x000D_
 municipal, Agricultura e Meio Ambiente.</t>
   </si>
   <si>
     <t>5324</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5324/req-0856-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5324/req-0856-2022.pdf</t>
   </si>
   <si>
     <t>Solicito ao chefe do poder executivo, exmo. sr. Prefeito Vinicius Labanca, a possibilidade de abrir um dialogo, com os representantes do Grupo Votorantim, sobre uma possível doação de alguns equipamentos existente em Tiuma, como o Clube Rerum Novarum com mini campo e o campo do Rerum Novarum, ou no ultimo caso a desapropriação.</t>
   </si>
   <si>
     <t>5325</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5325/req-0857-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5325/req-0857-2022.pdf</t>
   </si>
   <si>
     <t>Solicito ao chefe do poder executivo, o exmo. Sr. Prefeito Vinícius Labanca, esclarecimento sobre ação de regularização de moradias das famílias que_x000D_
 estão ocupando as áreas da antiga fazenda Santa Maria em Tiuma, dois irmãos em Tiuma e Manoel Aleixo na estrada do tip. próximo ao reserva são Lourenço na BR 408.</t>
   </si>
   <si>
     <t>5326</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5326/req-0858-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5326/req-0858-2022.pdf</t>
   </si>
   <si>
     <t>Solicito ao chefe do poder executivo, o Exmo. Prefeito. Sr. Vinícius Labanca, solicito a Reforma da Praça Santo Antônio e juntos com o representante do_x000D_
 grupo Votorantim para viabilizar a doação de uma locomotiva que tanto fez transporte de cana de açúcar na usina tiuma neste município, para servir de_x000D_
 museu e colocar como ponto turístico no Bairro de Tiuma.</t>
   </si>
   <si>
     <t>5327</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5327/req-0859-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5327/req-0859-2022.pdf</t>
   </si>
   <si>
     <t>Pedido de Informações a Câmara de vereadores de São Lourenço da Mata.</t>
   </si>
   <si>
     <t>5328</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5328/req-0860-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5328/req-0860-2022.pdf</t>
   </si>
   <si>
     <t>Recapeamento asfáltico na Rua Manoel Sampaio de Araújo Muribara, neste município.</t>
   </si>
   <si>
     <t>5329</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5329/req-0861-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5329/req-0861-2022.pdf</t>
   </si>
   <si>
     <t>Limpeza e capinação do canal da Muribara neste município.</t>
   </si>
   <si>
     <t>5330</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5330/req-0862-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5330/req-0862-2022.pdf</t>
   </si>
   <si>
     <t>Construção de uma quadra poliesportiva na vila da saudade município.</t>
   </si>
   <si>
     <t>5331</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5331/req-0863-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5331/req-0863-2022.pdf</t>
   </si>
   <si>
     <t>Perfuração de um poço artesiano na vila da saudade neste município.</t>
   </si>
   <si>
     <t>5332</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5332/req-0864-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5332/req-0864-2022.pdf</t>
   </si>
   <si>
     <t>Recapeamento asfáltico na Rua Brejo da Madre de Deus vila rica, neste município.</t>
   </si>
   <si>
     <t>5333</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5333/req-0865-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5333/req-0865-2022.pdf</t>
   </si>
   <si>
     <t>Solicito a Reforma e Troca dos Equipamentos de Esporte que fica no Calçadão na Av. Doutor Belminio Correia (solicito a substituição dos equipamentos com material de ferro por material em inox para maior durabilidade dos mesmos.) Bairro: Capibaribe.</t>
   </si>
   <si>
     <t>5334</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5334/req-0866-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5334/req-0866-2022.pdf</t>
   </si>
   <si>
     <t>Solicito a Implantação de Um Redutor de Velocidade (na forma de Lombadas ou Quebra Molas) Na Rua D, Bairro: Nova Tiúma.</t>
   </si>
   <si>
     <t>5335</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5335/req-0867-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5335/req-0867-2022.pdf</t>
   </si>
   <si>
     <t>Solicito a intervenção da Secretaria de Obras na Recuperação da Ponte localizada no Final da Rua do Campo, Bairro, Beira Rio. Que está danificada levando risco aos moradores.</t>
   </si>
   <si>
     <t>5336</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5336/req-0868-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5336/req-0868-2022.pdf</t>
   </si>
   <si>
     <t>Requerer obras de pavimentação asfáltica e sistema de drenagem da Avenida Dois Irmãos, que está situada no Residencial Dois Irmãos, no bairro_x000D_
 Tiúma.</t>
   </si>
   <si>
     <t>5337</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5337/req-0869-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5337/req-0869-2022.pdf</t>
   </si>
   <si>
     <t>Requerer obras de pavimentação asfáltica e sistema de drenagem das Ruas: Estrela de Luz, Casa de Lata, Daniel Serº de Santana, Maria Francisca,_x000D_
 Luzes da Aurora, Casa Paternal, Castelo Forte, Laerte Marques e Hora Feliz, que estão situadas no Residencial Dois Irmãos, no bairro Tiúma.</t>
   </si>
   <si>
     <t>5338</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5338/req-0870-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5338/req-0870-2022.pdf</t>
   </si>
   <si>
     <t>Requerer obras de pavimentação asfáltica e sistema de drenagem das Ruas: Rayner de Souza, Terra de Além, Xavier de Souza, Preciosas Promessas,_x000D_
 Ondas do Mar, Manhã de Luz, Real Festim, Eterna Graça e Boas Vindas, que estão situadas no Residencial Dois Irmãos, no bairro Tiúma.</t>
   </si>
   <si>
     <t>5339</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5339/req-0871-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5339/req-0871-2022.pdf</t>
   </si>
   <si>
     <t>Requerer obras de pavimentação asfáltica e sistema de drenagem das Ruas: Kleber Rayan da Cunha Ferreira, Maria José Monteiro, Odete da Cunha_x000D_
 Ferreira, Maria lvanilda, Surubim, Mª Cecília, Amor Glorioso, Graça Sem Fim, Terra Única e Vida e Amor, que estão situadas no Residencial Dois Irmãos, no_x000D_
 bairro Tiúma.</t>
   </si>
   <si>
     <t>5340</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5340/req-0872-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5340/req-0872-2022.pdf</t>
   </si>
   <si>
     <t>Requerer obras de pavimentação asfáltica e sistema de drenagem das Ruas: Quitéria Maria, Márcio Eduardo, Célia Mendes, Santana Catarina, Urbano Barbosa, Coro Angelical, Luiz Nascente, Príncipe do Pai, José Vicente Ferreira e Mª Eduarda Soares Fra. Dos Santos, que estão situadas no Residencial Dois Irmãos, no bairro Tiúma.</t>
   </si>
   <si>
     <t>5341</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5341/req-0873-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5341/req-0873-2022.pdf</t>
   </si>
   <si>
     <t>Aquisição de uma ambulância para os postos de saúde da família Rosina Labanca I e II, neste município.</t>
   </si>
   <si>
     <t>5342</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5342/req-0874-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5342/req-0874-2022.pdf</t>
   </si>
   <si>
     <t>Criação do evento denominado "semana cultural do artista especial", neste município.</t>
   </si>
   <si>
     <t>5343</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5343/req-0875-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5343/req-0875-2022.pdf</t>
   </si>
   <si>
     <t>Criação do programa denominado, "o dia da família na escola", nas redes públicas municipais de ensino, neste município.</t>
   </si>
   <si>
     <t>5344</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5344/req-0876-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5344/req-0876-2022.pdf</t>
   </si>
   <si>
     <t>Criação do programa "pequenos atletas", nas escolas da rede pública municipal de ensino, neste município.</t>
   </si>
   <si>
     <t>5345</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5345/req-0877-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5345/req-0877-2022.pdf</t>
   </si>
   <si>
     <t>A possibilidade do atendimento de pedidos de exames encaminhado por médicos particulares, no âmbito da rede pública de saúde, neste município.</t>
   </si>
   <si>
     <t>5346</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5346/req-0878-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5346/req-0878-2022.pdf</t>
   </si>
   <si>
     <t>Solicito ao senhor prefeito Vinicius Labanca, junto à secretaria municipal de infraestrutura a colocação e funcionamento de 2 refletores por trás da antiga casa de acolhimento da rua 18, beneficiando aos moradores entre as ruas 18 e 23 no bairro parque Capibaribe localizado neste município.</t>
   </si>
   <si>
     <t>5347</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5347/req-0879-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5347/req-0879-2022.pdf</t>
   </si>
   <si>
     <t>Solicito ao senhor prefeito Vinicius Labanca, junto à secretaria municipal de infraestrutura a manutenção e colocação de corrimão da escadaria na rua beira rio situada na primeira descida após o viaduto no bairro beira rio neste município.</t>
   </si>
   <si>
     <t>5348</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5348/req-0880-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5348/req-0880-2022.pdf</t>
   </si>
   <si>
     <t>Convocação de uma audiência pública para tratar do "surf nos ônibus" convidando para o dia 07 de dezembro: o ministério público, polícia militar, polícia civil, conselho tutelar, secretarias de educação, assistência social, segurança e mobilidade, mobi pe, representante transporte escolar, procurador do município, diretoria de comunicação, rádios comunitárias e associações comunitárias.</t>
   </si>
   <si>
     <t>5364</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5364/req-0881-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5364/req-0881-2022.pdf</t>
   </si>
   <si>
     <t>Solicitação, que seja feito a decoração natalina nas ruas e praças de São Lourenço da Mata.</t>
   </si>
   <si>
     <t>5365</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5365/req-0882-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5365/req-0882-2022.pdf</t>
   </si>
   <si>
     <t>Firmar parceria com o Ministério Público para Implantação do Orelhão Digital na Câmara Municipal.</t>
   </si>
   <si>
     <t>5366</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5366/req-0883-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5366/req-0883-2022.pdf</t>
   </si>
   <si>
     <t>Calçamento da Rua Parnamirim, Bairro Caiará.</t>
   </si>
   <si>
     <t>5367</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5367/req-0884-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5367/req-0884-2022.pdf</t>
   </si>
   <si>
     <t>Asfaltamento da Rua Flavio Ferreira da Silva, Bairro Vila Dourada.</t>
   </si>
   <si>
     <t>5368</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5368/req-0885-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5368/req-0885-2022.pdf</t>
   </si>
   <si>
     <t>Asfaltamento da Rua Belém de São Francisco, Bairro Vila Dourada.</t>
   </si>
   <si>
     <t>5369</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5369/req-0886-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5369/req-0886-2022.pdf</t>
   </si>
   <si>
     <t>Asfaltamento da Rua Fábio Mota, Bairro Vila Dourada.</t>
   </si>
   <si>
     <t>5370</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5370/req-0887-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5370/req-0887-2022.pdf</t>
   </si>
   <si>
     <t>Asfaltamento da Rua Travessa Bezerros, Bairro Vila Dourada.</t>
   </si>
   <si>
     <t>5371</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5371/req-0888-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5371/req-0888-2022.pdf</t>
   </si>
   <si>
     <t>Disponibilização de protetor solar para todos os garis do nosso município.</t>
   </si>
   <si>
     <t>5372</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5372/req-0889-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5372/req-0889-2022.pdf</t>
   </si>
   <si>
     <t>Criação de uma casa de apoio para crianças portadoras de deficiência, em nosso município.</t>
   </si>
   <si>
     <t>5373</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5373/req-0890-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5373/req-0890-2022.pdf</t>
   </si>
   <si>
     <t>Incluir no calendário do município a “semana municipal de conscientização sobre a alergia alimentar”.</t>
   </si>
   <si>
     <t>5374</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5374/req-0891-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5374/req-0891-2022.pdf</t>
   </si>
   <si>
     <t>Requerer obras de pavimentação em paralelepípedo e sistema de drenagem das Ruas: Estrela de Luz, Casa de Lata, Daniel Serº de Santana, Maria_x000D_
 Francisca, Luzes da Aurora, Casa Paternal, Castelo Forte, Laerte Marques e Hora Feliz, que estão situadas no Residencial Dois Irmãos, no bairro Tiúma.</t>
   </si>
   <si>
     <t>5375</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5375/req-0892-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5375/req-0892-2022.pdf</t>
   </si>
   <si>
     <t>Requerer obras de pavimentação em paralelepípedo e sistema de drenagem das Ruas: Rayner de Souza, Terra de Além, Xavier de Souza, Preciosas Promessas, Ondas do Mar, Manhã de Luz, Real Festim, Eterna Graça e Boas Vindas, que estão situadas no Residencial Dois Irmãos, no bairro Tiúma.</t>
   </si>
   <si>
     <t>5376</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5376/req-0893-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5376/req-0893-2022.pdf</t>
   </si>
   <si>
     <t>Requerer obras de pavimentação em paralelepípedo e sistema de drenagem da Avenida Dois Irmãos, que está situada no Residencial Dois Irmãos,_x000D_
 no bairro Tiúma.</t>
   </si>
   <si>
     <t>5377</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5377/req-0894-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5377/req-0894-2022.pdf</t>
   </si>
   <si>
     <t>Requerer obras de pavimentação em paralelepípedo e sistema de drenagem das Ruas: Quitéria Maria, Márcio Eduardo, Célia Mendes, Santana Catarina, Urbano Barbosa, Coro Angelical, Luiz Nascente, Príncipe do Pai, José Vicente Ferreira e Mª Eduarda Soares Fra. Dos Santos, que estão situadas no Residencial Dois Irmãos, no bairro Tiúma.</t>
   </si>
   <si>
     <t>5378</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5378/req-0895-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5378/req-0895-2022.pdf</t>
   </si>
   <si>
     <t>Solicito ao chefe do poder executivo, o Exmo. Prefeito. Sr. Vinícius Labanca, solicitamos o capeamento asfáltico e colocação de três Lombadas Físicas e_x000D_
 melhoria na iluminação da Rua da Linha no Bairro de Tiuma, neste município.</t>
   </si>
   <si>
     <t>5379</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5379/req-0896-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5379/req-0896-2022.pdf</t>
   </si>
   <si>
     <t>Solicito ao chefe do poder executivo, o Exmo. Prefeito. Sr. Vinícius Labanca, solicitamos a desobstrução do canal da Rua São Sebastião no Bairro de Nova_x000D_
 Tiúma neste município.</t>
   </si>
   <si>
     <t>5380</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5380/req-0897-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5380/req-0897-2022.pdf</t>
   </si>
   <si>
     <t>Solicito ao chefe do poder executivo, o Exmo. Prefeito. Sr. Vinícius Labanca, solicitamos a colocação de três Lombadas Físicas e Troca de Lâmpadas da_x000D_
 Rua Nova no Bairro de Tiuma, neste município.</t>
   </si>
   <si>
     <t>5381</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5381/req-0898-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5381/req-0898-2022.pdf</t>
   </si>
   <si>
     <t>Solicito ao chefe do poder executivo, o Exmo. Prefeito. Sr. Vinícius Labanca, solicitamos a colocação de três Lombadas Físicas e Troca de lâmpadas da_x000D_
 Rua do Cotovelo no Bairro de Tiuma, neste município.</t>
   </si>
   <si>
     <t>5382</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5382/req-0899-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5382/req-0899-2022.pdf</t>
   </si>
   <si>
     <t>Solicito ao chefe do poder executivo, o Exmo. Prefeito. Sr. Vinícius Labanca, solicito a Reforma da Praça Dr. Araújo Sobrinho, e juntos com o representante_x000D_
 do grupo Votorantim viabilizar a doação de uma locomotiva que tanto fez transporte de cana de açúcar na usina Tiúma neste município, para servir de_x000D_
 museu e colocar como ponto turístico no município.</t>
   </si>
   <si>
     <t>5383</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5383/req-0900-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5383/req-0900-2022.pdf</t>
   </si>
   <si>
     <t>Calçamento da Rua São Paulo no bairro da vila da saudade Muribara, neste município.</t>
   </si>
   <si>
     <t>5385</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5385/req-0901-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5385/req-0901-2022.pdf</t>
   </si>
   <si>
     <t>Requalificação da praça Timuleão maranhão no centro do nosso município.</t>
   </si>
   <si>
     <t>5386</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5386/req-0902-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5386/req-0902-2022.pdf</t>
   </si>
   <si>
     <t>Requalificação do trevo do centro na subida para o viaduto, neste município.</t>
   </si>
   <si>
     <t>5387</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5387/req-0903-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5387/req-0903-2022.pdf</t>
   </si>
   <si>
     <t>Requalificação do trevo da ponte de penedo, neste município.</t>
   </si>
   <si>
     <t>5388</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5388/req-0904-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5388/req-0904-2022.pdf</t>
   </si>
   <si>
     <t>Calçamento e capeamento asfáltico para rua bom conselho no bairro da vila do reinado, neste município.</t>
   </si>
   <si>
     <t>5389</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5389/req-0905-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5389/req-0905-2022.pdf</t>
   </si>
   <si>
     <t>Revitalização e requalificação da ponte nova de penedo, neste município.</t>
   </si>
   <si>
     <t>5390</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5390/req-0906-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5390/req-0906-2022.pdf</t>
   </si>
   <si>
     <t>Requerer obras de pavimentação em paralelepípedo e sistema de drenagem da Rua 14, que está situada no Portal Tiúma.</t>
   </si>
   <si>
     <t>5391</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5391/req-0907-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5391/req-0907-2022.pdf</t>
   </si>
   <si>
     <t>Asfaltamento da 1ª Travessa Luiz Gonzaga dos Santos, Bairro Vila Dourada.</t>
   </si>
   <si>
     <t>5392</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5392/req-0908-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5392/req-0908-2022.pdf</t>
   </si>
   <si>
     <t>Asfaltamento da Travessa Brejo da Madre de Deus, Bairro Caiará.</t>
   </si>
   <si>
     <t>5393</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5393/req-0909-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5393/req-0909-2022.pdf</t>
   </si>
   <si>
     <t>Solicito a construção de uma praça com playground na comunidade Dois Irmãos, Bairro - Tiuma.</t>
   </si>
   <si>
     <t>5394</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5394/req-0910-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5394/req-0910-2022.pdf</t>
   </si>
   <si>
     <t>Calçamento do Beco Apolônio Sales, Bairro do Pixete.</t>
   </si>
   <si>
     <t>5395</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5395/req-0911-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5395/req-0911-2022.pdf</t>
   </si>
   <si>
     <t>Asfaltamento da Rua Célia Pereira Campeio - Loteamento lrineu Teixeira.</t>
   </si>
   <si>
     <t>5396</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5396/req-0912-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5396/req-0912-2022.pdf</t>
   </si>
   <si>
     <t>Perfuração de um poço artesiano na escola municipal Miguel Labanca neste município.</t>
   </si>
   <si>
     <t>5397</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5397/req-0913-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5397/req-0913-2022.pdf</t>
   </si>
   <si>
     <t>Perfuração de um poço artesiano na escola municipal Poço Dantas, neste município.</t>
   </si>
   <si>
     <t>5398</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5398/req-0914-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5398/req-0914-2022.pdf</t>
   </si>
   <si>
     <t>Complemento asfáltico da Rua Vidal de Negreiro, sentido várzea fria, neste município.</t>
   </si>
   <si>
     <t>5399</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5399/req-0915-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5399/req-0915-2022.pdf</t>
   </si>
   <si>
     <t>Calçamento e capeamento asfáltico da Rua Vicente Pizon no bairro da Muribara, neste município.</t>
   </si>
   <si>
     <t>5400</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5400/req-0916-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5400/req-0916-2022.pdf</t>
   </si>
   <si>
     <t>Criação do programa "São Lourenço Ambiental", neste município.</t>
   </si>
   <si>
     <t>5401</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5401/req-0917-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5401/req-0917-2022.pdf</t>
   </si>
   <si>
     <t>Adesão de assentos adaptados em escolas da rede pública municipal de ensino, para atender alunos e profissionais da área de educação portadores de obesidade, neste município.</t>
   </si>
   <si>
     <t>5402</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5402/req-0918-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5402/req-0918-2022.pdf</t>
   </si>
   <si>
     <t>Incluir no calendário do município "a semana municipal de incentivo ao empreendedorismo na terceira idade".</t>
   </si>
   <si>
     <t>5403</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5403/req-0919-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5403/req-0919-2022.pdf</t>
   </si>
   <si>
     <t>Construção de um muro de arrimo, na comunidade parque vitória, localizada no bairro de penedo, trecho situado ao lado da escadaria de acesso a comunidade, neste município.</t>
   </si>
   <si>
     <t>5404</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5404/req-0920-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5404/req-0920-2022.pdf</t>
   </si>
   <si>
     <t>Solicito ao chefe do poder executivo, o Exmo. Prefeito. Sr. Vinícius Labanca, solicitamos a colocação de três Lombadas Físicas e Troca de lâmpadas da_x000D_
 Rua Thomais Jobson no Bairro de Tiuma, neste município.</t>
   </si>
   <si>
     <t>5405</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5405/req-0921-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5405/req-0921-2022.pdf</t>
   </si>
   <si>
     <t>Solicito ao chefe do poder executivo, o Exmo. Prefeito. Sr. Vinícius Labanca, solicito uma Ambulância para o posto médico no Bairro de Tiuma neste_x000D_
 município, para atender as necessidades dos moradores.</t>
   </si>
   <si>
     <t>5406</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5406/req-0922-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5406/req-0922-2022.pdf</t>
   </si>
   <si>
     <t>Solicito ao chefe do poder executivo, o Exmo. Prefeito. Sr. Vinícius Labanca, solicito uma Ambulância para o posto médico no Bairro de Nova Tiuma neste_x000D_
 município, para atender as necessidades dos moradores.</t>
   </si>
   <si>
     <t>5407</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5407/req-0923-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5407/req-0923-2022.pdf</t>
   </si>
   <si>
     <t>5408</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5408/req-0924-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5408/req-0924-2022.pdf</t>
   </si>
   <si>
     <t>Solicito ao chefe do poder Legislativo, o Exmo. Presidente, da câmara de vereadores, Sr. Leonardo Barbosa. Juntos com meus pares nobres vereadores,_x000D_
 possa atender o pleito dos artistas culturais de são Lourenço da Mata, para uma Audiência Publica com fins dos Artistas Culturais de são Lourenço da_x000D_
 Mata, no dia 15 de Dezembro de 2022 as 09:00 horas na câmara de vereadores nesse município.</t>
   </si>
   <si>
     <t>5414</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5414/req-0925-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5414/req-0925-2022.pdf</t>
   </si>
   <si>
     <t>Pintura dos quebra molas, da estrada Severino Sales, estrada da munguba.</t>
   </si>
   <si>
     <t>5415</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5415/req-0926-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5415/req-0926-2022.pdf</t>
   </si>
   <si>
     <t>Reposição de calçamento da 1ª travessa Manoel Amazonas no bairro da vila do reinado, neste município.</t>
   </si>
   <si>
     <t>5416</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5416/req-0927-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5416/req-0927-2022.pdf</t>
   </si>
   <si>
     <t>Requerer obras de pavimentação em paralelepípedo e sistema de drenagem das Ruas: Kleber Rayan da Cunha Ferreira, Maria José Monteiro, Odete da Cunha Ferreira, Maria lvanilda, Surubim, Mª Cecília, Amor Glorioso, Graça Sem Fim, Terra Única e Vida e Amor, que estão situadas no Residencial Dois Irmãos, no bairro Tiúma.</t>
   </si>
   <si>
     <t>5417</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5417/req-0928-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5417/req-0928-2022.pdf</t>
   </si>
   <si>
     <t>Requerer serviços de limpeza, capinação e remoção de entulhos e da Rua Manoel Joaquim de Santana, 65, antiga Rua 13, que está situada no Portal de Tiúma.</t>
   </si>
   <si>
     <t>5418</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5418/req-0929-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5418/req-0929-2022.pdf</t>
   </si>
   <si>
     <t>Requerer que o Poder Executivo Municipal adquira equipamentos (maquina/scanner/perfuradora) modernos para a confecção e autenticação da carteira de identidade de nossos munícipes.</t>
   </si>
   <si>
     <t>5419</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5419/req-0930-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5419/req-0930-2022.pdf</t>
   </si>
   <si>
     <t>Solicito a Construção de um Muro de Arrimo na Rua Arlinda Germano dos Santos Nº 137(casa de Neuri Maria dos Santos). Bairro: Várzea Fria.</t>
   </si>
   <si>
     <t>5420</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
     <t>Requeiro o Mapeamento das Ruas da Chácara Tiúma para Inclusão, Nominação e Criação de Cep para as mesmas. Bairro: Tiúma.</t>
   </si>
   <si>
     <t>5421</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5421/req-0932-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5421/req-0932-2022.pdf</t>
   </si>
   <si>
     <t>Solicito a Construção de uma Praça na Comunidade Chácara Tiúma, por traz do Crematório. Bairro: Tiúma.</t>
   </si>
   <si>
     <t>5422</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5422/req-0933-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5422/req-0933-2022.pdf</t>
   </si>
   <si>
     <t>ASSUNTO: Solicito o Asfaltamento das seguintes Ruas_x000D_
 • Rua Hortência_x000D_
 • Rua Buíque_x000D_
 • Rua Brejão_x000D_
 • Rua Crispim Coelho Muniz_x000D_
 • Rua Acácias_x000D_
 • Rua Beija Flor_x000D_
 • Rua Violetas II._x000D_
 • Bairro: Caiara.</t>
   </si>
   <si>
     <t>5423</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
     <t>Solicito o Serviço de Substituição de Lâmpadas tradicionais para Iluminação de Led nas seguintes Ruas do Conjunto Residencial Chácara Tiúma. Por trás do Motel Vênus. Bairro: Tiúma._x000D_
 _x000D_
 • Rua Alameda das Avencas_x000D_
 • Rua Alameda dos Hibiscos_x000D_
 • Rua Alameda das Pápulas _x000D_
 • Rua Alameda das Bromélias_x000D_
 • Rua Alameda do Girassol</t>
   </si>
   <si>
     <t>5424</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5424/req-0935-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5424/req-0935-2022.pdf</t>
   </si>
   <si>
     <t>Construção de uma rede de esgoto da área verde na Rua 29, Parque Capibaribe.</t>
   </si>
   <si>
     <t>5425</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5425/req-0936-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5425/req-0936-2022.pdf</t>
   </si>
   <si>
     <t>Realizar recapeamento asfáltico, estalar corre mão e reforma da escadaria da Rua lbimirim Localizada no Cascara no Bairro de Capibaribe deste Município.</t>
   </si>
   <si>
     <t>5426</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5426/req-0937-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5426/req-0937-2022.pdf</t>
   </si>
   <si>
     <t>Realizar construção de um muro de arrimo na residência de nº150 na rua São Bernardo localizada no bairro Loteamento São João e São Paulo deste município.</t>
   </si>
   <si>
     <t>5427</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5427/req-0938-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5427/req-0938-2022.pdf</t>
   </si>
   <si>
     <t>Realizar a construção do muro de arrimo na residência de nº 96 na 2º Travessa Aderita Evangélica localizada no Bairro, Barro Vermelho deste Município.</t>
   </si>
   <si>
     <t>5428</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5428/req-0939-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5428/req-0939-2022.pdf</t>
   </si>
   <si>
     <t>Realizar a construção do muro de arrimo nas residências de nº71, 93 e 94 na rua Assis Chateaubriand localizada no Bairro da Várzea Fria deste Município.</t>
   </si>
   <si>
     <t>5429</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5429/req-0940-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5429/req-0940-2022.pdf</t>
   </si>
   <si>
     <t>Realizar a construção do muro de arrimo na residência de nº 245 na Rua Paulistana localizada no Bairro Loteamento São João e São Paulo deste Município.</t>
   </si>
   <si>
     <t>5430</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5430/req-0941-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5430/req-0941-2022.pdf</t>
   </si>
   <si>
     <t>Solicito ao chefe do poder executivo a instalação de workshop da agricultura familiar uma vez no ano, com parceria com o SEBRAE, para da melhor visibilidade e mostramos a grande potencialidade da agricultura na Cidade.</t>
   </si>
   <si>
     <t>5431</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5431/req-0942-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5431/req-0942-2022.pdf</t>
   </si>
   <si>
     <t>Solicito ao chefe do poder executivo, o Exmo. Prefeito. Sr. Vinícius Labanca, solicito a Requalificação e Ampliação do mercado Publico de Tiuma na cidade_x000D_
 de São Lourenço da Mata no Bairro de Tiuma deste município.</t>
   </si>
   <si>
     <t>5432</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5432/req-0943-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5432/req-0943-2022.pdf</t>
   </si>
   <si>
     <t>Solicito ao chefe do poder executivo, o Exmo. Prefeito. Sr. Vinícius Labanca, solicito Plantio das árvores IPE e Jasmim nas praças da cidade de são_x000D_
 Lourenço da mata deste município.</t>
   </si>
   <si>
     <t>5433</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5433/req-0944-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5433/req-0944-2022.pdf</t>
   </si>
   <si>
     <t>Solicito ao chefe do poder executivo, o Exmo. Prefeito. Sr. Vinícius Labanca, soJicito isenção das Taxas de IPTU e taxas de iluminação pública para as_x000D_
 famílias que estão recebendo os auxilio do governo Federal, Estadual e Municipal e também as famílias que residem em casa abaixo de cinquenta_x000D_
 metros quadrado deste município.</t>
   </si>
   <si>
     <t>5434</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5434/req-0945-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5434/req-0945-2022.pdf</t>
   </si>
   <si>
     <t>Solicito ao chefe do poder executivo, o Exmo. Prefeito. Sr. Vinícius Labanca, solicito as Placas de identificação na entrada de cada Bairro de são Lourenço_x000D_
 da Mata nesse município.</t>
   </si>
   <si>
     <t>5435</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5435/req-0946-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5435/req-0946-2022.pdf</t>
   </si>
   <si>
     <t>Solicito a Reforma da Praça, Maestro Alonso localizada na avenida Dr° Belmiro Correia Nº 166 Bairro Capibaribe neste município.</t>
   </si>
   <si>
     <t>5436</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5436/req-0947-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5436/req-0947-2022.pdf</t>
   </si>
   <si>
     <t>Solicitar a construção de uma pista de motocross e Mountain bike neste município.</t>
   </si>
   <si>
     <t>5437</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5437/req-0948-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5437/req-0948-2022.pdf</t>
   </si>
   <si>
     <t>Reconstrução e requalificação da Calçada, localizada na Av. Dr. Belmiro Correia (PE-005) em frente a Ernande Pneus Nº6333 próximo ao pontilhão_x000D_
 da linha do trem no Bairro Capibaribe.</t>
   </si>
   <si>
     <t>5438</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5438/req-0949-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5438/req-0949-2022.pdf</t>
   </si>
   <si>
     <t>Solicitar avaliação junto a UFRPE para inclusão de cursos superiores EAD e ou presenciais no CODAI.</t>
   </si>
   <si>
     <t>5439</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5439/req-0950-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5439/req-0950-2022.pdf</t>
   </si>
   <si>
     <t>Criação de um novo acesso, com uma praça com Playground no Residencial Tiúma.</t>
   </si>
   <si>
     <t>5440</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5440/req-0951-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5440/req-0951-2022.pdf</t>
   </si>
   <si>
     <t>Realizar, a construção do muro de arrimo na residência de nº 251 na Rua do Sol localizada no Bairro da Várzea Fria deste Município.</t>
   </si>
   <si>
     <t>5441</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5441/req-0952-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5441/req-0952-2022.pdf</t>
   </si>
   <si>
     <t>Solicito ao chefe do poder executivo, o exmo. Sr. Prefeito Vinícius Labanca, a realização da reforma, ampliação e adaptações estruturais na Escola Municipal Senador José Ermírio De Moraes com a realização da cobertura da quadra de esporte, sala de robótica, sala de biblioteca e mais salas de aula, como também, uma Sala de professores multiuso.</t>
   </si>
   <si>
     <t>5442</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5442/req-0953-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5442/req-0953-2022.pdf</t>
   </si>
   <si>
     <t>Solicito ao chefe do poder executivo, o Exmo. Prefeito. Sr. Vinícius Labanca, solicito as transferências dos postes com Iluminação de Lâmpadas Led, e_x000D_
 Lombadas Físicas da Rua Thomais Jobson no Bairro de Tiuma, neste município.</t>
   </si>
   <si>
     <t>5443</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5443/req-0954-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5443/req-0954-2022.pdf</t>
   </si>
   <si>
     <t>Solicito ao chefe do poder executivo, o Exmo. Prefeito. Sr. Vinícius Labanca, solicito para que seja feito um cadastro de castração de Animais na cidade de_x000D_
 São Lourenço da Mata deste município.</t>
   </si>
   <si>
     <t>5444</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5444/req-0955-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5444/req-0955-2022.pdf</t>
   </si>
   <si>
     <t>Solicito ao chefe do poder executivo, o exmo. Sr .prefeito Vinícius Labanca, que junto com a secretaria de planejamento seja feito uma ação de regularização de moradias das famílias que estão sem moradia, encaminhe a governadora do estado Raquel Lira a pauta habitacional e as áreas da antiga fazenda Santa Maria em tiuma, Dois irmãos em tiuma e Manoel Aleixo.</t>
   </si>
   <si>
     <t>5445</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5445/req-0956-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5445/req-0956-2022.pdf</t>
   </si>
   <si>
     <t>Solicito o Serviço de Substituição de lâmpadas tradicionais por lâmpadas de Led nas Ruas, Alameda das Avencas e Alameda dos Hibiscos no Conjunto Residencial Chácara Tiúma (Por trás do Motel Vênus). Bairro: Tiúma.</t>
   </si>
   <si>
     <t>5446</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5446/req-0957-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5446/req-0957-2022.pdf</t>
   </si>
   <si>
     <t>Solicito a Construção de um Muro de Arrimo Para o seguinte Endereço BR-408, Km 94 S/N (por trás do restaurante casa de farinha, entrando_x000D_
 na rua que fica ao lado do restaurante, terceira entrada à esquerda. A entrada que fica depois da casa que tem um açude). Bairro: Muribara.</t>
   </si>
   <si>
     <t>5447</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5447/req-0958-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5447/req-0958-2022.pdf</t>
   </si>
   <si>
     <t>Solicito Urgência na Conclusão da Obra do Início da Rua Patriarca (trecho no início da rua. Esse é um trecho importante e de bastante movimento de carros e pedestres e o acumulo de entulhos e a demora na conclusão da Obra tem gerado transtornos e risco de acidentes) Bairro: Centro.</t>
   </si>
   <si>
     <t>5448</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5448/req-0959-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5448/req-0959-2022.pdf</t>
   </si>
   <si>
     <t>Solicito ao senhor prefeito Vinicius Labanca, junto à secretaria municipal de infraestrutura a construção de um muro de arrimo na segunda travessa da Avenida 1, nº 947 na residência da senhora Maria Cristina no bairro parque Capibaribe neste município.</t>
   </si>
   <si>
     <t>5449</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5449/req-0960-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5449/req-0960-2022.pdf</t>
   </si>
   <si>
     <t>Incluir nas escolas da rede pública municipal de ensino, o programa "escola amiga dos animais", neste município.</t>
   </si>
   <si>
     <t>5450</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5450/req-0961-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5450/req-0961-2022.pdf</t>
   </si>
   <si>
     <t>Palestras de conscientização e enfrentamento sobre a doença autoimune, conhecida como lúpus, nos postos de saúde, neste município.</t>
   </si>
   <si>
     <t>5451</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5451/req-0962-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5451/req-0962-2022.pdf</t>
   </si>
   <si>
     <t>Requerer do Poder Executivo Municipal a construção de uma unidade do COMPAZ (Centro Comunitário da Paz), em terreno de propriedade pública.</t>
   </si>
   <si>
     <t>5452</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5452/req-0963-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5452/req-0963-2022.pdf</t>
   </si>
   <si>
     <t>Implementação de postes e iluminação pública na Vila Israel, no Bairro da Rosina Labanca.</t>
   </si>
   <si>
     <t>4177</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4177/projeto_de_lei_001-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4177/projeto_de_lei_001-2022.pdf</t>
   </si>
   <si>
     <t>Reajusta os vencimentos mínimos dos servidores municipais de acordo com o salário mínimo nacional e dá outras providências.</t>
   </si>
   <si>
     <t>4178</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4178/projeto_de_lei_002-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4178/projeto_de_lei_002-2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei 2.866/2021 que dispõe sobre as consignações em folha de pagamento dos servidores públicos ativos, inativos, aposentados, e pensionistas da Administração Direta e indireta do Município de São Lourenço da Mata.</t>
   </si>
   <si>
     <t>4196</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4196/projeto_de_lei_003-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4196/projeto_de_lei_003-2022.pdf</t>
   </si>
   <si>
     <t>Institui o município de São Lourenço da Mata como Pet Friendly.</t>
   </si>
   <si>
     <t>4179</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4179/projeto_de_lei_004-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4179/projeto_de_lei_004-2022.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 3º da lei 1.977/2001 que regula o conselho de defesa do meio ambiente - CODEMA e revoga a lei 2.187/2007.</t>
   </si>
   <si>
     <t>4180</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4180/projeto_de_lei_005-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4180/projeto_de_lei_005-2022.pdf</t>
   </si>
   <si>
     <t>Institui a "semana municipal de conscientização contra a violência obstétrica" no âmbito do município de são lourenço da mata.</t>
   </si>
   <si>
     <t>4181</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4181/projeto_de_lei_006-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4181/projeto_de_lei_006-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a destinação e descarte de lâmpadas, pilhas, baterias e outros tipos de acumuladores de energia no âmbito do município de são lourenço da mata e dá outras providências.</t>
   </si>
   <si>
     <t>4182</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4182/projeto_de_lei_007-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4182/projeto_de_lei_007-2022.pdf</t>
   </si>
   <si>
     <t>Fica denominado de Wellington Clemente dos Santos, o Centro de Vigilância Ambiental (CVA).</t>
   </si>
   <si>
     <t>4197</t>
   </si>
   <si>
     <t>Alemão do Pixete, Alves Rodoviário, Arllan Dourado, Cuscuz do Povo, Deto de Lages, Fabinho Pereira, Gilberto Monteiro, Gordo de Lages, João Pessoa, Leonardo Barbosa, Luciano do Cruzeiro, Queu, Salvador, Swamy do Queijo, Vavá do Povo</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4197/projeto_de_lei_008-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4197/projeto_de_lei_008-2022.pdf</t>
   </si>
   <si>
     <t>Denomina a Praça localizada em frente ao Cine Royal de praça Ailton Laurentino dos Santos (Ailton Rossi).</t>
   </si>
   <si>
     <t>4198</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4198/projeto_de_lei_009-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4198/projeto_de_lei_009-2022.pdf</t>
   </si>
   <si>
     <t>Institui incentivo à prática do jogo de Xadrez, nas escolas, praças e bibliotecas municipais, e a promoção de campeonatos escolares e municipais para_x000D_
 crianças e adolescentes.</t>
   </si>
   <si>
     <t>4199</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4199/projeto_de_lei_010-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4199/projeto_de_lei_010-2022.pdf</t>
   </si>
   <si>
     <t>"Institui a Semana de Prevenção e Combate ao AVC (Acidente Vascular Cerebral) no âmbito do Município de São Lourenço da Mata."</t>
   </si>
   <si>
     <t>4200</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4200/projeto_de_lei_011-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4200/projeto_de_lei_011-2022.pdf</t>
   </si>
   <si>
     <t>"Institui a "ficha limpa municipal" nas nomeações para os cargos públicos no âmbito da administração direta e indireta dos órgãos do poder executivo e legislativo municipal de São Lourenço da Mata - PE. "</t>
   </si>
   <si>
     <t>4201</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4201/projeto_de_lei_012-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4201/projeto_de_lei_012-2022.pdf</t>
   </si>
   <si>
     <t>Denomina a Praça localizada na Segunda Travessa Duque de Caxias Praça Valdomiro Batista leal.</t>
   </si>
   <si>
     <t>4202</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4202/projeto_de_lei_013-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4202/projeto_de_lei_013-2022.pdf</t>
   </si>
   <si>
     <t>Denomina a Sede da Prefeitura Municipal "Paço Municipal Prefeito Ettore Labanca ".</t>
   </si>
   <si>
     <t>4541</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4541/projeto_de_lei_014-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4541/projeto_de_lei_014-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da terceira rua à esquerda da rua santa luzia, como rua Juarez Marinho, localizada no loteamento Muribara II, neste município e dá outras providências.</t>
   </si>
   <si>
     <t>4542</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4542/projeto_de_lei_015-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4542/projeto_de_lei_015-2022.pdf</t>
   </si>
   <si>
     <t>Concede redução no valor da Taxa de Licença de Funcionamento aplicada a todos os veículos particulares automotores de transportes de passageiros e mercadorias, para o Exercício de 2022, devida por Profissionais Autônomos e Microempreendedores Individuais, e dá outras providências.</t>
   </si>
   <si>
     <t>4543</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4543/projeto_de_lei_016-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4543/projeto_de_lei_016-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Semana Municipal da Agricultura Familiar no município de São Lourenço da Mata e dá outras providências.</t>
   </si>
   <si>
     <t>4544</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4544/projeto_de_lei_017-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4544/projeto_de_lei_017-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a dimensão e demais características de cartazes ou dispositivos similares de afixação obrigatória em estabelecimentos comerciais de São Lourenço da Mata, exigidos por leis municipais, e dá outras providências.</t>
   </si>
   <si>
     <t>4545</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4545/projeto_de_lei_019-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4545/projeto_de_lei_019-2022.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade e interesse social a Organização Social Civil Unidas pelo Bem.</t>
   </si>
   <si>
     <t>6059</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/6059/projeto_de_lei_020-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/6059/projeto_de_lei_020-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza a subvenção social a Associações e ONGs protetoras de animais e dá outras providências.</t>
   </si>
   <si>
     <t>4546</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4546/projeto_de_lei_021-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4546/projeto_de_lei_021-2022.pdf</t>
   </si>
   <si>
     <t>Denomina a localidade, chamada popularmente de Morro da Macaca, como comunidade Ettore Labanca.</t>
   </si>
   <si>
     <t>4547</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4547/projeto_de_lei_022-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4547/projeto_de_lei_022-2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei dos cargos da Câmara Municipal de São Lourenço da Mata.</t>
   </si>
   <si>
     <t>4555</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4555/projeto_de_lei_023-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4555/projeto_de_lei_023-2022.pdf</t>
   </si>
   <si>
     <t>Institui no município de São Lourenço da Mata a Semana Municipal do Idoso e dá outras providências.</t>
   </si>
   <si>
     <t>4556</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4556/projeto_de_lei_024-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4556/projeto_de_lei_024-2022.pdf</t>
   </si>
   <si>
     <t>Institui e inclui no calendário de eventos do município de São Lourenço da Mata a semana de conscientização e combate à automedicação, e dá outras providências.</t>
   </si>
   <si>
     <t>4557</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4557/projeto_de_lei_025-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4557/projeto_de_lei_025-2022.pdf</t>
   </si>
   <si>
     <t>Institui a campanha permanente "a mulher na política", dispondo sobre medidas de incentivo à participação da mulher na atividade política no município de São Lourenço da Mata.</t>
   </si>
   <si>
     <t>4558</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4558/projeto_de_lei_026-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4558/projeto_de_lei_026-2022.pdf</t>
   </si>
   <si>
     <t>Fixa diretrizes para a implantação da política municipal de incentivo ao futebol feminino - futfem, no âmbito do município de São Lourenço da Mata.</t>
   </si>
   <si>
     <t>4559</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4559/projeto_de_lei_027-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4559/projeto_de_lei_027-2022.pdf</t>
   </si>
   <si>
     <t>Denomina o Centro de Especialidades Médicas - CEM - Vereador NELSON SÁTIRO BARBOSA CAMELO Localizado na Rua Siqueira Campos, Centro.</t>
   </si>
   <si>
     <t>4560</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4560/projeto_de_lei_028-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4560/projeto_de_lei_028-2022.pdf</t>
   </si>
   <si>
     <t>Denominação das Ruas da Comunidade Ettore Labanca, e dá outras providências.</t>
   </si>
   <si>
     <t>4561</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4561/projeto_de_lei_029-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4561/projeto_de_lei_029-2022.pdf</t>
   </si>
   <si>
     <t>Institui o dia branco e vermelho - dia municipal da conscientização sobre a surdocegueira no município de São Lourenço da Mata.</t>
   </si>
   <si>
     <t>4562</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4562/projeto_de_lei_030-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4562/projeto_de_lei_030-2022.pdf</t>
   </si>
   <si>
     <t>Institui e inclui no calendário oficial de eventos do município de São Lourenço da Mata o mês "julho verde", mês de conscientização e combate ao câncer de cabeça e pescoço e dá outras providências.</t>
   </si>
   <si>
     <t>4591</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4591/projeto_de_lei_031-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4591/projeto_de_lei_031-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a criar o Programa "Rádio Pedagógica Itinerante" para alunos da rede pública do município de São Lourenço da Mata.</t>
   </si>
   <si>
     <t>4592</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4592/projeto_de_lei_032-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4592/projeto_de_lei_032-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a criar o "Programa Municipal de apoio as famílias de pacientes com Alzheimer" no município de São Lourenço da Mata.</t>
   </si>
   <si>
     <t>4593</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4593/projeto_de_lei_033-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4593/projeto_de_lei_033-2022.pdf</t>
   </si>
   <si>
     <t>"Cria a lei do nome social que dispõe sobre a inclusão e uso de nome social nos registros municipais relativos a serviços públicos e privados prestados no âmbito do município de São Lourenço da Mata".</t>
   </si>
   <si>
     <t>4631</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4631/projeto_de_lei_034-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4631/projeto_de_lei_034-2022.pdf</t>
   </si>
   <si>
     <t>Altera o nome da Rua lbirajuba, passando a ser denominada Rua José Martins Barbosa Neto (Zé Pequeno).</t>
   </si>
   <si>
     <t>4812</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4812/projeto_de_lei_035-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4812/projeto_de_lei_035-2022.pdf</t>
   </si>
   <si>
     <t>Fica denominado o Campo de Futebol da Várzea Fria "Campo Severino Faustino dos Santos Filho - NINO DAS BICICLETAS".</t>
   </si>
   <si>
     <t>4813</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4813/projeto_de_lei_036-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4813/projeto_de_lei_036-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o serviço de transporte escolar dos alunos da rede pública municipal e dá outras providências.</t>
   </si>
   <si>
     <t>4814</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4814/projeto_de_lei_037-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4814/projeto_de_lei_037-2022.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Incentivo à Regularização Fiscal com a Fazenda Pública do Município de São Lourenço da Mata, denominado "REFIS SÃO LOURENÇO DA MATA 2022", e dá outras providências.</t>
   </si>
   <si>
     <t>5037</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5037/projeto_de_lei_038-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5037/projeto_de_lei_038-2022.pdf</t>
   </si>
   <si>
     <t>"Institui no calendário oficial do município de São Lourenço da Mata, o mês de prevenção ao câncer de intestino, a ser celebrado em dezembro, e dá outras providências".</t>
   </si>
   <si>
     <t>5038</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5038/projeto_de_lei_039-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5038/projeto_de_lei_039-2022.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Incentivo às atividades e serviços de eventos, diversões, lazer, entretenimento e congêneres, e dá outras providências.</t>
   </si>
   <si>
     <t>5039</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5039/projeto_de_lei_040-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5039/projeto_de_lei_040-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do salário base, gratificações e auxilio da Guarda Municipal Civil de São Lourenço da Mata/PE, e dá outras providências.</t>
   </si>
   <si>
     <t>5040</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5040/projeto_de_lei_041-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5040/projeto_de_lei_041-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o procedimento de apuração e aplicação de penalidades a licitantes e contratados no âmbito da administração pública municipal.</t>
   </si>
   <si>
     <t>5041</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5041/projeto_de_lei_042-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5041/projeto_de_lei_042-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o acesso às informações públicas e regulamenta as restrições às informações de caráter sigiloso no âmbito do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>6068</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/6068/projeto_de_lei_043-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/6068/projeto_de_lei_043-2022.pdf</t>
   </si>
   <si>
     <t>Institui auxílio emergencial às famílias em situação de vulnerabilidade social residentes no Município de São Lourenço da Mata nas áreas afetadas pelas chuvas de maio de 2022, em virtude do estado de emergência reconhecido pelo Decreto 022/2022, e estabelece as condições para o seu recebimento.</t>
   </si>
   <si>
     <t>4837</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4837/projeto_de_lei_044-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4837/projeto_de_lei_044-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reparcelamento e parcelamento de débitos do Município com seu Regime Próprio de Previdência Social - RPPS, de que trata a Emenda Constitucional nº 113, de 2021, e dá outras providências.</t>
   </si>
   <si>
     <t>4907</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4907/projeto_de_lei_045-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4907/projeto_de_lei_045-2022.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública e interesse social a AMA - Associação de Mães Atípicas de São Lourenço da Mata.</t>
   </si>
   <si>
     <t>4909</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4909/projeto_de_lei_046-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4909/projeto_de_lei_046-2022.pdf</t>
   </si>
   <si>
     <t>Estabelece novos parâmetros para o funcionamento da Junta Médica do Município de São Lourenço da Mata, determina a periodicidade das_x000D_
 reavaliações no beneficio de incapacidade permanente e dá outras providências.</t>
   </si>
   <si>
     <t>4910</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4910/projeto_de_lei_047-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4910/projeto_de_lei_047-2022.pdf</t>
   </si>
   <si>
     <t>Fica denominado o Campo de Futebol de Muribara "Campo Aloysio Queiroz Monteiro".</t>
   </si>
   <si>
     <t>4865</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4865/projeto_de_lei_048-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4865/projeto_de_lei_048-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração e execução da Lei Orçamentária de 2023 e dá outras providências</t>
   </si>
   <si>
     <t>4890</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4890/projeto_de_lei_049-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4890/projeto_de_lei_049-2022.pdf</t>
   </si>
   <si>
     <t>Dá denominação ao campo municipal de futebol de Lages como: Dr. Ettore Labanca, e dá outras providências.</t>
   </si>
   <si>
     <t>4897</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4897/projeto_de_lei_050-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4897/projeto_de_lei_050-2022.pdf</t>
   </si>
   <si>
     <t>Institui o programa de "ação social e solidariedade" nas escolas municipais da rede pública de ensino no âmbito do município São Lourenço da mata.</t>
   </si>
   <si>
     <t>4898</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4898/projeto_de_lei_051-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4898/projeto_de_lei_051-2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a realização de teste do olhinho nas unidades básicas de saúde e dá outras providências.</t>
   </si>
   <si>
     <t>4901</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4901/projeto_de_lei_052-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4901/projeto_de_lei_052-2022.pdf</t>
   </si>
   <si>
     <t>Institui a campanha permanente de orientação e conscientização sobre o envelhecimento ativo e saudável.</t>
   </si>
   <si>
     <t>4928</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4928/projeto_de_lei_053-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4928/projeto_de_lei_053-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Suplementar, e dá outras providências.</t>
   </si>
   <si>
     <t>4953</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4953/projeto_de_lei_054-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4953/projeto_de_lei_054-2022.pdf</t>
   </si>
   <si>
     <t>Estabelece os vencimentos-base dos Agentes Comunitários de Saúde e Agentes Comunitários de Combate às Endemias e dá outras providências.</t>
   </si>
   <si>
     <t>4956</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4956/projeto_de_lei_055-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4956/projeto_de_lei_055-2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a viabilidade do Poder Executivo em implementar solução completa de videomonitoramento e inteligência artificial, para monitorar a Cidade 100% ".</t>
   </si>
   <si>
     <t>4958</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4958/projeto_de_lei_056-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4958/projeto_de_lei_056-2022.pdf</t>
   </si>
   <si>
     <t>Regulamenta a utilização do ginásio municipal o pereirão.</t>
   </si>
   <si>
     <t>5011</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5011/projeto_de_lei_057-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5011/projeto_de_lei_057-2022.pdf</t>
   </si>
   <si>
     <t>Regulamenta a veiculação de anúncios e ordenamento da publicidade no espaço urbano do município de São Lourenço da Mata.</t>
   </si>
   <si>
     <t>5027</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5027/projeto_de_lei_058-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5027/projeto_de_lei_058-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Público Municipal a instituir gratificação aos integrantes de Comissão de Processo Administrativo de Aplicação de Penalidades - CPAAP,_x000D_
 instituída pela Lei nº 2.921/2022, e dá outras providências.</t>
   </si>
   <si>
     <t>5028</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5028/projeto_de_lei_059-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5028/projeto_de_lei_059-2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a redenominação da rua 13 de Maio, que está situada no bairro Vila do Reinado, neste Município, para a rua José Teotônio de Melo".</t>
   </si>
   <si>
     <t>5060</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5060/projeto_de_lei_060-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5060/projeto_de_lei_060-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do "Programa de Compostagem Escolar" no município de São Lourenço da Mata.</t>
   </si>
   <si>
     <t>5078</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5078/projeto_de_lei_061-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5078/projeto_de_lei_061-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste dos vencimentos dos Diretores, vice-diretores, Secretários e Coordenadores Pedagógicos da rede municipal de educação e dá outras providências.</t>
   </si>
   <si>
     <t>5079</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5079/projeto_de_lei_062-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5079/projeto_de_lei_062-2022.pdf</t>
   </si>
   <si>
     <t>Institui o programa de cooperação e o Código "Sinal Vermelho" no âmbito do município de São Lourenço da Mata, visando o combate e a prevenção à violência doméstica ou familiar.</t>
   </si>
   <si>
     <t>5107</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5107/projeto_de_lei_063-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5107/projeto_de_lei_063-2022.pdf</t>
   </si>
   <si>
     <t>Estabelece critérios para a conservação de elementos nas fachadas dos prédios.</t>
   </si>
   <si>
     <t>5114</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5114/projeto_de_lei_064-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5114/projeto_de_lei_064-2022.pdf</t>
   </si>
   <si>
     <t>Modifica o artigo 16 da Lei 1.928/1998 visando elevar o nível de escolaridade, a qualidade da educação pública municipal, com objetivos e metas, o sistema de monitoramento e avaliação e a responsabilização educacional.</t>
   </si>
   <si>
     <t>5115</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5115/projeto_de_lei_065-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5115/projeto_de_lei_065-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o teto para Requisições de Pequeno Valor (RPV) no Município de São Lourenço da Mata, e dá outras providências.</t>
   </si>
   <si>
     <t>5116</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5116/projeto_de_lei_066-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5116/projeto_de_lei_066-2022.pdf</t>
   </si>
   <si>
     <t>Estabelece parâmetro para implementação do cargo de Auditor no Município de São Lourenço da Mata/PE e dá outras providências.</t>
   </si>
   <si>
     <t>5118</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5118/projeto_de_lei_067-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5118/projeto_de_lei_067-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a conceder isenção e remissão de IPTU e taxas correlatas à Agência de Desenvolvimento Econômico de Pernambuco S.A. - ADEPE, e dá outras providências.</t>
   </si>
   <si>
     <t>5119</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5119/projeto_de_lei_068-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5119/projeto_de_lei_068-2022.pdf</t>
   </si>
   <si>
     <t>Estabelece parâmetro para implementação do cargo de Secretário Executivo de Tecnologia da Informação no Município de São Lourenço da Mata/PE e dá outras providências.</t>
   </si>
   <si>
     <t>5149</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5149/projeto_de_lei_069-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5149/projeto_de_lei_069-2022.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município para o exercício financeiro de 2023.</t>
   </si>
   <si>
     <t>5150</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5150/projeto_de_lei_070-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5150/projeto_de_lei_070-2022.pdf</t>
   </si>
   <si>
     <t>Institui a Revisão da Parcela do Plano Plurianual do Município para o período de 2023.</t>
   </si>
   <si>
     <t>5151</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5151/projeto_de_lei_071-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5151/projeto_de_lei_071-2022.pdf</t>
   </si>
   <si>
     <t>Cria a Secretaria Municipal de Comunicação Social do Município de São Lourenço da Mata/PE, altera o artigo 2°, da Lei 2.884/2021 e dá outras providências.</t>
   </si>
   <si>
     <t>5187</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5187/projeto_de_lei_072-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5187/projeto_de_lei_072-2022.pdf</t>
   </si>
   <si>
     <t>"Estabelece diretrizes para a Política Municipal de Garantia, Proteção e  Ampliação dos Direitos da pessoa com Transtorno do Espectro Autista (TEA), e dá outras providências".</t>
   </si>
   <si>
     <t>5190</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5190/projeto_de_lei_073-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5190/projeto_de_lei_073-2022.pdf</t>
   </si>
   <si>
     <t>Cria a Secretaria Municipal de Segurança Pública e Mobilidade Urbana do Município de São Lourenço da Mata/PE, revoga o artigo 6°, 20 e 21 da Lei 2.884/2021 e dá outras providências.</t>
   </si>
   <si>
     <t>5191</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5191/projeto_de_lei_074-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5191/projeto_de_lei_074-2022.pdf</t>
   </si>
   <si>
     <t>Altera o artigo. 1º e 2º da Lei Municipal Nº 2.739/2019</t>
   </si>
   <si>
     <t>5206</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5206/projeto_de_lei_075-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5206/projeto_de_lei_075-2022.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública e de interesse desportivo e social do município de São Lourenço da Mata, a Federação Pernambucana de Futebol 7 e_x000D_
 Desportos - FPF7D, entidade de cunho político desportiva e associativa sem finalidade econômica.</t>
   </si>
   <si>
     <t>5207</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5207/projeto_de_lei_076-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5207/projeto_de_lei_076-2022.pdf</t>
   </si>
   <si>
     <t>Cria o Programa de Saneamento Básico "FOSSA LIMPA" que visa executar Serviços de Limpeza de Resíduos/Dejetos de fossas de imóveis pertencentes a pessoas em vulnerabilidade socioeconômica do Município de São Lourenço da Mata e dá outras providências.</t>
   </si>
   <si>
     <t>5224</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5224/projeto_de_lei_077-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5224/projeto_de_lei_077-2022.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 5° da lei 2.292/2009 que regula o conselho municipal de direitos da pessoa idosa.</t>
   </si>
   <si>
     <t>5316</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5316/projeto_de_lei_078-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5316/projeto_de_lei_078-2022.pdf</t>
   </si>
   <si>
     <t>Institui a semana municipal de combate, prevenção e conscientização a aids e demais doenças sexualmente transmissíveis, e dá outras providências.</t>
   </si>
   <si>
     <t>5317</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5317/projeto_de_lei_079-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5317/projeto_de_lei_079-2022.pdf</t>
   </si>
   <si>
     <t>Inclui no calendário de comemorações oficiais do município a semana "quebrando o silêncio".</t>
   </si>
   <si>
     <t>5409</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5409/projeto_de_lei_080-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5409/projeto_de_lei_080-2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei de cargos da Câmara Municipal de São Lourenço da Mata e dá outras providências.</t>
   </si>
   <si>
     <t>5410</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5410/projeto_de_lei_081-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5410/projeto_de_lei_081-2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei 2.672/2019 e dá outras providências.</t>
   </si>
   <si>
     <t>5411</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5411/projeto_de_lei_082-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5411/projeto_de_lei_082-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre penalidades administrativas aplicáveis em razão de atos de racismo, praticados em eventos esportivos no âmbito do Município de São Lourenço da Mata/PE, e dá outras providências.</t>
   </si>
   <si>
     <t>5412</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5412/projeto_de_lei_083-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5412/projeto_de_lei_083-2022.pdf</t>
   </si>
   <si>
     <t>Reajusta os vencimentos mínimos dos servidores municipais de acordo com o salário mínimo nacional disposto pela MP 1143 de 12 de dezembro de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>5413</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5413/projeto_de_lei_084-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5413/projeto_de_lei_084-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Organização do Sistema Municipal de Defesa do Consumidor - SMDC e dá outras providências.</t>
   </si>
   <si>
     <t>5453</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5453/projeto_de_lei_085-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5453/projeto_de_lei_085-2022.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade e interesse social o Instituto alimentar de Pernambuco IAPE.</t>
   </si>
   <si>
     <t>4564</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4564/projeto_de_resolucao_773-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4564/projeto_de_resolucao_773-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Parecer do Tribunal de Contas do Estado de Pernambuco, Processo TCE-PE Nº 18100866-0- referente à Prestação de Contas da Prefeitura Municipal de São Lourenço da Mata, relativo ao exercício financeiro de 2017.</t>
   </si>
   <si>
     <t>4605</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4605/projeto_de_resolucao_774-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4605/projeto_de_resolucao_774-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Parecer do Tribunal de Contas do Estado de Pernambuco, Processo TCE-PE Nº 19100210-0 - referente à Prestação de Contas da Prefeitura Municipal de São Lourenço da Mata, relativo ao exercício financeiro de 2018.</t>
   </si>
   <si>
     <t>4606</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4606/projeto_de_resolucao_775-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4606/projeto_de_resolucao_775-2022.pdf</t>
   </si>
   <si>
     <t>Modifica e Acrescenta dispositivo ao Regimento Interno da Câmara de São Lourenço da Mata.</t>
   </si>
   <si>
     <t>4538</t>
   </si>
   <si>
     <t>Alemão do Pixete, Alves Rodoviário, Arllan Dourado, Cuscuz do Povo, Deto de Lages, Gilberto Monteiro, Gordo de Lages, João Pessoa, Leonardo Barbosa, Luciano do Cruzeiro, Queu, Swamy do Queijo</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4538/projeto_de_resolucao_776-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4538/projeto_de_resolucao_776-2022.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorífico do Município de São Lourenço da Mata ao Deputado Federal SILVIO SERAFIM COSTA FILHO.</t>
   </si>
   <si>
     <t>4539</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4539/projeto_de_resolucao_777-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4539/projeto_de_resolucao_777-2022.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorífico do Município de São Lourenço da Mata ao Deputado Federal DANILO JORGE DE BARROS CABRAL.</t>
   </si>
   <si>
     <t>4540</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4540/projeto_de_resolucao_778-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4540/projeto_de_resolucao_778-2022.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorífico do Município de São Lourenço da Mata ao Tenente Coronel ALAN LUIZ DE SANTANA.</t>
   </si>
   <si>
     <t>4598</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4598/projeto_de_resolucao_779-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4598/projeto_de_resolucao_779-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Parecer ao Tribunal de Contas do Estado de Pernambuco, Processo TCE-PE Nº 17100111-4 - referente à Prestação de Contas da Prefeitura Municipal de São Lourenço da Mata, relativo ao exercício financeiro de 2016.</t>
   </si>
   <si>
     <t>4599</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4599/projeto_de_resolucao_780-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4599/projeto_de_resolucao_780-2022.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorífico do Município de São Lourenço da Mata ao Deputado Federal ANDRÉ CARLOS ALVES DE PAULA FILHO.</t>
   </si>
   <si>
     <t>6540</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/6540/projeto_de_resolucao_781-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/6540/projeto_de_resolucao_781-2022.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorífico do Município de São Lourenço da Mata ao Deputado Federal RICARDO TEOBALDO CAVALCANTI - PARTIDO: PODEMOS.</t>
   </si>
   <si>
     <t>4632</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4632/projeto_de_resolucao_782-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4632/projeto_de_resolucao_782-2022.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorífico do Município de São Lourenço da Mata ao Deputado Estadual GUSTAVO FUCHS CAMPOS GOUVEIA- PARTIDO:_x000D_
 SOLIDARIEDADE.</t>
   </si>
   <si>
     <t>4633</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4633/projeto_de_resolucao_783-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4633/projeto_de_resolucao_783-2022.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorífico do Município de São Lourenço da Mata ao Médico e Ex-Deputado Federal JOSÉ CAVALCANTI ALVES JÚNIOR.</t>
   </si>
   <si>
     <t>6538</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/6538/projeto_de_resolucao_784-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/6538/projeto_de_resolucao_784-2022.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorífico do Município de São Lourenço da Mata, ao Deputado Estadual Sr. GUILHERME ARISTÓTELES UCHOA CAVALCANTI PESSOA DE MELO JÚNIOR.</t>
   </si>
   <si>
     <t>6539</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/6539/projeto_de_resolucao_786-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/6539/projeto_de_resolucao_786-2022.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorífico do Município de São Lourenço da Mata ao Deputado Federal Sr. OSSESIO JOSÉ DA SILVA- PRB</t>
   </si>
   <si>
     <t>6541</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorífico do Município de São Lourenço da Mata ao Sr. RAIKO MORALES.</t>
   </si>
   <si>
     <t>4961</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4961/projeto_de_resolucao_788-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4961/projeto_de_resolucao_788-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação, a estrutura e o funcionamento da Ouvidoria Parlamentar da Câmara Municipal de São Lourenço da Mata.</t>
   </si>
   <si>
     <t>5014</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5014/projeto_de_resolucao_789-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5014/projeto_de_resolucao_789-2022.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorífico do Município de São Lourenço da Mata ao Secretário de Saúde Municipal Dr. CLAUDIO JOSÉ ALBANEZ FALCÃO.</t>
   </si>
   <si>
     <t>5042</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorífico do Município de São Lourenço da Mata ao Pedagogo Sr. Elizeu Dias de Santana ( Conhecido como Elizeu da Cooperativa).</t>
   </si>
   <si>
     <t>5106</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5106/projeto_de_resolucao_791-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5106/projeto_de_resolucao_791-2022.pdf</t>
   </si>
   <si>
     <t>Acrescenta ao artigo 3° da resolução n° 785, de 01 de junho de 2022, os parágrafos 1°, 2°, 3° e o 4°.</t>
   </si>
   <si>
     <t>6757</t>
   </si>
   <si>
     <t>PEMLO</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/6757/prosposta_de_emenda_a_lei_organica_001-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/6757/prosposta_de_emenda_a_lei_organica_001-2022.pdf</t>
   </si>
   <si>
     <t>Insere e altera dispositivos à Lei Orgânica do Município com o objetivo de adequar o Regime Próprio de Previdência Social do Município de São Lourenço da Mata - RPPS às regras impostas pela Emenda Constitucional nº 103, de 12 de novembro de 2019.</t>
   </si>
   <si>
     <t>4418</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4418/projeto_de_lei_complementar_001-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4418/projeto_de_lei_complementar_001-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste do vencimento e definição dos valores mínimos de vencimento dos Profissionais do Magistério Público Municipal da Educação Básica e dá outras providências.</t>
   </si>
   <si>
     <t>4563</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4563/projeto_de_lei_complementar_002-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4563/projeto_de_lei_complementar_002-2022.pdf</t>
   </si>
   <si>
     <t>Modifica o Regime Próprio de Previdência Social do Município de São Lourenço da Mata de acordo com a Emenda Constitucional Federal nº 103/2019.</t>
   </si>
   <si>
     <t>4888</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4888/projeto_de_lei_complementar_003-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4888/projeto_de_lei_complementar_003-2022.pdf</t>
   </si>
   <si>
     <t>"Institui o Atendimento integral à alunos com Dislexia, Transtorno do Déficit de Atenção e Hiperatividade (TDAH), Altas Habilidades ou outros transtornos de aprendizagem.</t>
   </si>
   <si>
     <t>5384</t>
   </si>
   <si>
     <t>Institui o Código Tributário do Munícipio de São Lourenço da Mata e dá outras providências.</t>
   </si>
   <si>
     <t>5349</t>
   </si>
   <si>
     <t>EMIMP</t>
   </si>
   <si>
     <t>Emenda Impositiva</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5349/emenda-1.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5349/emenda-1.pdf</t>
   </si>
   <si>
     <t>Para Saúde compra de fardamento e equipamentos EPI'S e material de campo para os Agentes Comunitários de Saúde e de Endemias. Na Infraestrutura, reforma da praça Jacinto Barbosa do Nascimento, localizada no Residencial Francisca de Paula, no Centro da Cidade.</t>
   </si>
   <si>
     <t>5350</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5350/emenda-2.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5350/emenda-2.pdf</t>
   </si>
   <si>
     <t>Na Saúde compra de uma ambulância para o posto médico da Muribara. Na Infraestrutura, pavimentação da Rua da Prata e da Rua Souto Maior, no Bairro da Muribara.</t>
   </si>
   <si>
     <t>5351</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5351/emenda-3.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5351/emenda-3.pdf</t>
   </si>
   <si>
     <t>A compra de transporte para pacientes em tratamento fora do domicilio - TFD.</t>
   </si>
   <si>
     <t>5352</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5352/emenda-4.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5352/emenda-4.pdf</t>
   </si>
   <si>
     <t>Para Saúde destinada para Aquisição de uma ambulância para o Posto de Médico de Tiúma.  Na pratica de Esporte e Lazer compra de equipamentos destinado a pratica de zumba na Praça Adernar Francisco Vieira.</t>
   </si>
   <si>
     <t>5353</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5353/emenda-5.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5353/emenda-5.pdf</t>
   </si>
   <si>
     <t>Para Saúde compra de fraldas destinadas a pacientes da rede pública de saúde do Município.    Na Infraestrutura, Calçamento da Rua das Rosas, no Bairro Penedo.</t>
   </si>
   <si>
     <t>5354</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5354/emenda-6.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5354/emenda-6.pdf</t>
   </si>
   <si>
     <t>Para Saúde conclusão do Posto Médico do Engenho Concórdia.    Na Educação Construção de Escola localizada no Engenho Poço Dantas.</t>
   </si>
   <si>
     <t>5355</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5355/emenda-7.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5355/emenda-7.pdf</t>
   </si>
   <si>
     <t>Para Saúde destinado ao Posto de Saúde da Família do Alto Santo Antônio, Bairro Centro.  No Esporte Piso da Quadra com coberta próxima ao Colégio Josué Pereira e Avenida Oriental nº 01 Bairro Beira Rio.</t>
   </si>
   <si>
     <t>5356</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5356/emenda-8.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5356/emenda-8.pdf</t>
   </si>
   <si>
     <t>Para Saúde destinada para Aquisição de uma ambulância para o Posto de Médico Rosina Labanca - UBS I e II.   Na área Social fornecimento de Absorventes em atendimento a Lei Municipal nº, 2,878 de 2021.</t>
   </si>
   <si>
     <t>5357</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5357/emenda-9.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5357/emenda-9.pdf</t>
   </si>
   <si>
     <t>Para Saúde aquisição de uma Ambulância para UBS do Umuarama na Rua Duque de Caxias em Capibaribe.  Na Infraestrutura: Pavimentação da 3° Travessa da Rua Duque de Caxias em Capibaribe.</t>
   </si>
   <si>
     <t>5358</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5358/emenda-10.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5358/emenda-10.pdf</t>
   </si>
   <si>
     <t>Para Saúde aquisição de uma Ambulância para o posto de Saúde da Nova Esperança, Bairro Pixete.  Na Educação Climatização da Escola João Collegnon.</t>
   </si>
   <si>
     <t>5359</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5359/emenda-11.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5359/emenda-11.pdf</t>
   </si>
   <si>
     <t>Para Saúde aquisição de insumos para doação aos portadores de transtornos do espectro autista, como também para portadores da síndrome congênita pelo ZIKA VIRUS (MICROCEFALIA).  Na infraestrutura destinada a manutenção da iluminação pública.</t>
   </si>
   <si>
     <t>5360</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5360/emenda-12.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5360/emenda-12.pdf</t>
   </si>
   <si>
     <t>Para Saúde Construção de uma novo Posta de Saúde da Família - PSF, no Bairro Tiúma.  Na Infraestrutura Calçamento da Rua Frei Damião, Loteamento Helena de Morais, Bairro Tiúma.</t>
   </si>
   <si>
     <t>5361</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5361/emenda-13.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5361/emenda-13.pdf</t>
   </si>
   <si>
     <t>Para Saúde aquisição de .uma ambulância para o posto de saúde da Avenida 02 e Aristeu Chaves, no Bairro Parque Capibaribe.   Na Infraestrutura Calçamentos, Muros de Arrimes e Escadaria entre os Becos e Vielas da 1° Travessa da Rua 75 que liga o Bairro do Parque Capibaribe a Comunidade de_x000D_
 Penedo.</t>
   </si>
   <si>
     <t>5362</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5362/emenda-14.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5362/emenda-14.pdf</t>
   </si>
   <si>
     <t>Para Saúde aquisição de insumos, medicamentos e material penso para os Postos de Saúde da Família da Bela Vista, São João e São Paulo.  Na Infraestrutura Construção de Canal e pavimentação de calçamento da Rua Itaberaba no Loteamento Bela Vista.</t>
   </si>
   <si>
     <t>5363</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5363/emenda-15.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5363/emenda-15.pdf</t>
   </si>
   <si>
     <t>Para a Saúde para a política municipal de garantia, Proteção e Ampliação dos Direitos da pessoa com Transtorno do Espectro Autista.</t>
   </si>
   <si>
     <t>4810</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4810/moc-0001-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4810/moc-0001-2022.pdf</t>
   </si>
   <si>
     <t>Requeremos desta Casa o Voto de Aplausos ao Padre Cícero José da Silva e à Basílica Santuário de Nossa Senhora das Dores, que está situada em Juazeiro do Norte, Ceará.</t>
   </si>
   <si>
     <t>4811</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4811/moc-0002-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4811/moc-0002-2022.pdf</t>
   </si>
   <si>
     <t>Requeiro desta Casa o Voto de Aplausos ao Sr. Welligton Pereira de Lima (Neguinho do Frevo).</t>
   </si>
   <si>
     <t>4930</t>
   </si>
   <si>
     <t>Requeremos desta casa , o Voto de Aplausos ao Secretário de Saúde de São Lourenço da Mata, Dr. Claudio Falcão, bem como toda sua equipe.</t>
   </si>
   <si>
     <t>5208</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5208/moc-004-2022.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5208/moc-004-2022.pdf</t>
   </si>
   <si>
     <t>Requeremos desta Casa o Voto de Aplausos a Paróquia Santo Antônio pela ocasião de seus 12 (doze) anos de criação Canônica.</t>
   </si>
   <si>
     <t>4639</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
     <t>VETO - Ref.: PL 031/2022 - Autoriza o Poder Executivo a criar o Programa "Rádio Pedagógica Itinerante" para alunos da rede pública do município de São Lourenço da Mata.</t>
   </si>
   <si>
     <t>4640</t>
   </si>
   <si>
     <t>VETO - Ref.: PL 032/2022 - AUTORIZA O PODER EXECUTIVO A CRIAR O "PROGRAMA MUNICIPAL DE APOIO ÀS FAMÍLIAS DE PACIENTES COM ALZHEIMER" NO MUNICÍPIO DE SÃO LOURENÇO DA MATA.</t>
   </si>
   <si>
     <t>5152</t>
   </si>
@@ -12981,67 +12981,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4168/req-0001-2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4169/req-0002-2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4170/req-0003-2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4171/req-0004-2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4172/req-0005-2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4173/req-0006-2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4174/req-0007-2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4175/req-0008-2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4176/req-0009-2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4183/req-0010-2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4184/req-0011-2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4185/req-0012-2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4186/req-0013-2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4187/req-0014-2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4188/req-0015-2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4189/req-0016-2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4190/req-0017-2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4191/req-0018-2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4192/req-0019-2022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4193/req-0020-2022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4194/req-0021-2022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4195/req-0023-2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4203/req-0024-2022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4204/req-0025-2022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4205/req-0026-2022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4206/req-0027-2022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4207/req-0028-2022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4208/req-0029-2022.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4209/req-0030-2022.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4210/req-0031-2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4211/req-0032-2022.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4217/req-0033-2022.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4218/req-0034-2022.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4219/req-0035-2022.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4221/req-0037-2022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4222/req-0038-2022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4223/req-0039-2022.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4224/req-0040-2022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4225/req-0041-2022.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4226/req-0042-2022.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4227/req-0043-2022.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4228/req-0044-2022.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4229/req-0045-2022.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4230/req-0046-2022.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4231/req-0047-2022.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4232/req-0048-2022.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4233/req-0049-2022.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4234/req-0050-2022.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4235/req-0051-2022.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4236/req-0052-2022.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4237/req-0053-2022.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4238/req-0054-2022.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4239/req-0055-2022.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4240/req-0056-2022.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4241/req-0057-2022.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4242/req-0058-2022.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4243/req-0059-2022.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4244/req-0060-2022.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4245/req-0061-2022.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4246/req-0062-2022.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4247/req-0063-2022.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4252/req-0064-2022.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4253/req-0065-2022.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4254/req-0066-2022.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4255/req-0067-2022.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4256/req-0068-2022.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4257/req-0069-2022.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4258/req-0070-2022.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4259/req-0071-2022.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4260/req-0072-2022.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4261/req-0073-2022.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4262/req-0074-2022.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4263/req-0075-2022.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4264/req-0076-2022.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4265/req-0077-2022.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4266/req-0078-2022.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4267/req-0079-2022.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4268/req-0080-2022.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4269/req-0081-2022.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4270/req-0082-2022.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4271/req-0083-2022.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4272/req-0084-2022.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4273/req-0085-2022.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4274/req-0086-2022.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4275/req-0087-2022.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4276/req-0088-2022.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4277/req-0089-2022.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4278/req-0090-2022.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4279/req-0091-2022.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4280/req-0092-2022.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4281/req-0093-2022.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4282/req-0094-2022.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4283/req-0095-2022.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4284/req-0096-2022.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4285/req-0097-2022.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4286/req-0098-2022.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4287/req-0099-2022.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4288/req-0100-2022.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4289/req-0101-2022.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4290/req-0102-2022.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4291/req-0103-2022.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4292/req-0104-2022.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4293/req-0105-2022.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4294/req-0106-2022.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4295/req-0107-2022.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4296/req-0108-2022.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4297/req-0109-2022.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4298/req-0110-2022.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4299/req-0111-2022.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4300/req-0112-2022.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4301/req-0113-2022.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4302/req-0114-2022.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4303/req-0115-2022.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4304/req-0116-2022.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4369/req-0117-2022.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4370/req-0118-2022.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4371/req-0119-2022.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4372/req-0120-2022.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4373/req-0121-2022.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4374/req-0122-2022.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4375/req-0123-2022.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4376/req-0124-2022.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4377/req-0125-2022.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4378/req-0126-2022.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4379/req-0127-2022.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4380/req-0128-2022.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4381/req-0129-2022.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4382/req-0130-2022.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4383/req-0131-2022.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4565/req-0132-2022.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4384/req-0133-2022.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4548/req-0134-2022.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4549/req-0135-2022.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4550/req-0136-2022.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4551/req-0137-2022.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4552/req-0138-2022.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4553/req-0139-2022.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4554/req-0140-2022.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4566/req-0141-2022.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4567/req-0142-2022.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4568/req-0143-2022.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4569/req-0144-2022.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4570/req-0145-2022.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4571/req-0146-2022.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4572/req-0147-2022.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4573/req-0148-2022.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4574/req-0149-2022.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4575/req-0150-2022.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4576/req-0151-2022.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4577/req-0152-2022.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4578/req-0153-2022.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4579/req-0154-2022.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4580/req-0155-2022.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4581/req-0156-2022.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4582/req-0157-2022.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4583/req-0158-2022.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4584/req-0159-2022.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4585/req-0160-2022.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4586/req-0161-2022.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4587/req-0162-2022.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4588/req-0163-2022.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4589/req-0164-2022.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4590/req-0165-2022.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4594/req-0166-2022.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4595/req-0167-2022.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4596/req-0168-2022.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4597/req-0169-2022.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4600/req-0170-2022.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4601/req-0171-2022.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4602/req-0172-2022.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4603/req-0174-2022.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4604/req-0175-2022.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4607/req-0176-2022.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4608/req-0177-2022.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4609/req-0178-2022.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4610/req-0179-2022.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4611/req-0180-2022.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4612/req-0181-2022.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4613/req-0182-2022.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4614/req-0183-2022.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4615/req-0184-2022.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4616/req-0185-2022.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4617/req-0186-2022.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4618/req-0187-2022.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4619/req-0188-2022.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4620/req-0189-2022.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4621/req-0190-2022.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4622/req-0191-2022.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4623/req-0192-2022.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4624/req-0193-2022.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4625/req-0194-2022.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4626/req-0195-2022.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4627/req-0196-2022.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4628/req-0197-2022.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4629/req-0198-2022.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4630/req-0199-2022.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4634/req-0200-2022.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4635/req-0201-2022.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4636/req-0202-2022.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4637/req-0203-2022.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4638/req-0204-2022.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4661/req-0205-2022.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4662/req-0206-2022.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4641/req-0207-2022.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4642/req-0208-2022.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4643/req-0209-2022.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4644/req-0210-2022.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4645/req-0211-2022.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4646/req-0213-2022.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4647/req-0214-2022.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4648/req-0215-2022.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4649/req-0216-2022.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4650/req-0217-2022.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4651/req-0218-2022.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4652/req-0219-2022.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4653/req-0220-2022.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4654/req-0221-2022.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4655/req-0222-2022.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4656/req-0223-2022.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4657/req-0224-2022.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4658/req-0225-2022.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4659/req-0226-2022.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4660/req-0227-2022.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4664/req-0228-2022.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4665/req-0229-2022.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4666/req-0230-2022.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4667/req-0231-2022.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4669/req-0233-2022.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4670/req-0234-2022.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4671/req-0235-2022.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4672/req-0236-2022.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4673/req-0237-2022.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4674/req-0238-2022.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4675/req-0239-2022.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4676/req-0240-2022.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4677/req-0241-2022.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4678/req-0242-2022.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4679/req-0243-2022.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4680/req-0244-2022.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4681/req-0245-2022.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4682/req-0246-2022.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4683/req-0247-2022.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4684/req-0248-2022.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4685/req-0249-2022.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4686/req-0250-2022.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4687/req-0251-2022.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4688/req-0252-2022.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4689/req-0253-2022.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4690/req-0254-2022.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4691/req-0255-2022.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4692/req-0256-2022.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4693/req-0257-2022.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4694/req-0258-2022.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4695/req-0259-2022.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4696/req-0260-2022.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4697/req-0261-2022.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4698/req-0262-2022.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4699/req-0263-2022.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4700/req-0264-2022.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4701/req-0265-2022.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4702/req-0266-2022.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4703/req-0267-2022.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4704/req-0268-2022.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4705/req-0269-2022.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4706/req-0270-2022.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4707/req-0271-2022.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4708/req-0272-2022.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4724/req-0273-2022.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4725/req-0274-2022.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4726/req-0275-2022.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4727/req-0276-2022.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4728/req-0277-2022.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4709/req-0278-2022.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4710/req-0279-2022.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4711/req-0280-2022.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4712/req-0281-2022.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4713/req-0282-2022.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4714/req-0283-2022.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4715/req-0284-2022.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4716/req-0285-2022.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4717/req-0286-2022.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4718/req-0287-2022.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4719/req-0288-2022.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4720/req-0289-2022.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4721/req-0291-2022.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4722/req-0292-2022.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4752/req-0293-2022.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4753/req-0294-2022.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4729/req-0295-2022.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4723/req-0296-2022.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4730/req-0297-2022.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4731/req-0298-2022.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4732/req-0299-2022.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4733/req-0300-2022.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4734/req-0301-2022.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4754/req-0302-2022.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4755/req-0303-2022.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4781/req-0304-2022.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4756/req-0305-2022.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4757/req-0307-2022.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4758/req-0308-2022.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4735/req-0309-2022.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4736/req-0310-2022.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4737/req-0311-2022.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4738/req-0312-2022.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4739/req-0313-2022.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4740/req-0314-2022.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4741/req-0315-2022.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4742/req-0316-2022.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4743/req-0317-2022.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4744/req-0318-2022.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4745/req-0319-2022.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4746/req-0320-2022.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4747/req-0321-2022.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4748/req-0322-2022.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4749/req-0323-2022.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4750/req-0324-2022.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4751/req-0325-2022.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4759/req-0326-2022.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4760/req-0327-2022.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4761/req-0328-2022.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4762/req-0329-2022.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4763/req-0330-2022.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4764/req-0331-2022.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4765/req-0332-2022.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4766/req-0333-2022.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4767/req-0334-2022.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4768/req-0335-2022.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4769/req-0336-2022.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4770/req-0337-2022.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4771/req-0338-2022.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4772/req-0339-2022.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4773/req-0340-2022.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4774/req-0341-2022.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4775/req-0342-2022.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4776/req-0343-2022.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4777/req-0344-2022.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4778/req-0345-2022.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4779/req-0346-2022.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4780/req-0347-2022.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4782/req-0348-2022.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4783/req-0349-2022.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4784/req-0350-2022.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4785/req-0351-2022.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4786/req-0352-2022.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4787/req-0353-2022.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4788/req-0354-2022.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4789/req-0355-2022.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4790/req-0356-2022.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4791/req-0357-2022.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4792/req-0358-2022.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4793/req-0359-2022.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4794/req-0360-2022.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4795/req-0361-2022.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4796/req-0362-2022.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4797/req-0363-2022.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4798/req-0364-2022.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4799/req-0365-2022.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4800/req-0366-2022.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4801/req-0367-2022.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4802/req-0368-2022.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4803/req-0369-2022.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4804/req-0370-2022.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4815/req-0371-2022.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4816/req-0372-2022.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4817/req-0373-2022.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4818/req-0374-2022.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4819/req-0375-2022.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4820/req-0376-2022.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4821/req-0377-2022.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4822/req-0378-2022.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4823/req-0379-2022.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4824/req-0380-2022.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4825/req-0381-2022.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4826/req-0382-2022.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4827/req-0383-2022.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4828/req-0384-2022.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4829/req-0385-2022.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4830/req-0386-2022.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4805/req-0387-2022.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4806/req-0388-2022.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4807/req-0389-2022.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4808/req-0390-2022.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4809/req-0391-2022.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4831/req-0392-2022.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4832/req-0393-2022.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4833/req-0394-2022.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4834/req-0395-2022.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4835/req-0396-2022.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4836/req-0397-2022.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4838/req-0398-2022.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4839/req-0399-2022.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4840/req-0400-2022.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4841/req-0401-2022.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4842/req-0402-2022.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4843/req-0403-2022.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4844/req-0404-2022.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4845/req-0405-2022.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4846/req-0406-2022.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4847/req-0407-2022.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4848/req-0408-2022.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4849/req-0409-2022.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4850/req-0412-2022.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4851/req-0413-2022.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4852/req-0414-2022.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4853/req-0415-2022.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4854/req-0416-2022.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4855/req-0417-2022.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4856/req-0418-2022.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4857/req-0419-2022.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4858/req-0420-2022.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4859/req-0421-2022.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4860/req-0422-2022.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4863/req-0425-2022.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4864/req-0426-2022.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/7347/req-0427-2022.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/7348/req-0428-2022.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/7349/req-0429-2022.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4885/req-0449-2022.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4886/req-0450-2022.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4887/req-0451-2022.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4889/req-0452-2022.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4891/req-0453-2022.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4892/req-0457-2022.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4893/req-0458-2022.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4894/req-0459-2022.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4895/req-0460-2022.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4896/req-0461-2022.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4899/req-0462-2022.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4900/req-0463-2022.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4902/req-0464-2022.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4903/req-0465-2022.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4904/req-0466-2022.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4906/req-0468-2022.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4908/req-0469-2022.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4911/req-0470-2022.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4912/req-0471-2022.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4913/req-0472-2022.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4914/req-0473-2022.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4915/req-0474-2022.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4916/req-0475-2022.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4866/req-0476-2022.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4867/req-477-2022.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4868/req-0478-2022.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4869/req-0479-2022.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4870/req-0480-2022.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4871/req-0481-2022.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4872/req-0482-2022.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4873/req-0483-2022.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4874/req-0484-2022.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4875/req-0485-2022.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4876/req-0486-2022.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4877/req-0487-2022.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4878/req-0488-2022.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4879/req-0489-2022.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4880/req-0490-2022.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4881/req-0491-2022.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4882/req-0492-2022.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4883/req-0493-2022.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4884/req-0494-2022.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4917/req-0495-2022.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4918/req-0496-2022.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4919/req-0497-2022.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4920/req-0498-2022.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4921/req-0499-2022.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4922/req-0500-2022.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4923/req-0501-2022.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4924/req-0502-2022.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4925/req-0503-2022.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4926/req-0504-2022.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4927/req-0505-2022.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4931/req-0506-2022.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4932/req-0507-2022.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4933/req-0508-2022.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4934/req-0509-2022.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4935/req-0510-2022.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4936/req-0511-2022.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4937/req-0512-2022.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4938/req-0513-2022.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4939/req-0514-2022.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4940/req-0515-2022.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4941/req-0516-2022.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4942/req-0517-2022.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4943/req-0518-2022.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4944/req-0519-2022.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4945/req-0520-2022.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4946/req-0521-2022.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4947/req-0522-2022.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4948/req-0523-2022.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4949/req-0524-2022.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4950/req-0525-2022.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4951/req-0526-2022.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4952/req-0527-2022.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4954/req-0528-2022.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4955/req-0529-2022.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4957/req-0530-2022.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4959/req-0531-2022.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4960/req-0532-2022.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4962/req-0533-2022.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4963/req-0534-2022.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4964/req-0535-2022.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4965/req-0536-2022.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4966/req-0537-2022.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4967/req-0538-2022.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4968/req-0539-2022.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4969/req-0540-2022.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4970/req-0541-2022.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4971/req-0542-2022.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4972/req-0543-2022.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4973/req-0544-2022.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4975/req-0546-2022.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4976/req-0547-2022.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4991/req-0548-2022.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4977/req-0549-2022.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4978/req-0550-2022.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4979/req-0551-2022.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4980/req-0552-2022.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4981/req-0553-2022.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4982/req-0554-2022.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4983/req-0555-2022.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4984/req-0556-2022.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4985/req-0557-2022.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4986/req-0558-2022.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4987/req-0559-2022.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4988/req-0560-2022.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4989/req-0561-2022.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4990/req-0562-2022.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4992/req-0563-2022.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4993/req-0564-2022.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4994/req-0565-2022.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4995/req-0566-2022.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4996/req-0567-2022.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4997/req-0568-2022.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4998/req-0569-2022.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4999/req-0570-2022.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5000/req-0571-2022.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5001/req-0572-2022.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5002/req-0573-2022.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5003/req-0574-2022.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5004/req-0575-2022.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5005/req-0576-2022.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5006/req-0577-2022.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5007/req-0578-2022.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5008/req-0579-2022.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5009/req-0580-2022.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5010/req-0581-2022.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5012/req-0582-2022.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5013/req-0583-2022.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5015/req-0584-2022.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5016/req-0585-2022.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5018/req-0586-2022.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5019/req-0587-2022.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5020/req-0588-2022.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5021/req-0589-2022.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5022/req-0590-2022.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5023/req-0591-2022.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5024/req-0592-2022.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5025/req-0593-2022.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5026/req-0594-2022.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5029/req-0595-2022.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5030/req-0596-2022.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5031/req-0597-2022.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5032/req-0598-2022.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5033/req-0599-2022.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5034/req-0600-2022.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5035/req-0601-2022.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5036/req-0602-2022.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5043/req-0603-2022.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5044/req-0604-2022.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5045/req-0605-2022.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5046/req-0606-2022.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5047/req-0607-2022.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5048/req-0608-2022.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5049/req-0609-2022.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5050/req-0610-2022.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5052/req-0612-2022.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5053/req-0613-2022.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5054/req-0614-2022.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5055/req-0615-2022.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5056/req-0616-2022.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5057/req-0617-2022.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5058/req-0618-2022.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5059/req-0619-2022.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5061/req-0620-2022.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5062/req-0621-2022.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5063/req-0622-2022.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5064/req-0623-2022.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5065/req-0624-2022.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5066/req-0625-2022.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5067/req-0626-2022.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5068/req-0627-2022.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5069/req-0628-2022.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5070/req-0629-2022.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5071/req-0630-2022.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5072/req-0631-2022.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5073/req-0632-2022.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5074/req-0633-2022.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5075/req-0634-2022.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5076/req-0635-2022.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5077/req-0636-2022.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5080/req-0637-2022.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5081/req-0638-2022.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5082/req-0639-2022.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5083/req-0640-2022.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5084/req-0641-2022.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5085/req-0642-2022.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5086/req-0643-2022.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5087/req-0644-2022.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5088/req-0645-2022.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5089/req-0646-2022.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5090/req-0647-2022.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5091/req-0648-2022.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5092/req-0649-2022.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5093/req-0650-2022.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5094/req-0651-2022.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5095/req-0652-2022.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5096/req-0653-2022.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5097/req-0654-2022.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5098/req-0655-2022.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5099/req-0656-2022.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5100/req-0657-2022.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5101/req-0658-2022.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5102/req-0659-2022.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5103/req-0660-2022.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5104/req-0661-2022.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5105/req-0662-2022.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5124/req-0663-2022.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5125/req-0664-2022.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5126/req-0665-2022.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5127/req-0666-2022.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5128/req-0667-2022.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5129/req-0668-2022.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5130/req-0669-2022.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5131/req-0670-2022.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5132/req-0671-2022.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5133/req-0672-2022.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5134/req-0673-2022.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5108/req-0674-2022.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5109/req-0675-2022.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5110/req-0676-2022.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5111/req-0677-2022.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5112/req-0678-2022.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5113/req-0679-2022.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5117/req-0680-2022.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5120/req-0681-2022.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5122/req-0682-2022.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5121/req-0683-2022.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5123/req-0684-2022.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5135/req-0685-2022.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5137/req-0686-2022.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5136/req-0687-2022.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5138/req-0688-2022.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5139/req-0689-2022.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5140/req-0690-2022.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5141/req-0691-2022.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5142/req-0692-2022.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5143/req-0693-2022.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5144/req-0694-2022.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5145/req-0695-2022.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5146/req-0696-2022.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5147/req-0697-2022.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5148/req-0698-2022.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5155/req-0699-2022.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5156/req-0700-2022.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5157/req-0701-2022.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5158/req-0702-2022.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5159/req-0703-2022.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5160/req-0704-2022.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5161/req-0705-2022.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5162/req-0706-2022.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5163/req-0707-2022.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5164/req-0708-2022.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5165/req-0709-2022.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5166/req-0710-2022.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5168/req-0712-2022.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5169/req-0713-2022.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5170/req-0714-2022.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5171/req-0715-2022.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5172/req-0716-2022.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5173/req-0717-2022.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5174/req-0718-2022.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5175/req-0719-2022.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5176/req-0720-2022.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5177/req-0721-2022.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5178/req-0722-2022.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5179/req-0723-2022.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5180/req-0724-2022.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5181/req-0725-2022.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5182/req-0726-2022.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5186/req-0727-2022.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5183/req-0728-2022.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5184/req-0729-2022.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5185/req-0730-2022.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5192/req-0731-2022.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5194/req-0733-2022.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5195/req-0734-2022.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5196/req-0735-2022.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5197/req-0736-2022.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5198/req-0737-2022.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5199/req-0738-2022.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5200/req-0739-2022.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5201/req-0740-2022.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5202/req-0741-2022.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5203/req-0742-2022.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5204/req-0743-2022.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5205/req-0744-2022.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5209/req-0745-2022.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5210/req-0746-2022.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5211/req-0747-2022.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5212/req-0748-2022.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5213/req-0749-2022.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5214/req-0750-2022.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5215/req-0751-2022.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5216/req-0752-2022.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5217/req-0753-2022.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5218/req-0754-2022.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5219/req-0755-2022.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5220/req-0756-2022.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5221/req-0757-2022.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5222/req-0758-2022.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5223/req-0759-2022.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5225/req-0760-2022.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5226/req-0761-2022.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5227/req-0762-2022.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5228/req-0763-2022.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5229/req-0764-2022.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5230/req-0765-2022.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5231/req-0766-2022.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5232/req-0767-2022.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5233/req-0768-2022.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5234/req-0769-2022.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5235/req-0770-2022.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5236/req-0771-2022.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5237/req-0772-2022.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5238/req-0773-2022.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5239/req-0774-2022.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5240/req-0775-2022.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5241/req-0776-2022.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5242/req-0777-2022.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5243/req-0778-2022.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5244/req-0779-2022.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5245/req-0780-2022.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5246/req-0781-2022.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5247/req-0782-2022.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5248/req-0783-2022.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5249/req-0784-2022.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5250/req-0785-2022.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5251/req-0786-2022.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5252/req-0787-2022.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5253/req-0788-2022.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5255/req-0789-2022.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5256/req-0790-2022.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5257/req-0791-2022.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5258/req-0792-2022.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5259/req-0793-2022.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5260/req-0794-2022.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5261/req-0795-2022.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5262/req-0796-2022.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5263/req-0797-2022.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5264/req-0798-2022.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5265/req-0799-2022.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5266/req-0800-2022.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5267/req-0801-2022.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5268/req-0802-2022.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5269/req-0803-2022.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5270/req-0804-2022.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5271/req-0805-2022.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5272/req-0806-2022.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5273/req-0807-2022.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5274/req-0808-2022.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5275/req-0809-2022.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5276/req-0810-2022.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5277/req-0811-2022.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5278/req-0812-2022.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5279/req-0813-2022.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5280/req-0814-2022.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5281/req-0815-2022.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5282/req-0816-2022.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5283/req-0817-2022.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5284/req-0818-2022.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5285/req-0819-2022.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5286/req-0820-2022.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5287/req-0821-2022.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5288/req-0822-2022.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5289/req-0823-2022.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5290/req-0824-2022.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5291/req-0825-2022.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5292/req-0826-2022.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5293/req-0827-2022.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5294/req-0828-2022.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5295/req-0829-2022.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5296/req-0830-2022.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5297/req-0831-2022.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5298/req-0832-2022.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5299/req-0833-2022.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5300/req-0834-2022.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5301/req-0835-2022.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5302/req-0836-2022.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5303/req-0837-2022.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5304/req-0838-2022.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5305/req-0839-2022.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5306/req-0840-2022.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5307/req-0841-2022.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5308/req-0842-2022.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5309/req-0843-2022.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5310/req-0844-2022.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5311/req-0845-2022.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5312/req-0846-2022.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5313/req-0847-2022.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5314/req-0848-2022.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5315/req-0849-2022.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5318/req-0850-2022.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5319/req-0851-2022.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5320/req-0852-2022.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5321/req-0853-2022.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5322/req-0854-2022.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5323/req-0855-2022.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5324/req-0856-2022.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5325/req-0857-2022.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5326/req-0858-2022.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5327/req-0859-2022.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5328/req-0860-2022.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5329/req-0861-2022.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5330/req-0862-2022.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5331/req-0863-2022.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5332/req-0864-2022.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5333/req-0865-2022.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5334/req-0866-2022.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5335/req-0867-2022.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5336/req-0868-2022.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5337/req-0869-2022.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5338/req-0870-2022.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5339/req-0871-2022.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5340/req-0872-2022.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5341/req-0873-2022.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5342/req-0874-2022.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5343/req-0875-2022.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5344/req-0876-2022.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5345/req-0877-2022.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5346/req-0878-2022.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5347/req-0879-2022.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5348/req-0880-2022.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5364/req-0881-2022.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5365/req-0882-2022.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5366/req-0883-2022.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5367/req-0884-2022.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5368/req-0885-2022.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5369/req-0886-2022.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5370/req-0887-2022.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5371/req-0888-2022.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5372/req-0889-2022.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5373/req-0890-2022.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5374/req-0891-2022.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5375/req-0892-2022.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5376/req-0893-2022.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5377/req-0894-2022.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5378/req-0895-2022.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5379/req-0896-2022.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5380/req-0897-2022.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5381/req-0898-2022.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5382/req-0899-2022.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5383/req-0900-2022.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5385/req-0901-2022.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5386/req-0902-2022.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5387/req-0903-2022.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5388/req-0904-2022.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5389/req-0905-2022.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5390/req-0906-2022.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5391/req-0907-2022.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5392/req-0908-2022.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5393/req-0909-2022.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5394/req-0910-2022.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5395/req-0911-2022.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5396/req-0912-2022.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5397/req-0913-2022.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5398/req-0914-2022.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5399/req-0915-2022.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5400/req-0916-2022.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5401/req-0917-2022.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5402/req-0918-2022.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5403/req-0919-2022.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5404/req-0920-2022.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5405/req-0921-2022.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5406/req-0922-2022.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5407/req-0923-2022.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5408/req-0924-2022.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5414/req-0925-2022.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5415/req-0926-2022.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5416/req-0927-2022.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5417/req-0928-2022.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5418/req-0929-2022.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5419/req-0930-2022.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5421/req-0932-2022.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5422/req-0933-2022.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5424/req-0935-2022.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5425/req-0936-2022.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5426/req-0937-2022.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5427/req-0938-2022.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5428/req-0939-2022.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5429/req-0940-2022.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5430/req-0941-2022.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5431/req-0942-2022.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5432/req-0943-2022.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5433/req-0944-2022.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5434/req-0945-2022.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5435/req-0946-2022.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5436/req-0947-2022.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5437/req-0948-2022.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5438/req-0949-2022.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5439/req-0950-2022.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5440/req-0951-2022.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5441/req-0952-2022.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5442/req-0953-2022.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5443/req-0954-2022.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5444/req-0955-2022.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5445/req-0956-2022.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5446/req-0957-2022.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5447/req-0958-2022.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5448/req-0959-2022.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5449/req-0960-2022.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5450/req-0961-2022.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5451/req-0962-2022.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5452/req-0963-2022.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4177/projeto_de_lei_001-2022.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4178/projeto_de_lei_002-2022.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4196/projeto_de_lei_003-2022.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4179/projeto_de_lei_004-2022.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4180/projeto_de_lei_005-2022.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4181/projeto_de_lei_006-2022.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4182/projeto_de_lei_007-2022.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4197/projeto_de_lei_008-2022.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4198/projeto_de_lei_009-2022.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4199/projeto_de_lei_010-2022.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4200/projeto_de_lei_011-2022.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4201/projeto_de_lei_012-2022.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4202/projeto_de_lei_013-2022.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4541/projeto_de_lei_014-2022.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4542/projeto_de_lei_015-2022.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4543/projeto_de_lei_016-2022.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4544/projeto_de_lei_017-2022.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4545/projeto_de_lei_019-2022.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/6059/projeto_de_lei_020-2022.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4546/projeto_de_lei_021-2022.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4547/projeto_de_lei_022-2022.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4555/projeto_de_lei_023-2022.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4556/projeto_de_lei_024-2022.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4557/projeto_de_lei_025-2022.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4558/projeto_de_lei_026-2022.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4559/projeto_de_lei_027-2022.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4560/projeto_de_lei_028-2022.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4561/projeto_de_lei_029-2022.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4562/projeto_de_lei_030-2022.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4591/projeto_de_lei_031-2022.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4592/projeto_de_lei_032-2022.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4593/projeto_de_lei_033-2022.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4631/projeto_de_lei_034-2022.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4812/projeto_de_lei_035-2022.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4813/projeto_de_lei_036-2022.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4814/projeto_de_lei_037-2022.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5037/projeto_de_lei_038-2022.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5038/projeto_de_lei_039-2022.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5039/projeto_de_lei_040-2022.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5040/projeto_de_lei_041-2022.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5041/projeto_de_lei_042-2022.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/6068/projeto_de_lei_043-2022.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4837/projeto_de_lei_044-2022.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4907/projeto_de_lei_045-2022.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4909/projeto_de_lei_046-2022.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4910/projeto_de_lei_047-2022.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4865/projeto_de_lei_048-2022.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4890/projeto_de_lei_049-2022.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4897/projeto_de_lei_050-2022.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4898/projeto_de_lei_051-2022.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4901/projeto_de_lei_052-2022.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4928/projeto_de_lei_053-2022.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4953/projeto_de_lei_054-2022.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4956/projeto_de_lei_055-2022.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4958/projeto_de_lei_056-2022.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5011/projeto_de_lei_057-2022.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5027/projeto_de_lei_058-2022.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5028/projeto_de_lei_059-2022.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5060/projeto_de_lei_060-2022.pdf" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5078/projeto_de_lei_061-2022.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5079/projeto_de_lei_062-2022.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5107/projeto_de_lei_063-2022.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5114/projeto_de_lei_064-2022.pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5115/projeto_de_lei_065-2022.pdf" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5116/projeto_de_lei_066-2022.pdf" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5118/projeto_de_lei_067-2022.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5119/projeto_de_lei_068-2022.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5149/projeto_de_lei_069-2022.pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5150/projeto_de_lei_070-2022.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5151/projeto_de_lei_071-2022.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5187/projeto_de_lei_072-2022.pdf" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5190/projeto_de_lei_073-2022.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5191/projeto_de_lei_074-2022.pdf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5206/projeto_de_lei_075-2022.pdf" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5207/projeto_de_lei_076-2022.pdf" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5224/projeto_de_lei_077-2022.pdf" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5316/projeto_de_lei_078-2022.pdf" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5317/projeto_de_lei_079-2022.pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5409/projeto_de_lei_080-2022.pdf" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5410/projeto_de_lei_081-2022.pdf" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5411/projeto_de_lei_082-2022.pdf" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5412/projeto_de_lei_083-2022.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5413/projeto_de_lei_084-2022.pdf" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5453/projeto_de_lei_085-2022.pdf" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4564/projeto_de_resolucao_773-2022.pdf" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4605/projeto_de_resolucao_774-2022.pdf" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4606/projeto_de_resolucao_775-2022.pdf" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4538/projeto_de_resolucao_776-2022.pdf" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4539/projeto_de_resolucao_777-2022.pdf" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4540/projeto_de_resolucao_778-2022.pdf" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4598/projeto_de_resolucao_779-2022.pdf" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4599/projeto_de_resolucao_780-2022.pdf" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/6540/projeto_de_resolucao_781-2022.pdf" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4632/projeto_de_resolucao_782-2022.pdf" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4633/projeto_de_resolucao_783-2022.pdf" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/6538/projeto_de_resolucao_784-2022.pdf" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/6539/projeto_de_resolucao_786-2022.pdf" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4961/projeto_de_resolucao_788-2022.pdf" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5014/projeto_de_resolucao_789-2022.pdf" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5106/projeto_de_resolucao_791-2022.pdf" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/6757/prosposta_de_emenda_a_lei_organica_001-2022.pdf" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4418/projeto_de_lei_complementar_001-2022.pdf" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4563/projeto_de_lei_complementar_002-2022.pdf" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4888/projeto_de_lei_complementar_003-2022.pdf" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5349/emenda-1.pdf" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5350/emenda-2.pdf" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5351/emenda-3.pdf" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5352/emenda-4.pdf" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5353/emenda-5.pdf" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5354/emenda-6.pdf" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5355/emenda-7.pdf" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5356/emenda-8.pdf" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5357/emenda-9.pdf" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5358/emenda-10.pdf" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5359/emenda-11.pdf" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5360/emenda-12.pdf" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5361/emenda-13.pdf" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5362/emenda-14.pdf" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5363/emenda-15.pdf" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4810/moc-0001-2022.pdf" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4811/moc-0002-2022.pdf" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5208/moc-004-2022.pdf" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4168/req-0001-2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4169/req-0002-2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4170/req-0003-2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4171/req-0004-2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4172/req-0005-2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4173/req-0006-2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4174/req-0007-2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4175/req-0008-2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4176/req-0009-2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4183/req-0010-2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4184/req-0011-2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4185/req-0012-2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4186/req-0013-2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4187/req-0014-2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4188/req-0015-2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4189/req-0016-2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4190/req-0017-2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4191/req-0018-2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4192/req-0019-2022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4193/req-0020-2022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4194/req-0021-2022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4195/req-0023-2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4203/req-0024-2022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4204/req-0025-2022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4205/req-0026-2022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4206/req-0027-2022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4207/req-0028-2022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4208/req-0029-2022.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4209/req-0030-2022.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4210/req-0031-2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4211/req-0032-2022.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4217/req-0033-2022.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4218/req-0034-2022.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4219/req-0035-2022.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4221/req-0037-2022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4222/req-0038-2022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4223/req-0039-2022.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4224/req-0040-2022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4225/req-0041-2022.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4226/req-0042-2022.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4227/req-0043-2022.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4228/req-0044-2022.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4229/req-0045-2022.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4230/req-0046-2022.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4231/req-0047-2022.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4232/req-0048-2022.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4233/req-0049-2022.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4234/req-0050-2022.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4235/req-0051-2022.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4236/req-0052-2022.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4237/req-0053-2022.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4238/req-0054-2022.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4239/req-0055-2022.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4240/req-0056-2022.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4241/req-0057-2022.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4242/req-0058-2022.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4243/req-0059-2022.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4244/req-0060-2022.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4245/req-0061-2022.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4246/req-0062-2022.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4247/req-0063-2022.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4252/req-0064-2022.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4253/req-0065-2022.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4254/req-0066-2022.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4255/req-0067-2022.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4256/req-0068-2022.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4257/req-0069-2022.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4258/req-0070-2022.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4259/req-0071-2022.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4260/req-0072-2022.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4261/req-0073-2022.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4262/req-0074-2022.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4263/req-0075-2022.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4264/req-0076-2022.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4265/req-0077-2022.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4266/req-0078-2022.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4267/req-0079-2022.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4268/req-0080-2022.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4269/req-0081-2022.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4270/req-0082-2022.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4271/req-0083-2022.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4272/req-0084-2022.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4273/req-0085-2022.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4274/req-0086-2022.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4275/req-0087-2022.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4276/req-0088-2022.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4277/req-0089-2022.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4278/req-0090-2022.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4279/req-0091-2022.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4280/req-0092-2022.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4281/req-0093-2022.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4282/req-0094-2022.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4283/req-0095-2022.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4284/req-0096-2022.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4285/req-0097-2022.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4286/req-0098-2022.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4287/req-0099-2022.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4288/req-0100-2022.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4289/req-0101-2022.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4290/req-0102-2022.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4291/req-0103-2022.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4292/req-0104-2022.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4293/req-0105-2022.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4294/req-0106-2022.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4295/req-0107-2022.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4296/req-0108-2022.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4297/req-0109-2022.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4298/req-0110-2022.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4299/req-0111-2022.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4300/req-0112-2022.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4301/req-0113-2022.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4302/req-0114-2022.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4303/req-0115-2022.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4304/req-0116-2022.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4369/req-0117-2022.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4370/req-0118-2022.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4371/req-0119-2022.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4372/req-0120-2022.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4373/req-0121-2022.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4374/req-0122-2022.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4375/req-0123-2022.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4376/req-0124-2022.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4377/req-0125-2022.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4378/req-0126-2022.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4379/req-0127-2022.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4380/req-0128-2022.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4381/req-0129-2022.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4382/req-0130-2022.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4383/req-0131-2022.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4565/req-0132-2022.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4384/req-0133-2022.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4548/req-0134-2022.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4549/req-0135-2022.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4550/req-0136-2022.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4551/req-0137-2022.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4552/req-0138-2022.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4553/req-0139-2022.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4554/req-0140-2022.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4566/req-0141-2022.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4567/req-0142-2022.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4568/req-0143-2022.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4569/req-0144-2022.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4570/req-0145-2022.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4571/req-0146-2022.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4572/req-0147-2022.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4573/req-0148-2022.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4574/req-0149-2022.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4575/req-0150-2022.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4576/req-0151-2022.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4577/req-0152-2022.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4578/req-0153-2022.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4579/req-0154-2022.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4580/req-0155-2022.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4581/req-0156-2022.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4582/req-0157-2022.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4583/req-0158-2022.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4584/req-0159-2022.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4585/req-0160-2022.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4586/req-0161-2022.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4587/req-0162-2022.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4588/req-0163-2022.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4589/req-0164-2022.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4590/req-0165-2022.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4594/req-0166-2022.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4595/req-0167-2022.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4596/req-0168-2022.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4597/req-0169-2022.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4600/req-0170-2022.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4601/req-0171-2022.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4602/req-0172-2022.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4603/req-0174-2022.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4604/req-0175-2022.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4607/req-0176-2022.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4608/req-0177-2022.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4609/req-0178-2022.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4610/req-0179-2022.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4611/req-0180-2022.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4612/req-0181-2022.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4613/req-0182-2022.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4614/req-0183-2022.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4615/req-0184-2022.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4616/req-0185-2022.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4617/req-0186-2022.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4618/req-0187-2022.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4619/req-0188-2022.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4620/req-0189-2022.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4621/req-0190-2022.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4622/req-0191-2022.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4623/req-0192-2022.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4624/req-0193-2022.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4625/req-0194-2022.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4626/req-0195-2022.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4627/req-0196-2022.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4628/req-0197-2022.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4629/req-0198-2022.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4630/req-0199-2022.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4634/req-0200-2022.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4635/req-0201-2022.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4636/req-0202-2022.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4637/req-0203-2022.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4638/req-0204-2022.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4661/req-0205-2022.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4662/req-0206-2022.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4641/req-0207-2022.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4642/req-0208-2022.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4643/req-0209-2022.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4644/req-0210-2022.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4645/req-0211-2022.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4646/req-0213-2022.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4647/req-0214-2022.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4648/req-0215-2022.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4649/req-0216-2022.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4650/req-0217-2022.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4651/req-0218-2022.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4652/req-0219-2022.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4653/req-0220-2022.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4654/req-0221-2022.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4655/req-0222-2022.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4656/req-0223-2022.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4657/req-0224-2022.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4658/req-0225-2022.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4659/req-0226-2022.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4660/req-0227-2022.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4664/req-0228-2022.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4665/req-0229-2022.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4666/req-0230-2022.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4667/req-0231-2022.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4669/req-0233-2022.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4670/req-0234-2022.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4671/req-0235-2022.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4672/req-0236-2022.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4673/req-0237-2022.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4674/req-0238-2022.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4675/req-0239-2022.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4676/req-0240-2022.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4677/req-0241-2022.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4678/req-0242-2022.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4679/req-0243-2022.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4680/req-0244-2022.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4681/req-0245-2022.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4682/req-0246-2022.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4683/req-0247-2022.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4684/req-0248-2022.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4685/req-0249-2022.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4686/req-0250-2022.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4687/req-0251-2022.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4688/req-0252-2022.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4689/req-0253-2022.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4690/req-0254-2022.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4691/req-0255-2022.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4692/req-0256-2022.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4693/req-0257-2022.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4694/req-0258-2022.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4695/req-0259-2022.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4696/req-0260-2022.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4697/req-0261-2022.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4698/req-0262-2022.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4699/req-0263-2022.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4700/req-0264-2022.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4701/req-0265-2022.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4702/req-0266-2022.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4703/req-0267-2022.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4704/req-0268-2022.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4705/req-0269-2022.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4706/req-0270-2022.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4707/req-0271-2022.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4708/req-0272-2022.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4724/req-0273-2022.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4725/req-0274-2022.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4726/req-0275-2022.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4727/req-0276-2022.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4728/req-0277-2022.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4709/req-0278-2022.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4710/req-0279-2022.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4711/req-0280-2022.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4712/req-0281-2022.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4713/req-0282-2022.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4714/req-0283-2022.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4715/req-0284-2022.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4716/req-0285-2022.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4717/req-0286-2022.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4718/req-0287-2022.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4719/req-0288-2022.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4720/req-0289-2022.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4721/req-0291-2022.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4722/req-0292-2022.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4752/req-0293-2022.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4753/req-0294-2022.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4729/req-0295-2022.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4723/req-0296-2022.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4730/req-0297-2022.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4731/req-0298-2022.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4732/req-0299-2022.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4733/req-0300-2022.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4734/req-0301-2022.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4754/req-0302-2022.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4755/req-0303-2022.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4781/req-0304-2022.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4756/req-0305-2022.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4757/req-0307-2022.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4758/req-0308-2022.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4735/req-0309-2022.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4736/req-0310-2022.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4737/req-0311-2022.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4738/req-0312-2022.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4739/req-0313-2022.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4740/req-0314-2022.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4741/req-0315-2022.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4742/req-0316-2022.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4743/req-0317-2022.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4744/req-0318-2022.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4745/req-0319-2022.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4746/req-0320-2022.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4747/req-0321-2022.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4748/req-0322-2022.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4749/req-0323-2022.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4750/req-0324-2022.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4751/req-0325-2022.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4759/req-0326-2022.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4760/req-0327-2022.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4761/req-0328-2022.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4762/req-0329-2022.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4763/req-0330-2022.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4764/req-0331-2022.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4765/req-0332-2022.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4766/req-0333-2022.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4767/req-0334-2022.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4768/req-0335-2022.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4769/req-0336-2022.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4770/req-0337-2022.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4771/req-0338-2022.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4772/req-0339-2022.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4773/req-0340-2022.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4774/req-0341-2022.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4775/req-0342-2022.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4776/req-0343-2022.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4777/req-0344-2022.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4778/req-0345-2022.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4779/req-0346-2022.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4780/req-0347-2022.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4782/req-0348-2022.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4783/req-0349-2022.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4784/req-0350-2022.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4785/req-0351-2022.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4786/req-0352-2022.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4787/req-0353-2022.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4788/req-0354-2022.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4789/req-0355-2022.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4790/req-0356-2022.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4791/req-0357-2022.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4792/req-0358-2022.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4793/req-0359-2022.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4794/req-0360-2022.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4795/req-0361-2022.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4796/req-0362-2022.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4797/req-0363-2022.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4798/req-0364-2022.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4799/req-0365-2022.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4800/req-0366-2022.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4801/req-0367-2022.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4802/req-0368-2022.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4803/req-0369-2022.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4804/req-0370-2022.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4815/req-0371-2022.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4816/req-0372-2022.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4817/req-0373-2022.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4818/req-0374-2022.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4819/req-0375-2022.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4820/req-0376-2022.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4821/req-0377-2022.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4822/req-0378-2022.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4823/req-0379-2022.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4824/req-0380-2022.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4825/req-0381-2022.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4826/req-0382-2022.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4827/req-0383-2022.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4828/req-0384-2022.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4829/req-0385-2022.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4830/req-0386-2022.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4805/req-0387-2022.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4806/req-0388-2022.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4807/req-0389-2022.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4808/req-0390-2022.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4809/req-0391-2022.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4831/req-0392-2022.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4832/req-0393-2022.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4833/req-0394-2022.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4834/req-0395-2022.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4835/req-0396-2022.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4836/req-0397-2022.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4838/req-0398-2022.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4839/req-0399-2022.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4840/req-0400-2022.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4841/req-0401-2022.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4842/req-0402-2022.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4843/req-0403-2022.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4844/req-0404-2022.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4845/req-0405-2022.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4846/req-0406-2022.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4847/req-0407-2022.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4848/req-0408-2022.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4849/req-0409-2022.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4850/req-0412-2022.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4851/req-0413-2022.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4852/req-0414-2022.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4853/req-0415-2022.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4854/req-0416-2022.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4855/req-0417-2022.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4856/req-0418-2022.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4857/req-0419-2022.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4858/req-0420-2022.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4859/req-0421-2022.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4860/req-0422-2022.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4863/req-0425-2022.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4864/req-0426-2022.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/7347/req-0427-2022.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/7348/req-0428-2022.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/7349/req-0429-2022.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4885/req-0449-2022.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4886/req-0450-2022.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4887/req-0451-2022.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4889/req-0452-2022.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4891/req-0453-2022.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4892/req-0457-2022.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4893/req-0458-2022.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4894/req-0459-2022.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4895/req-0460-2022.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4896/req-0461-2022.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4899/req-0462-2022.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4900/req-0463-2022.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4902/req-0464-2022.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4903/req-0465-2022.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4904/req-0466-2022.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4906/req-0468-2022.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4908/req-0469-2022.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4911/req-0470-2022.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4912/req-0471-2022.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4913/req-0472-2022.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4914/req-0473-2022.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4915/req-0474-2022.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4916/req-0475-2022.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4866/req-0476-2022.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4867/req-477-2022.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4868/req-0478-2022.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4869/req-0479-2022.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4870/req-0480-2022.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4871/req-0481-2022.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4872/req-0482-2022.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4873/req-0483-2022.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4874/req-0484-2022.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4875/req-0485-2022.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4876/req-0486-2022.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4877/req-0487-2022.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4878/req-0488-2022.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4879/req-0489-2022.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4880/req-0490-2022.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4881/req-0491-2022.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4882/req-0492-2022.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4883/req-0493-2022.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4884/req-0494-2022.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4917/req-0495-2022.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4918/req-0496-2022.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4919/req-0497-2022.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4920/req-0498-2022.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4921/req-0499-2022.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4922/req-0500-2022.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4923/req-0501-2022.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4924/req-0502-2022.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4925/req-0503-2022.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4926/req-0504-2022.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4927/req-0505-2022.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4931/req-0506-2022.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4932/req-0507-2022.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4933/req-0508-2022.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4934/req-0509-2022.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4935/req-0510-2022.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4936/req-0511-2022.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4937/req-0512-2022.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4938/req-0513-2022.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4939/req-0514-2022.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4940/req-0515-2022.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4941/req-0516-2022.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4942/req-0517-2022.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4943/req-0518-2022.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4944/req-0519-2022.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4945/req-0520-2022.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4946/req-0521-2022.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4947/req-0522-2022.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4948/req-0523-2022.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4949/req-0524-2022.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4950/req-0525-2022.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4951/req-0526-2022.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4952/req-0527-2022.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4954/req-0528-2022.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4955/req-0529-2022.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4957/req-0530-2022.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4959/req-0531-2022.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4960/req-0532-2022.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4962/req-0533-2022.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4963/req-0534-2022.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4964/req-0535-2022.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4965/req-0536-2022.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4966/req-0537-2022.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4967/req-0538-2022.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4968/req-0539-2022.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4969/req-0540-2022.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4970/req-0541-2022.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4971/req-0542-2022.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4972/req-0543-2022.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4973/req-0544-2022.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4975/req-0546-2022.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4976/req-0547-2022.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4991/req-0548-2022.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4977/req-0549-2022.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4978/req-0550-2022.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4979/req-0551-2022.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4980/req-0552-2022.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4981/req-0553-2022.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4982/req-0554-2022.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4983/req-0555-2022.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4984/req-0556-2022.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4985/req-0557-2022.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4986/req-0558-2022.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4987/req-0559-2022.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4988/req-0560-2022.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4989/req-0561-2022.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4990/req-0562-2022.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4992/req-0563-2022.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4993/req-0564-2022.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4994/req-0565-2022.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4995/req-0566-2022.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4996/req-0567-2022.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4997/req-0568-2022.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4998/req-0569-2022.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4999/req-0570-2022.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5000/req-0571-2022.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5001/req-0572-2022.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5002/req-0573-2022.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5003/req-0574-2022.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5004/req-0575-2022.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5005/req-0576-2022.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5006/req-0577-2022.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5007/req-0578-2022.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5008/req-0579-2022.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5009/req-0580-2022.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5010/req-0581-2022.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5012/req-0582-2022.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5013/req-0583-2022.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5015/req-0584-2022.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5016/req-0585-2022.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5018/req-0586-2022.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5019/req-0587-2022.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5020/req-0588-2022.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5021/req-0589-2022.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5022/req-0590-2022.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5023/req-0591-2022.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5024/req-0592-2022.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5025/req-0593-2022.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5026/req-0594-2022.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5029/req-0595-2022.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5030/req-0596-2022.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5031/req-0597-2022.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5032/req-0598-2022.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5033/req-0599-2022.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5034/req-0600-2022.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5035/req-0601-2022.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5036/req-0602-2022.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5043/req-0603-2022.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5044/req-0604-2022.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5045/req-0605-2022.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5046/req-0606-2022.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5047/req-0607-2022.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5048/req-0608-2022.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5049/req-0609-2022.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5050/req-0610-2022.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5052/req-0612-2022.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5053/req-0613-2022.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5054/req-0614-2022.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5055/req-0615-2022.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5056/req-0616-2022.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5057/req-0617-2022.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5058/req-0618-2022.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5059/req-0619-2022.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5061/req-0620-2022.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5062/req-0621-2022.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5063/req-0622-2022.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5064/req-0623-2022.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5065/req-0624-2022.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5066/req-0625-2022.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5067/req-0626-2022.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5068/req-0627-2022.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5069/req-0628-2022.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5070/req-0629-2022.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5071/req-0630-2022.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5072/req-0631-2022.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5073/req-0632-2022.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5074/req-0633-2022.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5075/req-0634-2022.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5076/req-0635-2022.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5077/req-0636-2022.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5080/req-0637-2022.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5081/req-0638-2022.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5082/req-0639-2022.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5083/req-0640-2022.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5084/req-0641-2022.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5085/req-0642-2022.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5086/req-0643-2022.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5087/req-0644-2022.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5088/req-0645-2022.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5089/req-0646-2022.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5090/req-0647-2022.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5091/req-0648-2022.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5092/req-0649-2022.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5093/req-0650-2022.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5094/req-0651-2022.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5095/req-0652-2022.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5096/req-0653-2022.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5097/req-0654-2022.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5098/req-0655-2022.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5099/req-0656-2022.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5100/req-0657-2022.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5101/req-0658-2022.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5102/req-0659-2022.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5103/req-0660-2022.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5104/req-0661-2022.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5105/req-0662-2022.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5124/req-0663-2022.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5125/req-0664-2022.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5126/req-0665-2022.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5127/req-0666-2022.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5128/req-0667-2022.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5129/req-0668-2022.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5130/req-0669-2022.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5131/req-0670-2022.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5132/req-0671-2022.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5133/req-0672-2022.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5134/req-0673-2022.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5108/req-0674-2022.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5109/req-0675-2022.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5110/req-0676-2022.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5111/req-0677-2022.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5112/req-0678-2022.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5113/req-0679-2022.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5117/req-0680-2022.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5120/req-0681-2022.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5122/req-0682-2022.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5121/req-0683-2022.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5123/req-0684-2022.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5135/req-0685-2022.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5137/req-0686-2022.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5136/req-0687-2022.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5138/req-0688-2022.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5139/req-0689-2022.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5140/req-0690-2022.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5141/req-0691-2022.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5142/req-0692-2022.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5143/req-0693-2022.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5144/req-0694-2022.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5145/req-0695-2022.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5146/req-0696-2022.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5147/req-0697-2022.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5148/req-0698-2022.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5155/req-0699-2022.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5156/req-0700-2022.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5157/req-0701-2022.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5158/req-0702-2022.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5159/req-0703-2022.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5160/req-0704-2022.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5161/req-0705-2022.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5162/req-0706-2022.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5163/req-0707-2022.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5164/req-0708-2022.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5165/req-0709-2022.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5166/req-0710-2022.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5168/req-0712-2022.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5169/req-0713-2022.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5170/req-0714-2022.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5171/req-0715-2022.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5172/req-0716-2022.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5173/req-0717-2022.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5174/req-0718-2022.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5175/req-0719-2022.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5176/req-0720-2022.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5177/req-0721-2022.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5178/req-0722-2022.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5179/req-0723-2022.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5180/req-0724-2022.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5181/req-0725-2022.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5182/req-0726-2022.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5186/req-0727-2022.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5183/req-0728-2022.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5184/req-0729-2022.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5185/req-0730-2022.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5192/req-0731-2022.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5194/req-0733-2022.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5195/req-0734-2022.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5196/req-0735-2022.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5197/req-0736-2022.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5198/req-0737-2022.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5199/req-0738-2022.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5200/req-0739-2022.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5201/req-0740-2022.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5202/req-0741-2022.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5203/req-0742-2022.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5204/req-0743-2022.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5205/req-0744-2022.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5209/req-0745-2022.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5210/req-0746-2022.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5211/req-0747-2022.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5212/req-0748-2022.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5213/req-0749-2022.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5214/req-0750-2022.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5215/req-0751-2022.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5216/req-0752-2022.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5217/req-0753-2022.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5218/req-0754-2022.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5219/req-0755-2022.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5220/req-0756-2022.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5221/req-0757-2022.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5222/req-0758-2022.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5223/req-0759-2022.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5225/req-0760-2022.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5226/req-0761-2022.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5227/req-0762-2022.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5228/req-0763-2022.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5229/req-0764-2022.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5230/req-0765-2022.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5231/req-0766-2022.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5232/req-0767-2022.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5233/req-0768-2022.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5234/req-0769-2022.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5235/req-0770-2022.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5236/req-0771-2022.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5237/req-0772-2022.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5238/req-0773-2022.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5239/req-0774-2022.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5240/req-0775-2022.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5241/req-0776-2022.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5242/req-0777-2022.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5243/req-0778-2022.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5244/req-0779-2022.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5245/req-0780-2022.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5246/req-0781-2022.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5247/req-0782-2022.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5248/req-0783-2022.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5249/req-0784-2022.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5250/req-0785-2022.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5251/req-0786-2022.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5252/req-0787-2022.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5253/req-0788-2022.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5255/req-0789-2022.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5256/req-0790-2022.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5257/req-0791-2022.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5258/req-0792-2022.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5259/req-0793-2022.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5260/req-0794-2022.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5261/req-0795-2022.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5262/req-0796-2022.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5263/req-0797-2022.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5264/req-0798-2022.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5265/req-0799-2022.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5266/req-0800-2022.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5267/req-0801-2022.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5268/req-0802-2022.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5269/req-0803-2022.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5270/req-0804-2022.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5271/req-0805-2022.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5272/req-0806-2022.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5273/req-0807-2022.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5274/req-0808-2022.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5275/req-0809-2022.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5276/req-0810-2022.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5277/req-0811-2022.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5278/req-0812-2022.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5279/req-0813-2022.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5280/req-0814-2022.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5281/req-0815-2022.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5282/req-0816-2022.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5283/req-0817-2022.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5284/req-0818-2022.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5285/req-0819-2022.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5286/req-0820-2022.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5287/req-0821-2022.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5288/req-0822-2022.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5289/req-0823-2022.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5290/req-0824-2022.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5291/req-0825-2022.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5292/req-0826-2022.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5293/req-0827-2022.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5294/req-0828-2022.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5295/req-0829-2022.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5296/req-0830-2022.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5297/req-0831-2022.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5298/req-0832-2022.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5299/req-0833-2022.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5300/req-0834-2022.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5301/req-0835-2022.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5302/req-0836-2022.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5303/req-0837-2022.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5304/req-0838-2022.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5305/req-0839-2022.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5306/req-0840-2022.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5307/req-0841-2022.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5308/req-0842-2022.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5309/req-0843-2022.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5310/req-0844-2022.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5311/req-0845-2022.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5312/req-0846-2022.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5313/req-0847-2022.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5314/req-0848-2022.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5315/req-0849-2022.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5318/req-0850-2022.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5319/req-0851-2022.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5320/req-0852-2022.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5321/req-0853-2022.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5322/req-0854-2022.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5323/req-0855-2022.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5324/req-0856-2022.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5325/req-0857-2022.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5326/req-0858-2022.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5327/req-0859-2022.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5328/req-0860-2022.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5329/req-0861-2022.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5330/req-0862-2022.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5331/req-0863-2022.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5332/req-0864-2022.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5333/req-0865-2022.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5334/req-0866-2022.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5335/req-0867-2022.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5336/req-0868-2022.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5337/req-0869-2022.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5338/req-0870-2022.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5339/req-0871-2022.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5340/req-0872-2022.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5341/req-0873-2022.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5342/req-0874-2022.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5343/req-0875-2022.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5344/req-0876-2022.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5345/req-0877-2022.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5346/req-0878-2022.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5347/req-0879-2022.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5348/req-0880-2022.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5364/req-0881-2022.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5365/req-0882-2022.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5366/req-0883-2022.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5367/req-0884-2022.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5368/req-0885-2022.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5369/req-0886-2022.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5370/req-0887-2022.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5371/req-0888-2022.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5372/req-0889-2022.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5373/req-0890-2022.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5374/req-0891-2022.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5375/req-0892-2022.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5376/req-0893-2022.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5377/req-0894-2022.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5378/req-0895-2022.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5379/req-0896-2022.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5380/req-0897-2022.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5381/req-0898-2022.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5382/req-0899-2022.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5383/req-0900-2022.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5385/req-0901-2022.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5386/req-0902-2022.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5387/req-0903-2022.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5388/req-0904-2022.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5389/req-0905-2022.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5390/req-0906-2022.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5391/req-0907-2022.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5392/req-0908-2022.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5393/req-0909-2022.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5394/req-0910-2022.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5395/req-0911-2022.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5396/req-0912-2022.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5397/req-0913-2022.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5398/req-0914-2022.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5399/req-0915-2022.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5400/req-0916-2022.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5401/req-0917-2022.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5402/req-0918-2022.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5403/req-0919-2022.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5404/req-0920-2022.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5405/req-0921-2022.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5406/req-0922-2022.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5407/req-0923-2022.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5408/req-0924-2022.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5414/req-0925-2022.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5415/req-0926-2022.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5416/req-0927-2022.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5417/req-0928-2022.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5418/req-0929-2022.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5419/req-0930-2022.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5421/req-0932-2022.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5422/req-0933-2022.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5424/req-0935-2022.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5425/req-0936-2022.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5426/req-0937-2022.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5427/req-0938-2022.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5428/req-0939-2022.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5429/req-0940-2022.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5430/req-0941-2022.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5431/req-0942-2022.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5432/req-0943-2022.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5433/req-0944-2022.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5434/req-0945-2022.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5435/req-0946-2022.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5436/req-0947-2022.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5437/req-0948-2022.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5438/req-0949-2022.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5439/req-0950-2022.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5440/req-0951-2022.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5441/req-0952-2022.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5442/req-0953-2022.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5443/req-0954-2022.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5444/req-0955-2022.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5445/req-0956-2022.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5446/req-0957-2022.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5447/req-0958-2022.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5448/req-0959-2022.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5449/req-0960-2022.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5450/req-0961-2022.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5451/req-0962-2022.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5452/req-0963-2022.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4177/projeto_de_lei_001-2022.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4178/projeto_de_lei_002-2022.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4196/projeto_de_lei_003-2022.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4179/projeto_de_lei_004-2022.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4180/projeto_de_lei_005-2022.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4181/projeto_de_lei_006-2022.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4182/projeto_de_lei_007-2022.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4197/projeto_de_lei_008-2022.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4198/projeto_de_lei_009-2022.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4199/projeto_de_lei_010-2022.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4200/projeto_de_lei_011-2022.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4201/projeto_de_lei_012-2022.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4202/projeto_de_lei_013-2022.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4541/projeto_de_lei_014-2022.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4542/projeto_de_lei_015-2022.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4543/projeto_de_lei_016-2022.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4544/projeto_de_lei_017-2022.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4545/projeto_de_lei_019-2022.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/6059/projeto_de_lei_020-2022.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4546/projeto_de_lei_021-2022.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4547/projeto_de_lei_022-2022.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4555/projeto_de_lei_023-2022.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4556/projeto_de_lei_024-2022.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4557/projeto_de_lei_025-2022.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4558/projeto_de_lei_026-2022.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4559/projeto_de_lei_027-2022.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4560/projeto_de_lei_028-2022.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4561/projeto_de_lei_029-2022.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4562/projeto_de_lei_030-2022.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4591/projeto_de_lei_031-2022.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4592/projeto_de_lei_032-2022.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4593/projeto_de_lei_033-2022.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4631/projeto_de_lei_034-2022.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4812/projeto_de_lei_035-2022.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4813/projeto_de_lei_036-2022.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4814/projeto_de_lei_037-2022.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5037/projeto_de_lei_038-2022.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5038/projeto_de_lei_039-2022.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5039/projeto_de_lei_040-2022.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5040/projeto_de_lei_041-2022.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5041/projeto_de_lei_042-2022.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/6068/projeto_de_lei_043-2022.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4837/projeto_de_lei_044-2022.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4907/projeto_de_lei_045-2022.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4909/projeto_de_lei_046-2022.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4910/projeto_de_lei_047-2022.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4865/projeto_de_lei_048-2022.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4890/projeto_de_lei_049-2022.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4897/projeto_de_lei_050-2022.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4898/projeto_de_lei_051-2022.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4901/projeto_de_lei_052-2022.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4928/projeto_de_lei_053-2022.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4953/projeto_de_lei_054-2022.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4956/projeto_de_lei_055-2022.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4958/projeto_de_lei_056-2022.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5011/projeto_de_lei_057-2022.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5027/projeto_de_lei_058-2022.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5028/projeto_de_lei_059-2022.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5060/projeto_de_lei_060-2022.pdf" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5078/projeto_de_lei_061-2022.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5079/projeto_de_lei_062-2022.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5107/projeto_de_lei_063-2022.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5114/projeto_de_lei_064-2022.pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5115/projeto_de_lei_065-2022.pdf" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5116/projeto_de_lei_066-2022.pdf" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5118/projeto_de_lei_067-2022.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5119/projeto_de_lei_068-2022.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5149/projeto_de_lei_069-2022.pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5150/projeto_de_lei_070-2022.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5151/projeto_de_lei_071-2022.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5187/projeto_de_lei_072-2022.pdf" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5190/projeto_de_lei_073-2022.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5191/projeto_de_lei_074-2022.pdf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5206/projeto_de_lei_075-2022.pdf" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5207/projeto_de_lei_076-2022.pdf" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5224/projeto_de_lei_077-2022.pdf" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5316/projeto_de_lei_078-2022.pdf" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5317/projeto_de_lei_079-2022.pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5409/projeto_de_lei_080-2022.pdf" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5410/projeto_de_lei_081-2022.pdf" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5411/projeto_de_lei_082-2022.pdf" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5412/projeto_de_lei_083-2022.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5413/projeto_de_lei_084-2022.pdf" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5453/projeto_de_lei_085-2022.pdf" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4564/projeto_de_resolucao_773-2022.pdf" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4605/projeto_de_resolucao_774-2022.pdf" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4606/projeto_de_resolucao_775-2022.pdf" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4538/projeto_de_resolucao_776-2022.pdf" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4539/projeto_de_resolucao_777-2022.pdf" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4540/projeto_de_resolucao_778-2022.pdf" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4598/projeto_de_resolucao_779-2022.pdf" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4599/projeto_de_resolucao_780-2022.pdf" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/6540/projeto_de_resolucao_781-2022.pdf" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4632/projeto_de_resolucao_782-2022.pdf" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4633/projeto_de_resolucao_783-2022.pdf" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/6538/projeto_de_resolucao_784-2022.pdf" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/6539/projeto_de_resolucao_786-2022.pdf" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4961/projeto_de_resolucao_788-2022.pdf" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5014/projeto_de_resolucao_789-2022.pdf" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5106/projeto_de_resolucao_791-2022.pdf" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/6757/prosposta_de_emenda_a_lei_organica_001-2022.pdf" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4418/projeto_de_lei_complementar_001-2022.pdf" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4563/projeto_de_lei_complementar_002-2022.pdf" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4888/projeto_de_lei_complementar_003-2022.pdf" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5349/emenda-1.pdf" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5350/emenda-2.pdf" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5351/emenda-3.pdf" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5352/emenda-4.pdf" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5353/emenda-5.pdf" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5354/emenda-6.pdf" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5355/emenda-7.pdf" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5356/emenda-8.pdf" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5357/emenda-9.pdf" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5358/emenda-10.pdf" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5359/emenda-11.pdf" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5360/emenda-12.pdf" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5361/emenda-13.pdf" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5362/emenda-14.pdf" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5363/emenda-15.pdf" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4810/moc-0001-2022.pdf" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/4811/moc-0002-2022.pdf" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2022/5208/moc-004-2022.pdf" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H1070"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="212" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="128.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="127.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>