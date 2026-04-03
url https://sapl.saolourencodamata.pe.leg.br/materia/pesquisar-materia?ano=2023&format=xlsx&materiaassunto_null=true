--- v0 (2026-02-16)
+++ v1 (2026-04-03)
@@ -54,5294 +54,5294 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>5461</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Cuscuz do Povo</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5461/req-0001-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5461/req-0001-2023.pdf</t>
   </si>
   <si>
     <t>Realizar construção de murro de arrimo nas residências de nº 191,193,377,378,380,395,412,435, 1015, 1013,446, 1011,447,44, 448,396,397,480, 7,303,345,450,456,436,437,439,440,441,15, 443,442, 444, 445 na Rua Palmares, localizada no Bairro da Várzea Fria, deste Município</t>
   </si>
   <si>
     <t>5462</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5462/req-0002-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5462/req-0002-2023.pdf</t>
   </si>
   <si>
     <t>Realizar construção de escadaria e instalação de corre mão na residência de nº 2394 na Rua Palmares, localizada no Bairro da Várzea Fria, deste Município.</t>
   </si>
   <si>
     <t>5463</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5463/req-0003-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5463/req-0003-2023.pdf</t>
   </si>
   <si>
     <t>Realizar construção de escadaria e instalação de corre mão na residência de nº449 da Rua Palmares, localizada no Bairro da Várzea Fria, deste Município.</t>
   </si>
   <si>
     <t>5464</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5464/req-0004-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5464/req-0004-2023.pdf</t>
   </si>
   <si>
     <t>Realizar a reforma e o alargamento do canal da Rua Antônio Almeida, localizada no Bairro do Capibaribe deste Município.</t>
   </si>
   <si>
     <t>5465</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5465/req-0005-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5465/req-0005-2023.pdf</t>
   </si>
   <si>
     <t>Realizar Construção de muro de arrimo, Escadaria e Corre Mão na residência de nº390 na Rua Palmares, localizada no Bairro da Várzea Fria, deste Município.</t>
   </si>
   <si>
     <t>5466</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Leonardo Barbosa</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5466/req-0006-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5466/req-0006-2023.pdf</t>
   </si>
   <si>
     <t>A Criação do Conselho Municipal de Segurança Alimentar e Nutricional.</t>
   </si>
   <si>
     <t>5467</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>João Pessoa</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5467/req-0007-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5467/req-0007-2023.pdf</t>
   </si>
   <si>
     <t>Solicito a aplicação de uma Manta de Cimento na barreira localizada na Rua Oriental, nº 07, Bairro - Beira Rio. (Primeira entrada a esquerda, após o Posto Médico).</t>
   </si>
   <si>
     <t>5468</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5468/req-0008-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5468/req-0008-2023.pdf</t>
   </si>
   <si>
     <t>Solicito o Asfaltamento das seguintes Ruas: SÃO SEBASTÃO, PRESIDENTE JOSÉ SARNEY, BONITO E AMARAGI, no Bairro de Nova Tiuma.</t>
   </si>
   <si>
     <t>5469</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5469/req-0009-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5469/req-0009-2023.pdf</t>
   </si>
   <si>
     <t>Solicito o serviço de troca de Lâmpadas tradicionais por Lâmpadas de LED nas seguintes ruas do bairro da Vila do Reinado: _x000D_
 _x000D_
 • Manoel de Moura, Almirante Tamandaré, Treze de Maio, Gonçalves Dias, Julia Gomes, José Bonifácio, Rua Barreiros, Belo Horizonte, Minas Gerais, Barra de Guabiraba, Mato Grosso, Paraíba, Paraná, Pará, Bom Conselho.</t>
   </si>
   <si>
     <t>5470</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5470/req-0010-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5470/req-0010-2023.pdf</t>
   </si>
   <si>
     <t>Solicito o serviço de troca de Lâmpadas tradicionais por Lâmpadas de LED e Asfaltamento para as ruas: Fábio Mota e Claudio Mota, Bairro Vila Dourada.</t>
   </si>
   <si>
     <t>5471</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5471/req-0011-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5471/req-0011-2023.pdf</t>
   </si>
   <si>
     <t>Solicito o serviço de Asfaltamento e troca de Lâmpadas tradicionais por Lâmpadas de LED nas seguintes ruas do Bairro de Caiará:_x000D_
 _x000D_
 • Rua das Flores, Rua dos Lírios, Rua dos Cravos, Rua Beija Flor, Rua Violetas, Rua Girassóis, Rua Primavera, Rua Augustinho Rodrigues, Rua Jasmim.</t>
   </si>
   <si>
     <t>5472</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5472/req-0012-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5472/req-0012-2023.pdf</t>
   </si>
   <si>
     <t>Aquisição de Bolsas ou Mochilas Escolares para os Alunos da Rede Municipal de Ensino.</t>
   </si>
   <si>
     <t>5473</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5473/req-0013-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5473/req-0013-2023.pdf</t>
   </si>
   <si>
     <t>A Criação do Conselho Municipal de Pesca e Aquicultura.</t>
   </si>
   <si>
     <t>5474</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5474/req-0014-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5474/req-0014-2023.pdf</t>
   </si>
   <si>
     <t>Instalação de bebedouros e comedouros para cachorros e gatos nas praças do nosso município.</t>
   </si>
   <si>
     <t>5475</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5475/req-0015-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5475/req-0015-2023.pdf</t>
   </si>
   <si>
     <t>A Criação do Fundo Municipal de Pesca e Aquicultura.</t>
   </si>
   <si>
     <t>5476</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Swamy do Queijo</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5476/req-0016-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5476/req-0016-2023.pdf</t>
   </si>
   <si>
     <t>Desenvolver ações que visem à utilização de recursos de tecnologia assistiva, para os alunos portadores de deficiência ou doença rara, nas escolas da rede pública municipal de ensino, neste município.</t>
   </si>
   <si>
     <t>5477</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5477/req-0017-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5477/req-0017-2023.pdf</t>
   </si>
   <si>
     <t>Criação do programa "material escolar solidário", neste município.</t>
   </si>
   <si>
     <t>5478</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5478/req-0018-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5478/req-0018-2023.pdf</t>
   </si>
   <si>
     <t>Criação de um programa de espaço infantil noturno, em atendimento a primeira infância, neste município.</t>
   </si>
   <si>
     <t>5479</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5479/req-0019-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5479/req-0019-2023.pdf</t>
   </si>
   <si>
     <t>A elaboração de um estudo, sobre a criação de um fundo municipal de trabalho, neste município.</t>
   </si>
   <si>
     <t>5480</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5480/req-0020-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5480/req-0020-2023.pdf</t>
   </si>
   <si>
     <t>Incluir no calendário municipal, "a semana da mulher grávida", neste município.</t>
   </si>
   <si>
     <t>5481</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Gordo de Lages</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5481/req-0021-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5481/req-0021-2023.pdf</t>
   </si>
   <si>
     <t>Mamógrafo móvel, nos distrito de Lages e Matriz da Luz.</t>
   </si>
   <si>
     <t>5482</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5482/req-0022-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5482/req-0022-2023.pdf</t>
   </si>
   <si>
     <t>Faixa de segurança para circulação de pedestres e ciclistas na PE 20-matriz da luz</t>
   </si>
   <si>
     <t>5483</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5483/req-0023-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5483/req-0023-2023.pdf</t>
   </si>
   <si>
     <t>Ação nas escolas públicas, para emissão de RG aos estudantes.</t>
   </si>
   <si>
     <t>5484</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5484/req-0024-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5484/req-0024-2023.pdf</t>
   </si>
   <si>
     <t>Construção de banheiro público no centro do distrito de Matriz da Luz.</t>
   </si>
   <si>
     <t>5485</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5485/req-0025-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5485/req-0025-2023.pdf</t>
   </si>
   <si>
     <t>Reforma da escola municipal Duque de Caxias na Comunidade do Barro- Barragem de Tapacurá.</t>
   </si>
   <si>
     <t>5486</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Antônio Manga</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5486/req-0026-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5486/req-0026-2023.pdf</t>
   </si>
   <si>
     <t>Solicito ao chefe do poder executivo, o Exmo. Prefeito Vinicius Labanca, a criação do programa ou (projeto) São Lourenço CEP, com placas e Nomes_x000D_
 das Ruas de São Lourenço da Mata.</t>
   </si>
   <si>
     <t>5487</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5487/req-0027-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5487/req-0027-2023.pdf</t>
   </si>
   <si>
     <t>Solicito ao chefe do poder executivo, o Exmo. Sr. Prefeito Vinícius Labanca, a implantação do projeto ALIMENTO CERTO NA MESA.</t>
   </si>
   <si>
     <t>5488</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5488/req-0028-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5488/req-0028-2023.pdf</t>
   </si>
   <si>
     <t>Solicito ao chefe do poder executivo, o Exmo. Sr. Prefeito Vinicius Labanca, a implantação do projeto R10 "Ronaldinho Gaúcho".</t>
   </si>
   <si>
     <t>5489</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Fabinho Pereira</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5489/req-0029-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5489/req-0029-2023.pdf</t>
   </si>
   <si>
     <t>Asfalto da Rua Pimentel, localizado no bairro de Muribara, neste município.</t>
   </si>
   <si>
     <t>5490</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Alemão do Pixete</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5490/req-0030-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5490/req-0030-2023.pdf</t>
   </si>
   <si>
     <t>Solicito ao prefeito projeto de lei para denominar o campo do botafogo Severino Germano da Silva (Birino do botafogo).</t>
   </si>
   <si>
     <t>5492</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5492/req-0031-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5492/req-0031-2023.pdf</t>
   </si>
   <si>
     <t>Asfalto da rua São José, localizado no bairro de muribara, neste Município.</t>
   </si>
   <si>
     <t>5493</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5493/req-0032-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5493/req-0032-2023.pdf</t>
   </si>
   <si>
     <t>Solicito da secretaria de Obras, que cobre da compesa Urgência na contenção de um vazamento no inicio da avenida dois e também o recapeamento Asfáltico no local e em toda extensão da Avenida. Bairro Parque Capibaribe.</t>
   </si>
   <si>
     <t>5494</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5494/req-0033-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5494/req-0033-2023.pdf</t>
   </si>
   <si>
     <t>Solicito o serviço de Asfaltamento e troca de Lâmpadas tradicionais por Lâmpadas de LED nas seguintes ruas do Bairro de Penedo: _x000D_
 _x000D_
 • Rua Mauro Mota e Rua Duarte Coelho Pereira.</t>
   </si>
   <si>
     <t>5495</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5495/req-0034-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5495/req-0034-2023.pdf</t>
   </si>
   <si>
     <t>Solicito o serviço de troca de Lâmpadas tradicionais por Lâmpadas de LED para as seguintes ruas do Bairro de Penedo:_x000D_
  _x000D_
 • Rua Herculano Bandeira, Esmeraldino Bandeira, Fábio de Barros, Helena de Lemos, João de Carvalho, Joana Angélica, Figueira Filho, Albino Luciano, Emílio Borba Filho, Gilberto Freire, Clodoaldo Gomes, Figueiroa Farias, Papoulas, Avenida Oriental.</t>
   </si>
   <si>
     <t>5496</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5496/req-0035-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5496/req-0035-2023.pdf</t>
   </si>
   <si>
     <t>Solicito Recuperação de Paralelo e Asfaltamento das seguintes ruas do bairro Rosina Labanca: _x000D_
 _x000D_
 Rua águas marinha, Avenida Alexandria, Rua floritas, Rua Waldomiro Jorge lima.</t>
   </si>
   <si>
     <t>5497</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5497/req-0036-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5497/req-0036-2023.pdf</t>
   </si>
   <si>
     <t>Realizar pavimentação, recapeamento asfáltico, construção de muro de arrimo, escadaria e corre mão da 1º Travessa Ribeiro Gonçalves no_x000D_
 bairro da várzea fria</t>
   </si>
   <si>
     <t>5498</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5498/req-0037-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5498/req-0037-2023.pdf</t>
   </si>
   <si>
     <t>Realizar construção de uma escadaria ou rampa com corre mão no final da Rua ltapetim, no Bairro da Várzea Fria.</t>
   </si>
   <si>
     <t>5499</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5499/req-0038-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5499/req-0038-2023.pdf</t>
   </si>
   <si>
     <t>Realizar a manutenção e instalação de tubos de concreto no canal da residência nº420 na rua Palmares, bairro Várzea Fria.</t>
   </si>
   <si>
     <t>5500</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5500/req-0039-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5500/req-0039-2023.pdf</t>
   </si>
   <si>
     <t>Realizar implantação de um chafariz na Rua Ribeiro Gonçalves no bairro da várzea fria.</t>
   </si>
   <si>
     <t>5501</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5501/req-0040-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5501/req-0040-2023.pdf</t>
   </si>
   <si>
     <t>Realizar recapeamento asfáltico, na Ribeiro Gonçalves no bairro da várzea fria.</t>
   </si>
   <si>
     <t>5502</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5502/req-0041-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5502/req-0041-2023.pdf</t>
   </si>
   <si>
     <t>Solicitação de colocação de iluminação em lâmpadas led, na estrada que liga Matriz da luz ao Engenho Santa Rosa.</t>
   </si>
   <si>
     <t>5503</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5503/req-0042-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5503/req-0042-2023.pdf</t>
   </si>
   <si>
     <t>Construção de um (1) chafariz, na rua Mauricio de Nassau, distrito de Lages.</t>
   </si>
   <si>
     <t>5491</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5491/req-0043-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5491/req-0043-2023.pdf</t>
   </si>
   <si>
     <t>Piso Salarial nacional dos profissionais do Magistério da Educação básica pública, para o ano de 2023 com percentual de 14,95%, proposto pelo Ministério da Educação - MEC.</t>
   </si>
   <si>
     <t>5504</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5504/req-0044-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5504/req-0044-2023.pdf</t>
   </si>
   <si>
     <t>Perfuração de poço artesiano na rua do campo, Distrito de Lages.</t>
   </si>
   <si>
     <t>5505</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5505/req-0045-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5505/req-0045-2023.pdf</t>
   </si>
   <si>
     <t>Construção de pista de ciclovia, iniciando na ladeira de Liberato, passando pelos dois sentidos do centro, até o bairro de tiúma.</t>
   </si>
   <si>
     <t>5506</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>Arllan Dourado</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5506/req-0046-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5506/req-0046-2023.pdf</t>
   </si>
   <si>
     <t>Requerer obras de requalificação do pavimento da Rua Gil Maranhão, que está situada no bairro Centro.</t>
   </si>
   <si>
     <t>5507</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5507/req-0047-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5507/req-0047-2023.pdf</t>
   </si>
   <si>
     <t>Requerer obras de requalificação do pavimento da Rua Vital de Negreiros, que está situada no bairro Capibaribe.</t>
   </si>
   <si>
     <t>5508</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5508/req-0048-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5508/req-0048-2023.pdf</t>
   </si>
   <si>
     <t>Requerer obras de requalificação do pavimento da Rua Safira, que está situada no bairro Centro.</t>
   </si>
   <si>
     <t>5509</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5509/req-0049-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5509/req-0049-2023.pdf</t>
   </si>
   <si>
     <t>Requerer obras de requalificação do pavimento da Rua Dr. Renato Cunha, que está situada no bairro Centro.</t>
   </si>
   <si>
     <t>5510</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5510/req-0050-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5510/req-0050-2023.pdf</t>
   </si>
   <si>
     <t>Implantação de uma faixa de pedestre, junto com a placa sinalizadora de redução de velocidade, em frente ao vila verde condomínio clube, no bairro de muribara, neste município.</t>
   </si>
   <si>
     <t>5511</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5511/req-0051-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5511/req-0051-2023.pdf</t>
   </si>
   <si>
     <t>Solicito ao senhor Prefeito Vinícius Labanca, junto à secretaria de infraestrutura, a troca de lâmpadas comuns por lâmpadas de led, no residencial Guilherme Uchôa I e II, localizado no bairro da rosina labanca.</t>
   </si>
   <si>
     <t>5512</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5512/req-0052-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5512/req-0052-2023.pdf</t>
   </si>
   <si>
     <t>Disponibilização gratuita de cadeiras de rodas dobráveis em estabelecimentos privados e públicos, com grande movimento de pessoas, neste município.</t>
   </si>
   <si>
     <t>5513</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5513/req-0053-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5513/req-0053-2023.pdf</t>
   </si>
   <si>
     <t>Criação do programa contínuo de diagnóstico e tratamento da depressão pós-parto, na rede pública municipal de saúde, neste município.</t>
   </si>
   <si>
     <t>5514</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5514/req-0054-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5514/req-0054-2023.pdf</t>
   </si>
   <si>
     <t>O direito à prioridade em matrículas ou rematrículas em escolas da rede pública municipal de ensino, à mulher vítima de violência doméstica e familiar e seus dependentes na rede pública municipal de ensino, neste município.</t>
   </si>
   <si>
     <t>5515</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5515/req-0055-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5515/req-0055-2023.pdf</t>
   </si>
   <si>
     <t>Complementação em paralelepípedo ou Capeamento Asfáltico do final da Avenida Assembleia de Deus Várzea Fria.</t>
   </si>
   <si>
     <t>5516</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>Gilberto Monteiro</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5516/req-0056-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5516/req-0056-2023.pdf</t>
   </si>
   <si>
     <t>Solicito a limpeza do canal do córrego do Piauí na muribara, São Lourenço da Mata.</t>
   </si>
   <si>
     <t>5517</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5517/req-0057-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5517/req-0057-2023.pdf</t>
   </si>
   <si>
     <t>Solicito a limpeza do canal do córrego do bom conselho na vila do reinado, São Lourenço da Mata.</t>
   </si>
   <si>
     <t>5518</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5518/req-0058-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5518/req-0058-2023.pdf</t>
   </si>
   <si>
     <t>Solicito a inclusão de procedimentos cirúrgicos incluindo castração na Clínica veterinária.</t>
   </si>
   <si>
     <t>5519</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5519/req-0059-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5519/req-0059-2023.pdf</t>
   </si>
   <si>
     <t>Recuperação do ponto de ônibus em frete ao Reserva São Lourenço, sentido São Lourenço.</t>
   </si>
   <si>
     <t>5520</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5520/req-0060-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5520/req-0060-2023.pdf</t>
   </si>
   <si>
     <t>A Criação de uma Secretaria ou Diretoria de Pesca e Aquicultura.</t>
   </si>
   <si>
     <t>5521</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5521/req-0061-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5521/req-0061-2023.pdf</t>
   </si>
   <si>
     <t>Solicito ao chefe do poder executivo, o Exmo. Sr. Prefeito Vinícius Labanca, a construção de uma escola para o Assentamento Chico Mendes.</t>
   </si>
   <si>
     <t>5522</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5522/req-0062-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5522/req-0062-2023.pdf</t>
   </si>
   <si>
     <t>Solicito ao chefe do poder executivo, o Exmo. Sr. Prefeito Vinícius Labanca, que seja implantada um ponto de MOTOTÁXIS em Matriz da Luz.</t>
   </si>
   <si>
     <t>5523</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5523/req-0063-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5523/req-0063-2023.pdf</t>
   </si>
   <si>
     <t>Solicito ao chefe do poder executivo, o Exmo. Sr. Prefeito Vinícius Labanca, Um terreno para as Autoescolas poderem dar aulas praticas para os alunos.</t>
   </si>
   <si>
     <t>5524</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5524/req-0064-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5524/req-0064-2023.pdf</t>
   </si>
   <si>
     <t>Solicito ao chefe do poder executivo, o Exmo. Sr. Prefeito Vinícius Labanca, Junto a Compesa, a ligação da tubulação da Rua 10 de novembro, Rua nova e rua Pirapora com as travessas Bairro Pixete.</t>
   </si>
   <si>
     <t>5527</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5527/req-0065-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5527/req-0065-2023.pdf</t>
   </si>
   <si>
     <t>Solicito a conclusão do Asfaltamento para a Rua Epitácio Pessoa nos trechos correspondentes aos números 106 à 360 e Iluminação de Led em toda Rua. Bairro Penedo.</t>
   </si>
   <si>
     <t>5528</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5528/req-0066-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5528/req-0066-2023.pdf</t>
   </si>
   <si>
     <t>Solicito que seja colocado Braços e iluminação de Led nos postes do Beco da Dedada, no Bairro da Vila do Reinado.</t>
   </si>
   <si>
     <t>5529</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5529/req-0067-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5529/req-0067-2023.pdf</t>
   </si>
   <si>
     <t>Solicito a Reforma da Praça localizada na Rua Dr. Renato Cunha, Bairro Centro.</t>
   </si>
   <si>
     <t>5530</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5530/req-0068-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5530/req-0068-2023.pdf</t>
   </si>
   <si>
     <t>Solicito o serviço de troca de Lâmpadas tradicionais por Lâmpadas de LED nas seguintes ruas da comunidade do Barro, em Beira Rio:_x000D_
 _x000D_
 • Sebastião Pedro Silva, Severino Pedro Marcolino, Aderito Evangelista, Três Marias, Segunda Travessa Três Marias, Feliciano Gomes, Felix de Brito.</t>
   </si>
   <si>
     <t>5534</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>Deto de Lages</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5534/req-0069-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5534/req-0069-2023.pdf</t>
   </si>
   <si>
     <t>Solicito a contratação de uma assistente social, bem como de uma psicóloga, para as escolas que tenham mais de cem alunos na rede municipal de ensino.</t>
   </si>
   <si>
     <t>5531</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5531/req-0070-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5531/req-0070-2023.pdf</t>
   </si>
   <si>
     <t>Requerer obras de requalificação do pavimento da Av. Inácio B, que está situada no bairro Centro.</t>
   </si>
   <si>
     <t>5532</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5532/req-0071-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5532/req-0071-2023.pdf</t>
   </si>
   <si>
     <t>Requer ação conjunta do Centro de Vigilância Ambiental (CVA) e da Defesa Civil, para vistoriar imóvel deteriorado, abandonado, com criadouros e risco de desabamento, localizado na Av. Mario Henrique Mafra (antiga Avenida Um), nº 1032, Parque Capibaribe.</t>
   </si>
   <si>
     <t>5533</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5533/req-0072-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5533/req-0072-2023.pdf</t>
   </si>
   <si>
     <t>Requerer obras de pavimentação asfáltica e sistema de drenagem da Rua Moreno, localizada no bairro Capibaribe.</t>
   </si>
   <si>
     <t>5535</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5535/req-0073-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5535/req-0073-2023.pdf</t>
   </si>
   <si>
     <t>Requerer serviços de limpeza, capinação, remoção de entulhos e poda de árvore da Rua Manoel Correia, 515, que está situada no bairro Pixete.</t>
   </si>
   <si>
     <t>5536</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5536/req-0074-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5536/req-0074-2023.pdf</t>
   </si>
   <si>
     <t>Solicito a reforma de todo sistema de abastecimento de água do distrito de Lages, bem como:_x000D_
 _x000D_
 • limpeza drenagem e revitalização do sagrador do açude;_x000D_
 • reforma da casa onde fica a bomba d' água;_x000D_
 • compra  de uma bomba e 15cv;_x000D_
 • reforma da caixa d'água;_x000D_
 • reforma dos filtros e decantador;_x000D_
 • reforma do prédio onde faz o tratamento da água;_x000D_
 • compra de dois dosadores, sendo um para o cloro e outro para o sulfato;_x000D_
 • compra de duas caixas d'água {1000l- cada)- para fazer as dosagens;</t>
   </si>
   <si>
     <t>5537</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5537/req-0075-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5537/req-0075-2023.pdf</t>
   </si>
   <si>
     <t>Realização de plantio e/ou reposição de árvores frutíferas em áreas públicas, neste município.</t>
   </si>
   <si>
     <t>5538</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5538/req-0076-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5538/req-0076-2023.pdf</t>
   </si>
   <si>
     <t>Incluir no calendário municipal, "a semana de defesa e proteção da vida e do nascituro", neste município.</t>
   </si>
   <si>
     <t>5539</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5539/req-0077-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5539/req-0077-2023.pdf</t>
   </si>
   <si>
     <t>Incluir no calendário municipal, "a semana da cultura pernambucana, nas escolas da rede pública municipal de ensino e privadas", neste município.</t>
   </si>
   <si>
     <t>5540</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5540/req-0078-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5540/req-0078-2023.pdf</t>
   </si>
   <si>
     <t>Incluir o serviço voluntário de auxiliar de sala de aula, para acompanhar alunos portadores de algum tipo de deficiência, nas escolas da rede pública municipal de ensino, neste município.</t>
   </si>
   <si>
     <t>5541</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>Queu</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5541/req-0079-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5541/req-0079-2023.pdf</t>
   </si>
   <si>
     <t>Solicitar a que seja feita a manutenção das camas dos leitos e a troca para chuveiros elétricos nos banheiros do Hospital Petronila Campos.</t>
   </si>
   <si>
     <t>5542</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5542/req-0080-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5542/req-0080-2023.pdf</t>
   </si>
   <si>
     <t>Solicitar que seja possibilitada a inclusão de carros utilitários nas praças de táxi.</t>
   </si>
   <si>
     <t>5543</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/</t>
   </si>
   <si>
     <t>Realizar complemento do calçamento e recapeamento com asfalto do nº494 ao 592 da Rua Eulina, no Bairro da Várzea Fria.</t>
   </si>
   <si>
     <t>5544</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>Realizar construção de murro de arrimo. na residência de nº 11 na Rua Dos Milagres no Loteamento São João e São Paulo.</t>
   </si>
   <si>
     <t>5545</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5545/req-0083-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5545/req-0083-2023.pdf</t>
   </si>
   <si>
     <t>Solicito ao chefe do poder executivo, o Exmo. Sr. Prefeito Vinicius Labanca, Uma policlínica no terreno antigo cinema do bairro de Tiuma.</t>
   </si>
   <si>
     <t>5546</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5546/req-0084-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5546/req-0084-2023.pdf</t>
   </si>
   <si>
     <t>Solicito ao chefe do poder executivo, o Exmo. Sr. Prefeito Vinícius Labanca, junto com a governadora do estado Raquel Lyra, veja a possibilidade de implantar um  posto policial com viaturas e policias civis, militares e guardar municipal, na comunidade de Tiuma.</t>
   </si>
   <si>
     <t>5547</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5547/req-0085-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5547/req-0085-2023.pdf</t>
   </si>
   <si>
     <t>Disponibilização de plano de saúde para os servidores municipais efetivos, contratados e Comissionados com desconto simbólico e atrativo em folha de _x000D_
 pagamento do funcionário.</t>
   </si>
   <si>
     <t>5548</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5548/req-0086-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5548/req-0086-2023.pdf</t>
   </si>
   <si>
     <t>Equiparação da lei Municipal Nº 2.516/2016 conforme a Lei Nº 2.915/2022, que Regulamenta o Transporte Escolar do Município.</t>
   </si>
   <si>
     <t>5549</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5549/req-0087-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5549/req-0087-2023.pdf</t>
   </si>
   <si>
     <t>Criação da Secretaria de Defesa Civil.</t>
   </si>
   <si>
     <t>5550</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5550/req-0088-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5550/req-0088-2023.pdf</t>
   </si>
   <si>
     <t>Construção de uma pista de Cooper ao lado da Rua Tito Pereira no Residencial Francisca de Paula.</t>
   </si>
   <si>
     <t>5551</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5551/req-0089-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5551/req-0089-2023.pdf</t>
   </si>
   <si>
     <t>Implantação de programas de abordagem social na rua e consultório na rua.</t>
   </si>
   <si>
     <t>5552</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5552/req-0090-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5552/req-0090-2023.pdf</t>
   </si>
   <si>
     <t>Criação do projeto educacional jovem trabalhador, neste município.</t>
   </si>
   <si>
     <t>5553</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5553/req-0091-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5553/req-0091-2023.pdf</t>
   </si>
   <si>
     <t>Palestras de incentivo a doação de medula óssea, nos postos de saúde, neste município.</t>
   </si>
   <si>
     <t>5554</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5554/req-0092-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5554/req-0092-2023.pdf</t>
   </si>
   <si>
     <t>Incluir no calendário municipal, a semana de conscientização e apoio as pessoas com psoríase, neste município.</t>
   </si>
   <si>
     <t>5555</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5555/req-0093-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5555/req-0093-2023.pdf</t>
   </si>
   <si>
     <t>Solicito à mesa diretora, a implantação do programa "conhecendo a câmara municipal", visando proporcionar, conhecimento sobre as dependências da câmara municipal, o processo legislativo, o papel dos Vereadores e do Prefeito, a todas as crianças do nosso município.</t>
   </si>
   <si>
     <t>5556</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5556/req-0094-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5556/req-0094-2023.pdf</t>
   </si>
   <si>
     <t>Implantação de uma faixa de pedestre, com placas sinalizadoras de redução de velocidade, em frente às escolas públicas e privadas, situadas em ruas asfaltadas ou pavimentadas, neste município.</t>
   </si>
   <si>
     <t>5557</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5557/req-0095-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5557/req-0095-2023.pdf</t>
   </si>
   <si>
     <t>Solicito a Construção de um Muro de Arrimo Para o seguinte Endereço Rua Correntes no bairro de Capibaribe o nome da moradora é Jailma Maria da Silva, casa de nº 100.</t>
   </si>
   <si>
     <t>5558</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5558/req-0096-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5558/req-0096-2023.pdf</t>
   </si>
   <si>
     <t>Solicito a Colocação de uma Faixa de Pedestre no Sinal da entrada do loteamento Irineu Teixeira - Bela Vista, na entrada da Barraca Santa Cruz no loteamento São Joao e São Paulo.</t>
   </si>
   <si>
     <t>5559</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5559/req-0097-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5559/req-0097-2023.pdf</t>
   </si>
   <si>
     <t>Solicito a Construção de um Muro de Arrimo para rua Escritor Dias Gomes Nº15, no loteamento Irineu Teixeira, no bairro da Bela vista.</t>
   </si>
   <si>
     <t>5560</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5560/req-0098-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5560/req-0098-2023.pdf</t>
   </si>
   <si>
     <t>Solicito que seja instalada uma parada de ônibus em Frente ao galpão da Lages Timbi, na Estrada de Matriz da Luz, para atender os funcionários que trabalham nos galpões daquela área.</t>
   </si>
   <si>
     <t>5561</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5561/req-0099-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5561/req-0099-2023.pdf</t>
   </si>
   <si>
     <t>Requerer obras de requalificação do pavimento da 1° Travessa Manoel Correia, que está situada no bairro do Pixete.</t>
   </si>
   <si>
     <t>5562</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5562/req-0100-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5562/req-0100-2023.pdf</t>
   </si>
   <si>
     <t>Requerer os serviços de limpeza, capinação, destocamento, escavação e remoção de resíduos do canal que está situado na Rua Virgílio Marques, localizado no bairro da Muribara.</t>
   </si>
   <si>
     <t>5563</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5563/req-0101-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5563/req-0101-2023.pdf</t>
   </si>
   <si>
     <t>Requerer obras de requalificação do pavimento da Rua Nova Esperança I, que está situada no bairro do Pixete.</t>
   </si>
   <si>
     <t>5564</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5564/req-0102-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5564/req-0102-2023.pdf</t>
   </si>
   <si>
     <t>Requerer obras de pavimentação asfáltica e sistema de drenagem da Rua Vicente Meira, que está situada no bairro da Muribara.</t>
   </si>
   <si>
     <t>5565</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5565/req-0103-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5565/req-0103-2023.pdf</t>
   </si>
   <si>
     <t>Requerer obras de pavimentação asfáltica e sistema de drenagem da Rua Manoel Soares de Araújo, que está situada no bairro da Muribara.</t>
   </si>
   <si>
     <t>5566</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5566/req-0104-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5566/req-0104-2023.pdf</t>
   </si>
   <si>
     <t>Solicito ao chefe do poder executivo, o Exmo. Sr. Secretario de administração VICTOR ALBANEZ, Uma audiência publica sobre o fundo previdenciário do município.</t>
   </si>
   <si>
     <t>5567</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5567/req-0105-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5567/req-0105-2023.pdf</t>
   </si>
   <si>
     <t>Solicito ao chefe do poder executivo, o Exmo. Sr. Prefeito Vinícius Labanca, colocação de lixeiras coletivas nos pontos de ônibus e praças.</t>
   </si>
   <si>
     <t>5568</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5568/req-0106-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5568/req-0106-2023.pdf</t>
   </si>
   <si>
     <t>Solicito que a Secretaria de Obras cobre da Compesa Urgência na conclusão da obra localizada na Rua Gil Maranhão em frente ao Número 225, bem como o asfaltamento no local danificado pela obra inacabada.</t>
   </si>
   <si>
     <t>5569</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5569/req-0107-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5569/req-0107-2023.pdf</t>
   </si>
   <si>
     <t>Realizar, o conserto do calçamento, capeamento asfáltico, fazer a drenagem do esgoto e troca da iluminação publica para lâmpadas de Led da Rua do Armazém no bairro de Tiúma.</t>
   </si>
   <si>
     <t>5571</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5571/req-0108-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5571/req-0108-2023.pdf</t>
   </si>
   <si>
     <t>Solicito a troca de lâmpadas convencionais por lâmpadas de led, na Rua Walter dos Prazeres Camará, Jardim Metropolitano.</t>
   </si>
   <si>
     <t>5572</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5572/req-0109-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5572/req-0109-2023.pdf</t>
   </si>
   <si>
     <t>Solicito a troca de lâmpadas convencionais por lâmpadas de led, na Rua Maria do Carmo, Jardim Metropolitano.</t>
   </si>
   <si>
     <t>5573</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5573/req-0110-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5573/req-0110-2023.pdf</t>
   </si>
   <si>
     <t>Construção de espaço com brita e banco para inibir colocação de lixos, na Rua Maria Clea (Rua Projetada) Jardim Metropolitano.</t>
   </si>
   <si>
     <t>5574</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5574/req-0111-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5574/req-0111-2023.pdf</t>
   </si>
   <si>
     <t>Implantação de uma Biblioteca Itinerante.</t>
   </si>
   <si>
     <t>5575</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5575/req-0112-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5575/req-0112-2023.pdf</t>
   </si>
   <si>
     <t>Introduzir no Calendário Educacional a Olimpíada de Redação.</t>
   </si>
   <si>
     <t>5576</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5576/req-0113-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5576/req-0113-2023.pdf</t>
   </si>
   <si>
     <t>Solicitar colocação de iluminação de LED na Vila Israel, no bairro da Rosina Labanca.</t>
   </si>
   <si>
     <t>5577</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5577/req-0114-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5577/req-0114-2023.pdf</t>
   </si>
   <si>
     <t>Solicitar que seja ofertado o curso de primeiros socorros aos taxistas, mototaxistas, kombeiros e trabalhadores do transporte escolar.</t>
   </si>
   <si>
     <t>5578</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5578/req-0115-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5578/req-0115-2023.pdf</t>
   </si>
   <si>
     <t>Solicitar calçamento e asfaltamento para as ruas R.1, R.2, Tv.R.2, R.6, R.3 na Localidade conhecida como Vila Israel, no bairro da Rosina Labanca.</t>
   </si>
   <si>
     <t>5579</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5579/req-0116-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5579/req-0116-2023.pdf</t>
   </si>
   <si>
     <t>Solicitar colocação de postes de iluminação e lâmpadas de LED na viela próximo a Rua Arrozal (Córrego do Piauí), próximo ao Sítio Geraldo Agostinho em Muribara.</t>
   </si>
   <si>
     <t>5580</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5580/req-0117-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5580/req-0117-2023.pdf</t>
   </si>
   <si>
     <t>Solicitar que seja implementada Ciclo faixa na estrada de Matriz da Luz é na nova estrada de acesso entre Matriz da Luz e Lages.</t>
   </si>
   <si>
     <t>5581</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5581/req-0118-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5581/req-0118-2023.pdf</t>
   </si>
   <si>
     <t>Climatizar a creche vovó Isaura, colocar aparelhos de ar condicionado em todas as salas e na secretaria.</t>
   </si>
   <si>
     <t>5582</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5582/req-0119-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5582/req-0119-2023.pdf</t>
   </si>
   <si>
     <t>Requerer obras de requalificação do pavimento da Rua do Chafariz, que está situada no bairro do Pixete.</t>
   </si>
   <si>
     <t>5583</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5583/req-0120-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5583/req-0120-2023.pdf</t>
   </si>
   <si>
     <t>Requerer obras de requalificação do pavimento da Rua Anacleto Silva, que está situada no bairro da Centro.</t>
   </si>
   <si>
     <t>5584</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5584/req-0121-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5584/req-0121-2023.pdf</t>
   </si>
   <si>
     <t>Requerer obras de requalificação do pavimento da Rua Nova Esperança F, que está situada no bairro do Pixete.</t>
   </si>
   <si>
     <t>5585</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5585/req-0122-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5585/req-0122-2023.pdf</t>
   </si>
   <si>
     <t>Requerer serviços de limpeza; capinação e remoção de entulhos da Rua Virgílio Marques, que está situada no bairro da Muribara.</t>
   </si>
   <si>
     <t>5586</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5586/req-0123-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5586/req-0123-2023.pdf</t>
   </si>
   <si>
     <t>5587</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5587/req-0124-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5587/req-0124-2023.pdf</t>
   </si>
   <si>
     <t>Solicito a Colocação de Uma Faixa de Pedestre na Rua Luiz correia de Araújo - centro, Em frente à Farmácia pague menos próximo ao abrigo dos ônibus do interior.</t>
   </si>
   <si>
     <t>5588</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5588/req-0125-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5588/req-0125-2023.pdf</t>
   </si>
   <si>
     <t>Solicito Calçamento e Asfaltamento para a Rua Érico Verissimo, Bairro de Penedo.</t>
   </si>
   <si>
     <t>5589</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5589/req-0126-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5589/req-0126-2023.pdf</t>
   </si>
   <si>
     <t>Solicito urgência na conclusão da obra e contenção de vazamento no inicio da Rua Sete, esquina com a Avenida dois Bairro, Parque Capibaribe.</t>
   </si>
   <si>
     <t>5590</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5590/req-0127-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5590/req-0127-2023.pdf</t>
   </si>
   <si>
     <t>Desenvolver um programa de orientação, apoio e tratamento aos familiares e cuidadores de pessoas portadoras de alzheimer, neste município.</t>
   </si>
   <si>
     <t>5591</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5591/req-0128-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5591/req-0128-2023.pdf</t>
   </si>
   <si>
     <t>Criação do aplicativo "Viver São Lourenço da Mata", que conterá informações gerais do setor turístico e cultural do nosso município.</t>
   </si>
   <si>
     <t>5592</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5592/req-0129-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5592/req-0129-2023.pdf</t>
   </si>
   <si>
     <t>Afixação de cartazes em órgãos públicos e privados, informando que racismo, injúria racial e discriminação racial, são crimes, podendo ser punidas na forma da lei, neste município.</t>
   </si>
   <si>
     <t>5593</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5593/req-0130-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5593/req-0130-2023.pdf</t>
   </si>
   <si>
     <t>Incluir no calendário do município, "a semana municipal de prevenção ao câncer infantil", neste município.</t>
   </si>
   <si>
     <t>5594</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5594/req-0131-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5594/req-0131-2023.pdf</t>
   </si>
   <si>
     <t>Criação da campanha permanente de diagnóstico precoce do hipotiroidismo e hipertiroidismo, nos postos de saúde, neste município.</t>
   </si>
   <si>
     <t>5595</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5595/req-0132-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5595/req-0132-2023.pdf</t>
   </si>
   <si>
     <t>Solicito a inclusão dos moradores do engenho outeiro de Pedro no cadastro do programa de cesta básica do município.</t>
   </si>
   <si>
     <t>5596</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5596/req-0133-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5596/req-0133-2023.pdf</t>
   </si>
   <si>
     <t>Cobertura da quadra esportiva da escola Tiradentes.</t>
   </si>
   <si>
     <t>5597</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5597/req-0134-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5597/req-0134-2023.pdf</t>
   </si>
   <si>
     <t>Solicito curso de primeiros socorros para motoristas de ambulância deste município.</t>
   </si>
   <si>
     <t>5598</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5598/req-0135-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5598/req-0135-2023.pdf</t>
   </si>
   <si>
     <t>Distribuição de peixes, na semana santa, para famílias de baixa renda.</t>
   </si>
   <si>
     <t>5599</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5599/req-0136-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5599/req-0136-2023.pdf</t>
   </si>
   <si>
     <t>Requerer obras de requalificação do pavimento da Rua Novo Oriente, popularmente conhecida como "Rua do Cacimbão," localizada no Alto Santo Antônio; no bairro do Pixete.</t>
   </si>
   <si>
     <t>5600</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5600/req-0137-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5600/req-0137-2023.pdf</t>
   </si>
   <si>
     <t>Realizar implantação de postes na imediação do açude e o corre mão da escadaria da rua 5 travessa Machado de Assis no Umuarama.</t>
   </si>
   <si>
     <t>5601</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5601/req-0138-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5601/req-0138-2023.pdf</t>
   </si>
   <si>
     <t>Realizar, implantação de tubos e reforma do canal da Rua Alberto de moura no bairro da Várzea Fria</t>
   </si>
   <si>
     <t>5602</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5602/req-0139-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5602/req-0139-2023.pdf</t>
   </si>
   <si>
     <t>Realizar implantação de tubos e reforma do canal da Rua Santa Cruz do Capibaribe próximo a Elias bar no bairro da Várzea Fria.</t>
   </si>
   <si>
     <t>5603</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5603/req-0140-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5603/req-0140-2023.pdf</t>
   </si>
   <si>
     <t>Realizar implantação de tubos e reforma do canal Rua Primavera no bairro da Várzea Fria.</t>
   </si>
   <si>
     <t>5604</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5604/req-0141-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5604/req-0141-2023.pdf</t>
   </si>
   <si>
     <t>Realizar Reforma geral da praça próximo a garagem da Mobi Brasil no bairro de Capibaribe.</t>
   </si>
   <si>
     <t>5607</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5607/req-0142-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5607/req-0142-2023.pdf</t>
   </si>
   <si>
     <t>Construção de uma Escola no Loteamento Campo Verde área de Sete Caminhos.</t>
   </si>
   <si>
     <t>5608</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5608/req-0143-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5608/req-0143-2023.pdf</t>
   </si>
   <si>
     <t>Realizar cadastramentos e padronização com fardamento e crachás dos fretistas de nossa cidade.</t>
   </si>
   <si>
     <t>5609</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5609/req-0144-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5609/req-0144-2023.pdf</t>
   </si>
   <si>
     <t>Implantação no calendário cultural o encontro de bandas maciais, musicais e fanfarras.</t>
   </si>
   <si>
     <t>5610</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5610/req-0145-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5610/req-0145-2023.pdf</t>
   </si>
   <si>
     <t>Construção de murro de arrimo na Rua Maria Cândida 63 nº 471 no Parque Capibaribe.</t>
   </si>
   <si>
     <t>5611</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5611/req-0146-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5611/req-0146-2023.pdf</t>
   </si>
   <si>
     <t>Construção de um acesso que liga o bairro da Chá da Tábua com o Loteamento Jardim Metropolitano, uma escadaria com corrimão e rampa.</t>
   </si>
   <si>
     <t>5612</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5612/req-0147-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5612/req-0147-2023.pdf</t>
   </si>
   <si>
     <t>Solicito urgência na contenção de um vazamento de esgoto, Na Rua Manoel Correia próximo a pracinha da Beira da Linha.</t>
   </si>
   <si>
     <t>5613</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5613/req-0148-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5613/req-0148-2023.pdf</t>
   </si>
   <si>
     <t>Solicito ao chefe do poder executivo, o Exmo. Sr. Prefeito Vinicius Labanca, Um Kit Cuide-se Bem, Desodorante, pasta de dente, escova de dente, shampoo e sabonete.</t>
   </si>
   <si>
     <t>5614</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5614/req-0149-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5614/req-0149-2023.pdf</t>
   </si>
   <si>
     <t>Solicito ao chefe do poder executivo, o Exmo. Sr. Prefeito. Vinicius Labanca, uma indicação para a implantação do projeto de hora de acolher, pessoas de extrema vulnerabilidade.</t>
   </si>
   <si>
     <t>5615</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>Salvador</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5615/req-0150-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5615/req-0150-2023.pdf</t>
   </si>
   <si>
     <t>Solicito ao senhor prefeito Vinicius Labanca, junto à secretaria municipal de infraestrutura reparo em paralepipedo da rua aliança, na comunidade gleba do patriarca localizada no bairro Capibaribe neste município.</t>
   </si>
   <si>
     <t>5616</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5616/req-0151-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5616/req-0151-2023.pdf</t>
   </si>
   <si>
     <t>Solicito ao senhor prefeito Vinicius Labanca, junto à secretaria municipal de infraestrutura que seja realizado a construção de muro de arrimo na rua belo jardim em frente as casas de número 386 e 398 na comunidade gleba do patriarca no bairro Capibaribe neste município.</t>
   </si>
   <si>
     <t>5617</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5617/req-0152-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5617/req-0152-2023.pdf</t>
   </si>
   <si>
     <t>Realizar Reforma geral da Praça da Macaíba e construir uma cobertura para os moto-taxista, no bairro Centro.</t>
   </si>
   <si>
     <t>5618</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5618/req-0153-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5618/req-0153-2023.pdf</t>
   </si>
   <si>
     <t>Requerer serviços de limpeza, capinação e remoção de entulhos da Rua Paulo Pessoa Guerra, que está situada no bairro Penedo.</t>
   </si>
   <si>
     <t>5619</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5619/req-0154-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5619/req-0154-2023.pdf</t>
   </si>
   <si>
     <t>Requerer obras de requalificação do calçamento da Rua Paulo Pessoa Guerra, localizada no bairro do Penedo.</t>
   </si>
   <si>
     <t>5620</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5620/req-0155-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5620/req-0155-2023.pdf</t>
   </si>
   <si>
     <t>Requerer que o Poder Executivo Municipal, por meio do programa "A Casa · É Sua" da REURB, realize a entrega de títulos de propriedades aos_x000D_
 moradores do Lto. Irineu Barbosa Teixeira, que está situado no bairro Capibaribe.</t>
   </si>
   <si>
     <t>5622</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5622/req-0156-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5622/req-0156-2023.pdf</t>
   </si>
   <si>
     <t>Realizar implantação de postes e tubos, drenagem dos canais e construção de muros de arrimo na rua ingazeira. No bairro do Umuararna.</t>
   </si>
   <si>
     <t>5621</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5621/req-0157-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5621/req-0157-2023.pdf</t>
   </si>
   <si>
     <t>Solicito ao senhor prefeito Vinicius Labanca, junto à secretaria municipal de infraestrutura o capeamento asfáltico da Rua Joaquim José da silva Xavier no bairro de penedo localizado neste município.</t>
   </si>
   <si>
     <t>5623</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5623/req-0158-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5623/req-0158-2023.pdf</t>
   </si>
   <si>
     <t>Capeamento da Rua Maria do Carmo no Jardim Metropolitano.</t>
   </si>
   <si>
     <t>5624</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5624/req-0159-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5624/req-0159-2023.pdf</t>
   </si>
   <si>
     <t>Capeamento da Rua Maria Cléa no Jardim Metropolitano.</t>
   </si>
   <si>
     <t>5625</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5625/req-0160-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5625/req-0160-2023.pdf</t>
   </si>
   <si>
     <t>Construção de murro de arrimo na Rua do Sol, próximo à casa de nº 150, bairro Penedo.</t>
   </si>
   <si>
     <t>5626</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5626/req-0161-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5626/req-0161-2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo Municipal a realização de estudos com o objetivo de implantação de placas de energia solar fotovoltaicas, visando a _x000D_
 utilização desta nos prédios públicos neste Município.</t>
   </si>
   <si>
     <t>5627</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5627/req-0162-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5627/req-0162-2023.pdf</t>
   </si>
   <si>
     <t>Criação do programa vencendo a violência.</t>
   </si>
   <si>
     <t>5628</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5628/req-0163-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5628/req-0163-2023.pdf</t>
   </si>
   <si>
     <t>Solicita a vinda dos programas "Caravana da Visão Clínica,; e "Caravana da Visão Cirúrgica" da Fundação Altino Ventura.</t>
   </si>
   <si>
     <t>5629</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5629/req-0164-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5629/req-0164-2023.pdf</t>
   </si>
   <si>
     <t>Solicita o aluguel ou compra de um veículo adequado para a demanda da Defesa Civil (veículo Munck).</t>
   </si>
   <si>
     <t>5630</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5630/req-0165-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5630/req-0165-2023.pdf</t>
   </si>
   <si>
     <t>Reforma da Escola Maria José Alves de Souza, Parque Capibaribe São Lourenço da Mata</t>
   </si>
   <si>
     <t>5631</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5631/req-0166-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5631/req-0166-2023.pdf</t>
   </si>
   <si>
     <t>Que seja colocado seis postes com refletores no campo de futebol do Distrito de Matriz da luz, São Lourenço da Mata.</t>
   </si>
   <si>
     <t>5632</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5632/req-0167-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5632/req-0167-2023.pdf</t>
   </si>
   <si>
     <t>Que o município disponibilize um terreno em matriz da luz , para  instalação de uma quadra poliesportiva com vestiário, quadra de areia para futebol, quadra de areia para voleibol pista para corrida, equipamento para ginastica e um parque infantil área de lazer no distrito de matriz da luz, São Lourenço da Mata.</t>
   </si>
   <si>
     <t>5633</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5633/req-0168-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5633/req-0168-2023.pdf</t>
   </si>
   <si>
     <t>Requer ao poder executivo criação do conselho municipal da juventude, neste município.</t>
   </si>
   <si>
     <t>5634</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5634/req-0169-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5634/req-0169-2023.pdf</t>
   </si>
   <si>
     <t>Requer ao poder executivo, informações sobre a realização de concurso público, em nosso município, são elas: previsão para realização; quantos cargos e quais os setores; caso não tenha uma data ainda definida, expor o motivo.</t>
   </si>
   <si>
     <t>5635</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5635/req-0170-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5635/req-0170-2023.pdf</t>
   </si>
   <si>
     <t>Requer ao executivo, voto de aplauso ao senhor Elizeu Barbosa do Nascimento; neste município.</t>
   </si>
   <si>
     <t>5636</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5636/req-0171-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5636/req-0171-2023.pdf</t>
   </si>
   <si>
     <t>Requer ao poder executivo, pavimentação asfáltica da rua Álvaro leite amazonas, no bairro Capibaribe, neste município.</t>
   </si>
   <si>
     <t>5637</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5637/req-0172-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5637/req-0172-2023.pdf</t>
   </si>
   <si>
     <t>Requer ao poder executivo, pavimentação asfáltica da rua Azer Lopes landim, no bairro Parque Capibaribe, neste município.</t>
   </si>
   <si>
     <t>5638</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5638/req-0173-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5638/req-0173-2023.pdf</t>
   </si>
   <si>
     <t>Solicito a Construção de uma canaleta pra o canal localizado na rua Airton Sena, por trás da residência de número 45,. Bairro: nova Tiúma.</t>
   </si>
   <si>
     <t>5639</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5639/req-0174-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5639/req-0174-2023.pdf</t>
   </si>
   <si>
     <t>Solicito um coletor de Lixo para a Rua Alameda dos Flamboyants - Tiúma.</t>
   </si>
   <si>
     <t>5640</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5640/req-0175-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5640/req-0175-2023.pdf</t>
   </si>
   <si>
     <t>Solicito a implantação do parque de iluminação de LED em toda Academia das Cidades Bairro Centro.</t>
   </si>
   <si>
     <t>5641</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5641/req-0176-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5641/req-0176-2023.pdf</t>
   </si>
   <si>
     <t>Realizar reposição de grade de proteção no calçadão da av. Belmiro Correia próximo ao Novo Atacarejo.</t>
   </si>
   <si>
     <t>5642</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5642/req-0177-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5642/req-0177-2023.pdf</t>
   </si>
   <si>
     <t>Perfuração de poço artesiano na escola municipal Jonas de Andrade lima, no engenho Concórdia.</t>
   </si>
   <si>
     <t>5643</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5643/req-0178-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5643/req-0178-2023.pdf</t>
   </si>
   <si>
     <t>Solicitar ao chefe do poder executivo, o Exmo. Sr. Prefeito Vinícius Labanca, que viabilize uma Reunião, com os representantes do Consócio Grande Recife, MobiBrasil, Cartório eleitoral, e o comandante do 20° Batalhão, para receber os setes síndicos dos residenciais São Lourenço 1,2,3 e Jacarandás, Jatobás, Figueiras e Palmeiras, no intuito de resolver os problemas relacionados a transportes, setor de votação eleitoral, saúde, segurança, infraestrutura e educação.</t>
   </si>
   <si>
     <t>5644</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5644/req-0179-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5644/req-0179-2023.pdf</t>
   </si>
   <si>
     <t>Solicitar ao chefe do Poder Executivo, o Exmo. Sr. Prefeito Vinícius Labanca, junto com Sra. Raquel Lyra, governadora do Estado de Pernambuco, audiência _x000D_
 pública com o presidente da Companhia Pernambucana de Saneamento - COMPESA e deputados estaduais, solucionarmos os problemas de _x000D_
 abastecimentos de água do município como também viabilizar o perdão das dívidas dos inadimplentes.</t>
   </si>
   <si>
     <t>5645</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5645/req-0180-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5645/req-0180-2023.pdf</t>
   </si>
   <si>
     <t>Solicitar ao chefe do Poder Executivo, o Exmo. Sr. Prefeito Vinícius Labanca, uma reunião com os representante do grupo Votorantim, para solicitar o clube, mini campo e o campo grande do Rerum Novarum, por comodato, para implantar a secretaria de cultura, esporte, turismo e lazer. como também o terreno da antiga usina, para a realização do espaço lazer.</t>
   </si>
   <si>
     <t>5646</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5646/req-0181-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5646/req-0181-2023.pdf</t>
   </si>
   <si>
     <t>Solicitar ao chefe do poder executivo, o Exmo. Sr. Prefeito Vinicius Labanca, junto a Governadora Sra. Raquel Lyra, que se faça de fato o retorno da gerência da Companhia Pernambucana de Saneamento - COMPESA em São Lourenço da Mata.</t>
   </si>
   <si>
     <t>5647</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5647/req-0182-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5647/req-0182-2023.pdf</t>
   </si>
   <si>
     <t>Solicitar ao chefe do poder executivo, o Exmo. Sr. Prefeito Vinicius labanca, que Juntos com a secretaria de planejamento seja criador uma campanha para que os comerciantes implante o programa PONTOS DE COLETÁS DOS CORREIOS, em todos os bairros da cidade, link correios.com.br/pontosdecoletas para obter uma renda adicional com a estrutura já existente no seu estabelecimento.</t>
   </si>
   <si>
     <t>5648</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5648/req-0183-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5648/req-0183-2023.pdf</t>
   </si>
   <si>
     <t>Capeamento asfáltico da rua São Sebastião, no bairro da nova tiúma.</t>
   </si>
   <si>
     <t>5649</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5649/req-0184-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5649/req-0184-2023.pdf</t>
   </si>
   <si>
     <t>Coberta da área externa da escola municipal menino jesus, na vila do reinado.</t>
   </si>
   <si>
     <t>5656</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>Voto de aplausos a Delegada Tereza Nogueira.</t>
   </si>
   <si>
     <t>5657</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5657/req-0186-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5657/req-0186-2023.pdf</t>
   </si>
   <si>
     <t>Solicitar junto ao DER instalação de câmeras (conhecida como pardal) nos principais semáforos que constitui trechos da PE 05 (inicializando na ladeira_x000D_
 Liberato até o semáforo de Tiúma), neste município.</t>
   </si>
   <si>
     <t>5658</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5658/req-0187-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5658/req-0187-2023.pdf</t>
   </si>
   <si>
     <t>Solicitar junto ao DER um semáforo ou lombada física na entrada dos condomínios em Nova Tiúma</t>
   </si>
   <si>
     <t>5659</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5659/req-0188-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5659/req-0188-2023.pdf</t>
   </si>
   <si>
     <t>Intervenção com urgência (Operação tapa buraco) na Rua Condado Capibaribe.</t>
   </si>
   <si>
     <t>5660</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5660/req-0189-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5660/req-0189-2023.pdf</t>
   </si>
   <si>
     <t>Solicitar junto ao DER que faça a modernização dos semáforos de nossa cidade.</t>
   </si>
   <si>
     <t>5661</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5661/req-0190-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5661/req-0190-2023.pdf</t>
   </si>
   <si>
     <t>Implementar ações conjuntas e incisivas dos governos estadual e municipal no combate ao mosquito Aedes aegypti causador da dengue, Zica vírus e_x000D_
 Chikungunya.</t>
   </si>
   <si>
     <t>5662</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5662/req-0191-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5662/req-0191-2023.pdf</t>
   </si>
   <si>
     <t>Perfuração de poço artesiano na escola municipal Duque de Caxias, no povoado do barro.</t>
   </si>
   <si>
     <t>5663</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5663/req-0192-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5663/req-0192-2023.pdf</t>
   </si>
   <si>
     <t>Perfuração de poço artesiano na Rua Maurício de Nassau, no distrito de Lages.</t>
   </si>
   <si>
     <t>5664</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5664/req-0193-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5664/req-0193-2023.pdf</t>
   </si>
   <si>
     <t>Perfuração de poço artesiano no assentamento Chico Mendes.</t>
   </si>
   <si>
     <t>5665</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5665/req-0194-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5665/req-0194-2023.pdf</t>
   </si>
   <si>
     <t>Perfuração de poço artesiano na escola municipal Joaquim Damião, no engenho pixaó.</t>
   </si>
   <si>
     <t>5666</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5666/req-0195-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5666/req-0195-2023.pdf</t>
   </si>
   <si>
     <t>Perfuração de poço artesiano no engenho santa rosa.</t>
   </si>
   <si>
     <t>5667</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5667/req-0196-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5667/req-0196-2023.pdf</t>
   </si>
   <si>
     <t>Construção de passarelas nas duas pontes que ligam o centro ao bairro da muribara, neste município.</t>
   </si>
   <si>
     <t>5668</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5668/req-0197-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5668/req-0197-2023.pdf</t>
   </si>
   <si>
     <t>Construção de uma segunda UBS (unidade de saúde básica) em Muribara ,para abranger as localidades circunvizinhas ao bairro da Muribara, neste município.</t>
   </si>
   <si>
     <t>5669</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5669/req-0198-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5669/req-0198-2023.pdf</t>
   </si>
   <si>
     <t>Realizar construção de murro de arrimo na residência de nº 208 na Rua Juarez Távora no Bairro do Loteamento São João e São Paulo.</t>
   </si>
   <si>
     <t>5670</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5670/req-0199-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5670/req-0199-2023.pdf</t>
   </si>
   <si>
     <t>Requer ao poder executivo, a implantação de uma cozinha comunitária, neste município.</t>
   </si>
   <si>
     <t>5671</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5671/req-0200-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5671/req-0200-2023.pdf</t>
   </si>
   <si>
     <t>Requer ao poder executivo, a implantação da educação digital, nas escolas da rede pública municipal de ensino, neste município.</t>
   </si>
   <si>
     <t>5672</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5672/req-0201-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5672/req-0201-2023.pdf</t>
   </si>
   <si>
     <t>Requer ao poder executivo, a criação do programa de fisioterapia domiciliar para idosos, neste município.</t>
   </si>
   <si>
     <t>5673</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5673/req-0202-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5673/req-0202-2023.pdf</t>
   </si>
   <si>
     <t>Requer ao poder executivo a implantação de uma praça com brinquedos infantis no bairro da chã da tabúa, neste município.</t>
   </si>
   <si>
     <t>5674</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5674/req-0203-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5674/req-0203-2023.pdf</t>
   </si>
   <si>
     <t>Solicito ao senhor prefeito Vinicius Labanca, junto à secretaria municipal de infraestrutura o capeamento asfáltico da rua albino Luciano localizada no bairro de penedo neste município.</t>
   </si>
   <si>
     <t>5675</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5675/req-0204-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5675/req-0204-2023.pdf</t>
   </si>
   <si>
     <t>Solicito que a secretaria de infraestrutura cobre da compesa urgência na conclusão da obra inacabada localizada na Rua Dr Joaquim Nabuco, conhecida como Rua do Rosário. Bairro Centro.</t>
   </si>
   <si>
     <t>5676</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5676/req-0205-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5676/req-0205-2023.pdf</t>
   </si>
   <si>
     <t>Solicito a Colocação de uma parada de ônibus na esquina da Av. Paulo Petribú, Em frente ao Galpão da Assembleia de Deus - Nova Tiúma.</t>
   </si>
   <si>
     <t>5677</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5677/req-0206-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5677/req-0206-2023.pdf</t>
   </si>
   <si>
     <t>Solicito a Colocação de uma parada de ônibus em frente a Academia J2 - Tiúma.</t>
   </si>
   <si>
     <t>5678</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5678/req-0207-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5678/req-0207-2023.pdf</t>
   </si>
   <si>
     <t>Solícito a Colocação de um Abrigo de ônibus- no final da Av. Pauto Petribú - Mova Tiúma.</t>
   </si>
   <si>
     <t>5679</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5679/req-0208-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5679/req-0208-2023.pdf</t>
   </si>
   <si>
     <t>Requerer do Poder Executivo Municipal a disponibilização de uma ambulância permanente no posto de saúde da família (PSF), localizado na Avenida 8 de Maio, Chã da Tábua.</t>
   </si>
   <si>
     <t>5682</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5682/req-0209-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5682/req-0209-2023.pdf</t>
   </si>
   <si>
     <t>Solicito a Inclusão do Município ao Programa Nacional de Segurança Pública com Cidadania (PRONASCI).</t>
   </si>
   <si>
     <t>5683</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5683/req-0210-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5683/req-0210-2023.pdf</t>
   </si>
   <si>
     <t>Construção de uma quadra de areia na Escola Ministro Apolônio Sales.</t>
   </si>
   <si>
     <t>5684</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5684/req-0211-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5684/req-0211-2023.pdf</t>
   </si>
   <si>
     <t>Firmar parceria entre Prefeitura e Instituto de Defesa e Integração Social - IDIS.</t>
   </si>
   <si>
     <t>5685</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5685/req-0212-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5685/req-0212-2023.pdf</t>
   </si>
   <si>
     <t>Criação de uma diretoria para assuntos religiosos.</t>
   </si>
   <si>
     <t>5686</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5686/req-0213-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5686/req-0213-2023.pdf</t>
   </si>
   <si>
     <t>Implantação do Programa Veterinário nos bairros.</t>
   </si>
   <si>
     <t>5687</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5687/req-0214-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5687/req-0214-2023.pdf</t>
   </si>
   <si>
     <t>Entrega de título de posse para os moradores da rua: 1ª travessa José Cassimiro, no bairro beira rio.</t>
   </si>
   <si>
     <t>5688</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5688/req-0215-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5688/req-0215-2023.pdf</t>
   </si>
   <si>
     <t>Entrega de título de posse para os moradores da rua: 2ª travessa José Cassimiro, no bairro beira rio.</t>
   </si>
   <si>
     <t>5689</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5689/req-0216-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5689/req-0216-2023.pdf</t>
   </si>
   <si>
     <t>Entrega de título de posse para os moradores da rua do campo, no bairro beira rio.</t>
   </si>
   <si>
     <t>5690</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5690/req-0217-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5690/req-0217-2023.pdf</t>
   </si>
   <si>
     <t>Entrega de título de posse para os moradores da rua São Rafael, no bairro beira rio.</t>
   </si>
   <si>
     <t>5691</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5691/req-0218-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5691/req-0218-2023.pdf</t>
   </si>
   <si>
     <t>Entrega de título de posse para os moradores da rua do Beco, no bairro beira rio.</t>
   </si>
   <si>
     <t>5692</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5692/req-0219-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5692/req-0219-2023.pdf</t>
   </si>
   <si>
     <t>Solicito Calçamento e Drenagem na Rua Paraguai, Residencial Recanto de Aldeia. Bairro: Manguba.</t>
   </si>
   <si>
     <t>5693</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5693/req-0220-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5693/req-0220-2023.pdf</t>
   </si>
   <si>
     <t>Solicito a Recolocação da Tampa da Caixa de Esgoto que Fica em frente da Casa Lotérica próximo ao Posto de Trajano.</t>
   </si>
   <si>
     <t>5694</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5694/req-0221-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5694/req-0221-2023.pdf</t>
   </si>
   <si>
     <t>Solicito a colocação de uma Manta de Cimento na Barreira localizada na Rua Gurjão que fica Próxima da Escadaria. Bairro Bela Vista.</t>
   </si>
   <si>
     <t>5695</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5695/req-0222-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5695/req-0222-2023.pdf</t>
   </si>
   <si>
     <t>Solicito ao senhor prefeito Vinicius Labanca, junto à secretaria municipal de infraestrutura a construção de uma quadra poliesportiva na escola ministro Apolônio Sales, situada na avenida 8 de maio no bairro da chá da tabua neste município.</t>
   </si>
   <si>
     <t>5696</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5696/req-0223-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5696/req-0223-2023.pdf</t>
   </si>
   <si>
     <t>Solicito ao senhor prefeito Vinicius Labanca, junto à secretaria municipal de infraestrutura a construção de uma quadra poliesportiva na escola municipal Josué pereira, situada na avenida beira rio, no bairro da beira rio neste município.</t>
   </si>
   <si>
     <t>5697</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5697/req-0224-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5697/req-0224-2023.pdf</t>
   </si>
   <si>
     <t>Solicito ao senhor prefeito Vinicius Labanca, junto à secretaria municipal de infraestrutura a continuação do calçamento da 3ª travessa da rua 36 e em toda sua extensão dos becos e vielas, situada no bairro Parque Capibaribe (área descoberta) neste município.</t>
   </si>
   <si>
     <t>5698</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5698/req-0225-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5698/req-0225-2023.pdf</t>
   </si>
   <si>
     <t>Requerer obras de revitalização da posto policial que está localizado no Distrito Rural de Matriz da Luz.</t>
   </si>
   <si>
     <t>5699</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5699/req-0226-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5699/req-0226-2023.pdf</t>
   </si>
   <si>
     <t>Requerer a construção e implantação de uma coberta física (tampa) para bueiro exposto a céu aberto na Praça Centenário, localizada na Rua Gil Maranhão no bairro do Pixete.</t>
   </si>
   <si>
     <t>5700</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5700/req-0227-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5700/req-0227-2023.pdf</t>
   </si>
   <si>
     <t>Requerer serviço de poda de árvore da Praça Centenário, localizada na Rua Gil Maranhão, no bairro do Pixete.</t>
   </si>
   <si>
     <t>5701</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5701/req-0228-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5701/req-0228-2023.pdf</t>
   </si>
   <si>
     <t>Pavimentação Asfáltica da Rua Guatemala bairro Chã da Tábua.</t>
   </si>
   <si>
     <t>5702</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5702/req-0229-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5702/req-0229-2023.pdf</t>
   </si>
   <si>
     <t>Realizar, reforma da escadaria implantação de corrimão e postes e manutenção da tubulação de água da Rua Fonseca Galvão em Penedo.</t>
   </si>
   <si>
     <t>5703</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5703/req-0230-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5703/req-0230-2023.pdf</t>
   </si>
   <si>
     <t>Solicitar concerto de Buraco localizado na Rua Aracati, em frente a casa de nº75.</t>
   </si>
   <si>
     <t>5704</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>Solicito Asfaltamento e que seja entregue por meio do programa "A Casa É Sua" da REURB, os títulos de propriedades aos moradores da Rua Dezesseis, localizada no Loteamento Portal Tiúma, Bairro de Tiúma.</t>
   </si>
   <si>
     <t>5705</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5705/req-0232-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5705/req-0232-2023.pdf</t>
   </si>
   <si>
     <t>Solicito Asfaltamento e que seja entregue por meio do programa "A Casa É Sua" da REURB, os títulos de propriedades aos moradores da Rua Quinze, localizada no Loteamento Portal Tiúma, Bairro de Tiúma.</t>
   </si>
   <si>
     <t>5706</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5706/req-0233-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5706/req-0233-2023.pdf</t>
   </si>
   <si>
     <t>Solicito ao chefe do poder executivo, o Exmo. Sr. Prefeito Vinícius Labanca, que seja executado, dois poços artesiano , com seguimento de painel solar na Chácara Tiuma. A comunidade vem sofrendo por falta de água.</t>
   </si>
   <si>
     <t>5707</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5707/req-0234-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5707/req-0234-2023.pdf</t>
   </si>
   <si>
     <t>Solicito ao chefe do poder executivo, o Exmo. Sr. Prefeito Vinícius Labanca, que seja executado, dois poços artesiano , com seguimento de painel solar no Portal Tiuma. A comunidade vem sofrendo por falta de água.</t>
   </si>
   <si>
     <t>5711</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5711/req-0235-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5711/req-0235-2023.pdf</t>
   </si>
   <si>
     <t>Solicito a implantação de um ambulatório infantil, com especialidades médicas.</t>
   </si>
   <si>
     <t>5712</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5712/req-0236-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5712/req-0236-2023.pdf</t>
   </si>
   <si>
     <t>Estudo de viabilidade de área para desapropriação para construção de casas ou apartamentos do Programa Minha Casa Minha Vida do Governo Federal.</t>
   </si>
   <si>
     <t>5713</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5713/req-0237-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5713/req-0237-2023.pdf</t>
   </si>
   <si>
     <t>Implantação de uma Academia para Idoso com aparelho específicos para os mesmos.</t>
   </si>
   <si>
     <t>5714</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5714/req-0238-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5714/req-0238-2023.pdf</t>
   </si>
   <si>
     <t>Realizar a inclusão da aula de educação financeira junto à aula de matemática na grade curricular do ensino público municipal nas séries do ensino fundamental.</t>
   </si>
   <si>
     <t>5715</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5715/req-0239-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5715/req-0239-2023.pdf</t>
   </si>
   <si>
     <t>Firmar parceria entre o município e a Secretaria Nacional da Juventude para o programa "ID Jovem"," Identidade Jovem".</t>
   </si>
   <si>
     <t>5716</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5716/req-0240-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5716/req-0240-2023.pdf</t>
   </si>
   <si>
     <t>Solicito ao senhor prefeito Vinicius Labanca, junto à secretaria municipal de infraestrutura a construção de uma quadra poliesportiva coberta, com arquibancada e vestiários, na escola doutor Henrique de Queiroz situada no bairro Constantino neste município.</t>
   </si>
   <si>
     <t>5717</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5717/req-0241-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5717/req-0241-2023.pdf</t>
   </si>
   <si>
     <t>Solicito ao senhor prefeito Vinicius Labanca, junto à secretaria municipal de infraestrutura a construção de uma quadra poliesportiva coberta, com arquibancada e vestiários, na escola municipal Inácio Gomes da silva situada no loteamento São João e São Paulo neste município.</t>
   </si>
   <si>
     <t>5718</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5718/req-0242-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5718/req-0242-2023.pdf</t>
   </si>
   <si>
     <t>Solicitar colocação de placa de cimento na Boca de Lobo para Rua Anacleto Silva.</t>
   </si>
   <si>
     <t>5719</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5719/req-0243-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5719/req-0243-2023.pdf</t>
   </si>
   <si>
     <t>Realizar capeamento asfáltico da rua Amazonita Localizada na Rosina Labanca.</t>
   </si>
   <si>
     <t>5720</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5720/req-0244-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5720/req-0244-2023.pdf</t>
   </si>
   <si>
     <t>Realizar capeamento asfáltico da rua Josefa da silva cunha Localizada na vila dourada.</t>
   </si>
   <si>
     <t>5721</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5721/req-0245-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5721/req-0245-2023.pdf</t>
   </si>
   <si>
     <t>Realizar capeamento asfáltico da rua Turmalinas Localizada na Rosina Labanca.</t>
   </si>
   <si>
     <t>5722</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5722/req-0246-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5722/req-0246-2023.pdf</t>
   </si>
   <si>
     <t>Requerer, pós municipalização, a implantação de um novo sistema de transportes coletivos operando a linha Chã da Tábua/Centro.</t>
   </si>
   <si>
     <t>5723</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
     <t>Requerer o complemento da pavimentação rua Engenho Constantino, que está situada no bairro Muribara.</t>
   </si>
   <si>
     <t>5724</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>Luciano do Cruzeiro</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5724/req-0248-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5724/req-0248-2023.pdf</t>
   </si>
   <si>
     <t>Solicito ao prefeito Vinicius Labanca, a criação de uma linha municipal, rota São Lourenço centro/ residencial reserva, para atender aos moradores do residencial reserva, localizado na estrada do tip, neste município.</t>
   </si>
   <si>
     <t>5725</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5725/req-0249-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5725/req-0249-2023.pdf</t>
   </si>
   <si>
     <t>Voto de aplauso à senhora Marlene Rosa de Souza Moraes (rosinha da mata), neste município.</t>
   </si>
   <si>
     <t>5726</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5726/req-0250-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5726/req-0250-2023.pdf</t>
   </si>
   <si>
     <t>Solicito ao exmo. Sr. Prefeito Vinícius Labanca, a elaboração de projeto de lei, para assegurar auxílio mensal às mulheres vítimas de violência, que não tiverem condições de arcar com a sobrevivência em caso de saída do lar ou que possuam algum grau de dependência financeira do parceiro, neste município.</t>
   </si>
   <si>
     <t>5727</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5727/req-0251-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5727/req-0251-2023.pdf</t>
   </si>
   <si>
     <t>Requer ao poder executivo, a execução da lei que "institui o conselho municipal de políticas públicas de juventude, e dá outras providências", neste município.</t>
   </si>
   <si>
     <t>5728</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5728/req-0252-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5728/req-0252-2023.pdf</t>
   </si>
   <si>
     <t>Criação de um centro de atendimento multiprofissional, para crianças e adolescentes com tea - transtorno do espectro autista, neste município.</t>
   </si>
   <si>
     <t>5729</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5729/req-0253-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5729/req-0253-2023.pdf</t>
   </si>
   <si>
     <t>Solicito construção de quadra poliesportiva, com coberta, para escola municipal Francisco Tavares de moura, no distrito de Lages.</t>
   </si>
   <si>
     <t>5730</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5730/req-0254-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5730/req-0254-2023.pdf</t>
   </si>
   <si>
     <t>Entrega de título de propriedade para 05 moradores da rua: José de lemos, no bairro beira rio.</t>
   </si>
   <si>
     <t>5731</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5731/req-0255-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5731/req-0255-2023.pdf</t>
   </si>
   <si>
     <t>Entrega de título de propriedade para os moradores da rua: José Vasconcelos, no bairro beira rio.</t>
   </si>
   <si>
     <t>5732</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5732/req-0256-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5732/req-0256-2023.pdf</t>
   </si>
   <si>
     <t>Entrega de título de propriedade para os moradores da rua: beira rio, no bairro beira rio.</t>
   </si>
   <si>
     <t>5733</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5733/req-0257-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5733/req-0257-2023.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizado o serviço de recuperação de paralelepípedo e posterior asfaltamento da rua Acerola Bairro de Tiúma.</t>
   </si>
   <si>
     <t>5734</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5734/req-0258-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5734/req-0258-2023.pdf</t>
   </si>
   <si>
     <t>Solicito Asfaltamento da Rua Quatorze, localizada no Loteamento Portal Tiúma, Bairro de Tiúma.</t>
   </si>
   <si>
     <t>5735</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5735/req-0259-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5735/req-0259-2023.pdf</t>
   </si>
   <si>
     <t>Solicito Asfaltamento da Rua Doze, localizada no Loteamento Portal Tiúma, Bairro de Tiúma.</t>
   </si>
   <si>
     <t>5736</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5736/req-0260-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5736/req-0260-2023.pdf</t>
   </si>
   <si>
     <t>Solicito Asfaltamento da Rua Novembro, localizada no Loteamento Portal Tiúma, Bairro de Tiúma.</t>
   </si>
   <si>
     <t>5746</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5746/req-0261-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5746/req-0261-2023.pdf</t>
   </si>
   <si>
     <t>Firmar parceria entre a prefeitura e a universidade federal rural de Pernambuco (UFRPE), com alunos do curso de medicina veterinária para atuar na clínica veterinária (CVA) do nosso município.</t>
   </si>
   <si>
     <t>5747</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5747/req-0262-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5747/req-0262-2023.pdf</t>
   </si>
   <si>
     <t>Implantação do programa "Crack é possível vencer".</t>
   </si>
   <si>
     <t>5748</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5748/req-0263-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5748/req-0263-2023.pdf</t>
   </si>
   <si>
     <t>Realizar a troca das lâmpadas queimadas em toda extensão do calçadão e poda das árvores do inicio da entrada da várzea fria a antiga fabrica Fiat lux e o Novo Atacarejo.</t>
   </si>
   <si>
     <t>5749</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5749/req-0264-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5749/req-0264-2023.pdf</t>
   </si>
   <si>
     <t>Implantação de polo um recreativo e de diversão com feirinha típica e brinquedos na rua do rosário nos finais de semana para as crianças, adolescentes e as famílias de nossa cidade.</t>
   </si>
   <si>
     <t>5750</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5750/req-0265-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5750/req-0265-2023.pdf</t>
   </si>
   <si>
     <t>Implantação de ônibus universitário para atender aos estudantes que fazem faculdade em Recife e outras cidades.</t>
   </si>
   <si>
     <t>5751</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5751/req-0266-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5751/req-0266-2023.pdf</t>
   </si>
   <si>
     <t>Solicito ao senhor prefeito Vinicius Labanca, junto à secretaria municipal de infraestrutura a troca de lâmpadas comuns por lâmpadas de led na rua caruaru situada na comunidade gleba do patriarca no bairro do Capibaribe neste município.</t>
   </si>
   <si>
     <t>5752</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5752/req-0267-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5752/req-0267-2023.pdf</t>
   </si>
   <si>
     <t>Solicito ao senhor prefeito Vinicius Labanca, junto à secretaria municipal de infraestrutura a troca de lâmpadas comuns por lâmpadas de led na rua vital de negreiros situada na comunidade gleba do patriarca no bairro do Capibaribe neste município.</t>
   </si>
   <si>
     <t>5753</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5753/req-0268-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5753/req-0268-2023.pdf</t>
   </si>
   <si>
     <t>Solicito ao senhor prefeito Vinicius Labanca, junto à secretaria municipal de infraestrutura a troca de lâmpadas comuns por lâmpadas de led na rua aliança situada na comunidade gleba do patriarca no bairro do Capibaribe neste município.</t>
   </si>
   <si>
     <t>5754</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5754/req-0269-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5754/req-0269-2023.pdf</t>
   </si>
   <si>
     <t>Solicito ao senhor prefeito Vinicius Labanca, junto à secretaria municipal de infraestrutura a troca de lâmpadas comuns por lâmpadas de led na rua condado situada na comunidade gleba do patriarca no bairro do Capibaribe, neste município.</t>
   </si>
   <si>
     <t>5755</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5755/req-0270-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5755/req-0270-2023.pdf</t>
   </si>
   <si>
     <t>Solicito ao senhor prefeito Vinicius Labanca, junto à secretaria municipal de infraestrutura a troca de lâmpadas comuns por lâmpadas de led na rua carpina situada na comunidade gleba do patriarca no bairro do Capibaribe neste município.</t>
   </si>
   <si>
     <t>5756</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5756/req-0271-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5756/req-0271-2023.pdf</t>
   </si>
   <si>
     <t>Entrega de título de propriedade para os moradores da rua: 4ª travessa São Rafael, no bairro beira rio.</t>
   </si>
   <si>
     <t>5757</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5757/req-0272-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5757/req-0272-2023.pdf</t>
   </si>
   <si>
     <t>Entrega de título de propriedade para os moradores da rua: 3ª travessa São Rafael, no bairro beira rio.</t>
   </si>
   <si>
     <t>5758</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5758/req-0273-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5758/req-0273-2023.pdf</t>
   </si>
   <si>
     <t>Entrega de título de propriedade para os moradores da rua: 2ª travessa São Rafael, no bairro beira rio.</t>
   </si>
   <si>
     <t>5759</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5759/req-0274-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5759/req-0274-2023.pdf</t>
   </si>
   <si>
     <t>Entrega de título de propriedade para os moradores da rua: 1ª travessa São Rafael, no bairro beira rio.</t>
   </si>
   <si>
     <t>5760</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5760/req-0275-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5760/req-0275-2023.pdf</t>
   </si>
   <si>
     <t>Construção do muro da parte de trás, da escola municipal Tiradentes, no distrito de matriz da luz.</t>
   </si>
   <si>
     <t>5761</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5761/req-0276-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5761/req-0276-2023.pdf</t>
   </si>
   <si>
     <t>Requer ao poder executivo, voltar a aderir o programa de aquisição de alimentos (paa), neste município.</t>
   </si>
   <si>
     <t>5762</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5762/req-0277-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5762/req-0277-2023.pdf</t>
   </si>
   <si>
     <t>Requer ao poder executivo, afixação de cartazes informativos nas farmácias e drogarias, sobre a distribuição gratuita de medicamentos fornecidos pelo sistema único de saúde - sus, neste município.</t>
   </si>
   <si>
     <t>5763</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5763/req-0278-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5763/req-0278-2023.pdf</t>
   </si>
   <si>
     <t>Requer ao poder executivo, a criação de comissões de conscientização, prevenção e enfrentamento da violência e promoção dos direitos da crianças e dos adolescentes, nas escolas da rede pública municipal de ensino, neste município.</t>
   </si>
   <si>
     <t>5764</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5764/req-0279-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5764/req-0279-2023.pdf</t>
   </si>
   <si>
     <t>Requer ao poder executivo, um estudo de viabilidade sobre a implantação do sistema de serviço nacional de aprendizagem industrial- SENAI, neste município.</t>
   </si>
   <si>
     <t>5765</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5765/req-0280-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5765/req-0280-2023.pdf</t>
   </si>
   <si>
     <t>Requer ao poder executivo, a instalação de um novo playground, no residencial Guilherme Uchôa, localizado no bairro da Rosina Labanca, neste município.</t>
   </si>
   <si>
     <t>5766</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5766/req-0281-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5766/req-0281-2023.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizado com urgência o serviço de contenção de um Buraco Localizado na Rua das Américas, Bairro da Chã da Tábua, bem como a recuperação do paralelepípedo no local danificado.</t>
   </si>
   <si>
     <t>5767</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5767/req-0282-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5767/req-0282-2023.pdf</t>
   </si>
   <si>
     <t>: Solicito que seja recolocada a tampa do Bueiro localizado na esquina da Rua Clóvis Pessoa de Araújo, nº17, Bairro Parque Capibaribe (ultima rua a esquerda após a praça do terminal), o bueiro aberto estar levando perigo a população.</t>
   </si>
   <si>
     <t>5768</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5768/req-0283-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5768/req-0283-2023.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizado os serviços de recuperação de paralelepípedo, drenagem e conclusão do calçamento da rua do Trem Bairro Tiúma.</t>
   </si>
   <si>
     <t>5769</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5769/req-0284-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5769/req-0284-2023.pdf</t>
   </si>
   <si>
     <t>Solicito que a Secretaria de Obras intervenha junto a empresa responsável pelo Saneamento da Rosina Labanca, para que seja realizado o serviço de contenção de um vazamento na subida dos residenciais na Av. Pedras Preciosas.</t>
   </si>
   <si>
     <t>5770</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5770/req-0285-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5770/req-0285-2023.pdf</t>
   </si>
   <si>
     <t>Solicito que seja colocada uma Caixa D'agua maior no anexo II da Escola Cleto Campeio para resolver o problema da falta de água na Unidade.</t>
   </si>
   <si>
     <t>5771</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5771/req-0286-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5771/req-0286-2023.pdf</t>
   </si>
   <si>
     <t>Requerer obras de pavimentação em paralelepípedo e sistema de drenagem da 1ª Travessas da Rua Parasita, que está situada no bairro Tiúma.</t>
   </si>
   <si>
     <t>5772</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5772/req-0287-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5772/req-0287-2023.pdf</t>
   </si>
   <si>
     <t>Requerer obras de pavimentação em paralelepípedo e sistema de drenagem da 2ª Travessas da Rua Parasita, que está situada no bairro Tiúma.</t>
   </si>
   <si>
     <t>5773</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5773/req-0288-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5773/req-0288-2023.pdf</t>
   </si>
   <si>
     <t>Requerer obras de pavimentação em paralelepípedo e sistema de drenagem da 3ª Travessas da Rua Parasita, que está situada no bairro Tiúma.</t>
   </si>
   <si>
     <t>5774</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5774/req-0289-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5774/req-0289-2023.pdf</t>
   </si>
   <si>
     <t>Requerer serviços de limpeza, capinação e remoção de entulhos da Rua Pedro Firmino de Melo, que está situada no bairro Tiúma.</t>
   </si>
   <si>
     <t>5775</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5775/req-0290-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5775/req-0290-2023.pdf</t>
   </si>
   <si>
     <t>Solicito curso de capacitação enfrentamento à violência contra a mulher.</t>
   </si>
   <si>
     <t>5776</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5776/req-0291-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5776/req-0291-2023.pdf</t>
   </si>
   <si>
     <t>Complemento asfáltico da rua paraíba na vila ercina lapenda.</t>
   </si>
   <si>
     <t>5777</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5777/req-0292-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5777/req-0292-2023.pdf</t>
   </si>
   <si>
     <t>Solicito ao chefe do poder executivo, o Exmo. Sr. Prefeito Vinícius Labanca, solicito que seja realizado um ambiente CoCriativo Coworking, para os jovens apresentar o seu projeto junto com a secretaria de desenvolvimento e economia.</t>
   </si>
   <si>
     <t>5778</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5778/req-0293-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5778/req-0293-2023.pdf</t>
   </si>
   <si>
     <t>Solicito ao chefe do poder executivo, o Exrno. Sr. Prefeito Vinicius Labanca, solicito junto com os governos federais, que veja a possibilidade de implantar uma Casa Lotérica no Bairro de Tiuma.</t>
   </si>
   <si>
     <t>5779</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5779/req-0294-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5779/req-0294-2023.pdf</t>
   </si>
   <si>
     <t>Solicito ao chefe do poder executivo, o Exmo. Sr. Prefeito Vinicius Labanca, Que seja construída uma Creche na chácara Tiuma.</t>
   </si>
   <si>
     <t>5780</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5780/req-0295-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5780/req-0295-2023.pdf</t>
   </si>
   <si>
     <t>Solicito ao chefe do poder executivo, o Exmo. Sr. Prefeito Vinicius Labanca, Que seja realizada a implantação do Credjovem na cidade, em parceria com a caixa econômica federal, para que os jovens tenha o direito de credito no valor de acima de três mil reais, para que os jovens tenha oportunidade de tirar suas ideias do papel e criar seus projetos empreendedores.</t>
   </si>
   <si>
     <t>5781</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5781/req-0296-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5781/req-0296-2023.pdf</t>
   </si>
   <si>
     <t>Solicito ao chefe do poder executivo, o Exmo. Sr. Prefeito Vinícius Labanca, solicito que seja realizado uma construção de um PSF na chácara Tiuma.</t>
   </si>
   <si>
     <t>5786</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5786/req-0297-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5786/req-0297-2023.pdf</t>
   </si>
   <si>
     <t>Construção de terminal de ônibus na várzea fria.</t>
   </si>
   <si>
     <t>5787</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5787/req-0298-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5787/req-0298-2023.pdf</t>
   </si>
   <si>
     <t>Implantação do Programa Governo presente.</t>
   </si>
   <si>
     <t>5788</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5788/req-0299-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5788/req-0299-2023.pdf</t>
   </si>
   <si>
     <t>Implantação de noite gospel durante a festa do Padroeiro.</t>
   </si>
   <si>
     <t>5789</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5789/req-0300-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5789/req-0300-2023.pdf</t>
   </si>
   <si>
     <t>Construção de Centro Multicultural no Município.</t>
   </si>
   <si>
     <t>5790</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5790/req-0301-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5790/req-0301-2023.pdf</t>
   </si>
   <si>
     <t>Implantação de segurança armada nas escolas da rede municipal de ensino.</t>
   </si>
   <si>
     <t>5791</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5791/req-0302-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5791/req-0302-2023.pdf</t>
   </si>
   <si>
     <t>Solicito serviço de terraplanagem, construção de pontes, bueiros e canaletas, bem como o asfaltamento da estrada via assentamento souto maior que dá acesso do Distrito de Lages, São Lourenço da mata à pe-040, no município de chã de alegria.</t>
   </si>
   <si>
     <t>5792</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5792/req-0303-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5792/req-0303-2023.pdf</t>
   </si>
   <si>
     <t>Solicito construção de pontes, bueiros e canaletas, bem como o asfaltamento da rua: pau ferro (estrada dos sete caminhos), em São Lourenço da mata, que dá acesso ao município de Camaragibe.</t>
   </si>
   <si>
     <t>5793</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5793/req-0304-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5793/req-0304-2023.pdf</t>
   </si>
   <si>
     <t>Refazer piso e cobertura da quadra do pixete, bairro da nova esperança, neste município.</t>
   </si>
   <si>
     <t>5794</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5794/req-0305-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5794/req-0305-2023.pdf</t>
   </si>
   <si>
     <t>Solicito a Recuperação Asfáltica nos pontos críticos de toda Extensão da Avenida dois Bairro - Parque Capibaribe</t>
   </si>
   <si>
     <t>5795</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5795/req-0306-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5795/req-0306-2023.pdf</t>
   </si>
   <si>
     <t>Solicito a Recuperação Asfáltica nos pontos críticos de toda extensão da Rua das Americanas. Bairro - Chá da Tabua.</t>
   </si>
   <si>
     <t>5796</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5796/req-0307-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5796/req-0307-2023.pdf</t>
   </si>
   <si>
     <t>Requerer a implantação de uma faixa de travessia de pedestres (FTP) do tipo zebrada (FTP-1 ), acompanhada de sinalização vertical de advertência A-32b_x000D_
 (passagem sinalizada de pedestres), na via de acesso ao condomínio Solar Mont Blanc, situado na Rua Carolina Borba de Lima, no bairro Capibaribe.</t>
   </si>
   <si>
     <t>5797</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5797/req-0308-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5797/req-0308-2023.pdf</t>
   </si>
   <si>
     <t>Realizar implantação de tubos em todo canal entre as Ruas Eulina e Aurora na Várzea Fria.</t>
   </si>
   <si>
     <t>5798</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5798/req-0309-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5798/req-0309-2023.pdf</t>
   </si>
   <si>
     <t>Realizar implantação de tubos e manutenção do canal da Av. Assembleia de Deus na Várzea Fria.</t>
   </si>
   <si>
     <t>5799</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5799/req-0310-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5799/req-0310-2023.pdf</t>
   </si>
   <si>
     <t>Realizar implantação de tubos e manutenção do canal da 1º travessa. Assembleia de Deus na Várzea Fria.</t>
   </si>
   <si>
     <t>5800</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5800/req-0311-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5800/req-0311-2023.pdf</t>
   </si>
   <si>
     <t>Realizar implantação de tubos e manutenção do canal da Rua Angelim na Várzea Fria.</t>
   </si>
   <si>
     <t>5801</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5801/req-0312-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5801/req-0312-2023.pdf</t>
   </si>
   <si>
     <t>Realizar recuperação do calçamento capeamento asfáltico e capinação da Rua 2º travessa 10 de novembro no Pixete.</t>
   </si>
   <si>
     <t>5802</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5802/req-0313-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5802/req-0313-2023.pdf</t>
   </si>
   <si>
     <t>Requer ao poder executivo, a execução da lei que "institui o cartão de identificação para pessoa com transtorno do espectro autista, residentes no município de São Lourenço da Mata, e dá outras providências.", neste município.</t>
   </si>
   <si>
     <t>5803</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5803/req-0314-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5803/req-0314-2023.pdf</t>
   </si>
   <si>
     <t>Requer ao poder executivo, pavimentação asfáltica da segunda. Travessa bom jesus da lapa, localizada no Loteamento São João e São Paulo, neste município.</t>
   </si>
   <si>
     <t>5804</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5804/req-0315-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5804/req-0315-2023.pdf</t>
   </si>
   <si>
     <t>Requer ao poder executivo, a implantação do projeto casa azul, com equipe multiprofissional, para crianças e adolescentes com tea - transtorno do espectro autista, neste município.</t>
   </si>
   <si>
     <t>5805</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5805/req-0316-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5805/req-0316-2023.pdf</t>
   </si>
   <si>
     <t>Solicito ao Senhor Prefeito Vinícius Labanca Junto á Secretaria de Educação a Implantação do Plano (PEI) Plano de Ensino Individual Materiais_x000D_
 Adaptados, Qualificações dos Professores, Qualificação dos Assistentes de Sala, para Atender os Alunos Com Transtorno do Espectro Autista ( TEA).</t>
   </si>
   <si>
     <t>5806</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5806/req-0317-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5806/req-0317-2023.pdf</t>
   </si>
   <si>
     <t>Solicito ao Senhor Prefeito Vinícius Labanca Junto á Secretaria de Finanças Redução da Alíquota de ISS de 5% Para 2,5%, para Clinicas Medicas Populares do Nosso Munícipio.</t>
   </si>
   <si>
     <t>5812</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5812/req-0318-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5812/req-0318-2023.pdf</t>
   </si>
   <si>
     <t>Construção de uma UBS - Unidade básica de Saúde entre a Avenida Miguel Arraes e o residencial Francisca de Paula.</t>
   </si>
   <si>
     <t>5813</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5813/req-0319-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5813/req-0319-2023.pdf</t>
   </si>
   <si>
     <t>Implantação da sala do empreendedor itinerante para percorrer todos os bairros e distritos do nosso município.</t>
   </si>
   <si>
     <t>5814</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5814/req-0320-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5814/req-0320-2023.pdf</t>
   </si>
   <si>
     <t>Realizar capacitação para os vigias da rede municipal de ensino, visando prepará-los para a preventividade das possíveis intercorrências no plantão.</t>
   </si>
   <si>
     <t>5815</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5815/req-0321-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5815/req-0321-2023.pdf</t>
   </si>
   <si>
     <t>Distribuição de detector de metal para os vigias das escolas da rede municipal de ensino.</t>
   </si>
   <si>
     <t>5816</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5816/req-0322-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5816/req-0322-2023.pdf</t>
   </si>
   <si>
     <t>Que seja desenvolvido ações de prevenção a violência no âmbito das escolas municipais.</t>
   </si>
   <si>
     <t>5817</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5817/req-0323-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5817/req-0323-2023.pdf</t>
   </si>
   <si>
     <t>Solicito serviço de terraplanagem, construção de pontes, bueiros e canaletas, bem como o asfaltamento da estrada do boa fé, que liga o Distrito de Lages ao município de chã de alegria.</t>
   </si>
   <si>
     <t>5818</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5818/req-0324-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5818/req-0324-2023.pdf</t>
   </si>
   <si>
     <t>Solicito construção de uma nova quadra poliesportiva, com cobertura, no distrito de Lages, neste município.</t>
   </si>
   <si>
     <t>5819</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5819/req-0325-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5819/req-0325-2023.pdf</t>
   </si>
   <si>
     <t>Solicito os serviços de tapa buraco e capinação na pe-20 (estrada de matriz da luz).</t>
   </si>
   <si>
     <t>5820</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>Vavá do Povo</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5820/req-0326-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5820/req-0326-2023.pdf</t>
   </si>
   <si>
     <t>Contemplar com Título de Propriedade, através do REURB os imóveis localizados na rua Social Câmara Cascudo no Loteamento lrineu Barbosa Teixeira, no bairro da Bela Vista.</t>
   </si>
   <si>
     <t>5821</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5821/req-0327-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5821/req-0327-2023.pdf</t>
   </si>
   <si>
     <t>Contemplar com Título de Propriedade, através do REURB os imóveis localizados na rua Pedra da Lua no Loteamento lrineu Barbosa Teixeira, no bairro da Bela Vista.</t>
   </si>
   <si>
     <t>5822</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5822/req-0328-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5822/req-0328-2023.pdf</t>
   </si>
   <si>
     <t>Contemplar com Título de Propriedade, através do REURB os imóveis localizados na rua Escritor Dias Gomes no Loteamento lrineu Barbosa Teixeira, bairro da Bela Vista.</t>
   </si>
   <si>
     <t>5823</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5823/req-0329-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5823/req-0329-2023.pdf</t>
   </si>
   <si>
     <t>Contemplar com Título de Propriedade, através do REURB os imóveis localizados na rua Célia Pereira Campelo no Loteamento lrineu Barbosa Teixeira, bairro da Bela Vista.</t>
   </si>
   <si>
     <t>5824</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5824/req-0330-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5824/req-0330-2023.pdf</t>
   </si>
   <si>
     <t>Contemplar com Título de Propriedade, através do REURB os imóveis localizados na rua Aquino José Pedro no Loteamento lrineu Barbosa Teixeira, no bairro da Bela Vista.</t>
   </si>
   <si>
     <t>5825</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5825/req-0331-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5825/req-0331-2023.pdf</t>
   </si>
   <si>
     <t>Solicito ao chefe do poder executivo, o Exmo. Sr. Prefeito Vinícius Labanca, ao junto governo federal, que veja a possibilidade de implantar uma Casa Lotérica no Bairro de Nova Tiuma.</t>
   </si>
   <si>
     <t>5826</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5826/req-0332-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5826/req-0332-2023.pdf</t>
   </si>
   <si>
     <t>Solicito ao chefe do poder executivo, o Exmo. Sr. Prefeito Vinícius Labanca, junto com ao governo federal, que veja a possibilidade de implantar uma Casa Lotérica no distrito de Matriz da Luz.</t>
   </si>
   <si>
     <t>5827</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5827/req-0333-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5827/req-0333-2023.pdf</t>
   </si>
   <si>
     <t>Solicito ao chefe do poder executivo, o Exmo. Sr. Prefeito Vinícius Labanca, Que junto a secretaria de cultura, esporte e lazer seja realizada, no dia 01 de Maio a corrida em homenagem ao atletismos em São Lourenço da Mata, com premiação do 1º ao 5º lugar.</t>
   </si>
   <si>
     <t>5828</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5828/req-0334-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5828/req-0334-2023.pdf</t>
   </si>
   <si>
     <t>Solicito ao chefe do poder executivo, o Exmo. Sr. Prefeito Vinícius Labanca, que seja colocado redutor de velocidade, sinalização com placas de identificação, com entrada e saída de carros, na PE 05 na mediação da entrada dos residências em Nova Tiuma.</t>
   </si>
   <si>
     <t>5829</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5829/req-0335-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5829/req-0335-2023.pdf</t>
   </si>
   <si>
     <t>Solicito ao chefe do poder executivo, o Exmo. Sr. Prefeito Vinicius Labanca, junto a secretaria de desenvolvimento econômico, que regularize o Reurb (Títulos de Propriedade) para os moradores da Rua Tiradentes (RUA ALTO DO CAMURIM) no Bairro de Tiuma.</t>
   </si>
   <si>
     <t>5830</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5830/req-0336-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5830/req-0336-2023.pdf</t>
   </si>
   <si>
     <t>Calçamento da rua Paulo Reis no loteamento pau brasil, muribara, São Lourenço da Mata.</t>
   </si>
   <si>
     <t>5831</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5831/req-0337-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5831/req-0337-2023.pdf</t>
   </si>
   <si>
     <t>Reposição da iluminação por lâmpadas de led da rua Djanira da fonte no loteamento pau brasil, muribara, São Lourenço da mata.</t>
   </si>
   <si>
     <t>5832</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5832/req-0338-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5832/req-0338-2023.pdf</t>
   </si>
   <si>
     <t>Reposição da iluminação por lâmpadas de led na rua Eurico da fonte no loteamento pau brasil, em muribara São Lourenço da Mata.</t>
   </si>
   <si>
     <t>5833</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5833/req-0339-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5833/req-0339-2023.pdf</t>
   </si>
   <si>
     <t>Calçamento da rua Herculano bandeira de melo, em Muribara São Lourenço da Mata.</t>
   </si>
   <si>
     <t>5834</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5834/req-0340-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5834/req-0340-2023.pdf</t>
   </si>
   <si>
     <t>Calçamento da rua Eugênio Cardoso da fonte, em Muribara São Lourenço da Mata.</t>
   </si>
   <si>
     <t>5835</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5835/req-0341-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5835/req-0341-2023.pdf</t>
   </si>
   <si>
     <t>Solicito um núcleo de apoio pra guarda municipal, no Distrito de Lages, neste município.</t>
   </si>
   <si>
     <t>5836</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5836/req-0342-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5836/req-0342-2023.pdf</t>
   </si>
   <si>
     <t>Solicito um núcleo de apoio pra guarda municipal, no Distrito de Matriz da Luz, neste município.</t>
   </si>
   <si>
     <t>5837</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5837/req-0343-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5837/req-0343-2023.pdf</t>
   </si>
   <si>
     <t>Solicito uma agência comunitária dos correios para o distrito de Lages, neste município.</t>
   </si>
   <si>
     <t>5838</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5838/req-0344-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5838/req-0344-2023.pdf</t>
   </si>
   <si>
     <t>Solicito a implantação de uma casa lotérica no Matriz da Luz, neste município.</t>
   </si>
   <si>
     <t>5839</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5839/req-0345-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5839/req-0345-2023.pdf</t>
   </si>
   <si>
     <t>5840</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5840/req-0346-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5840/req-0346-2023.pdf</t>
   </si>
   <si>
     <t>Solicito ao chefe do poder executivo, o Exmo. Sr. Prefeito Vinícius Labanca, junto a secretaria de desenvolvimento econômico, que regularize o Reurb (Títulos de Propriedade) para os moradores da Rua TOM JONHON (RUA DA LINHA ) no Bairro de Tiuma.</t>
   </si>
   <si>
     <t>5841</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5841/req-0347-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5841/req-0347-2023.pdf</t>
   </si>
   <si>
     <t>Solicito ao chefe do poder executivo, o Exmo. Sr. Prefeito Vinícius Labanca, junto a secretaria de desenvolvimento econômico, que regularize o Reurb (Títulos de Propriedade) para os moradores da Rua Monteiro Lobato (RUA DO AMENDOIM) no Bairro de Tiuma.</t>
   </si>
   <si>
     <t>5842</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5842/req-0348-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5842/req-0348-2023.pdf</t>
   </si>
   <si>
     <t>Solicito ao chefe do poder executivo, o Exmo. Sr. Prefeito Vinícius Labanca, junto a secretaria de desenvolvimento econômico, que regularize o Reurb (Títulos de Propriedade) para os moradores da Rua Thomas Jobson no Bairro de Tiuma.</t>
   </si>
   <si>
     <t>5843</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5843/req-0349-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5843/req-0349-2023.pdf</t>
   </si>
   <si>
     <t>Solicito ao chefe do poder executivo, o Exmo. Sr. Prefeito Vinícius Labanca, junto a secretaria de desenvolvimento econômico, que regularize o Reurb (Títulos de Propriedade) para os moradores da (RUA NOVA) no Bairro de Tiuma.</t>
   </si>
   <si>
     <t>5844</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5844/req-0350-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5844/req-0350-2023.pdf</t>
   </si>
   <si>
     <t>Requer ao poder executivo, um curso de treinamento de autodefesa, para vigias efetivos e contratados da rede pública municipal de ensino, a fim de combater a violência nas escolas, neste município.</t>
   </si>
   <si>
     <t>5845</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5845/req-0351-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5845/req-0351-2023.pdf</t>
   </si>
   <si>
     <t>Requer ao poder executivo, um curso de treinamento de autodefesa, para professores efetivos e contratados da rede pública municipal de ensino, a fim de combater a violência nas escolas, neste município.</t>
   </si>
   <si>
     <t>5846</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5846/req-0352-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5846/req-0352-2023.pdf</t>
   </si>
   <si>
     <t>Requer ao poder executivo, um curso de treinamento de autodefesa, para gestores efetivos e contratados da rede pública municipal de ensino, a fim de combater a violência nas escolas, neste município.</t>
   </si>
   <si>
     <t>5847</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5847/req-0353-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5847/req-0353-2023.pdf</t>
   </si>
   <si>
     <t>Requer ao poder executivo, a realização constante da ronda escolar, nas escolas da rede pública municipal de ensino, neste município.</t>
   </si>
   <si>
     <t>5848</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5848/req-0354-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5848/req-0354-2023.pdf</t>
   </si>
   <si>
     <t>Requer ao poder executivo, a construção de um muro de arrimo e uma escadaria, na rua sodalita, 3 travessa, trecho em frente a casa de n 06, localizada no bairro da rosina labanca, neste município.</t>
   </si>
   <si>
     <t>5849</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5849/req-0355-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5849/req-0355-2023.pdf</t>
   </si>
   <si>
     <t>Solicito a colocação de Postes e iluminação de LED na praça localizada no Residencial Reserva São Lourenço.</t>
   </si>
   <si>
     <t>5850</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5850/req-0356-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5850/req-0356-2023.pdf</t>
   </si>
   <si>
     <t>Solicito Drenagem e calçamento da Rua Manoel Joaquim de Santana, Portal Tiúma.</t>
   </si>
   <si>
     <t>5851</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5851/req-0357-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5851/req-0357-2023.pdf</t>
   </si>
   <si>
     <t>Solicito Asfaltamento da Rua Setembro, localizada no Loteamento Portal Tiúma, Bairro de Tiúma.</t>
   </si>
   <si>
     <t>5852</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5852/req-0358-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5852/req-0358-2023.pdf</t>
   </si>
   <si>
     <t>Solicito Calçamento, Asfaltamento da Rua José Gonçalves de Melo, localizada no Loteamento Portal Tiúma, Bairro de Tiúma.</t>
   </si>
   <si>
     <t>5853</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5853/req-0359-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5853/req-0359-2023.pdf</t>
   </si>
   <si>
     <t>Solicito Calçamento, Asfaltamento da Rua ldeval da Silva, localizada no Loteamento Portal Tiúma, Bairro de Tiúma.</t>
   </si>
   <si>
     <t>5877</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5877/req-0360-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5877/req-0360-2023.pdf</t>
   </si>
   <si>
     <t>Duplicação da estrada Severino Sales conhecida como estrada da Munguba.</t>
   </si>
   <si>
     <t>5878</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5878/req-0361-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5878/req-0361-2023.pdf</t>
   </si>
   <si>
     <t>Realização de campanha educativa sobre o descarte consciente do lixo doméstico.</t>
   </si>
   <si>
     <t>5879</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5879/req-0362-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5879/req-0362-2023.pdf</t>
   </si>
   <si>
     <t>Que seja viabilizada, a aquisição de bandeiras oficiais do município, para doação as escolas, associações, entidades e principalmente para os grupos culturais e esportivos que representam nosso município nos eventos fora da cidade ou até fora do país.</t>
   </si>
   <si>
     <t>5880</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5880/req-0363-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5880/req-0363-2023.pdf</t>
   </si>
   <si>
     <t>Que seja ampliado o horário de atendimento do Procon para a parte da tarde.</t>
   </si>
   <si>
     <t>5881</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5881/req-0364-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5881/req-0364-2023.pdf</t>
   </si>
   <si>
     <t>Que seja feita uma PPP (parceria público privada) para a implantação de sistema de luz solar (projeto piloto) no colégio municipal ministro Apolônio Sales e futuramente em demais prédios públicos.</t>
   </si>
   <si>
     <t>5854</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5854/req-0365-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5854/req-0365-2023.pdf</t>
   </si>
   <si>
     <t>Contemplar com Título de Propriedade, através do REURB os imóveis localizados na rua DJANIRA DA FONTE, no loteamento Pau Brasil, neste Município em São Lourenço da Mata.</t>
   </si>
   <si>
     <t>5855</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5855/req-0366-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5855/req-0366-2023.pdf</t>
   </si>
   <si>
     <t>Contemplar com Título de Propriedade, através do REURB os imóveis localizados na rua: 22/ Nivaldo Araújo, no loteamento Pau Brasil, neste Município em São Lourenço da Mata.</t>
   </si>
   <si>
     <t>5856</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5856/req-0367-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5856/req-0367-2023.pdf</t>
   </si>
   <si>
     <t>Contemplar com título de propriedade, através do REURB os imóveis localizados na rua 10 Clovis Bandeira, no loteamento Pau Brasil, neste Município em São Lourenço da Mata.</t>
   </si>
   <si>
     <t>5857</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5857/req-0368-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5857/req-0368-2023.pdf</t>
   </si>
   <si>
     <t>Contemplar com Título de Propriedade, através do REURB os imóveis localizados na rua 24 /Maria José dos Santos, no loteamento Pau Brasil, neste Município em São Lourenço da Mata.</t>
   </si>
   <si>
     <t>5858</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5858/req-0369-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5858/req-0369-2023.pdf</t>
   </si>
   <si>
     <t>Contemplar com Título de Propriedade, através do REURB os imóveis localizados na rua: Antônio da Cunha Nascimento, no loteamento Pau Brasil, neste Município em São Lourenço da Mata.</t>
   </si>
   <si>
     <t>5859</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5859/req-0370-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5859/req-0370-2023.pdf</t>
   </si>
   <si>
     <t>Requer ao poder executivo, o pagamento do piso salarial atualizado, aos profissionais de enfermagem, neste município.</t>
   </si>
   <si>
     <t>5860</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5860/req-0371-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5860/req-0371-2023.pdf</t>
   </si>
   <si>
     <t>Requer ao poder executivo, a construção de um muro de arrimo, na rua Álvaro leite amazonas, primeira à esquerda, trecho em frente à casa de nº 149, localizada no Parque Capibaribe, neste município.</t>
   </si>
   <si>
     <t>5861</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5861/req-0372-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5861/req-0372-2023.pdf</t>
   </si>
   <si>
     <t>Requer ao poder executivo, a distribuição de kits de materiais de primeiros socorros, nas escolas da rede pública municipal de ensino, neste município.</t>
   </si>
   <si>
     <t>5862</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5862/req-0373-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5862/req-0373-2023.pdf</t>
   </si>
   <si>
     <t>Convocação do secretário de gestão, orçamento, finanças e tecnologia, Sr. Josemir melo, para participar da próxima sessão ordinária, a fim de esclarecer dúvidas sobre as emendas impositivas de 2021, nesta casa legislativa.</t>
   </si>
   <si>
     <t>5863</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5863/req-0374-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5863/req-0374-2023.pdf</t>
   </si>
   <si>
     <t>Requer ao poder executivo a criação do programa "guarda amiga da mulher neste município.</t>
   </si>
   <si>
     <t>5864</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5864/req-0375-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5864/req-0375-2023.pdf</t>
   </si>
   <si>
     <t>Solicito ao chefe do poder executivo, o Exmo. Sr. Prefeito Vinícius Labanca, junto a secretaria de desenvolvimento econômico, que regularize o Reurb (Títulos de Propriedade) para os moradores da (RUA DA ESTRADA) no Bairro de Tiuma.</t>
   </si>
   <si>
     <t>5865</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5865/req-0376-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5865/req-0376-2023.pdf</t>
   </si>
   <si>
     <t>Solicito ao chefe do poder executivo, o Exmo. Sr. Prefeito Vinicius Labanca, junto a secretaria de desenvolvimento econômico, que regularize o Reurb (Títulos de Propriedade) para os moradores da Rua APOLÔNIO SILVA JÚNIOR (RUA DA PONTE) no Bairro de Tiuma.</t>
   </si>
   <si>
     <t>5866</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5866/req-0377-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5866/req-0377-2023.pdf</t>
   </si>
   <si>
     <t>Solicito ao chefe do poder executivo, o Exmo. Sr. Prefeito Vinícius Labanca, junto a secretaria de desenvolvimento econômico, que regularize o Reurb (Títulos de Propriedade) para os moradores da Rua do (COTOVELO) no Bairro de Tiuma.</t>
   </si>
   <si>
     <t>5867</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5867/req-0378-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5867/req-0378-2023.pdf</t>
   </si>
   <si>
     <t>Solicito ao chefe do poder executivo, o Exmo. Sr. Prefeito Vinícius Labanca, junto a secretaria de desenvolvimento econômico, que regularize o Reurb (Títulos de Propriedade) para os moradores da Rua MERCADO no Bairro de Tiuma.</t>
   </si>
   <si>
     <t>5868</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5868/req-0379-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5868/req-0379-2023.pdf</t>
   </si>
   <si>
     <t>Solicito ao chefe do poder executivo, o Exmo. Sr. Prefeito Vinícius Labanca, junto a secretaria de desenvolvimento econômico, que regularize o Reurb (Títulos de Propriedade) para os moradores (RUA DO SANTELMOJ no Bairro de Tiuma.</t>
   </si>
   <si>
     <t>5869</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5869/req-0380-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5869/req-0380-2023.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizado o serviço de Drenagem na Rua Manoel Corrêa, para resolver o problema de constantes alagamentos. Bairro Centro. (Rua do Colégio Balão Mágico).</t>
   </si>
   <si>
     <t>5870</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5870/req-0381-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5870/req-0381-2023.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizado o serviço de Recuperação de Paralelepípedos dos trechos danificados da 2ª Travessa Bom Jesus da Lapa no Loteamento São João e São Paulo.</t>
   </si>
   <si>
     <t>5871</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5871/req-0382-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5871/req-0382-2023.pdf</t>
   </si>
   <si>
     <t>Solicito a secretaria de infraestrutura que viabilize junto a compesa o envio de uma equipe para averiguar e solucionar um vazamento constante na tubulação localizada na Rua Francisco Alves, no loteamento João e São Paulo.</t>
   </si>
   <si>
     <t>5872</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5872/req-0383-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5872/req-0383-2023.pdf</t>
   </si>
   <si>
     <t>Solicitar conserto, desentupimento e colocação de placa de cimento para a boca de lobo e tubulação localizada no inicio da Rua Nova Esperança, ao lado da Farmácia São Miguel.</t>
   </si>
   <si>
     <t>5873</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5873/req-0384-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5873/req-0384-2023.pdf</t>
   </si>
   <si>
     <t>Calçamento da rua primeira travessa da bela vista matriz da luz.</t>
   </si>
   <si>
     <t>5874</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5874/req-0385-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5874/req-0385-2023.pdf</t>
   </si>
   <si>
     <t>Realização de casamento comunitário.</t>
   </si>
   <si>
     <t>5875</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5875/req-0386-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5875/req-0386-2023.pdf</t>
   </si>
   <si>
     <t>Realizar o concerto do calçamento e construção do muro de arrimo em frente ao Nº 327 e 337 da Rua Machado de Assis no bairro Umuarama.</t>
   </si>
   <si>
     <t>5876</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5876/req-0387-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5876/req-0387-2023.pdf</t>
   </si>
   <si>
     <t>Requerer obras de pavimentação em paralelepípedo ou asfalto e sistema de drenagem da Rua Alameda das Papoulas (Cj. Res. Tiúma), bairro Tiúma.</t>
   </si>
   <si>
     <t>5887</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5887/req-0388-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5887/req-0388-2023.pdf</t>
   </si>
   <si>
     <t>Criação de estacionamentos públicos.</t>
   </si>
   <si>
     <t>5888</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5888/req-0389-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5888/req-0389-2023.pdf</t>
   </si>
   <si>
     <t>Implantação do PRONATEC - Programa Nacional de Acesso ao Ensino Técnico e Emprego.</t>
   </si>
   <si>
     <t>5889</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5889/req-0390-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5889/req-0390-2023.pdf</t>
   </si>
   <si>
     <t>Inserir pessoas com deficiência nos cursos de capacitação conforme Lei Federal nº 8.213/91.</t>
   </si>
   <si>
     <t>5890</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5890/req-0391-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5890/req-0391-2023.pdf</t>
   </si>
   <si>
     <t>Implantação de uma sessão judiciária federal no município de São Lourenço da Mata.</t>
   </si>
   <si>
     <t>5891</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5891/req-0392-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5891/req-0392-2023.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria de cultura adquira quadros da exposição da artista plástica a Srª Rosa Rendall que conta a Memória de São Lourenço antigo.</t>
   </si>
   <si>
     <t>5892</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
     <t>Solicito apresentação de um plano de trabalho, através de discussões com o legislativo municipal, moradores, agricultores, empresários, sindicato, associações e movimentos sociais, para desenvolver, de forma sustentável, toda zona rural, buscando recursos do governo do estado, governo federal e da iniciativa privada .</t>
   </si>
   <si>
     <t>5893</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5893/req-0394-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5893/req-0394-2023.pdf</t>
   </si>
   <si>
     <t>Solicito calçamento, implantação de postes com iluminação de leds e placa com identificação do nome da rua: padre Benedito Tavares Badu, no distrito de matriz da luz, neste município.</t>
   </si>
   <si>
     <t>5894</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5894/req-0395-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5894/req-0395-2023.pdf</t>
   </si>
   <si>
     <t>Solicito criação de um centro estratégico de distribuição de toda produção da zona rural, neste município.</t>
   </si>
   <si>
     <t>5895</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5895/req-0396-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5895/req-0396-2023.pdf</t>
   </si>
   <si>
     <t>Solicito implantação de postes de iluminação pública com lâmpadas de leds, na estrada que dá acesso ao açude de Lages, bem como a contratação de dois vigias noturnos, para fazer a segurança do local onde fica instalada a bomba do açude de Lages, neste município.</t>
   </si>
   <si>
     <t>5896</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5896/req-0397-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5896/req-0397-2023.pdf</t>
   </si>
   <si>
     <t>Solicito instalação de câmeras de monitoramento nas proximidades das escolas do município.</t>
   </si>
   <si>
     <t>5897</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5897/req-0379-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5897/req-0379-2023.pdf</t>
   </si>
   <si>
     <t>Contemplar com título de propriedade, através do REURB os imóveis localizados na Rua 04 Henrique Queiroz Monteiro o calçamento em paralelepípedos e o asfaltamento da mesma, no loteamento Pau Brasil, neste Município em São Lourenço da Mata.</t>
   </si>
   <si>
     <t>5898</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5898/req-0399-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5898/req-0399-2023.pdf</t>
   </si>
   <si>
     <t>Contemplar com título de propriedade, através do REURB os imóveis localizados na Rua 07 Louro Queiroz Monteiro, o calçamento em paralelepípedos e o asfaltamento da mesma, no loteamento Pau Brasil, neste Município em São Lourenço da Mata.</t>
   </si>
   <si>
     <t>5899</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5899/req-0400-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5899/req-0400-2023.pdf</t>
   </si>
   <si>
     <t>Contemplar com título de propriedade, através do REURB os imóveis localizados na Rua 09 Fernando Bandeira, o calçamento em paralelepípedos, e o_x000D_
 asfaltamento da mesma, no loteamento Pau Brasil, neste Município em São Lourenço da Mata.</t>
   </si>
   <si>
     <t>5900</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5900/req-0401-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5900/req-0401-2023.pdf</t>
   </si>
   <si>
     <t>Contemplar com título de propriedade, através do REURB os imóveis localizados na Rua 08 Deolinda Queiroz monteiro o calçamento em paralelepípedos e o asfaltamento da mesma, no loteamento Pau Brasil, neste Município em São Lourenço da Mata.</t>
   </si>
   <si>
     <t>5901</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5901/req-0402-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5901/req-0402-2023.pdf</t>
   </si>
   <si>
     <t>Contemplar com título de propriedade, através do REURB os imóveis localizados na Rua 11 Walfrido Honório de Borba, o calçamento em paralelepípedos, e o asfaltamento da mesma, no loteamento Pau Brasil, neste Município em São Lourenço da Mata.</t>
   </si>
   <si>
     <t>5902</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5902/req-0403-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5902/req-0403-2023.pdf</t>
   </si>
   <si>
     <t>Requerer a construção de um muro de arrimo, de contenção, em área de morro que está situada na Rua Campina Grande, 101, no bairro Capibaribe.</t>
   </si>
   <si>
     <t>5903</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5903/req-0404-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5903/req-0404-2023.pdf</t>
   </si>
   <si>
     <t>Requerer obras de requalificação do pavimento da Rua do Riacho, localizada no Reserva São Lourenço.</t>
   </si>
   <si>
     <t>5904</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5904/req-0405-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5904/req-0405-2023.pdf</t>
   </si>
   <si>
     <t>Requerer obras de requalificação do pavimento da Rua Beira Rio, localizada no Reserva São Lourenço.</t>
   </si>
   <si>
     <t>5905</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5905/req-0406-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5905/req-0406-2023.pdf</t>
   </si>
   <si>
     <t>Requerer obras de requalificação do pavimento da Rua Abreu e Lima, localizada no Reserva São Lourenço.</t>
   </si>
   <si>
     <t>5906</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5906/req-0407-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5906/req-0407-2023.pdf</t>
   </si>
   <si>
     <t>Requerer obras de requalificação do pavimento da Rua Arco Íris, localizada no Reserva São Lourenço.</t>
   </si>
   <si>
     <t>5907</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5907/req-0408-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5907/req-0408-2023.pdf</t>
   </si>
   <si>
     <t>Solicito a Recuperação Asfáltica nos pontos críticos de toda avenida 1, principalmente na entrada que dá acesso á avenida 2. Bairro - Parque Capibaribe.</t>
   </si>
   <si>
     <t>5908</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5908/req-0409-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5908/req-0409-2023.pdf</t>
   </si>
   <si>
     <t>Solicito urgência na contenção do buraco que está gerando rachaduras na Avenida Doutor Paulo Petribú, bem como drenagem para evitar o acumulo de Água. Bairro Nova Tiúma.</t>
   </si>
   <si>
     <t>5909</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5909/req-0410-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5909/req-0410-2023.pdf</t>
   </si>
   <si>
     <t>Solicitar ao poder executivo que avalie a possibilidade de aumentar de 8 para pelo menos 10 o lastro de ano de fabricação dos carros que podem_x000D_
 ser colocados como táxi no município.</t>
   </si>
   <si>
     <t>5910</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5910/req-0411-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5910/req-0411-2023.pdf</t>
   </si>
   <si>
     <t>Requer ao poder executivo, o envio do projeto de lei, que trata sobre o programa municipal de vigilância e monitoramento da rede de ensino pública e privada, neste município.</t>
   </si>
   <si>
     <t>5911</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5911/req-0412-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5911/req-0412-2023.pdf</t>
   </si>
   <si>
     <t>Voto de aplauso a senhora Luciana Maria da Silva (pombinha), neste município.</t>
   </si>
   <si>
     <t>5912</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5912/req-0413-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5912/req-0413-2023.pdf</t>
   </si>
   <si>
     <t>Requer ao poder executivo, a intensificação da coleta de lixo seletiva, localizado ao lado da UBS da Rosina Labanca, neste município.</t>
   </si>
   <si>
     <t>5913</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5913/req-0414-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5913/req-0414-2023.pdf</t>
   </si>
   <si>
     <t>5914</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5914/req-0415-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5914/req-0415-2023.pdf</t>
   </si>
   <si>
     <t>Requer ao poder executivo, a viabilidade de criação do programa "primeiros passos", que se consubstancia no atendimento médico pediátrico nas creches, neste município.</t>
   </si>
   <si>
     <t>5916</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5916/req-0417-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5916/req-0417-2023.pdf</t>
   </si>
   <si>
     <t>Realizar Implantação de muros de arrimo na extensão do canal da 1ª travessa Duque de Caxias a Rua Machado de Assis no bairro Capibaribe.</t>
   </si>
   <si>
     <t>5918</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5918/req-0418-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5918/req-0418-2023.pdf</t>
   </si>
   <si>
     <t>Solicitação de mutirão para a retirada de documentos.</t>
   </si>
   <si>
     <t>5919</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5919/req-0419-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5919/req-0419-2023.pdf</t>
   </si>
   <si>
     <t>Que o Colégio Municipal Ministro Apolônio Sales, se torne a primeira escola em tempo integral da rede municipal de ensino.</t>
   </si>
   <si>
     <t>5920</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5920/req-0420-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5920/req-0420-2023.pdf</t>
   </si>
   <si>
     <t>Implantação do programa caminhos do cuidado, no município.</t>
   </si>
   <si>
     <t>5921</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5921/req-0421-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5921/req-0421-2023.pdf</t>
   </si>
   <si>
     <t>Realizar capeamento asfáltico da Rua 43 A Conhecida Epaminondas de Mello, no Parque Capibaribe.</t>
   </si>
   <si>
     <t>5922</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5922/req-0422-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5922/req-0422-2023.pdf</t>
   </si>
   <si>
     <t>Realizar Palestra sobre a REDESIM ministrada pela JUNCEPE, com o CDL os Escritórios de contabilidade e comerciantes do município de São Lourenço da Mata.</t>
   </si>
   <si>
     <t>5923</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5923/req-0423-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5923/req-0423-2023.pdf</t>
   </si>
   <si>
     <t>Solicito ao chefe do poder executivo, o Exmo. Sr. Prefeito Vinícius Labanca, junto a secretaria de desenvolvimento econômico, que regularize o Reurb (Títulos de Propriedade) para os moradores da Rua Aquino José Pedro (PORTAL TIUMA).</t>
   </si>
   <si>
     <t>5924</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5924/req-0424-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5924/req-0424-2023.pdf</t>
   </si>
   <si>
     <t>Solicito ao chefe do poder executivo, o Exmo. Sr. Prefeito Vinícius Labanca, junto a secretaria de desenvolvimento econômico, que regularize o Reurb (Títulos de Propriedade) para os moradores da Rua José Lapenda Filho (PORTAL TIUMA).</t>
   </si>
   <si>
     <t>5925</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5925/req-0425-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5925/req-0425-2023.pdf</t>
   </si>
   <si>
     <t>Solicito ao chefe do poder executivo, o Exmo. Sr. Prefeito Vinícius Labanca, junto a secretaria de desenvolvimento econômico, que regularize o Reurb (Títulos de Propriedade) para os moradores da Rua Pedro Firmino de Melo (PORTAL TIUMA).</t>
   </si>
   <si>
     <t>5926</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5926/req-0426-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5926/req-0426-2023.pdf</t>
   </si>
   <si>
     <t>Solicito ao chefe do poder executivo, o Exmo. Sr. Prefeito Vinícius Labanca, que seja realizado a construção de banheiros públicos, feminino e masculino_x000D_
 na quadra do colégio Paulo Gomes em Penedo.</t>
   </si>
   <si>
     <t>5927</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5927/req-0427-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5927/req-0427-2023.pdf</t>
   </si>
   <si>
     <t>Contemplar com título de propriedade, através do REURB os imóveis localizados na Rua 13 Eulina Queiroz Monteiro o calçamento em paralelepípedos e o asfaltamento da mesma, no loteamento Pau Brasil, neste Município em São Lourenço da Mata.</t>
   </si>
   <si>
     <t>5928</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5928/req-0428-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5928/req-0428-2023.pdf</t>
   </si>
   <si>
     <t>Contemplar com título de propriedade, através do REURB os imóveis localizados na Rua 12 Áurea Felicidade Borba, o calçamento em paralelepípedos e o asfaltamento da mesma, no loteamento Pau Brasil, neste Município em São Lourenço da Mata.</t>
   </si>
   <si>
     <t>5929</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5929/req-0429-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5929/req-0429-2023.pdf</t>
   </si>
   <si>
     <t>Realizar, construção de box na rua Machado de Assis na imediação da antiga Assembleia de Deus. No Umuarama.</t>
   </si>
   <si>
     <t>5930</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5930/req-0430-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5930/req-0430-2023.pdf</t>
   </si>
   <si>
     <t>Realizar, construção de muro de arrimo na residência de nº 35 na rua Belém de Maria no bairro da Chá da Tábua.</t>
   </si>
   <si>
     <t>5931</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5931/req-0431-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5931/req-0431-2023.pdf</t>
   </si>
   <si>
     <t>Solicito a Recuperação Asfáltica nos pontos críticos da Rua 10 de Novembro.</t>
   </si>
   <si>
     <t>5932</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5932/req-0432-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5932/req-0432-2023.pdf</t>
   </si>
   <si>
     <t>5933</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5933/req-0433-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5933/req-0433-2023.pdf</t>
   </si>
   <si>
     <t>5934</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5934/req-0434-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5934/req-0434-2023.pdf</t>
   </si>
   <si>
     <t>Realizar Reforma Geral da Escola Paulo Gomes em Penedo.</t>
   </si>
   <si>
     <t>5935</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5935/req-0435-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5935/req-0435-2023.pdf</t>
   </si>
   <si>
     <t>Solicito a criação de um núcleo da cidadania para atender a população deste município.</t>
   </si>
   <si>
     <t>5976</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
     <t>Contemplar com título de propriedade, através do REURB os imóveis localizados na rua 15 Manoel Reis, no loteamento Pau Brasil, neste Município em São Lourenço da Mata.</t>
   </si>
   <si>
     <t>5977</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
     <t>Contemplar com título de propriedade, através do REURB os imóveis localizados na Rua 19 Eugenia Cardoso da fonte, no loteamento Pau Brasil, neste Município em São Lourenço da Mata.</t>
   </si>
   <si>
     <t>5978</t>
   </si>
@@ -5401,7842 +5401,7842 @@
   <si>
     <t>5984</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
     <t>Solicito ao chefe do poder executivo, o Exmo. Sr. Prefeito Vinicius Labanca, junto a secretaria de desenvolvimento econômico, que regularize o Reurb (Títulos de Propriedade) para os moradores da Rua SEVERINO C. DOS SANTOS (PORTAL TIUMA).</t>
   </si>
   <si>
     <t>5985</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
     <t>Voto de aplauso a senhora verônica mendes de melo (vera do futsal), neste município.</t>
   </si>
   <si>
     <t>5986</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5986/req-0446-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5986/req-0446-2023.pdf</t>
   </si>
   <si>
     <t>Requer ao poder executivo, a entoação do hino nacional, estadual e municipal, bem como o hasteamento de suas respectivas bandeiras, ao menos uma vez por semana, nas escolas da rede pública municipal de ensino, neste município.</t>
   </si>
   <si>
     <t>5987</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5987/req-0447-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5987/req-0447-2023.pdf</t>
   </si>
   <si>
     <t>Realizar construção de muros de arrimo nas residências de nº 14, 63 e 70 na Rua Campina Grande localizada no Bairro do Loteamento São João e São Paulo.</t>
   </si>
   <si>
     <t>5988</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5988/req-0448-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5988/req-0448-2023.pdf</t>
   </si>
   <si>
     <t>Solicito um professor de atividades aeróbia e física na academia das cidades visando trazer bem estar para população.</t>
   </si>
   <si>
     <t>5989</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5989/req-0449-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5989/req-0449-2023.pdf</t>
   </si>
   <si>
     <t>Muro de arrimo, rua 68 b nº 03 Parque Capibaribe neste município.</t>
   </si>
   <si>
     <t>5990</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5990/req-0450-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5990/req-0450-2023.pdf</t>
   </si>
   <si>
     <t>Muro de arrimo, rua oriental nº 317 beira rio, neste município.</t>
   </si>
   <si>
     <t>5991</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5991/req-0451-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5991/req-0451-2023.pdf</t>
   </si>
   <si>
     <t>Solicitação de colocação de iluminação em lâmpadas led, de Lages para Matriz da Luz, pelo engenho Califórnia.</t>
   </si>
   <si>
     <t>5992</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5992/req-0452-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5992/req-0452-2023.pdf</t>
   </si>
   <si>
     <t>Solicitação de colocação de iluminação em lâmpadas led, de Lages para Matriz da Luz, pelo engenho concórdia.</t>
   </si>
   <si>
     <t>5993</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5993/req-0453-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5993/req-0453-2023.pdf</t>
   </si>
   <si>
     <t>Solicito o serviço desobstrução da canaleta localizada na 4° travessa da Rua Imperial em frente ao nº 79ª, para resolver problemas de constantes alagamentos do Esgoto.</t>
   </si>
   <si>
     <t>5994</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5994/req-0454-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5994/req-0454-2023.pdf</t>
   </si>
   <si>
     <t>Solicito a implantação do parque de Iluminação de LED na Estrada que liga Tiúma a Matriz da Luz.</t>
   </si>
   <si>
     <t>6031</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6031/req-0455-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6031/req-0455-2023.pdf</t>
   </si>
   <si>
     <t>Implantação do Programa Brasil Sorridente.</t>
   </si>
   <si>
     <t>6032</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6032/req-0456-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6032/req-0456-2023.pdf</t>
   </si>
   <si>
     <t>Criação da turma do fom fom, trânsito seguro, nas principais faixas de pedestres.</t>
   </si>
   <si>
     <t>6033</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6033/req-0457-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6033/req-0457-2023.pdf</t>
   </si>
   <si>
     <t>Cobertura do canal do loteamento metropolitano até o residencial Francisca de Paula.</t>
   </si>
   <si>
     <t>6034</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6034/req-0458-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6034/req-0458-2023.pdf</t>
   </si>
   <si>
     <t>Criação do código de ética do servidor municipal.</t>
   </si>
   <si>
     <t>6035</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6035/req-0459-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6035/req-0459-2023.pdf</t>
   </si>
   <si>
     <t>Convênio junto ao governo federal para aquisição de motolâncias para o município.</t>
   </si>
   <si>
     <t>6036</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6036/req-0460-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6036/req-0460-2023.pdf</t>
   </si>
   <si>
     <t>Requerer obras de requalificação do pavimento da Rua Campos do Jordão, localizada no Reserva São Lourenço.</t>
   </si>
   <si>
     <t>6037</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6037/req-0461-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6037/req-0461-2023.pdf</t>
   </si>
   <si>
     <t>Requerer obras de requalificação do pavimento da Rua Águas verdes, localizada no Reserva São Lourenço.</t>
   </si>
   <si>
     <t>6038</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6038/req-0462-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6038/req-0462-2023.pdf</t>
   </si>
   <si>
     <t>Requerer obras de requalificação do pavimento da Rua Campos do Universo, localizada no Reserva São Lourenço.</t>
   </si>
   <si>
     <t>6039</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6039/req-0463-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6039/req-0463-2023.pdf</t>
   </si>
   <si>
     <t>Realizar Capeamento Asfáltico, Implantação de Tubos ou Muros de Arrimo no Canal da Rua 1º Travessa Primavera Na Várzea Fria.</t>
   </si>
   <si>
     <t>6040</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6040/req-0464-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6040/req-0464-2023.pdf</t>
   </si>
   <si>
     <t>Realizar Recomposição em Paralelepípedos, Capeamento Asfáltico e Implantação de Tubos ou Muros de Arrimo no Canal da Rua Pio IX Na Várzea Fria.</t>
   </si>
   <si>
     <t>6041</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6041/req-0465-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6041/req-0465-2023.pdf</t>
   </si>
   <si>
     <t>Realizar Capeamento Asfáltico, Implantação de Tubos ou Murro de Arrimo no Canal da Rua Várzea Verde Na Várzea Fria.</t>
   </si>
   <si>
     <t>6042</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6042/req-0466-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6042/req-0466-2023.pdf</t>
   </si>
   <si>
     <t>Realizar Recomposição em Paralelepípedos, Capeamento Asfáltico e Implantação de Tubos nos Esgotos da Rua Assis Chateaubriand Na Várzea Fria.</t>
   </si>
   <si>
     <t>6043</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6043/req-0467-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6043/req-0467-2023.pdf</t>
   </si>
   <si>
     <t>Realizar Capeamento Asfáltico, Implantação de Tubos ou Muros de Arrimo no Canal da Rua 2º Travessa Primavera Na Várzea Fria.</t>
   </si>
   <si>
     <t>6044</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6044/req-0468-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6044/req-0468-2023.pdf</t>
   </si>
   <si>
     <t>Contemplar com título de propriedade, através do REURB os imóveis localizados na Rua Aluízio Queiroz Monteiro, no loteamento Pau Brasil, neste Município em São Lourenço da Mata.</t>
   </si>
   <si>
     <t>6045</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6045/req-0469-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6045/req-0469-2023.pdf</t>
   </si>
   <si>
     <t>Contemplar com título de propriedade, através do REURB os imóveis localizados na Rua 18 João Bezerra da Silva o calçamento em paralelepípedos e o asfaltamento da mesma , no loteamento Pau Brasil, neste Município em São Lourenço da Mata.</t>
   </si>
   <si>
     <t>6046</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6046/req-0470-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6046/req-0470-2023.pdf</t>
   </si>
   <si>
     <t>Contemplar com título de propriedade, através do REURB os imóveis localizados na Rua 29 Luiz Souto o calçamento em paralelepípedos e o asfaltamento da mesma, no loteamento Pau Brasil, neste Município em São Lourenço da Mata.</t>
   </si>
   <si>
     <t>6047</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6047/req-0471-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6047/req-0471-2023.pdf</t>
   </si>
   <si>
     <t>Contemplar com título de propriedade, através do REURB os imóveis localizados na Rua 14 Francisco Lima o calçamento em paralelepípedos e o asfaltamento da mesma, no loteamento Pau Brasil, neste Município em São Lourenço da Mata.</t>
   </si>
   <si>
     <t>6049</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6049/req-0472-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6049/req-0472-2023.pdf</t>
   </si>
   <si>
     <t>Solicitar colocação de tela de contenção ou muro de arrimo na barreira e programa pavimentando sonhos para viela próximo ao Sítio Geraldo Agostinho, que fica próximo a Rua Arrozal, no córrego do Piauí, bairro de Muribara.</t>
   </si>
   <si>
     <t>6050</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6050/req-0473-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6050/req-0473-2023.pdf</t>
   </si>
   <si>
     <t>Solicitar limpeza, reforma do canal e recolocação da tubulação de concreto na Avenida Getúlio Vargas, no bairro Capibaribe entre as casas de nº 452 e 440.</t>
   </si>
   <si>
     <t>6051</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6051/req-0474-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6051/req-0474-2023.pdf</t>
   </si>
   <si>
     <t>Solicitar calçamento e capeamento asfáltico para a Rua Antenas, Rua Montevidéu, próximo ao Haras Munguba.</t>
   </si>
   <si>
     <t>6052</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6052/req-0475-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6052/req-0475-2023.pdf</t>
   </si>
   <si>
     <t>Solicito a reabertura da escola 12 de outubro, situada no engenho Veneza, neste município.</t>
   </si>
   <si>
     <t>6053</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6053/req-0476-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6053/req-0476-2023.pdf</t>
   </si>
   <si>
     <t>Solicito Recuperação de Paralelepípedo e Posterior Asfaltamento para 3° Travessa São Bernardo, Loteamento São João e São Paulo.</t>
   </si>
   <si>
     <t>6054</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6054/req-0477-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6054/req-0477-2023.pdf</t>
   </si>
   <si>
     <t>Requer ao poder executivo, a instalação do "botão do pânico" nas escolas rede pública municipal de ensino, neste município.</t>
   </si>
   <si>
     <t>6055</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6055/req-0478-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6055/req-0478-2023.pdf</t>
   </si>
   <si>
     <t>Requer ao poder executivo, medidas para combater e prevenir à discriminação à pessoa com deficiência, nos estabelecimentos públicos, que oferecem serviço de lazer, neste município.</t>
   </si>
   <si>
     <t>6056</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6056/req-0479-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6056/req-0479-2023.pdf</t>
   </si>
   <si>
     <t>Requer ao poder executivo, incluir no calendário do município, o dia oficial da guarda municipal.</t>
   </si>
   <si>
     <t>6057</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6057/req-0480-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6057/req-0480-2023.pdf</t>
   </si>
   <si>
     <t>Solicito ao chefe do poder executivo, o Exmo. Sr. Prefeito. Vinicius Labanca, que seja realizado um mutirão social, segue abaixo as reivindicações dos assentados e agricultores do assentamento colégio pixaó , São Lourenço._x000D_
 _x000D_
 1. Medição do terreno que foram doados aos agricultores._x000D_
 2. Colocação das luminárias nos postes existentes._x000D_
 3. Equipe da assistência social e saúde para atendimentos e cadastramento das famílias._x000D_
 4. Plano de assistência para plantação e melhor escoamento na produção dos agricultores._x000D_
 5. Um plano de melhorias nas estradas e nos acessos</t>
   </si>
   <si>
     <t>6069</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6069/req-0481-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6069/req-0481-2023.pdf</t>
   </si>
   <si>
     <t>Retorno do conselho municipal de combate as drogas.</t>
   </si>
   <si>
     <t>6070</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6070/req-0482-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6070/req-0482-2023.pdf</t>
   </si>
   <si>
     <t>Urbanização e paisagismo do trecho que compreende a Liberato até Tiúma.</t>
   </si>
   <si>
     <t>6071</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6071/req-0483-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6071/req-0483-2023.pdf</t>
   </si>
   <si>
     <t>Implantação de uma unidade do hemope no município.</t>
   </si>
   <si>
     <t>6072</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6072/req-0484-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6072/req-0484-2023.pdf</t>
   </si>
   <si>
     <t>Implantação do Projeto Agente Jovem.</t>
   </si>
   <si>
     <t>6073</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6073/req-0485-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6073/req-0485-2023.pdf</t>
   </si>
   <si>
     <t>Implantação dos programas de inclusão digital Casa Brasil e Cidades Digitais.</t>
   </si>
   <si>
     <t>6074</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6074/req-0486-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6074/req-0486-2023.pdf</t>
   </si>
   <si>
     <t>Solicito ao chefe do poder executivo, o Exmo. Sr. Prefeito Vinícius Labanca, junto a secretaria de desenvolvimento econômico, que regularize o Reurb (Títulos de Propriedade) para os moradores da Rua Apolônio da silva (PORTAL TIÚMA).</t>
   </si>
   <si>
     <t>6075</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6075/req-0487-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6075/req-0487-2023.pdf</t>
   </si>
   <si>
     <t>Solicito ao chefe do poder executivo, o exmo. Sr. Prefeito. Vinicius Labanca, que seja realizado um mutirão social, segue abaixo as reivindicações dos assentados e agricultores do assentamento concórdia santa cruz, São Lourenço._x000D_
 _x000D_
 1. Medição do terreno que foram doados aos agricultores._x000D_
 2. Colocação das luminárias nos postes existentes._x000D_
 3. Equipe da assistência social e saúde para atendimentos e cadastramento das famílias._x000D_
 4. Plano de assistência para plantação e melhor escoamento na produção dos agricultores._x000D_
 5. Um plano de melhorias nas estradas e nos acessos</t>
   </si>
   <si>
     <t>6076</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6076/req-0488-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6076/req-0488-2023.pdf</t>
   </si>
   <si>
     <t>Solicito ao chefe do poder executivo, o exmo. Sr. Prefeito. Vinicius Labanca, que seja realizado um mutirão social, segue abaixo as reivindicações dos assentados e agricultores do assentamento Irmã Dora t, São Lourenço._x000D_
 _x000D_
 1. Medição do terreno que foram doados aos agricultores._x000D_
 2. Colocação das luminárias nos postes existentes._x000D_
 3. Equipe da assistência social e saúde para atendimentos e cadastramento das famílias._x000D_
 4. Plano de assistência para plantação e melhor escoamento na produção dos agricultores._x000D_
 5. Um plano de melhorias nas estradas e nos acessos</t>
   </si>
   <si>
     <t>6077</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6077/req-0489-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6077/req-0489-2023.pdf</t>
   </si>
   <si>
     <t>Solicito ao chefe do poder executivo, o exmo. Sr. Prefeito. Vinicius Labanca, que seja realizado um mutirão social, segue abaixo as reivindicações dos assentados e agricultores do assentamento Luiza Ferreira (Poço Dantas) São Lourenço. _x000D_
 _x000D_
 1. Medição do terreno que foram doados aos agricultores._x000D_
 2. Colocação das luminárias nos postes existentes._x000D_
 3. Equipe da assistência social e saúde para atendimentos e cadastramento das famílias._x000D_
 4. Plano de assistência para plantação e melhor escoamento na produção dos agricultores._x000D_
 5. Um plano de melhorias nas estradas e nos acessos</t>
   </si>
   <si>
     <t>6078</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6078/req-0490-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6078/req-0490-2023.pdf</t>
   </si>
   <si>
     <t>Solicito ao chefe do poder executivo, o exmo. Sr. Prefeito. Vinicius Labanca, que seja realizado um mutirão social, segue abaixo as reivindicações dos assentados e agricultores do assentamento (santa rosa no geral), São Lourenço._x000D_
 _x000D_
 1. Medição do terreno que foram doados aos agricultores._x000D_
 2. Colocação das luminárias nos postes existentes._x000D_
 3. Equipe da assistência social e saúde para atendimentos e cadastramento das famílias._x000D_
 4. Plano de assistência para plantação e melhor escoamento na produção dos agricultores._x000D_
 5. Um plano de melhorias nas estradas e nos acessos</t>
   </si>
   <si>
     <t>6079</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6079/req-0491-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6079/req-0491-2023.pdf</t>
   </si>
   <si>
     <t>Requer ao poder executivo, implantação de ações preventivas a depressão em adolescentes, nas escolas públicas ou privadas, neste município.</t>
   </si>
   <si>
     <t>6080</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6080/req-0492-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6080/req-0492-2023.pdf</t>
   </si>
   <si>
     <t>Requer ao poder executivo, que continue constantemente a realização de palestras nas escolas da rede pública municipal de ensino, conscientizando os jovens dos perigos acometidos à prática do surf nos transportes públicos, neste município.</t>
   </si>
   <si>
     <t>6081</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6081/req-0493-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6081/req-0493-2023.pdf</t>
   </si>
   <si>
     <t>Requer ao poder executivo, calçamento e pavimentação asfáltica da rua Izaac Salazar, localizada no bairro de penedo, neste município.</t>
   </si>
   <si>
     <t>6082</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6082/req-0494-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6082/req-0494-2023.pdf</t>
   </si>
   <si>
     <t>Incluir no calendário municipal, a semana de conscientização e apoio as pessoas com hanseníase, neste município.</t>
   </si>
   <si>
     <t>6091</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6091/req-0495-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6091/req-0495-2023.pdf</t>
   </si>
   <si>
     <t>Solicito o Asfaltamento da Rua Correntes no Bairro da Chã da Tábua.</t>
   </si>
   <si>
     <t>6083</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6083/req-0496-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6083/req-0496-2023.pdf</t>
   </si>
   <si>
     <t>Reforma da praça do hospital Petronila campos.</t>
   </si>
   <si>
     <t>6084</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6084/req-0497-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6084/req-0497-2023.pdf</t>
   </si>
   <si>
     <t>Instalação de postes de iluminação pública com lâmpadas de led, na rua do chafariz, bairro da beira rio.</t>
   </si>
   <si>
     <t>6085</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6085/req-0498-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6085/req-0498-2023.pdf</t>
   </si>
   <si>
     <t>Colocar iluminação em lâmpadas led, de Lages para Matriz da luz, pelo engenho tabocas.</t>
   </si>
   <si>
     <t>6086</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6086/req-0499-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6086/req-0499-2023.pdf</t>
   </si>
   <si>
     <t>Colocar iluminação em lâmpadas led, de lages para comunidade do barro.</t>
   </si>
   <si>
     <t>6087</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6087/req-0500-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6087/req-0500-2023.pdf</t>
   </si>
   <si>
     <t>Solicitar capeamento asfáltico para a rua Sagaribe, localizadas no bairro Caiará.</t>
   </si>
   <si>
     <t>6088</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6088/req-0501-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6088/req-0501-2023.pdf</t>
   </si>
   <si>
     <t>Solicitar capeamento asfáltico para a rua Parnamirim, localizada no bairro Caiará.</t>
   </si>
   <si>
     <t>6092</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6092/req-0502-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6092/req-0502-2023.pdf</t>
   </si>
   <si>
     <t>Recapeamento Asfáltico da Rua Formosa em Muribara São Lourenço da Mata.</t>
   </si>
   <si>
     <t>6093</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
     <t>Solicito criação de uma secretaria executiva da educação do campo, neste município.</t>
   </si>
   <si>
     <t>6111</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6111/req-0504-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6111/req-0504-2023.pdf</t>
   </si>
   <si>
     <t>Requalificação, calçamento e asfaltamento da rua das papoulas até o jalisco no bairro de penedo.</t>
   </si>
   <si>
     <t>6112</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6112/req-0505-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6112/req-0505-2023.pdf</t>
   </si>
   <si>
     <t>Firmar parceria entre o município e a associação Mário Lemos Falcão de apoio a cultura educação - AMFACE.</t>
   </si>
   <si>
     <t>6113</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6113/req-0506-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6113/req-0506-2023.pdf</t>
   </si>
   <si>
     <t>Criação de uma unidade de saúde animal (USA) ou UBS PET neste município.</t>
   </si>
   <si>
     <t>6114</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6114/req-0507-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6114/req-0507-2023.pdf</t>
   </si>
   <si>
     <t>Distribuição de cartilhas com a história de São Lourenço da Mata para estudantes da Rede Pública e Privada de ensino visando acesso da informação e crescimento cultural.</t>
   </si>
   <si>
     <t>6115</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6115/req-0508-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6115/req-0508-2023.pdf</t>
   </si>
   <si>
     <t>Capeamento asfáltico da rua Carlos Alberto da Silva no Bairro da Várzea Fria.</t>
   </si>
   <si>
     <t>6116</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6116/req-0509-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6116/req-0509-2023.pdf</t>
   </si>
   <si>
     <t>Requer ao poder executivo, a colocação da placa de identificação, na UBS da Rosina Labanca, neste município.</t>
   </si>
   <si>
     <t>6117</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6117/req-0510-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6117/req-0510-2023.pdf</t>
   </si>
   <si>
     <t>Requer ao poder executivo, a construção de um muro de arrimo na rua Izaac Salazar, em frente a casa de número 100, localizada no bairro de penedo, neste município.</t>
   </si>
   <si>
     <t>6118</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6118/req-0511-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6118/req-0511-2023.pdf</t>
   </si>
   <si>
     <t>Requer ao poder executivo, a implantação do "programa obesidade zero" na rede municipal de saúde, neste município.</t>
   </si>
   <si>
     <t>6119</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6119/req-0512-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6119/req-0512-2023.pdf</t>
   </si>
   <si>
     <t>Requer ao poder executivo, a restauração da calçada em torno da quadra de areia, no bairro da Rosina Labanca, neste município.</t>
   </si>
   <si>
     <t>6120</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6120/req-0513-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6120/req-0513-2023.pdf</t>
   </si>
   <si>
     <t>Requer ao poder executivo, a adesão do "mês maio furta-cor", dedicado às ações de conscientização e incentivo ao cuidado e promoção da saúde mental materna.</t>
   </si>
   <si>
     <t>6121</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6121/req-0514-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6121/req-0514-2023.pdf</t>
   </si>
   <si>
     <t>Aquisição de triciclos de cargas para coletas de lixos nos lugares de difícil acesso, onde o caminhão coletor não consegue atender.</t>
   </si>
   <si>
     <t>6122</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6122/req-0515-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6122/req-0515-2023.pdf</t>
   </si>
   <si>
     <t>Implantação de projetos para escola aberta aos finais de semana, com oficinas e atividades de lazer, esporte, educação e cultura para comunidade.</t>
   </si>
   <si>
     <t>6123</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6123/req-0516-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6123/req-0516-2023.pdf</t>
   </si>
   <si>
     <t>Solicito a cobertura da quadra da Escola Municipal Paulo Gomes de Araújo. Localizada em Penedo.</t>
   </si>
   <si>
     <t>6124</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6124/req-0517-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6124/req-0517-2023.pdf</t>
   </si>
   <si>
     <t>Solicito a cobertura da quadra da Escola Municipal Luiz Correia de Araújo, Localizada no Loteamento São João e São Paulo.</t>
   </si>
   <si>
     <t>6125</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6125/req-0518-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6125/req-0518-2023.pdf</t>
   </si>
   <si>
     <t>Solicito a cobertura da quadra da Escola Municipal Prefeito Amaro Alves de Souza, Localizada no Loteamento Metropolitano.</t>
   </si>
   <si>
     <t>6126</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6126/req-0519-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6126/req-0519-2023.pdf</t>
   </si>
   <si>
     <t>Solicito a colocação de placas de identificação com nomes das ruas e CEP, nas Ruas do Parque Capibaribe. Para facilitar a identificação dos Endereços.</t>
   </si>
   <si>
     <t>6127</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6127/req-0520-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6127/req-0520-2023.pdf</t>
   </si>
   <si>
     <t>Solicito ao senhor prefeito Vinicius Labanca junto à secretaria municipal de infraestrutura o calçamento em paralelepípedo da rua Álvaro leite amazonas situada no bairro parque Capibaribe neste município.</t>
   </si>
   <si>
     <t>6128</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6128/req-0521-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6128/req-0521-2023.pdf</t>
   </si>
   <si>
     <t>Solicito ao senhor prefeito Vinícius Labanca, junto à secretaria municipal de infraestrutura capeamento asfáltico da rua um situada no bairro Parque Capibaribe neste município.</t>
   </si>
   <si>
     <t>6129</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6129/req-0522-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6129/req-0522-2023.pdf</t>
   </si>
   <si>
     <t>Solicito ao senhor prefeito Vinicius Labanca, junto à secretaria municipal de infraestrutura o capeamento asfáltico da rua dois, situada no bairro parque capibaribe neste município.</t>
   </si>
   <si>
     <t>6130</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6130/req-0523-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6130/req-0523-2023.pdf</t>
   </si>
   <si>
     <t>Solicito ao senhor prefeito Vinícius Labanca, junto à secretaria municipal de infraestrutura o capeamento asfáltico da rua cinco, situada no bairro parque capibaribe neste município.</t>
   </si>
   <si>
     <t>6131</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6131/req-0524-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6131/req-0524-2023.pdf</t>
   </si>
   <si>
     <t>Solicitar aumento do muro de contenção por trás das casas e estabelecimentos comerciais próximas ao canal localizado na Rodovia Deputado Ettore Labanca, no cruzamento com a Rua Manoel Joaquim de Santana.</t>
   </si>
   <si>
     <t>6132</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6132/req-0525-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6132/req-0525-2023.pdf</t>
   </si>
   <si>
     <t>Realizar Calçamento da Rua Canadá no Bairro da Chã da Tábua.</t>
   </si>
   <si>
     <t>6133</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6133/req-0526-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6133/req-0526-2023.pdf</t>
   </si>
   <si>
     <t>Solicito ao chefe do poder executivo, o exmo. Sr. Prefeito. Vinícius Labanca, junto a secretária de cultura que seja concedido um voto de aplausos em reconhecimento aos trabalhos exercidos  pelos nossos párocos de São Lourenço da mata._x000D_
 1º PADRE DEONILSON FRANCISCO NOGUEIRA (CENTRO)_x000D_
 2º PADRE EDMILSON DE LIMA LOPES (CENTRO)_x000D_
 3° PADRE DAVI GONÇALVES DA SILVA (PARQUE CAPIBARIBE)_x000D_
 4° PADRE ADRIANO ARAUJO DA SILVA (TIUMA)_x000D_
 5° PADRE JURANDIR'INÁCIO DA SILVA (MATRIZ DA LUZ)</t>
   </si>
   <si>
     <t>6134</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6134/req-0527-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6134/req-0527-2023.pdf</t>
   </si>
   <si>
     <t>Solicito ao chefe do poder executivo, o exmo. Sr. Prefeito. Vinicius Labanca, junto ao secretario de infraestrutura Tarcísio Cruz, que seja adquirido onze canos de pvc de 11 polegadas, pra atender as necessidades do açude da boia em Tiúma que atende com água a população de Tiúma.</t>
   </si>
   <si>
     <t>6135</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6135/req-0528-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6135/req-0528-2023.pdf</t>
   </si>
   <si>
     <t>Solicito ao chefe do poder executivo, o exmo. Sr. Prefeito. Vinicius Labanca, solicito caixas de esgotos e melhoria na iluminação pública com placa de identificação com nome e número do CEP da rua caldas brandão Capibaribe.</t>
   </si>
   <si>
     <t>6136</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6136/req-0529-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6136/req-0529-2023.pdf</t>
   </si>
   <si>
     <t>Solicito ao chefe do poder executivo, o Exmo. Sr. Prefeito Vinícius Labanca, que junto com a deputada federal, Maria Arraes, através do ministério da agricultura, seja realizado um plano de ações para garantir o desenvolvimento da agricultura familiar, em nosso Município.</t>
   </si>
   <si>
     <t>6137</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6137/req-0530-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6137/req-0530-2023.pdf</t>
   </si>
   <si>
     <t>Solicito ao chefe do poder executivo, o exmo. Sr. Prefeito. Vinicius Labanca, junto com a Deputada Estadual Socorro Pimentel, através da secretaria da agricultura do estado, realize um plano de ações para garantir o  desenvolvimento da agricultura familiar do nosso município.</t>
   </si>
   <si>
     <t>6145</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6145/req-0531-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6145/req-0531-2023.pdf</t>
   </si>
   <si>
     <t>Construção de uma UBS - Unidade básica de Saúde na Comunidade de SANTA LUZIA, em nosso Município.</t>
   </si>
   <si>
     <t>6146</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6146/req-0532-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6146/req-0532-2023.pdf</t>
   </si>
   <si>
     <t>Requalificação com asfaltamento da rua Arlinda germana dos santos, no bairro da várzea fria.</t>
   </si>
   <si>
     <t>6147</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6147/req-0533-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6147/req-0533-2023.pdf</t>
   </si>
   <si>
     <t>Requalificação e asfaltamento da rua Menezes Dumont no bairro de penedo.</t>
   </si>
   <si>
     <t>6148</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6148/req-0534-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6148/req-0534-2023.pdf</t>
   </si>
   <si>
     <t>Requalificação e asfaltamento da rua Carajás no bairro de caiará.</t>
   </si>
   <si>
     <t>6149</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6149/req-0535-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6149/req-0535-2023.pdf</t>
   </si>
   <si>
     <t>Requalificação e asfaltamento da rua Suriname no bairro da chã da tábua.</t>
   </si>
   <si>
     <t>6150</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6150/req-0536-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6150/req-0536-2023.pdf</t>
   </si>
   <si>
     <t>Recapeamento da rua dois de maio, em Muribara São Lourenço da Mata.</t>
   </si>
   <si>
     <t>6151</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6151/req-0537-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6151/req-0537-2023.pdf</t>
   </si>
   <si>
     <t>Recapeamento da rua Assis Ribeiro, em Muribara são Lourenço da Mata.</t>
   </si>
   <si>
     <t>6152</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6152/req-0538-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6152/req-0538-2023.pdf</t>
   </si>
   <si>
     <t>Recapeamento da rua baixa verde, em Muribara São Lourenço da Mata.</t>
   </si>
   <si>
     <t>6153</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6153/req-0539-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6153/req-0539-2023.pdf</t>
   </si>
   <si>
     <t>Recapeamento da rua cardial Arcoverde, em Muribara São Lourenço da Mata.</t>
   </si>
   <si>
     <t>6154</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6154/req-0540-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6154/req-0540-2023.pdf</t>
   </si>
   <si>
     <t>Aquisição de novas barracas padronizadas com nome de cada assentamento, para os participantes da feira da agricultura familiar, realizada as quintas feiras, na praça governador Carlos Wilson, no centro do nosso município.</t>
   </si>
   <si>
     <t>6155</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6155/req-0541-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6155/req-0541-2023.pdf</t>
   </si>
   <si>
     <t>Solicito ao chefe do poder executivo, o exmo. Sr. Prefeito. Vinícius Labanca, junto ao secretário responsável, verificar a possibilidade de desapropriação da área existente na entrada do cemitério público municipal "morada eterna", para requalificar e construir novos jazigos para atender a população do nosso município.</t>
   </si>
   <si>
     <t>6156</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6156/req-0542-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6156/req-0542-2023.pdf</t>
   </si>
   <si>
     <t>Atração cultural para a feira da agricultura familiar que acontece as quintas feiras, na praça governador Carlos Wilson no centro do nosso município.</t>
   </si>
   <si>
     <t>6157</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6157/req-0543-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6157/req-0543-2023.pdf</t>
   </si>
   <si>
     <t>Disponibilizar transporte para trazer os agricultores participantes da feira da agricultura familiar as quintas feiras, na praça governador Carlos Wilson, no centro do nosso município.</t>
   </si>
   <si>
     <t>6158</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6158/req-0544-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6158/req-0544-2023.pdf</t>
   </si>
   <si>
     <t>Cadastrar os agricultores participantes da feira da agricultura familiar, para ser contemplados através dos programas da secretaria de assistência e desenvolvimento social do nosso município.</t>
   </si>
   <si>
     <t>6159</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6159/req-0545-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6159/req-0545-2023.pdf</t>
   </si>
   <si>
     <t>Reconstrução da ponte 29 de maio, engenho tabocas, que dá acesso a barragem tapacurá, e melhorias das estradas.</t>
   </si>
   <si>
     <t>6160</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6160/req-0546-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6160/req-0546-2023.pdf</t>
   </si>
   <si>
     <t>Realizar Capeamento Asfáltico da Rua Vila Lobos no Bairro de Penedo.</t>
   </si>
   <si>
     <t>6161</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6161/req-0547-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6161/req-0547-2023.pdf</t>
   </si>
   <si>
     <t>Realizar construção de muro de arrimo na residência de nº 525 na Rua Floresta localizada no Bairro da Várzea Fria.</t>
   </si>
   <si>
     <t>6162</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6162/req-0548-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6162/req-0548-2023.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feita a capinação e Desobstrução da Rua Joana Angélica, Bairro Penedo.</t>
   </si>
   <si>
     <t>6163</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6163/req-0549-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6163/req-0549-2023.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feita a capinação, Desobstrução e posterior calçamento da Rua Correntes, Bairro Capibaribe.</t>
   </si>
   <si>
     <t>6164</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6164/req-0550-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6164/req-0550-2023.pdf</t>
   </si>
   <si>
     <t>Solicitar conserto da via com cratera nas imediações do número 220 da Rua Dr. Pedro Augusto Corrêa no bairro da chã da tábua.</t>
   </si>
   <si>
     <t>6184</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6184/req-0551-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6184/req-0551-2023.pdf</t>
   </si>
   <si>
     <t>Requalificação do calçamento e asfaltamento da rua Cecília Meireles no bairro de penedo.</t>
   </si>
   <si>
     <t>6185</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6185/req-0552-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6185/req-0552-2023.pdf</t>
   </si>
   <si>
     <t>Asfaltamento da rua Felix de Brito, no bairro de penedo.</t>
   </si>
   <si>
     <t>6186</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6186/req-0553-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6186/req-0553-2023.pdf</t>
   </si>
   <si>
     <t>Asfaltamento da rua esmeraldina bandeira, no bairro de penedo.</t>
   </si>
   <si>
     <t>6187</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6187/req-0544-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6187/req-0544-2023.pdf</t>
   </si>
   <si>
     <t>Solicito Laboratório de Robótica para Escola Ariano Suassuna.</t>
   </si>
   <si>
     <t>6188</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6188/req-0555-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6188/req-0555-2023.pdf</t>
   </si>
   <si>
     <t>Instalação de ar-condicionado nas salas da escola Ariano Suassuna.</t>
   </si>
   <si>
     <t>6189</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6189/req-0556-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6189/req-0556-2023.pdf</t>
   </si>
   <si>
     <t>Solicito a Recuperação do Calçamento e Posterior Asfaltamento da Rua do Chafariz, no Loteamento Helena de Moraes - Tiúma.</t>
   </si>
   <si>
     <t>6190</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6190/req-0557-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6190/req-0557-2023.pdf</t>
   </si>
   <si>
     <t>Solicito a Recuperação do Calçamento e Posterior Asfaltamento da Rua Juarez Tavora, Bairro São João e São Paulo.</t>
   </si>
   <si>
     <t>6191</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6191/req-0558-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6191/req-0558-2023.pdf</t>
   </si>
   <si>
     <t>Solicito a Recuperação do Calçamento e Posterior Asfaltamento da Rua São Pedro, no Loteamento Helena de Moraes, Tiúma.</t>
   </si>
   <si>
     <t>6192</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6192/req-0559-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6192/req-0559-2023.pdf</t>
   </si>
   <si>
     <t>Solicito o Calçamento e Posterior Asfaltamento da Rua do Trem, no Loteamento Helena de Moraes - Tiúma.</t>
   </si>
   <si>
     <t>6193</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6193/req-0560-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6193/req-0560-2023.pdf</t>
   </si>
   <si>
     <t>Requalificação e asfaltamento da rua que liga muribara à vila da saudade.</t>
   </si>
   <si>
     <t>6194</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6194/req-0561-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6194/req-0561-2023.pdf</t>
   </si>
   <si>
     <t>Capeamento asfáltico da sétima travessa barão de caruaru, em Muribara São Lourenço da Mata.</t>
   </si>
   <si>
     <t>6195</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6195/req-0562-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6195/req-0562-2023.pdf</t>
   </si>
   <si>
     <t>Capeamento asfáltico da sexta travessa barão de caruaru, em Muribara São Lourenço da Mata.</t>
   </si>
   <si>
     <t>6196</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6196/req-0563-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6196/req-0563-2023.pdf</t>
   </si>
   <si>
     <t>Capeamento asfáltico da quinta travessa barão de caruaru, em Muribara São Lourenço da Mata.</t>
   </si>
   <si>
     <t>6197</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6197/req-0564-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6197/req-0564-2023.pdf</t>
   </si>
   <si>
     <t>Capeamento asfáltico da quarta travessa barão de caruaru, em Muribara São Lourenço da Mata.</t>
   </si>
   <si>
     <t>6198</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6198/req-0565-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6198/req-0565-2023.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO CHEFE DO PODER EXECUTIVO, O EXMO. SR. PREFEITO. VINICIUS LABANCA, JUNTO COM A SECRETARIA DE ASSISTENCIA SOCIAL,_x000D_
 Em obediência a Lei Federal n°8. 069 de 13 de julho de 1990 do Estatuto da Criança e do Adolescente e do regimento interno do conselho tutelar dos_x000D_
 direitos da criança e do adolescente de 2016, inclusive atualizações e normas e da nova redação à Lei Municipal nº (1980/2001) 2.674/2019, que dispõe sobre a Política Municipal de atendimento dos direitos da criança e do adolescente e dá outras providencias; é que solicitamos ao Ministério Público e ao_x000D_
 CMDCA a transparência da documentação dos inscritos para o processo seletivo na atuação do Conselho Tutelar do ano em curso.</t>
   </si>
   <si>
     <t>6199</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6199/req-0566-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6199/req-0566-2023.pdf</t>
   </si>
   <si>
     <t>Solicito ao chefe do poder executivo, o Exmo. Sr. Prefeito. Vinícius Labanca, junto ao consorcio grande recife com indicação a deputada Socorro Pimentel, solicito que seja implantada uma linha de ônibus parque Capibaribe cidade.</t>
   </si>
   <si>
     <t>6200</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6200/req-0567-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6200/req-0567-2023.pdf</t>
   </si>
   <si>
     <t>Solicito ao chefe do poder executivo, o Exmo. Sr. Prefeito. Vinicius Labanca junto com a secretaria de assistência social a regularização de todas as entidades sem fins lucrativos de São Lourenço da Mata, que seja cadastrada com CNPJ e regularizada pelo o conselho municipal da secretaria de assistência social.</t>
   </si>
   <si>
     <t>6201</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6201/req-0568-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6201/req-0568-2023.pdf</t>
   </si>
   <si>
     <t>Solicito ao chefe do poder executivo, o Exmo. Sr. Prefeito. Vinícius Labanca, solicito pavimentação, drenagem, caixas de esgotos e melhoria na iluminação pública com placa de identificação com nome e número do cep da rua Canadá (manguba).</t>
   </si>
   <si>
     <t>6202</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6202/req-0569-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6202/req-0569-2023.pdf</t>
   </si>
   <si>
     <t>Requer ao poder executivo, reposição de carrada de areia, na quadra da vila do reinado, neste município.</t>
   </si>
   <si>
     <t>6203</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6203/req-0570-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6203/req-0570-2023.pdf</t>
   </si>
   <si>
     <t>Requer ao poder executivo, a construção de um muro de arrimo, na rua Fernando pereira de Araújo, trecho em frente à casa de dona renira, localizada no bairro centro, neste município.</t>
   </si>
   <si>
     <t>6204</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6204/req-0571-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6204/req-0571-2023.pdf</t>
   </si>
   <si>
     <t>Solicito ao Senhor Prefeito Vinicius Labanca uma faixa de pedestre em frente ao Novo Atacarejo Avenida Ettore Labanca localizada neste município São Lourenço da mata.</t>
   </si>
   <si>
     <t>6205</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6205/req-0572-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6205/req-0572-2023.pdf</t>
   </si>
   <si>
     <t>Solicito ao senhor prefeito Vinicius Labanca, junto à secretaria municipal de infraestrutura a construção de muro de arrimo na casa da senhora Mônica, situada na rua 7 número 310, no bairro Parque Capibaribe neste município.</t>
   </si>
   <si>
     <t>6206</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6206/req-0573-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6206/req-0573-2023.pdf</t>
   </si>
   <si>
     <t>Realizar implantação de um redutor de velocidade (Lombada Eletrônica) em frente ao Hospital Maria Vitoria.</t>
   </si>
   <si>
     <t>6207</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6207/req-0574-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6207/req-0574-2023.pdf</t>
   </si>
   <si>
     <t>Solicitar a criação de conselho tutelar de proteção animal.</t>
   </si>
   <si>
     <t>6208</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6208/req-0575-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6208/req-0575-2023.pdf</t>
   </si>
   <si>
     <t>Solicito a implantação do projeto travessia ensino médio, nas escolas municipais, em parceria com o governo do estado.</t>
   </si>
   <si>
     <t>6209</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6209/req-0576-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6209/req-0576-2023.pdf</t>
   </si>
   <si>
     <t>Revitalização das paradas de ônibus do centro da cidade.</t>
   </si>
   <si>
     <t>6210</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6210/req-0577-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6210/req-0577-2023.pdf</t>
   </si>
   <si>
     <t>Implantação do exame de escarro.</t>
   </si>
   <si>
     <t>6211</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6211/req-0578-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6211/req-0578-2023.pdf</t>
   </si>
   <si>
     <t>Implantação de câmeras corporais no fardamento dos novos guardas municipais.</t>
   </si>
   <si>
     <t>6212</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6212/req-0579-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6212/req-0579-2023.pdf</t>
   </si>
   <si>
     <t>Instalação de hidrantes em toda extensão do centro comercial da cidade, como também em frente às instituições públicas do município.</t>
   </si>
   <si>
     <t>6213</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6213/req-0580-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6213/req-0580-2023.pdf</t>
   </si>
   <si>
     <t>Recapeamento asfáltico da rua capoeira no bairro do centro.</t>
   </si>
   <si>
     <t>6214</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6214/req-0581-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6214/req-0581-2023.pdf</t>
   </si>
   <si>
     <t>Realizar a drenagem o concerto e implantação de tampas de bueiros de todo canal da Rua Arlinda Germana, bairro da Várzea Fria.</t>
   </si>
   <si>
     <t>6215</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6215/req-0582-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6215/req-0582-2023.pdf</t>
   </si>
   <si>
     <t>Realizar o concerto do calçamento da Rua Ipojuca, em frente a casa de nº70 no bairro de Capibaribe.</t>
   </si>
   <si>
     <t>6216</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6216/req-0583-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6216/req-0583-2023.pdf</t>
   </si>
   <si>
     <t>Instalação de grama sintética e arquibancadas no campo do botafogo, da comunidade Ettore Labanca.</t>
   </si>
   <si>
     <t>6218</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6218/req-0584-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6218/req-0584-2023.pdf</t>
   </si>
   <si>
     <t>Instalação de grama sintética no campo da vila do reinado.</t>
   </si>
   <si>
     <t>6219</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6219/req-0585-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6219/req-0585-2023.pdf</t>
   </si>
   <si>
     <t>Construção de uma quadra poliesportiva na escola Fernando Lira na munguba.</t>
   </si>
   <si>
     <t>6220</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6220/req-0586-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6220/req-0586-2023.pdf</t>
   </si>
   <si>
     <t>Voto de aplauso para toda equipe do REURB.</t>
   </si>
   <si>
     <t>6221</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6221/req-0587-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6221/req-0587-2023.pdf</t>
   </si>
   <si>
     <t>Requalificação do calçamento e asfaltamento da rua Arnaldo Graça no centro.</t>
   </si>
   <si>
     <t>6222</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6222/req-0588-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6222/req-0588-2023.pdf</t>
   </si>
   <si>
     <t>Requalificação do calçamento e asfaltamento da rua goiana no centro.</t>
   </si>
   <si>
     <t>6223</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6223/req-0589-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6223/req-0589-2023.pdf</t>
   </si>
   <si>
     <t>Solicito ao chefe do poder executivo, o exmo. Sr. Prefeito. Vinícius Labanca, junto a secretária de planejamento e finanças, o sr. Josemir melo, que se faça cumpri a cobrança do issban, nos últimos cinco anos, de 5% do iss, dos bancos instalados aqui no município.</t>
   </si>
   <si>
     <t>6224</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6224/req-0509-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6224/req-0509-2023.pdf</t>
   </si>
   <si>
     <t>Solicito ao chefe do poder executivo, o exmo. Sr. Prefeito. Vinícius Labanca, junto a deputada estadual Socorro Pimentel que seja implantado no município, um anexo do itb nas dependências da delegacia de São Lourenço da Mata, para atender os munícipes com documentação.</t>
   </si>
   <si>
     <t>6225</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6225/req-0591-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6225/req-0591-2023.pdf</t>
   </si>
   <si>
     <t>Solicito ao chefe do poder executivo, o exmo. Sr. Prefeito. Vinícius Labanca, junto a secretária de planejamento e finanças o sr. Josemir melo, que seja feito um projeto de lei para cobrar da empresa uber os 5% do iss, para a receita do município.</t>
   </si>
   <si>
     <t>6226</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6226/req-0592-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6226/req-0592-2023.pdf</t>
   </si>
   <si>
     <t>Solicito ao chefe do poder executivo, o exmo. Sr. Prefeito. Vinícius Labanca, junto com o secretário de planejamento e finanças o Sr. Josemir melo que seja feito um projeto de lei para cobrar da Celpe os 5% que é cobrado das empresas de operadora de internet que o utiliza os espaços territoriais do município, e que seja passado para a receita municipal.</t>
   </si>
   <si>
     <t>6227</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6227/req-0593-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6227/req-0593-2023.pdf</t>
   </si>
   <si>
     <t>Solicito a contratação de uma empresa que ofereça serviço terceirizado, para realizar a manutenção da água do Distrito de Lages, neste município.</t>
   </si>
   <si>
     <t>6228</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6228/req-0594-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6228/req-0594-2023.pdf</t>
   </si>
   <si>
     <t>Solicito a colocação de grades nas muretas de proteção da ponte de Tiúma, que dá acesso à BR-408.</t>
   </si>
   <si>
     <t>6229</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6229/req-0595-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6229/req-0595-2023.pdf</t>
   </si>
   <si>
     <t>Solicito a implantação de grama sintética, no campo de futebol Dr. Ettore Labanca, localizado no distrito de Lages, neste município.</t>
   </si>
   <si>
     <t>6230</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6230/req-0596-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6230/req-0596-2023.pdf</t>
   </si>
   <si>
     <t>Que seja feito passarelas de pedestre na ponte localizada na rua do mercado em Tiúma.</t>
   </si>
   <si>
     <t>6231</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6231/req-0597-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6231/req-0597-2023.pdf</t>
   </si>
   <si>
     <t>Que seja implantado no município de São Lourenço da mata uma secretaria do idoso.</t>
   </si>
   <si>
     <t>6232</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6232/req-0598-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6232/req-0598-2023.pdf</t>
   </si>
   <si>
     <t>Calçamento da ladeira sentido a comunidade do barro no engenho taboca.</t>
   </si>
   <si>
     <t>6233</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6233/req-0599-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6233/req-0599-2023.pdf</t>
   </si>
   <si>
     <t>Calçamento da ladeira de pedra no engenho bela rosa, sentido Lages, pelo engenho Califórnia.</t>
   </si>
   <si>
     <t>6234</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6234/req-0600-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6234/req-0600-2023.pdf</t>
   </si>
   <si>
     <t>Calçamento na ladeira do engenho Califórnia.</t>
   </si>
   <si>
     <t>6235</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6235/req-0601-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6235/req-0601-2023.pdf</t>
   </si>
   <si>
     <t>Gramado sintético do campo de futebol do distrito de matriz da luz.</t>
   </si>
   <si>
     <t>6236</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6236/req-0602-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6236/req-0602-2023.pdf</t>
   </si>
   <si>
     <t>Instalação de 30 exaustores no Pereirão.</t>
   </si>
   <si>
     <t>6237</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
     <t>Swamy do Queijo, Fabinho Pereira, Salvador, Vavá do Povo</t>
   </si>
   <si>
     <t>Requer ao poder executivo, a desapropriação do terreno situado ao lado da casa do prefeito Vinícius Labanca, pertencente à família cangaça, para que seja construído o pátio de eventos do município.</t>
   </si>
   <si>
     <t>6238</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6238/req-0604-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6238/req-0604-2023.pdf</t>
   </si>
   <si>
     <t>Solicito ao senhor prefeito Vinicius Labanca, junto à secretaria municipal de infraestrutura o calçamento em paralelepípedo ou em asfalto da estrada que liga a comunidade do antigo lixão até o bar do primo no bairro chã da tábua, neste município.</t>
   </si>
   <si>
     <t>6242</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6242/req-0605-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6242/req-0605-2023.pdf</t>
   </si>
   <si>
     <t>Requalificação do calçamento e asfaltamento da Rua Otávio Coutinho no centro.</t>
   </si>
   <si>
     <t>6243</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6243/req-0606-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6243/req-0606-2023.pdf</t>
   </si>
   <si>
     <t>Requalificação do calçamento e asfaltamento da Rua Luiz bezerra de Souza no centro.</t>
   </si>
   <si>
     <t>6244</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6244/req-0607-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6244/req-0607-2023.pdf</t>
   </si>
   <si>
     <t>Incluir o evento Batera PE durante os festejos de são Lourenço.</t>
   </si>
   <si>
     <t>6245</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
     <t>Construção de uma creche municipal no loteamento novo caiará.</t>
   </si>
   <si>
     <t>6246</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6246/req-0609-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6246/req-0609-2023.pdf</t>
   </si>
   <si>
     <t>Construção de uma creche municipal na comunidade de santa luzia.</t>
   </si>
   <si>
     <t>6247</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6247/req-0610-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6247/req-0610-2023.pdf</t>
   </si>
   <si>
     <t>Requer ao poder executivo, a adesão de prevenção, conscientização e combate à automutilação em crianças e adolescentes nas escolas da rede pública municipal de ensino.</t>
   </si>
   <si>
     <t>6248</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6248/req-0611-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6248/req-0611-2023.pdf</t>
   </si>
   <si>
     <t>Instalação de grama sintética no Campo do Bem-te-vi.</t>
   </si>
   <si>
     <t>6249</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6249/req-0612-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6249/req-0612-2023.pdf</t>
   </si>
   <si>
     <t>Calçamento e asfaltamento da 4ª travessa Augustinho Rodrigues em caiará.</t>
   </si>
   <si>
     <t>6258</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6258/req-0613-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6258/req-0613-2023.pdf</t>
   </si>
   <si>
     <t>Implantação política ambiental- PAM, ou política municipal do meio ambiente - PMMA.</t>
   </si>
   <si>
     <t>6259</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6259/req-0614-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6259/req-0614-2023.pdf</t>
   </si>
   <si>
     <t>Implantação de corredores ecológicos.</t>
   </si>
   <si>
     <t>6260</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6260/req-0615-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6260/req-0615-2023.pdf</t>
   </si>
   <si>
     <t>Criação do centro de comunicação (CECOM) da guarda municipal.</t>
   </si>
   <si>
     <t>6261</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6261/req-0616-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6261/req-0616-2023.pdf</t>
   </si>
   <si>
     <t>Realizar reforma geral da praça da (Preguiça) localizada na Rua das Papoulas em Penedo e instalação de uma coberta e uma televisão.</t>
   </si>
   <si>
     <t>6262</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6262/req-0617-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6262/req-0617-2023.pdf</t>
   </si>
   <si>
     <t>Solicito o Calçamento e posterior Asfaltamento da Rua Travessa das Indústrias. Bairro Tiúma.</t>
   </si>
   <si>
     <t>6263</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6263/req-0618-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6263/req-0618-2023.pdf</t>
   </si>
   <si>
     <t>Solicito a continuação e conclusão do Calçamento e posterior Asfaltamento da Rua Vila dos Técnicos. Bairro Tiúma.</t>
   </si>
   <si>
     <t>6264</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6264/req-0619-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6264/req-0619-2023.pdf</t>
   </si>
   <si>
     <t>Solicito o Calçamento e Asfaltamento da Rua Alameda das Buganvílias. Bairro Tiúma.</t>
   </si>
   <si>
     <t>6265</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6265/req-0620-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6265/req-0620-2023.pdf</t>
   </si>
   <si>
     <t>Requerer ao poder legislativo, a iluminação externa da casa Jair pereira de oliveira, com as cores temáticas de campanha, referentes a cada mês.</t>
   </si>
   <si>
     <t>6266</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6266/req-0621-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6266/req-0621-2023.pdf</t>
   </si>
   <si>
     <t>Requerer ao poder executivo, disponibilização de transporte escolar público gratuito para universitários e estudantes de cursos profissionalizantes, no turno da noite.</t>
   </si>
   <si>
     <t>6267</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6267/req-0622-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6267/req-0622-2023.pdf</t>
   </si>
   <si>
     <t>Requerer ao poder executivo, a criação de centro de convivência do idoso (CCI), no município de São Lourenço da Mata.</t>
   </si>
   <si>
     <t>6268</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6268/req-0623-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6268/req-0623-2023.pdf</t>
   </si>
   <si>
     <t>Requer ao poder executivo, que seja implantado o período de tempo integral, para crianças e jovens nas escolas públicas da rede municipal de ensino, neste município.</t>
   </si>
   <si>
     <t>6269</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6269/req-0624-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6269/req-0624-2023.pdf</t>
   </si>
   <si>
     <t>Requerer ao poder executivo, a criação do projeto de defesa pessoal para mulheres, no município de São Lourenço da Mata.</t>
   </si>
   <si>
     <t>6270</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6270/req-0625-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6270/req-0625-2023.pdf</t>
   </si>
   <si>
     <t>Implantação de uma tv na praça do bairro da beira rio.</t>
   </si>
   <si>
     <t>6257</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6257/req-0626-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6257/req-0626-2023.pdf</t>
   </si>
   <si>
     <t>Criação do plano municipal de arborização urbana.</t>
   </si>
   <si>
     <t>6271</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6271/req-0627-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6271/req-0627-2023.pdf</t>
   </si>
   <si>
     <t>Requer a convocação dos guardas municipais que estão no cadastro de reserva.</t>
   </si>
   <si>
     <t>6272</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6272/req-0628-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6272/req-0628-2023.pdf</t>
   </si>
   <si>
     <t>Proibir o tráfego de carga pesada na avenida Dr. Paulo Petribu, em Nova Tiúma</t>
   </si>
   <si>
     <t>6273</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6273/req-0629-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6273/req-0629-2023.pdf</t>
   </si>
   <si>
     <t>Instalação de uma área de lazer entre o São Lourenço I e São Lourenço II, em Nova Tiúma.</t>
   </si>
   <si>
     <t>6274</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6274/req-0630-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6274/req-0630-2023.pdf</t>
   </si>
   <si>
     <t>Instalação de uma área de lazer entre o São Lourenço II e São Lourenço III, em Nova Tiúma.</t>
   </si>
   <si>
     <t>6275</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6275/req-0631-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6275/req-0631-2023.pdf</t>
   </si>
   <si>
     <t>Solicita estudo/projeto, para utilização do espaço público (terreno), ao lado do residencial São Lourenço II, em nova tiúma.</t>
   </si>
   <si>
     <t>6276</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6276/req-0632-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6276/req-0632-2023.pdf</t>
   </si>
   <si>
     <t>Requerer que o Poder Executivo interceda junto a empresa pública de Água e Esgoto (Compesa) para executar o conserto do vazamento de água_x000D_
 potável existente na Av. Dr. Francisco Correia, n.º 813, Centro.</t>
   </si>
   <si>
     <t>6277</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6277/req-0633-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6277/req-0633-2023.pdf</t>
   </si>
   <si>
     <t>Requerer que o Poder Executivo interceda junto a empresa pública de Água e Esgoto (Compesa) para executar o conserto do vazamento de água_x000D_
 potável existente na Rua Gil Maranhão, n.º 204, Centro.</t>
   </si>
   <si>
     <t>6278</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6278/req-0634-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6278/req-0634-2023.pdf</t>
   </si>
   <si>
     <t>Realizar construção de muro de arrimo na residência de nº 150 na rua Joaquim José da Silva Xavier em Penedo.</t>
   </si>
   <si>
     <t>6279</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6279/req-0635-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6279/req-0635-2023.pdf</t>
   </si>
   <si>
     <t>Realizar o recapeamento com asfalto da Rua Machado de Assis no bairro Umuarama.</t>
   </si>
   <si>
     <t>6280</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6280/req-0636-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6280/req-0636-2023.pdf</t>
   </si>
   <si>
     <t>Requer ao poder executivo, o serviço de atendimento multidisciplinar nos conselhos tutelares e nas escolas de educação infantil deste município.</t>
   </si>
   <si>
     <t>6281</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6281/req-0637-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6281/req-0637-2023.pdf</t>
   </si>
   <si>
     <t>Que seja feito obra de tapa buracos na rua José Joaquim Leonisio no lot. vila dourada, São Lourenço da Mata.</t>
   </si>
   <si>
     <t>6287</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6287/req-0638-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6287/req-0638-2023.pdf</t>
   </si>
   <si>
     <t>Requalificação do calçamento e asfaltamento da rua são rafael - beira rio.</t>
   </si>
   <si>
     <t>6288</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6288/req-0639-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6288/req-0639-2023.pdf</t>
   </si>
   <si>
     <t>Criar espaço para receber coleta, descarte e resíduos do óleo comestível.</t>
   </si>
   <si>
     <t>6290</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6290/req-0640-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6290/req-0640-2023.pdf</t>
   </si>
   <si>
     <t>Criar/ incentivar cooperativa de reciclagem do óleo comestível.</t>
   </si>
   <si>
     <t>6289</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6289/req-0641-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6289/req-0641-2023.pdf</t>
   </si>
   <si>
     <t>Implantação de uma unidade/sala, especializada para atendimento à mulher vítima de violência doméstica/familiar dentro da delegacia de polícia civil 38º circ. São Lourenço da Mata.</t>
   </si>
   <si>
     <t>6291</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6291/req-0642-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6291/req-0642-2023.pdf</t>
   </si>
   <si>
     <t>Voto de aplauso para todas as secretarias e funcionários envolvidos na realização da festa de agosto.</t>
   </si>
   <si>
     <t>6292</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6292/req-0643-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6292/req-0643-2023.pdf</t>
   </si>
   <si>
     <t>Solicito ao senhor prefeito Vinicius Labanca, junto à secretaria municipal de infraestrutura que desobstrua e de continuidade ao projeto de calçamento em paralelepípedo ou em asfalto da primeira travessa da rua Pimentel localizada no bairro do parque Capibaribe cep 54720-018, ligando a comunidade riacho da prata, no bairro da Muribara tendo a partir daí o acesso direto a br 408 sem precisar fazer o retorno até o reserva São Lourenço neste município.</t>
   </si>
   <si>
     <t>6293</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6293/req-0644-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6293/req-0644-2023.pdf</t>
   </si>
   <si>
     <t>Solicito que seja implantado o departamento administrativo do cemitério de matriz da luz, no espaço pertencente à prefeitura, localizado ao lado dos correios de matriz da luz, neste município.</t>
   </si>
   <si>
     <t>6294</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6294/req-0645-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6294/req-0645-2023.pdf</t>
   </si>
   <si>
     <t>Solicito construção de uma creche no bairro da manguba, neste município.</t>
   </si>
   <si>
     <t>6295</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6295/req-0646-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6295/req-0646-2023.pdf</t>
   </si>
   <si>
     <t>Solicito a implantação de aulas de informática nas escolas da rede municipal de ensino.</t>
   </si>
   <si>
     <t>6296</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6296/req-0647-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6296/req-0647-2023.pdf</t>
   </si>
   <si>
     <t>Solicito criação da feira de agricultura familiar, nos distritos de lages e matriz da luz, neste município.</t>
   </si>
   <si>
     <t>6299</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6299/req-0648-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6299/req-0648-2023.pdf</t>
   </si>
   <si>
     <t>Solicito a colocação de bancos de praça em torno da Escola Padre João Collignon, no bairro do Pixete, para coibir a colocação de lixo no local que vem prejudicando alunos e professores.</t>
   </si>
   <si>
     <t>6300</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6300/req-0649-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6300/req-0649-2023.pdf</t>
   </si>
   <si>
     <t>Solicito a Recuperação Asfáltica dos pontos críticos na Rua nova Esperança "A", Bairro Pixete.</t>
   </si>
   <si>
     <t>6301</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6301/req-0650-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6301/req-0650-2023.pdf</t>
   </si>
   <si>
     <t>Solicito a Recuperação Asfáltica dos pontos críticos da Av. Mario Henrique Mafra (antiga Avenida Um). Bairro: Parque Capibaribe</t>
   </si>
   <si>
     <t>6297</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
     <t>Solicito ao Senhor Prefeito Vinicius Labanca que seja implantado Sistema de Rastreamento em todos os veículos oficiais e contratados que prestam serviços nas diversas secretarias deste município.</t>
   </si>
   <si>
     <t>6298</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6298/req-0652-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6298/req-0652-2023.pdf</t>
   </si>
   <si>
     <t>Realizar construção de murro de arrimo na residência de nº 86 na Rua Ribeiro Gonçalves no Bairro da Várzea Fria.</t>
   </si>
   <si>
     <t>6302</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6302/req-0653-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6302/req-0653-2023.pdf</t>
   </si>
   <si>
     <t>Calçamento e posterior asfaltamento da rua Severino Antônio cunha loteamento pau brasil - em Muribara município de São Lourenço da Mata.</t>
   </si>
   <si>
     <t>6303</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
     <t>Calçamento e posterior asfaltamento da trav. Da rua 43 - no parque capibaribe.</t>
   </si>
   <si>
     <t>6304</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6304/req-0655-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6304/req-0655-2023.pdf</t>
   </si>
   <si>
     <t>Solicito a Recuperação Asfáltica dos pontos críticos da Rua José de Alencar. Bairro: Vila do Reinado.</t>
   </si>
   <si>
     <t>6305</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
     <t>Fabinho Pereira, Salvador, Swamy do Queijo, Vavá do Povo</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6305/req-0656-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6305/req-0656-2023.pdf</t>
   </si>
   <si>
     <t>Requer ao poder executivo, a lista de todos os imóveis que fazem parte do patrimônio do município e seus respectivos endereços, assim como, a lista de todos os imóveis locados e seus respectivos endereços, proprietários, valores dos aluguéis e período de locação.</t>
   </si>
   <si>
     <t>6306</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6306/req-0657-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6306/req-0657-2023.pdf</t>
   </si>
   <si>
     <t>Requer ao poder executivo, a Desapropriação do terreno situado ao lado da casa do prefeito Vinícius Labanca, pertencente à família dos Aluízio (cangaça), para que seja construído o pátio de eventos do município.</t>
   </si>
   <si>
     <t>6307</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6307/req-0658-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6307/req-0658-2023.pdf</t>
   </si>
   <si>
     <t>Requer ao poder executivo, a lista de todos os veículos automotivos agregados no município de São Lourenço da Mata, contendo modelos dos veículos, placas, proprietários, valor mensal pago pelo serviço e locação do carro em sua devida secretaria.</t>
   </si>
   <si>
     <t>6308</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6308/req-0659-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6308/req-0659-2023.pdf</t>
   </si>
   <si>
     <t>Requer ao poder legislativo a criação do programa de incentivo à cultura - "cinema no legislativo" neste município.</t>
   </si>
   <si>
     <t>6309</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6309/req-0660-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6309/req-0660-2023.pdf</t>
   </si>
   <si>
     <t>Voto de aplauso ao conselho regional de educação física de Pernambuco - CREF12/PE.</t>
   </si>
   <si>
     <t>6313</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6313/req-0661-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6313/req-0661-2023.pdf</t>
   </si>
   <si>
     <t>Transformar em clínica de fisioterapia a construção existente com recursos do FEM, na avenida Miguel Arraes.</t>
   </si>
   <si>
     <t>6314</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6314/req-0662-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6314/req-0662-2023.pdf</t>
   </si>
   <si>
     <t>Conseguir junto ao grande recife consórcio de transporte, posto de atendimento do vem (vale eletrônico metropolitano), para o nosso município</t>
   </si>
   <si>
     <t>6315</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6315/req-0663-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6315/req-0663-2023.pdf</t>
   </si>
   <si>
     <t>Solicito operação tapa buracos para a rua Tito Pereira, centro.</t>
   </si>
   <si>
     <t>6316</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6316/req-0664-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6316/req-0664-2023.pdf</t>
   </si>
   <si>
     <t>Solicito operação tapa buracos para a rua Abel José dos santos, no centro.</t>
   </si>
   <si>
     <t>6317</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6317/req-0665-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6317/req-0665-2023.pdf</t>
   </si>
   <si>
     <t>Requerer obras de pavimentação e drenagem da Rua Alameda das Azaléias, localizada no bairro Tiúma.</t>
   </si>
   <si>
     <t>6318</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6318/req-0666-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6318/req-0666-2023.pdf</t>
   </si>
   <si>
     <t>Requerer os serviços de limpeza, capinação, destocamento, escavação e remoção de resíduos do canal que está situado na Rua 67, localizado no bairro Parque Capibaribe.</t>
   </si>
   <si>
     <t>6319</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6319/req-0667-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6319/req-0667-2023.pdf</t>
   </si>
   <si>
     <t>Calçamento da rua 24 Manoel salvino dos santos, lot. Pau brasil em Muribara São Lourenço da Mata.</t>
   </si>
   <si>
     <t>6320</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6320/req-0668-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6320/req-0668-2023.pdf</t>
   </si>
   <si>
     <t>Calçamento da rua 01 Aluysio Queiroz monteiro, lot pau brasil em Muribara São Lourenço da Mata.</t>
   </si>
   <si>
     <t>6321</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6321/req-0669-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6321/req-0669-2023.pdf</t>
   </si>
   <si>
     <t>Calçamento da rua 27 Severina Francisca da silva, lot pau brasil em Muribara São Lourenço da Mata.</t>
   </si>
   <si>
     <t>6322</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6322/req-0670-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6322/req-0670-2023.pdf</t>
   </si>
   <si>
     <t>Calçamento da rua 28 Ana Maria da Silva, lot pau brasil em Muribara São Lourenço da Mata.</t>
   </si>
   <si>
     <t>6323</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6323/req-0671-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6323/req-0671-2023.pdf</t>
   </si>
   <si>
     <t>Requer ao poder executivo a criação de programa "empresa amiga da saúde da mulher" neste município.</t>
   </si>
   <si>
     <t>6324</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6324/req-0672-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6324/req-0672-2023.pdf</t>
   </si>
   <si>
     <t>Requer ao poder executivo a criação do conselho municipal da política cultural neste município.</t>
   </si>
   <si>
     <t>6325</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
     <t>Celso Luiz</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6325/req-0673-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6325/req-0673-2023.pdf</t>
   </si>
   <si>
     <t>Solicito ao chefe do poder executivo, exmo. sr. prefeito Vinicius Labanca a construção de uma coberta na área externa do posto médico da Bela_x000D_
 Vista.</t>
   </si>
   <si>
     <t>6326</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6326/req-0674-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6326/req-0674-2023.pdf</t>
   </si>
   <si>
     <t>Solicito a Recuperação Asfáltica dos pontos críticos da Rua Felix Barreto, Bairro: Penedo.</t>
   </si>
   <si>
     <t>6327</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6327/req-0675-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6327/req-0675-2023.pdf</t>
   </si>
   <si>
     <t>Proibir o tráfego de cargas pesada que vão para a purina, na avenida Dr Paulo petribu, em Nova Tiúma.</t>
   </si>
   <si>
     <t>6328</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6328/req-0676-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6328/req-0676-2023.pdf</t>
   </si>
   <si>
     <t>Requalificação do calçamento e asfaltamento da rua escritor Gilberto Freire, antiga rua 09 no bairro do parque Capibaribe.</t>
   </si>
   <si>
     <t>6329</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6329/req-0677-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6329/req-0677-2023.pdf</t>
   </si>
   <si>
     <t>Instalação de um restaurante popular.</t>
   </si>
   <si>
     <t>6330</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6330/req-0678-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6330/req-0678-2023.pdf</t>
   </si>
   <si>
     <t>Implementa capacitação dos professores da rede de ensino pública e privada, para atuação e promoção da igualdade racial.</t>
   </si>
   <si>
     <t>6331</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6331/req-0679-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6331/req-0679-2023.pdf</t>
   </si>
   <si>
     <t>Realização do teste cariótipo em todos os recém-nascidos que apresentarem sinais cardinais indicativos da síndrome de down nascidos no hospital petronila campos.</t>
   </si>
   <si>
     <t>6332</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6332/req-0680-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6332/req-0680-2023.pdf</t>
   </si>
   <si>
     <t>Solicito ao chefe do poder executivo, exmo. sr. prefeito Vinicius Labanca o recapeamento asfáltico da Travessa dos Milagres no loteamento Progresso, situado nesse município.</t>
   </si>
   <si>
     <t>6333</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6333/req-0681-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6333/req-0681-2023.pdf</t>
   </si>
   <si>
     <t>Solicito ao chefe do poder executivo, exmo. sr. prefeito Vinicius Labanca o recapeamento asfáltico da Rua Terezinha no loteamento Bela Vista, situado nesse município.</t>
   </si>
   <si>
     <t>6334</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6334/req-0682-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6334/req-0682-2023.pdf</t>
   </si>
   <si>
     <t>Requer ao poder executivo a produção e fixação de maneira permanente nas redes sociais da prefeitura sobre informações dos tipos de violência contra a mulher, direitos das vítimas e locais de denúncia.</t>
   </si>
   <si>
     <t>6335</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6335/req-0683-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6335/req-0683-2023.pdf</t>
   </si>
   <si>
     <t>Requer ao poder executivo a criação de um grupo de trabalho ou comitê responsável por avaliar e monitorar a eficácia das ações realizadas durante o agosto lilás além de propor medidas contínuas de prevenção e combate à violência de gênero.</t>
   </si>
   <si>
     <t>6336</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6336/req-0684-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6336/req-0684-2023.pdf</t>
   </si>
   <si>
     <t>Solicito que sejam assentados bancos, na praça do distrito de matriz da luz (praça de matriz), neste município.</t>
   </si>
   <si>
     <t>6338</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6338/req-0685-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6338/req-0685-2023.pdf</t>
   </si>
   <si>
     <t>Solicito ao senhor prefeito Vinicius Labanca, junto à secretaria municipal de infraestrutura o calçamento em paralelepípedo ou capeamento asfáltico da 1ª travessa Ettore Labanca no bairro Tiúma, neste município.</t>
   </si>
   <si>
     <t>6337</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6337/req-0686-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6337/req-0686-2023.pdf</t>
   </si>
   <si>
     <t>Ação para emissão de título de eleitor, nos assentamentos e engenhos da zona rural.</t>
   </si>
   <si>
     <t>6343</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6343/req-0687-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6343/req-0687-2023.pdf</t>
   </si>
   <si>
     <t>Ações para a semana municipal de incentivo á doação de órgãos, conforme lei ordinária nº 2.677, de 25 de abril de 2019.</t>
   </si>
   <si>
     <t>6344</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6344/req-0688-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6344/req-0688-2023.pdf</t>
   </si>
   <si>
     <t>Proibir o tráfego de carga pesada na estrada da manguba, sentido São Lourenço aldeia.</t>
   </si>
   <si>
     <t>6345</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6345/req-0689-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6345/req-0689-2023.pdf</t>
   </si>
   <si>
     <t>Revestimento, limpeza do canal e das bocas de lobo existentes na rua francisco bezerra da silva, no bairro rosina labanca.</t>
   </si>
   <si>
     <t>6346</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6346/req-0690-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6346/req-0690-2023.pdf</t>
   </si>
   <si>
     <t>Padronização dos bancos da feira e do mercado de tiúma.</t>
   </si>
   <si>
     <t>6347</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6347/req-0691-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6347/req-0691-2023.pdf</t>
   </si>
   <si>
     <t>Solicito capeamento asfáltico na rua do campo, no distrito de matriz da luz, neste município.</t>
   </si>
   <si>
     <t>6348</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6348/req-0692-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6348/req-0692-2023.pdf</t>
   </si>
   <si>
     <t>Solicito capeamento asfáltico na rua são joão, no distrito de matriz da luz, neste município.</t>
   </si>
   <si>
     <t>6349</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6349/req-0693-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6349/req-0693-2023.pdf</t>
   </si>
   <si>
     <t>Solicito que seja inserida placa de sinalização proibindo tráfego de veículos pesados (r-9) na rua profª. Rosa lima, no distrito de matriz da luz, neste município.</t>
   </si>
   <si>
     <t>6350</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6350/req-0694-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6350/req-0694-2023.pdf</t>
   </si>
   <si>
     <t>Voto de aplauso à senhora Laura Araújo camelo, neste município.</t>
   </si>
   <si>
     <t>6351</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6351/req-0695-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6351/req-0695-2023.pdf</t>
   </si>
   <si>
     <t>Voto de aplauso ao senhor José Alves camelô, neste município.</t>
   </si>
   <si>
     <t>6352</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6352/req-0696-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6352/req-0696-2023.pdf</t>
   </si>
   <si>
     <t>Requer ao poder executivo a criação de um sistema de monitoramento online de obras públicas, onde os cidadãos podem acompanhar o andamento, os prazos e os investimentos em cada projeto, inclusive de obras paradas ou embargadas listando os motivos para tal.</t>
   </si>
   <si>
     <t>6353</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6353/req-0697-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6353/req-0697-2023.pdf</t>
   </si>
   <si>
     <t>Solicito ao chefe do poder executivo, exmo. sr. prefeito Vinicius Labanca, recapeamento asfáltico na São Miguel dos Milagres Bela vista.</t>
   </si>
   <si>
     <t>6354</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6354/req-0698-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6354/req-0698-2023.pdf</t>
   </si>
   <si>
     <t>Solicito ao chefe do poder executivo, exmo. sr. prefeito Vinicius Labanca, tapa buraco na Rua Santa Luzia, na Bela vista.</t>
   </si>
   <si>
     <t>6355</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6355/req-0699-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6355/req-0699-2023.pdf</t>
   </si>
   <si>
     <t>Solicito ao chefe do poder executivo, exmo. sr. prefeito Vinicius Labanca, reposição do calçamento e recapeamento asfáltico na rua Palmeira Bela vista</t>
   </si>
   <si>
     <t>6356</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6356/req-0700-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6356/req-0700-2023.pdf</t>
   </si>
   <si>
     <t>Solicito a Recuperação e Colocação de corrimão, na Escadaria que da acesso a Rua Gurjão, Bairro: Bela Vista.</t>
   </si>
   <si>
     <t>6360</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6360/req-0701-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6360/req-0701-2023.pdf</t>
   </si>
   <si>
     <t>Solicita ao senhor prefeito Vinícius Labanca criar a secretaria de assuntos jurídicos.</t>
   </si>
   <si>
     <t>6361</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6361/req-0702-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6361/req-0702-2023.pdf</t>
   </si>
   <si>
     <t>Inspeção geral no mercado público Amaro Alves de Souza no centro, e no mercado público Honorato leitão de melo júnior, em tiúma.</t>
   </si>
   <si>
     <t>6362</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6362/req-0703-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6362/req-0703-2023.pdf</t>
   </si>
   <si>
     <t>Fornecer pulseira com código de acesso ao nome do portador, endereço, telefone para emergência, doenças preexistentes, tipo sanguíneo, alergia a medicamentos e outras informações úteis em caso de socorro emergencial para pessoa idosa.</t>
   </si>
   <si>
     <t>6363</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6363/req-0704-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6363/req-0704-2023.pdf</t>
   </si>
   <si>
     <t>Implantação de políticas públicas de combate à violência física, sexual e emocional contra a pessoa idosa.</t>
   </si>
   <si>
     <t>6364</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6364/req-0705-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6364/req-0705-2023.pdf</t>
   </si>
   <si>
     <t>Vacinação domiciliar ao idoso para atender pessoas com 60 anos ou mais, que estejam impossibilitados de chegar até o local de aplicação de vacinas.</t>
   </si>
   <si>
     <t>6365</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6365/req-0706-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6365/req-0706-2023.pdf</t>
   </si>
   <si>
     <t>Solicito ao chefe do poder executivo, exmo. sr. prefeito Vinicius Labanca, colocação de tubos de concretos, na rede de esgoto ao lado da igreja e_x000D_
 residências, na rua Cantor Nelson Gonçalves no lrineu Barbosa Teixeira.</t>
   </si>
   <si>
     <t>6366</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6366/req-0707-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6366/req-0707-2023.pdf</t>
   </si>
   <si>
     <t>Solicito ao chefe do poder executivo, exmo. sr. prefeito Vinicius Labanca, recapeamento asfáltico da Rua Umbuzeiro no loteamento Bela vista.</t>
   </si>
   <si>
     <t>6367</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6367/req-0708-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6367/req-0708-2023.pdf</t>
   </si>
   <si>
     <t>Solicito ao chefe do poder executivo, exmo. sr. prefeito Vinicius Labanca, recapeamento asfáltico da Rua Luiz Quitunde, no loteamento Bela vista.</t>
   </si>
   <si>
     <t>6368</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6368/req-0709-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6368/req-0709-2023.pdf</t>
   </si>
   <si>
     <t>Solicito ao chefe do poder executivo, exmo. sr. prefeito Vinicius Labanca, recapeamento asfáltico da Rua José Vieira da Paz, no loteamento Bela vista.</t>
   </si>
   <si>
     <t>6369</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6369/req-0710-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6369/req-0710-2023.pdf</t>
   </si>
   <si>
     <t>Solicito ao chefe do poder executivo, exmo. sr. prefeito Vinicius Labanca, recapeamento asfáltico da Rua União, no loteamento Bela vista.</t>
   </si>
   <si>
     <t>6370</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6370/req-0711-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6370/req-0711-2023.pdf</t>
   </si>
   <si>
     <t>Requer ao poder executivo o estabelecimento de parcerias com organizações não governamentais e grupos da sociedade civil que trabalham na promoção dos direitos das mulheres e na prevenção da violência de gênero.</t>
   </si>
   <si>
     <t>6371</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6371/req-0712-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6371/req-0712-2023.pdf</t>
   </si>
   <si>
     <t>Requer ao poder executivo a organização de palestras, workshops e seminários abordando temas como igualdade de gênero, respeito, relacionamentos saudáveis e prevenção da violência, com a participação de especialistas e profissionais da área.</t>
   </si>
   <si>
     <t>6372</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6372/req-0713-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6372/req-0713-2023.pdf</t>
   </si>
   <si>
     <t>Calçamento da rua valdir holder em muribara, são lourenço da mata.</t>
   </si>
   <si>
     <t>6373</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6373/req-0714-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6373/req-0714-2023.pdf</t>
   </si>
   <si>
     <t>Solicitação de informações acerca do pagamento de auxílio transporte aos servidores.</t>
   </si>
   <si>
     <t>6375</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6375/req-0715-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6375/req-0715-2023.pdf</t>
   </si>
   <si>
     <t>Instalação da usina de energia solar no terreno do antigo lixão da chã da tábua.</t>
   </si>
   <si>
     <t>6376</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6376/req-0716-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6376/req-0716-2023.pdf</t>
   </si>
   <si>
     <t>Voto de aplauso para Gleycy Ellen da silva santos.</t>
   </si>
   <si>
     <t>6377</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6377/req-0717-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6377/req-0717-2023.pdf</t>
   </si>
   <si>
     <t>Ações para a semana municipal de trânsito, conforme lei ordinária nº 2.591 de 28 de dezembro de 2017.</t>
   </si>
   <si>
     <t>6378</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6378/req-0718-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6378/req-0718-2023.pdf</t>
   </si>
   <si>
     <t>Institui o mês de setembro, o mês amarelo dedicado à prevenção ao suicídio.</t>
   </si>
   <si>
     <t>6379</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6379/req-0719-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6379/req-0719-2023.pdf</t>
   </si>
   <si>
     <t>Ampliar o cadastro de colocação do dispositivo intrauterino "DIU" na rede municipal de saúde.</t>
   </si>
   <si>
     <t>6380</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6380/req-0720-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6380/req-0720-2023.pdf</t>
   </si>
   <si>
     <t>Construção de prédio para o CAPS em, São Lourenço da Mata.</t>
   </si>
   <si>
     <t>6381</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6381/req-0721-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6381/req-0721-2023.pdf</t>
   </si>
   <si>
     <t>Substituição da iluminação, conserto da escadaria do "transporte de bote" que funciona do Parque Capibaribe para o centro, São Lourenço da Mata.</t>
   </si>
   <si>
     <t>6382</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6382/req-0722-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6382/req-0722-2023.pdf</t>
   </si>
   <si>
     <t>Recapeamento asfáltico da rua ametista na Rosina Labanca, São Lourenço da mata.</t>
   </si>
   <si>
     <t>6383</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
     <t>Recapeamento asfáltico da rua Alzira Amaral Peixoto Manguba, São Lourenço da Mata.</t>
   </si>
   <si>
     <t>6384</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
     <t>Pavimentação asfáltica da rua da Compesa, no Cajá em Penedo; São Lourenço da Mata.</t>
   </si>
   <si>
     <t>6385</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6385/req-0725-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6385/req-0725-2023.pdf</t>
   </si>
   <si>
     <t>Requer os serviços de limpeza (varrição), roçagem e remoção de entulhos da Rua Beira Rio, localizada atrás do Food Park, no Reserva São Lourenço.</t>
   </si>
   <si>
     <t>6386</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6386/req-0726-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6386/req-0726-2023.pdf</t>
   </si>
   <si>
     <t>Reconstrução e recuperação da rua Nova Esperança, no Buraco da Velha.</t>
   </si>
   <si>
     <t>6387</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6387/req-0727-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6387/req-0727-2023.pdf</t>
   </si>
   <si>
     <t>Solicito ao senhor prefeito Vinicius Labanca, junto à secretaria municipal de infraestrutura o calçamento em paralelepípedo ou capeamento asfáltico da rua dois situada no loteamento chácara Tiúma, bairro Tiúma, neste município.</t>
   </si>
   <si>
     <t>6388</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6388/req-0728-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6388/req-0728-2023.pdf</t>
   </si>
   <si>
     <t>Realizar construção de muros de arrimo na Rua São José do Belmonte, próximo á residência de nº221 localizada no Bairro do Loteamento São João e São Paulo.</t>
   </si>
   <si>
     <t>6389</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6389/req-0729-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6389/req-0729-2023.pdf</t>
   </si>
   <si>
     <t>Criação de Paradas de Ônibus no modelo Kallas, com iluminação em LED, Paradas Anexas.</t>
   </si>
   <si>
     <t>6393</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6393/req-0730-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6393/req-0730-2023.pdf</t>
   </si>
   <si>
     <t>Reforma da praça e revitalização dos bancos de cimento da praça ao lado da UBS do Alto do Santo Antônio, que fica na 1ª travessa 10 de Novembro.</t>
   </si>
   <si>
     <t>6390</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6390/req-0731-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6390/req-0731-2023.pdf</t>
   </si>
   <si>
     <t>Solicito ao chefe do poder executivo, exmo. sr. prefeito Vinicius Labanca, a secretaria de mobilidade urbana junto ao DR a instalação de uma câmera_x000D_
 conhecida como Pardal, no semáforo do nº 113, na Av. Belmiro Correia próximo ao condomínio Mont Blanc.</t>
   </si>
   <si>
     <t>6391</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6391/req-0732-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6391/req-0732-2023.pdf</t>
   </si>
   <si>
     <t>Requer ao poder executivo que seja enviado a esta casa legislativa projeto de lei que autorize a suplementação orçamentária para o repasse dos recursos recebidos da união para o cumprimento da EC 127 /2023 - piso enfermagem.</t>
   </si>
   <si>
     <t>6392</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6392/req-0733-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6392/req-0733-2023.pdf</t>
   </si>
   <si>
     <t>Requer ao poder executivo que envie a listagem dos profissionais de enfermagem (efetivos e contratados) no mês de junho, e se houve alguma contratação ou exoneração nos meses de julho, agosto e setembro.</t>
   </si>
   <si>
     <t>6394</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6394/req-0734-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6394/req-0734-2023.pdf</t>
   </si>
   <si>
     <t>Requeremos desta Casa, o Voto de Aplausos ao Excelentíssimo Sr. Vinicius Labanca, Prefeito de São Lourenço da Mata, aos Secretários do município, Diretores, bem como os agentes municipais e todos os funcionários que compõem a Prefeitura.</t>
   </si>
   <si>
     <t>6399</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6399/req-0735-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6399/req-0735-2023.pdf</t>
   </si>
   <si>
     <t>Solicito a contemplação com título de propriedade, através do reurb, os imóveis localizados na av. Joventino Ferreira lima, no distrito de Lages, neste município.</t>
   </si>
   <si>
     <t>6400</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6400/req-0736-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6400/req-0736-2023.pdf</t>
   </si>
   <si>
     <t>Solicito a contemplação com título de propriedade, através do reurb, os imóveis localizados na rua Maurício Nassau, no distrito de Lages, neste município.</t>
   </si>
   <si>
     <t>6403</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6403/req-0737-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6403/req-0737-2023.pdf</t>
   </si>
   <si>
     <t>Complementação do calçamento da rua bento Gonçalves (ladeira do cano), no loteamento Jalisco.</t>
   </si>
   <si>
     <t>6404</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6404/req-0738-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6404/req-0738-2023.pdf</t>
   </si>
   <si>
     <t>Construção de uma praça, com área recreativa no loteamento jalisco.</t>
   </si>
   <si>
     <t>6405</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6405/req-0739-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6405/req-0739-2023.pdf</t>
   </si>
   <si>
     <t>Criação de um centro referência paraolímpico.</t>
   </si>
   <si>
     <t>6406</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6406/req-0740-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6406/req-0740-2023.pdf</t>
   </si>
   <si>
     <t>Criação de um centro referência olímpico.</t>
   </si>
   <si>
     <t>6407</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6407/req-0741-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6407/req-0741-2023.pdf</t>
   </si>
   <si>
     <t>Criação do plano municipal de turismo.</t>
   </si>
   <si>
     <t>6408</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6408/req-0742-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6408/req-0742-2023.pdf</t>
   </si>
   <si>
     <t>Requer ao poder executivo a elaboração e realização de exposições de arte, peças teatrais, exibição de filmes e outros eventos culturais que abordem questões relacionadas à violência contra a mulher! Nas escolas da rede municipal de ensino.</t>
   </si>
   <si>
     <t>6409</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6409/req-0743-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6409/req-0743-2023.pdf</t>
   </si>
   <si>
     <t>Requer ao poder executivo o pagamento, por até seis meses, de auxílio-aluguel a mulheres vítimas de violência doméstica em situação de vulnerabilidade socioeconômica e que precisam ser afastada do lar.</t>
   </si>
   <si>
     <t>6410</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6410/req-0744-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6410/req-0744-2023.pdf</t>
   </si>
   <si>
     <t>Requer ao poder executivo a criação do conselho municipal de pastores evangélicos na cidade de São Lourenço da Mata.</t>
   </si>
   <si>
     <t>6411</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6411/req-0745-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6411/req-0745-2023.pdf</t>
   </si>
   <si>
     <t>Solicito Recuperação de Paralelepípedo e Posterior asfaltamento na Rua Santa Luzia - Bairro: Nova Tiúma.</t>
   </si>
   <si>
     <t>6412</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6412/req-0746-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6412/req-0746-2023.pdf</t>
   </si>
   <si>
     <t>Solicito Recuperação de Paralelepípedo e Posterior asfaltamento na Rua Batalha - Bairro: Nova Tiúma.</t>
   </si>
   <si>
     <t>6413</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6413/req-0747-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6413/req-0747-2023.pdf</t>
   </si>
   <si>
     <t>Disponibilizar ação de atendimento do cras, para cadastramento do cadúnico (cras itinerante ou móvel), nos engenhos: • barro • poço dantas • concordia_x000D_
 • velho -1 e 2 • sítio -1 e 2.</t>
   </si>
   <si>
     <t>6414</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6414/req-0748-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6414/req-0748-2023.pdf</t>
   </si>
   <si>
     <t>Entrega de títulos de propriedade para os moradores das ruas: • Diana • São Paulo • Santa Rita, no distrito de Lages.</t>
   </si>
   <si>
     <t>6415</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6415/req-0749-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6415/req-0749-2023.pdf</t>
   </si>
   <si>
     <t>Solicito a contemplação com título de propriedade, através do reurb, os imóveis localizados na rua assembleia de deus, no distrito de Lages, neste município.</t>
   </si>
   <si>
     <t>6416</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6416/req-0750-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6416/req-0750-2023.pdf</t>
   </si>
   <si>
     <t>Solicito a contemplação com título de propriedade, através do reurb, os imóveis localizados na rua Santa Rita, no distrito de Lages, neste município.</t>
   </si>
   <si>
     <t>6417</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6417/req-0751-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6417/req-0751-2023.pdf</t>
   </si>
   <si>
     <t>Construção de um poço de visita (bueira), na rua Havaí em muribara, São Lourenço da Mata.</t>
   </si>
   <si>
     <t>6418</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6418/req-0752-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6418/req-0752-2023.pdf</t>
   </si>
   <si>
     <t>Calçamento da primeira travessa bezerros na vila rica, São Lourenço da mata.</t>
   </si>
   <si>
     <t>6419</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6419/req-0753-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6419/req-0753-2023.pdf</t>
   </si>
   <si>
     <t>Solicito ao chefe do poder executivo, exmo. sr. prefeito Vinicius Labanca, colocação de 2 (dois) trilhos de ferro em pé na passagem que liga o loteamento bela vista ao vale verde progresso próximo ao santo, na descida da Liberato.</t>
   </si>
   <si>
     <t>6420</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6420/req-0754-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6420/req-0754-2023.pdf</t>
   </si>
   <si>
     <t>Criação do selo escola amiga da saúde nas unidades escolares da rede municipal.</t>
   </si>
   <si>
     <t>6421</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6421/req-0755-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6421/req-0755-2023.pdf</t>
   </si>
   <si>
     <t>Criação do selo escola amiga do meio ambiente nas unidades escolares da rede municipal.</t>
   </si>
   <si>
     <t>6422</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6422/req-0756-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6422/req-0756-2023.pdf</t>
   </si>
   <si>
     <t>Criar o programa municipal de saúde itinerante.</t>
   </si>
   <si>
     <t>6423</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6423/req-0757-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6423/req-0757-2023.pdf</t>
   </si>
   <si>
     <t>Compra de um mamógrafo para o município.</t>
   </si>
   <si>
     <t>6424</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6424/req-0758-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6424/req-0758-2023.pdf</t>
   </si>
   <si>
     <t>Incluir no calendário de esportes municipal, a copa pau brasil de futsal.</t>
   </si>
   <si>
     <t>6425</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6425/req-0759-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6425/req-0759-2023.pdf</t>
   </si>
   <si>
     <t>Solicito a contemplação com título de propriedade, através do reurb, os imóveis localizados na rua Severino Caetano da silva, no loteamento jardim de lages, distrito de lages, neste município.</t>
   </si>
   <si>
     <t>6426</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6426/req-0760-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6426/req-0760-2023.pdf</t>
   </si>
   <si>
     <t>Solicito a contemplação com título de propriedade, através do reurb, os imóveis localizados na rua Severina Maria da silva, no loteamento jardim de lages, distrito de lages, neste município.</t>
   </si>
   <si>
     <t>6427</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6427/req-0761-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6427/req-0761-2023.pdf</t>
   </si>
   <si>
     <t>Solicito a contemplação com título de propriedade, através do reurb, os imóveis localizados na rua Pedro Rufino, no loteamento Pedro Rufino, distrito de lages, neste município.</t>
   </si>
   <si>
     <t>6428</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6428/req-0762-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6428/req-0762-2023.pdf</t>
   </si>
   <si>
     <t>Solicito a contemplação com título de propriedade, através do reurb, os imóveis localizados na rua do campo, no loteamento Pedro Rufino, distrito de lages, neste município.</t>
   </si>
   <si>
     <t>6429</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6429/req-0763-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6429/req-0763-2023.pdf</t>
   </si>
   <si>
     <t>Solicito a contemplação com título de propriedade, através do reurb, os imóveis localizados na rua Jorge Vicente Ferreira, no loteamento jardim de lages, distrito de lages, neste município.</t>
   </si>
   <si>
     <t>6430</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6430/req-0764-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6430/req-0764-2023.pdf</t>
   </si>
   <si>
     <t>Solicito o Calçamento e posterior Asfaltamento da Rua Alamedas dos Amores Perfeitos, Bairro Tiúma.</t>
   </si>
   <si>
     <t>6431</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6431/req-0765-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6431/req-0765-2023.pdf</t>
   </si>
   <si>
     <t>: Solicito o Calçamento e posterior Asfaltamento da Rua Edgard Loureiro Falcão, Bairro Tiúma.</t>
   </si>
   <si>
     <t>6432</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6432/req-0766-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6432/req-0766-2023.pdf</t>
   </si>
   <si>
     <t>Entrega de títulos de propriedade para os moradores da rua santa rita no distrito de lages.</t>
   </si>
   <si>
     <t>6433</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6433/req-0767-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6433/req-0767-2023.pdf</t>
   </si>
   <si>
     <t>Entrega de títulos de propriedade para os moradores da rua são paulo, no distrito de lages.</t>
   </si>
   <si>
     <t>6434</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6434/req-0768-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6434/req-0768-2023.pdf</t>
   </si>
   <si>
     <t>Entrega de títulos de propriedade para os moradores da rua diana, no distrito de lages.</t>
   </si>
   <si>
     <t>6435</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6435/req-0769-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6435/req-0769-2023.pdf</t>
   </si>
   <si>
     <t>Disponibilizar ação de atendimento do cras, para cadastramento do cadúnico (cras itinerante ou móvel), no engenhos santa rosa.</t>
   </si>
   <si>
     <t>6436</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6436/req-0770-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6436/req-0770-2023.pdf</t>
   </si>
   <si>
     <t>Disponibilizar ação de atendimento do cras, para cadastramento do cadúnico (cras itinerante ou móvel), no engenho oiteiro de pedro.</t>
   </si>
   <si>
     <t>6437</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6437/req-0771-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6437/req-0771-2023.pdf</t>
   </si>
   <si>
     <t>Solicito ao senhor prefeito vinicius labanca, junto à secretaria municipal de infraestrutura a duplicação da avenida dr. Paulo petribu, bairro nova tiúma, neste município.</t>
   </si>
   <si>
     <t>6438</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6438/req-0772-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6438/req-0772-2023.pdf</t>
   </si>
   <si>
     <t>Requer ao poder executivo a restauração do muro de delimitação no campo da coca cola, localizado da várzea fria, neste município.</t>
   </si>
   <si>
     <t>6439</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6439/req-0773-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6439/req-0773-2023.pdf</t>
   </si>
   <si>
     <t>Requer ao poder executivo promover conscientização sobre o trânsito, através de palestras e atividades lúdicas nas escolas da rede pública municipal de ensino, neste município.</t>
   </si>
   <si>
     <t>6442</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6442/req-0774-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6442/req-0774-2023.pdf</t>
   </si>
   <si>
     <t>Criar feira de artesanato mensal itinerante.</t>
   </si>
   <si>
     <t>6443</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6443/req-0775-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6443/req-0775-2023.pdf</t>
   </si>
   <si>
     <t>Criar cooperativa de reciclagem no município.</t>
   </si>
   <si>
     <t>6444</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6444/req-0776-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6444/req-0776-2023.pdf</t>
   </si>
   <si>
     <t>Firmar parceria junto ao CDL e comércio local, para criar espaço de exposição dos artesanatos produzidos no nosso município.</t>
   </si>
   <si>
     <t>6445</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6445/req-0777-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6445/req-0777-2023.pdf</t>
   </si>
   <si>
     <t>Construção de uma pista de skate entre os residenciais da av. Paulo Petribu em Nova Tiúma.</t>
   </si>
   <si>
     <t>6446</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6446/req-0778-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6446/req-0778-2023.pdf</t>
   </si>
   <si>
     <t>Criação do calendário cultural anual do município.</t>
   </si>
   <si>
     <t>6447</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6447/req-0779-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6447/req-0779-2023.pdf</t>
   </si>
   <si>
     <t>Solicito que seja implantada iluminação de LED no Trevo que da acesso a Estrada de matriz da luz na subida do Bairro de Tiúma.</t>
   </si>
   <si>
     <t>6448</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6448/req-0780-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6448/req-0780-2023.pdf</t>
   </si>
   <si>
     <t>Solicito a contenção de um buraco e a recuperação de paralelepípedo no local Danificado, no cruzamento da linha, na esquina das Ruas Ilhéus com Avenida Correia, Bairro Bela Vista.</t>
   </si>
   <si>
     <t>6450</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6450/req-0781-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6450/req-0781-2023.pdf</t>
   </si>
   <si>
     <t>Revitalização do coreto, em frente à câmara de vereadores.</t>
   </si>
   <si>
     <t>6451</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6451/req-0782-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6451/req-0782-2023.pdf</t>
   </si>
   <si>
     <t>Iluminação com refletores, para o campo de oitero de pedro.</t>
   </si>
   <si>
     <t>6452</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6452/req-0783-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6452/req-0783-2023.pdf</t>
   </si>
   <si>
     <t>Disponibilizar ação de atendimento do CRAS, para cadastramento do CADÚNICO (CRAS itinerante ou móvel), no engenho santa cruz.</t>
   </si>
   <si>
     <t>6453</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6453/req-0784-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6453/req-0784-2023.pdf</t>
   </si>
   <si>
     <t>Disponibilizar ação de atendimento do CRAS, para cadastramento do CADÚNICO (CRAS itinerante ou móvel), no engenho Santo Antônio.</t>
   </si>
   <si>
     <t>6454</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6454/req-0785-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6454/req-0785-2023.pdf</t>
   </si>
   <si>
     <t>Solicito a contemplação com título de propriedade, através do reurb, os imóveis localizados na rua maria anunciada da silva, no loteamento jardim de lages, distrito de lages, neste município.</t>
   </si>
   <si>
     <t>6455</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6455/req-0786-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6455/req-0786-2023.pdf</t>
   </si>
   <si>
     <t>Solicito a contemplação com título de propriedade, através do reurb, 05 imóveis localizados na rua josé luiz da silva, no loteamento jardim de lages, distrito de lages, neste município.</t>
   </si>
   <si>
     <t>6456</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6456/req-0787-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6456/req-0787-2023.pdf</t>
   </si>
   <si>
     <t>Solicito a contemplação com título de propriedade, através do reurb, os imóveis localizados na 1ª travessa pedro rufino, no loteamento pedro rufino, distrito de lages, neste município.</t>
   </si>
   <si>
     <t>6457</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6457/req-0788-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6457/req-0788-2023.pdf</t>
   </si>
   <si>
     <t>Solicito a contemplação com título de propriedade, através do reurb, os imóveis localizados na rua praça diácono adão josé de moraes, no distrito de matriz da luz, neste município.</t>
   </si>
   <si>
     <t>6458</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6458/req-0789-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6458/req-0789-2023.pdf</t>
   </si>
   <si>
     <t>Solicito a contemplação com título de propriedade, através do reurb, 05 imóveis localizados na rua ercina lapenda, no distrito de matriz da luz, neste município.</t>
   </si>
   <si>
     <t>6459</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6459/req-0790-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6459/req-0790-2023.pdf</t>
   </si>
   <si>
     <t>Requer ao poder executivo a implementação nos livros, cadernos e demais periódicos escolares fornecidos pelo poder público municipal aos alunos da rede municipal de ensino, mensagens educativas advertindo sobre os malefícios do cigarro, cigarros eletrônicos, narguilés, bebidas alcoólicas e drogas ilícitas.</t>
   </si>
   <si>
     <t>6460</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6460/req-0791-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6460/req-0791-2023.pdf</t>
   </si>
   <si>
     <t>Requer ao poder executivo a concessão de isenção de ISS para as academias que forneçam gratuidade para alunos com idade igual ou superior a sessenta e cinco anos, neste município.</t>
   </si>
   <si>
     <t>6464</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6464/req-0792-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6464/req-0792-2023.pdf</t>
   </si>
   <si>
     <t>Criar espaço de descarte do lixo eletrônico.</t>
   </si>
   <si>
     <t>6465</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6465/req-0793-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6465/req-0793-2023.pdf</t>
   </si>
   <si>
     <t>Firmar convênio junto ao ministério da educação para através da lei 14.640/2023, trazer o programa escola em tempo integral em todas as etapas e modalidades de educação básica para nosso município.</t>
   </si>
   <si>
     <t>6466</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6466/req-0794-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6466/req-0794-2023.pdf</t>
   </si>
   <si>
     <t>Aquisição de um carro limpa fossas para atender os prédios públicos, próprios e alugados do município.</t>
   </si>
   <si>
     <t>6467</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6467/req-0795-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6467/req-0795-2023.pdf</t>
   </si>
   <si>
     <t>Instalação de circuito interno de vídeo monitoramento no ginásio de esportes Josué Pereira de Oliveira "pereirão".</t>
   </si>
   <si>
     <t>6473</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6473/req-0796-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6473/req-0796-2023.pdf</t>
   </si>
   <si>
     <t>Instalação de equipamento de som no ginásio de esportes Josué Pereira de Oliveira "Pereirão".</t>
   </si>
   <si>
     <t>6468</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6468/req-0797-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6468/req-0797-2023.pdf</t>
   </si>
   <si>
     <t>Solicito a contemplação com título de propriedade, através do reurb, os imóveis localizados na rua vereador Gerson Lima, no distrito de matriz da luz, neste município.</t>
   </si>
   <si>
     <t>6469</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6469/req-0798-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6469/req-0798-2023.pdf</t>
   </si>
   <si>
     <t>Solicito a contemplação com título de propriedade, através do reurb, os imóveis localizados na rua Santo Antônio, no distrito de matriz da luz, neste município.</t>
   </si>
   <si>
     <t>6470</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6470/req-0799-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6470/req-0799-2023.pdf</t>
   </si>
   <si>
     <t>Solicito a contemplação com título de propriedade, através do reurb, os imóveis localizados na rua Santa Terezinha, no distrito de matriz da luz, neste município.</t>
   </si>
   <si>
     <t>6471</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6471/req-0800-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6471/req-0800-2023.pdf</t>
   </si>
   <si>
     <t>Solicito a contemplação com título de propriedade, através do reurb, os imóveis localizados na rua professora rosa lima, no distrito de matriz da luz, neste município.</t>
   </si>
   <si>
     <t>6472</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6472/req-0801-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6472/req-0801-2023.pdf</t>
   </si>
   <si>
     <t>Solicito a contemplação com título de propriedade, através do reurb, os imóveis localizados na rua do rosário, no distrito de matriz da luz, neste município.</t>
   </si>
   <si>
     <t>6474</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6474/req-0802-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6474/req-0802-2023.pdf</t>
   </si>
   <si>
     <t>Requer ao poder executivo a isenção do pagamento de taxas de inscrição em concursos públicos municipais para mulheres vítimas de violência doméstica e familiar, neste município.</t>
   </si>
   <si>
     <t>6475</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6475/req-0803-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6475/req-0803-2023.pdf</t>
   </si>
   <si>
     <t>Requer ao poder executivo a vedação da nomeação para exercer cargo ou emprego público no âmbito municipal de pessoa condenada por crime de violência doméstica, por sentença criminal com trânsito em julgado com fundamento na lei federal nº 11.340/2006, neste município.</t>
   </si>
   <si>
     <t>6476</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6476/req-0804-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6476/req-0804-2023.pdf</t>
   </si>
   <si>
     <t>Requer ao poder executivo que a Festa de São João comemorada no mês de junho, possa fazer parte do nosso calendário oficial, gerando assim uma grande manifestação cultural no município.</t>
   </si>
   <si>
     <t>6477</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6477/req-0805-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6477/req-0805-2023.pdf</t>
   </si>
   <si>
     <t>Requer ao poder executivo a criação de um programa municipal de acompanhamento pré-natal e pós-parto da gestante com transtorno de espectro autista (TEA), neste munícipio.</t>
   </si>
   <si>
     <t>6478</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6478/req-0806-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6478/req-0806-2023.pdf</t>
   </si>
   <si>
     <t>Iluminação com refletores, para o campo da comunidade do barro - barragem de tapacurá.</t>
   </si>
   <si>
     <t>6479</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6479/req-0807-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6479/req-0807-2023.pdf</t>
   </si>
   <si>
     <t>Iluminação com refletores, para o campo do engenho do sítio.</t>
   </si>
   <si>
     <t>6480</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6480/req-0808-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6480/req-0808-2023.pdf</t>
   </si>
   <si>
     <t>Calçamento da primeira (1ª) trav bezerros, vila rica, são lourenço da mata.</t>
   </si>
   <si>
     <t>6481</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
     <t>Solicitação de informações acerca dos veículos utilizados no serviço de coleta de lixo no Município.</t>
   </si>
   <si>
     <t>6482</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6482/req-0810-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6482/req-0810-2023.pdf</t>
   </si>
   <si>
     <t>Solicito ao chefe do poder executivo, exmo. sr. prefeito Vinicius Labanca, reposição do calçamento e também o recapeamento asfáltico da Rua Poços_x000D_
 de Caldas, no loteamento Bela vista.</t>
   </si>
   <si>
     <t>6483</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6483/req-0811-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6483/req-0811-2023.pdf</t>
   </si>
   <si>
     <t>Realizar Capeamento asfáltico da Rua das jangadas no Bairro de Capibaribe.</t>
   </si>
   <si>
     <t>6484</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6484/req-0812-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6484/req-0812-2023.pdf</t>
   </si>
   <si>
     <t>Solicito a intervenção da Secretária de Obras junto à compesa, na contenção de um vazamento na Rua São Sebastião nº63 no Bairro Nova Tiúma, bem como a Recuperação da área Danificada.</t>
   </si>
   <si>
     <t>6485</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6485/req-0813-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6485/req-0813-2023.pdf</t>
   </si>
   <si>
     <t>Solicito a Recuperação Asfáltica dos pontos críticos da Rua Trinta e Nove. Bairro: Parque Capibaribe.</t>
   </si>
   <si>
     <t>6486</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6486/req-0814-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6486/req-0814-2023.pdf</t>
   </si>
   <si>
     <t>Solicito a Recuperação Asfáltica dos pontos críticos da Rua Arnaldo Rodrigues Chaves. Bairro: Parque Capibaribe.</t>
   </si>
   <si>
     <t>6490</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6490/req-0815-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6490/req-0815-2023.pdf</t>
   </si>
   <si>
     <t>Criar coordenação de políticas sobre drogas no nosso município.</t>
   </si>
   <si>
     <t>6491</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6491/req-0816-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6491/req-0816-2023.pdf</t>
   </si>
   <si>
     <t>Reposição de paralelepípedo na travessa Joaquim Nabuco, centro.</t>
   </si>
   <si>
     <t>6492</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6492/req-0817-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6492/req-0817-2023.pdf</t>
   </si>
   <si>
     <t>Recapeamento asfáltico da rua das alamedas (antiga rua trinta e dois), no parque capibaribe.</t>
   </si>
   <si>
     <t>6493</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6493/req-0818-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6493/req-0818-2023.pdf</t>
   </si>
   <si>
     <t>Retorno do programa brigada mirim, onde crianças e jovens atuarão junto ao corpo de bombeiros do município, aprendendo.</t>
   </si>
   <si>
     <t>6494</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6494/req-0819-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6494/req-0819-2023.pdf</t>
   </si>
   <si>
     <t>Retorno do programa esportivo extra escolar para atender crianças e jovens do nosso município.</t>
   </si>
   <si>
     <t>6495</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6495/req-0820-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6495/req-0820-2023.pdf</t>
   </si>
   <si>
     <t>Requer ao poder executivo a publicitação discriminada dos valores arrecadados a título de multas administrativas, iss e iptu, de 2018 ao corrente ano, em seu site institucional.</t>
   </si>
   <si>
     <t>6496</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6496/req-0821-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6496/req-0821-2023.pdf</t>
   </si>
   <si>
     <t>Requer ao poder executivo a instauração de um observatório ou uma comissão permanente no sentido de prevenir e combater o trabalho infantil, neste município.</t>
   </si>
   <si>
     <t>6497</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6497/req-0822-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6497/req-0822-2023.pdf</t>
   </si>
   <si>
     <t>Requer ao poder executivo, o cadastro municipal de pessoas desaparecidas, neste município.</t>
   </si>
   <si>
     <t>6498</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6498/req-0823-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6498/req-0823-2023.pdf</t>
   </si>
   <si>
     <t>Solicito a contemplação com título de propriedade, através do reurb, os imóveis localizados na rua são joão, no distrito de matriz da luz, neste município.</t>
   </si>
   <si>
     <t>6499</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6499/req-0825-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6499/req-0825-2023.pdf</t>
   </si>
   <si>
     <t>Solicito a contemplação com título de propriedade, através do reurb, os imóveis localizados na rua são josé, no distrito de matriz da luz, neste município.</t>
   </si>
   <si>
     <t>6500</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6500/req-0825-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6500/req-0825-2023.pdf</t>
   </si>
   <si>
     <t>Solicito a contemplação com título de propriedade, através do reurb, 05 imóveis localizados na rua são pedro, no distrito de matriz da luz, neste município.</t>
   </si>
   <si>
     <t>6501</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6501/req-0826-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6501/req-0826-2023.pdf</t>
   </si>
   <si>
     <t>Solicito a contemplação com título de propriedade, através do reurb, os imóveis localizados na rua bela vista, no distrito de matriz da luz, neste município.</t>
   </si>
   <si>
     <t>6502</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6502/req-0827-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6502/req-0827-2023.pdf</t>
   </si>
   <si>
     <t>Solicito a contemplação com título de propriedade, através do reurb, 05 imóveis localizados na rua manoel coelho muniz, no distrito de matriz da luz, neste município.</t>
   </si>
   <si>
     <t>6503</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6503/req-0828-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6503/req-0828-2023.pdf</t>
   </si>
   <si>
     <t>Solicito ao chefe do poder executivo, exmo. sr. prefeito Vinicius Labanca e a secretaria de infraestrutura, a contemplação com titulo de propriedade através da REURB, os imóveis localizados na Rua Visconde de lnhauna, no loteamento Campo Verde.</t>
   </si>
   <si>
     <t>6504</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6504/req-0829-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6504/req-0829-2023.pdf</t>
   </si>
   <si>
     <t>Solicito ao chefe do poder executivo, exmo. sr. prefeito Vinicius Labanca e a secretaria de infraestrutura, a contemplação com titulo de propriedade através da REURB, os imóveis localizados na Rua Teófilo Otoni entre o loteamento Campo Verde e loteamento Jalisco.</t>
   </si>
   <si>
     <t>6505</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6505/req-0830-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6505/req-0830-2023.pdf</t>
   </si>
   <si>
     <t>Solicito ao chefe do poder executivo, exmo. sr. prefeito Vinicius Labanca e a secretaria de infraestrutura, a contemplação com titulo de propriedade através da REURB, os imóveis localizados na Rua Príncipe Mauricio de Nassau entre o loteamento Campo Verde e loteamento Jalisco.</t>
   </si>
   <si>
     <t>6506</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6506/req-0831-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6506/req-0831-2023.pdf</t>
   </si>
   <si>
     <t>Solicito ao chefe do poder executivo, exmo. sr. prefeito Vinicius Labanca e a secretaria de infraestrutura, a contemplação com titulo de propriedade através da REURB, os imóveis localizados na Rua Gaspar de Lemos no loteamento Campo Verde.</t>
   </si>
   <si>
     <t>6507</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6507/req-0832-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6507/req-0832-2023.pdf</t>
   </si>
   <si>
     <t>Solicito ao chefe do poder executivo, exmo. sr. prefeito Vinicius Labanca e a secretaria de infraestrutura, a contemplação com titulo de propriedade através da REURB, os imóveis localizados na Rua Dr. Fagundes Varela no loteamento Jalisco.</t>
   </si>
   <si>
     <t>6509</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6509/req-0833-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6509/req-0833-2023.pdf</t>
   </si>
   <si>
     <t>Que os templos religiosos sejam amparados com o reurb nos bairros, loteamentos, engenhos e distrito contemplados.</t>
   </si>
   <si>
     <t>6510</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6510/req-0834-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6510/req-0834-2023.pdf</t>
   </si>
   <si>
     <t>Implantação da sala do afeto em atenção à pessoa do transtorno do aspectro autista - TEA, nas unidades da rede municipal de saúde.</t>
   </si>
   <si>
     <t>6511</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6511/req-0835-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6511/req-0835-2023.pdf</t>
   </si>
   <si>
     <t>Ativar o serviço gratuito de internet banda larga sem fio no município.</t>
   </si>
   <si>
     <t>6512</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6512/req-0836-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6512/req-0836-2023.pdf</t>
   </si>
   <si>
     <t>Solicito que seja implantada uma unidade da Clínica de Fisioterapia no Loteamento São João e São Paulo.</t>
   </si>
   <si>
     <t>6513</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6513/req-0837-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6513/req-0837-2023.pdf</t>
   </si>
   <si>
     <t>Solicito a Recuperação Asfáltica dos pontos críticos da Rua Brejão. Bairro: Caiará.</t>
   </si>
   <si>
     <t>6514</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6514/req-0838-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6514/req-0838-2023.pdf</t>
   </si>
   <si>
     <t>Solicito que seja implantada uma unidade da Clínica de Fisioterapia no Bairro de Tiúma.</t>
   </si>
   <si>
     <t>6515</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6515/req-0839-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6515/req-0839-2023.pdf</t>
   </si>
   <si>
     <t>Solicito a contenção de um Buraco, a construção de muro de arrimo e a recuperação asfáltica do trecho danificado na Rua Jericó, localizada na comunidade Buraco da Velha, no loteamento São João e São Paulo.</t>
   </si>
   <si>
     <t>6516</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6516/req-0840-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6516/req-0840-2023.pdf</t>
   </si>
   <si>
     <t>Solicito ao chefe do poder executivo, exmo. sr. prefeito Vinicius Labanca e a secretaria de infraestrutura, a contemplação com titulo de propriedade através da REURB, os imóveis localizados na Rua Carlos Laerte no loteamento Jalisco.</t>
   </si>
   <si>
     <t>6517</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6517/req-0841-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6517/req-0841-2023.pdf</t>
   </si>
   <si>
     <t>Solicito ao chefe do poder executivo, exmo. sr. prefeito Vinicius Labanca e a secretaria de infraestrutura, a contemplação com titulo de propriedade através da REURB, os imóveis localizados na Rua Olavo Bilac no loteamento Campo verde.</t>
   </si>
   <si>
     <t>6518</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6518/req-0842-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6518/req-0842-2023.pdf</t>
   </si>
   <si>
     <t>Solicito ao chefe do poder executivo, exmo. sr. prefeito Vinicius Labanca e a secretaria de infraestrutura, a contemplação com titulo de propriedade através da REURB, os imóveis localizados na Rua Bento Gonçalves no loteamento Jalisco.</t>
   </si>
   <si>
     <t>6519</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6519/req-0843-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6519/req-0843-2023.pdf</t>
   </si>
   <si>
     <t>Solicito ao chefe do poder executivo, exmo. sr. prefeito Vinicius Labanca e a secretaria de infraestrutura, a contemplação com titulo de propriedade através da REURB, os imóveis localizados na Rua Visconde de Mauá no loteamento Campo Verde.</t>
   </si>
   <si>
     <t>6520</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6520/req-0844-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6520/req-0844-2023.pdf</t>
   </si>
   <si>
     <t>Solicito ao chefe do poder executivo, exmo. sr. prefeito Vinicius Labanca e a secretaria de infraestrutura, a contemplação com titulo de propriedade através da REURB, os imóveis localizados na Rua Brasilio da Gama no loteamento Jalisco.</t>
   </si>
   <si>
     <t>6521</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6521/req-0847-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6521/req-0847-2023.pdf</t>
   </si>
   <si>
     <t>Requer ao poder executivo a instalação de uma caçamba coletora de lixo, ou algo similar no ponto de descarte de lixo próximo a ponte da rua agrestina, centro, neste município.</t>
   </si>
   <si>
     <t>6522</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6522/req-0846-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6522/req-0846-2023.pdf</t>
   </si>
   <si>
     <t>Requer ao poder executivo o envio à essa casa legislativa, a discriminação das ordens de serviço assinadas nos anos de 2022 e 2023.</t>
   </si>
   <si>
     <t>6523</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6523/req-0847-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6523/req-0847-2023.pdf</t>
   </si>
   <si>
     <t>Requer ao poder executivo que as ordens de serviços assinadas a partir da aprovação desse pleito sejam enviadas à essa casa legislativa num prazo máximo de 72 horas.</t>
   </si>
   <si>
     <t>6524</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6524/req-0848-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6524/req-0848-2023.pdf</t>
   </si>
   <si>
     <t>Construção de muro de arrimo das casas de nº 01 ao nº 28 que localizadas na Rua Francisco Bezerra da Silva, Vila Israel, Rosina Labanca.</t>
   </si>
   <si>
     <t>6525</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6525/req-0849-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6525/req-0849-2023.pdf</t>
   </si>
   <si>
     <t>Sessão solene em comemoração ao Dia Nacional e Municipal dos Agentes Comunitários de Saúde e Agentes de Combate às Endemias comemorado no último dia 4 de outubro, a ser realizada no dia 27 de outubro.</t>
   </si>
   <si>
     <t>6528</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6528/req-0850-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6528/req-0850-2023.pdf</t>
   </si>
   <si>
     <t>Requalificação do calçamento e asfaltamento da rua Francisco bezerra da silva, Vila Israel, na rosina labanca.</t>
   </si>
   <si>
     <t>6529</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6529/req-0851-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6529/req-0851-2023.pdf</t>
   </si>
   <si>
     <t>Solicito arborização da zona rural do município.</t>
   </si>
   <si>
     <t>6530</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6530/req-0852-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6530/req-0852-2023.pdf</t>
   </si>
   <si>
     <t>Contratação de profissionais da linguagem brasileira de sinais - libras, para atuar na educação do município.</t>
   </si>
   <si>
     <t>6531</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6531/req-0853-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6531/req-0853-2023.pdf</t>
   </si>
   <si>
     <t>Solicito arborização da área urbana do município.</t>
   </si>
   <si>
     <t>6532</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6532/req-0854-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6532/req-0854-2023.pdf</t>
   </si>
   <si>
     <t>Firmar convênio entre o município e o grande recife consórcio de transportes, para municipalização do trânsito e do transporte da nossa cidade.</t>
   </si>
   <si>
     <t>6533</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6533/req-0855-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6533/req-0855-2023.pdf</t>
   </si>
   <si>
     <t>Requer ao poder executivo a realização de um estudo de viabilidade em conjunto com o grande recife consórcio de transporte para a mudança da rota do micro-ônibus 418-tiúma/tabatinga, visando atender os bairros de vila dourada, vila rica e rosina labanca, deste município.</t>
   </si>
   <si>
     <t>6534</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6534/req-0856-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6534/req-0856-2023.pdf</t>
   </si>
   <si>
     <t>Requer ao poder executivo, o envio de projeto de lei à esta casa legislativa, onde institui o bônus de desempenho educacional- BDE, no âmbito da rede municipal de ensino de São Lourenço da Mata.</t>
   </si>
   <si>
     <t>6535</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6535/req-0857-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6535/req-0857-2023.pdf</t>
   </si>
   <si>
     <t>Requer ao poder executivo a disponibilização em seu site institucional do mapa do município contendo a divisão dos bairros e os respectivos nomes das ruas.</t>
   </si>
   <si>
     <t>6536</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6536/req-0858-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6536/req-0858-2023.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo a substituição das lâmpadas convencionais por lâmpadas de LED, em 08 (oito) postes de iluminação pública_x000D_
 da Rua Dr. Renato Cunha, no bairro Capibaribe.</t>
   </si>
   <si>
     <t>6556</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6556/req-0859-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6556/req-0859-2023.pdf</t>
   </si>
   <si>
     <t>Em conformidade com a lei nº 14.602/2023, de inciativa dos conselhos de enfermagem, publicada em 21 de junho de 2023 no diário oficial da união, disponibilizar onde houver possibilidade, nas unidades de saúde administrada pelo município, a readequação das salas e ou espaços de repouso para os profissionais de saúde.</t>
   </si>
   <si>
     <t>6557</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6557/req-0861-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6557/req-0861-2023.pdf</t>
   </si>
   <si>
     <t>Construção de um centro esportivo na avenida ettore labanca, entre os residenciais são lourenço I, II, e III, em nova tiúma.</t>
   </si>
   <si>
     <t>6558</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6558/req-0861-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6558/req-0861-2023.pdf</t>
   </si>
   <si>
     <t>Sinalização horizontal e vertical, e, redutor de velocidade em toda extensão da avenida assembléia de deus, no bairro da várzea fria.</t>
   </si>
   <si>
     <t>6559</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6559/req-0862-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6559/req-0862-2023.pdf</t>
   </si>
   <si>
     <t>Sinalização horizontal e vertical, e, redutor de velocidade em toda extensão da avenida miguel labanca.</t>
   </si>
   <si>
     <t>6560</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6560/req-0863-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6560/req-0863-2023.pdf</t>
   </si>
   <si>
     <t>Sinalização horizontal e vertical, e, redutor de velocidade em toda extensão da rua arlinda germana dos santos, na várzea fria.</t>
   </si>
   <si>
     <t>6561</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6561/req-0864-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6561/req-0864-2023.pdf</t>
   </si>
   <si>
     <t>Reforma do muro da creche vovó Isaura.</t>
   </si>
   <si>
     <t>6562</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6562/req-0865-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6562/req-0865-2023.pdf</t>
   </si>
   <si>
     <t>Instalação de parada de ônibus para o engenho santa cruz.</t>
   </si>
   <si>
     <t>6563</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6563/req-0866-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6563/req-0866-2023.pdf</t>
   </si>
   <si>
     <t>Instalação de parada de ônibus para o engenho concórdia.</t>
   </si>
   <si>
     <t>6564</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6564/req-0867-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6564/req-0867-2023.pdf</t>
   </si>
   <si>
     <t>Instalação de parada de ônibus para o engenho Califórnia.</t>
   </si>
   <si>
     <t>6565</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6565/req-0868-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6565/req-0868-2023.pdf</t>
   </si>
   <si>
     <t>Instalação de parada de ônibus para a comunidade do barro.</t>
   </si>
   <si>
     <t>6566</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6566/req-0869-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6566/req-0869-2023.pdf</t>
   </si>
   <si>
     <t>Solicito ao chefe do poder executivo, exmo. sr. prefeito Vinicius Labanca e a secretaria de infraestrutura, a contemplação com titulo de propriedade através da REURB, os imóveis localizados na Rua Érico Veríssimo no loteamento Jalisco.</t>
   </si>
   <si>
     <t>6567</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6567/req-0870-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6567/req-0870-2023.pdf</t>
   </si>
   <si>
     <t>Solicito ao chefe do poder executivo, exmo. sr. prefeito Vinicius Labanca e a secretaria de infraestrutura, a contemplação com titulo de propriedade através da REURB, os imóveis localizados na Rua Carlos Drumond de Andrade entre o loteamento Campo Verde e loteamento Jalisco.</t>
   </si>
   <si>
     <t>6568</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6568/req-0871-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6568/req-0871-2023.pdf</t>
   </si>
   <si>
     <t>Solicito ao chefe do poder executivo, exmo. sr. prefeito Vinicius Labanca e a secretaria de infraestrutura, a contemplação com titulo de propriedade através da REURB, os imóveis localizados na Rua Carlos Gomes no loteamento Jalisco.</t>
   </si>
   <si>
     <t>6569</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6569/req-0872-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6569/req-0872-2023.pdf</t>
   </si>
   <si>
     <t>Solicito ao chefe do poder executivo, exmo. sr. prefeito Vinicius Labanca e a secretaria de infraestrutura, a contemplação com titulo de propriedade através da REURB, os imóveis localizados na Rua Félix Pacheco entre os loteamentos Campo verde e Jalisco.</t>
   </si>
   <si>
     <t>6570</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6570/req-0873-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6570/req-0873-2023.pdf</t>
   </si>
   <si>
     <t>Solicito ao chefe do poder executivo, exmo. sr. prefeito Vinicius Labanca e a secretaria de infraestrutura, a contemplação com titulo de propriedade através da REURB, os imóveis localizados na Rua Júlio Diniz no loteamento Jalisco.</t>
   </si>
   <si>
     <t>6571</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6571/req-0874-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6571/req-0874-2023.pdf</t>
   </si>
   <si>
     <t>Requer ao poder executivo, voto de aplauso à senhora Ana Elizabete Coelho Ferraz, em alusão a lei municipal nº 2831/2021, neste município.</t>
   </si>
   <si>
     <t>6572</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6572/req-0875-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6572/req-0875-2023.pdf</t>
   </si>
   <si>
     <t>Requer ao poder executivo, voto de aplauso à senhora Wanessa Carla Alves Barbosa Lins De Melo, em alusão a lei municipal nº 2831/2021, neste município.</t>
   </si>
   <si>
     <t>6573</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6573/req-0876-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6573/req-0876-2023.pdf</t>
   </si>
   <si>
     <t>Requer ao poder executivo, voto de aplauso à senhora Mayra Josana de Assis, em alusão a lei municipal nº 2831/2021, neste município.</t>
   </si>
   <si>
     <t>6574</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6574/req-0877-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6574/req-0877-2023.pdf</t>
   </si>
   <si>
     <t>Requer ao poder executivo, voto de aplauso à senhora Edileuza Alves Andrade de Queiroz, em alusão a lei municipal nº 2831/2021, neste município.</t>
   </si>
   <si>
     <t>6575</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6575/req-0878-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6575/req-0878-2023.pdf</t>
   </si>
   <si>
     <t>Requer ao poder executivo, voto de aplauso à senhora Michele Lucena da Silva, em alusão a lei municipal nº 2831/2021, neste município.</t>
   </si>
   <si>
     <t>6576</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6576/req-0879-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6576/req-0879-2023.pdf</t>
   </si>
   <si>
     <t>Solicito a Recuperação Asfáltica dos pontos críticos da Rua Barra de Guabiraba. Bairro: Vila do Reinado.</t>
   </si>
   <si>
     <t>6577</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6577/req-0880-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6577/req-0880-2023.pdf</t>
   </si>
   <si>
     <t>Solicito a intervenção da secretaria de obras na contenção de um buraco na Avenida Mário Henrique mafra (antiga Avenida Um) na esquina do armazém Asa Branca, e a Recuperação Asfáltica. Bairro Parque Capibaribe</t>
   </si>
   <si>
     <t>6578</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6578/req-0881-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6578/req-0881-2023.pdf</t>
   </si>
   <si>
     <t>Solicito Recuperação de Paralelepípedo e Posterior asfaltamento na Rua Felix Peixoto - Bairro: Penedo.</t>
   </si>
   <si>
     <t>6579</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6579/req-0882-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6579/req-0882-2023.pdf</t>
   </si>
   <si>
     <t>Realizar implantação de duas lombadas na Rua Ribeiro Gonçalves próximo do nº 86 ao 88, no bairro da várzea fria.</t>
   </si>
   <si>
     <t>6580</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6580/req-0883-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6580/req-0883-2023.pdf</t>
   </si>
   <si>
     <t>Realizar capeamento asfalto da Rua Floresta no Bairro da Várzea Fria.</t>
   </si>
   <si>
     <t>6581</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6581/req-0884-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6581/req-0884-2023.pdf</t>
   </si>
   <si>
     <t>Construção de murro de arrimo em toda extensão do Canal principal da Vila Israel, canal que vai da Rua 1 á Rua Sodalita.</t>
   </si>
   <si>
     <t>6582</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6582/req-0885-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6582/req-0885-2023.pdf</t>
   </si>
   <si>
     <t>Implantação de uma praça na comunidade Vila Israel.</t>
   </si>
   <si>
     <t>6583</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6583/req-0886-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6583/req-0886-2023.pdf</t>
   </si>
   <si>
     <t>Recapeamento asfáltica de um trecho da Rua Aracati, próximo ao mercadinho de Jânio no bairro do Pixete.</t>
   </si>
   <si>
     <t>6584</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6584/req-0887-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6584/req-0887-2023.pdf</t>
   </si>
   <si>
     <t>Solicito a contemplação com título de propriedade, através do reurb, os imóveis localizados na rua Manoel Marinho de barros, no distrito de matriz da luz, neste município.</t>
   </si>
   <si>
     <t>6585</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6585/req-0888-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6585/req-0888-2023.pdf</t>
   </si>
   <si>
     <t>Solicito a contemplação com título de propriedade, através do reurb, os imóveis localizados na rua santa luzia, no distrito de matriz da luz, neste município.</t>
   </si>
   <si>
     <t>6586</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6586/req-0889-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6586/req-0889-2023.pdf</t>
   </si>
   <si>
     <t>Solicito a contemplação com título de propriedade, através do reurb, os imóveis localizados na rua das pedreiras, no distrito de matriz da luz, neste município.</t>
   </si>
   <si>
     <t>6587</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6587/req-0890-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6587/req-0890-2023.pdf</t>
   </si>
   <si>
     <t>Solicito a contemplação com título de propriedade, através do reurb, os imóveis localizados na rua do campo, no distrito de matriz da luz, neste município.</t>
   </si>
   <si>
     <t>6588</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6588/req-0891-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6588/req-0891-2023.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo uma análise técnica para verificar a viabilidade de instalar uma parada de ônibus no ponto localizado na Av. Dr._x000D_
 Francisco Correia, nº 813, Centro.</t>
   </si>
   <si>
     <t>6589</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6589/req-0892-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6589/req-0892-2023.pdf</t>
   </si>
   <si>
     <t>Solicita ao poder executivo firmar parceria com o poder judiciário para implantar um juizado especial civil de pequenas causas, para comarca de São Lourenço da Mata.</t>
   </si>
   <si>
     <t>6595</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6595/req-0893-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6595/req-0893-2023.pdf</t>
   </si>
   <si>
     <t>Sinalização horizontal e vertical, e, redutor de velocidade em toda extensão da avenida Cláudio Alves de Souza, antiga av. 02 (dois) do Parque Capibaribe.</t>
   </si>
   <si>
     <t>6596</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6596/req-0894-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6596/req-0894-2023.pdf</t>
   </si>
   <si>
     <t>Construção de uma creche municipal no loteamento jalisco.</t>
   </si>
   <si>
     <t>6597</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6597/req-0895-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6597/req-0895-2023.pdf</t>
   </si>
   <si>
     <t>Construção de uma ubs - unidade básica de saúde, no loteamento jalisco, em nosso município.</t>
   </si>
   <si>
     <t>6598</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6598/req-0896-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6598/req-0896-2023.pdf</t>
   </si>
   <si>
     <t>Atendimento prioritário de pessoas com obesidade grau III.</t>
   </si>
   <si>
     <t>6599</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6599/req-0897-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6599/req-0897-2023.pdf</t>
   </si>
   <si>
     <t>Requalificar com novo asfaltamento à rua nova, (antiga rua da lama) no bairro da nova esperança.</t>
   </si>
   <si>
     <t>6600</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6600/req-0898-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6600/req-0898-2023.pdf</t>
   </si>
   <si>
     <t>Requalificação com aparelhos para ginastica, da praça em frente a associação esportiva XX de agosto na vila ercina lapenda.</t>
   </si>
   <si>
     <t>6601</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6601/req-0899-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6601/req-0899-2023.pdf</t>
   </si>
   <si>
     <t>Construção de uma praça com quadra poliesportiva no loteamento pau brasil em muribara.</t>
   </si>
   <si>
     <t>6602</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6602/req-0900-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6602/req-0900-2023.pdf</t>
   </si>
   <si>
     <t>Construção de uma praça com quadra poliesportiva na comunidade do córrego do Piauí, no bairro da muribara.</t>
   </si>
   <si>
     <t>6603</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6603/req-0901-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6603/req-0901-2023.pdf</t>
   </si>
   <si>
     <t>Construção de uma ponte no engenho várzea do una, que liga os engenhos poço Dantas e oiteiro de Pedro.</t>
   </si>
   <si>
     <t>6604</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6604/req-0902-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6604/req-0902-2023.pdf</t>
   </si>
   <si>
     <t>Instalação de diversas paradas de ônibus para o engenho tabocas.</t>
   </si>
   <si>
     <t>6605</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6605/req-0903-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6605/req-0903-2023.pdf</t>
   </si>
   <si>
     <t>Solicito o Calçamento da Estrada Alto da Telpe, Bairro Capibaribe.</t>
   </si>
   <si>
     <t>6606</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6606/req-0904-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6606/req-0904-2023.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizado a Reforma e Colocação do corrimão na Escadaria da Rua Olho d'agua, no bairro Loteamento São João e São Paulo.</t>
   </si>
   <si>
     <t>6607</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6607/req-0905-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6607/req-0905-2023.pdf</t>
   </si>
   <si>
     <t>Solicito ao chefe do poder executivo, exmo. sr. prefeito Vinicius Labanca e a secretaria de infraestrutura, a contemplação com titulo de propriedade através da REURB, os imóveis localizados na Rua Avenida Clodoaldo Gomes de Araújo em Penedo.</t>
   </si>
   <si>
     <t>6608</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6608/req-0906-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6608/req-0906-2023.pdf</t>
   </si>
   <si>
     <t>Solicito ao chefe do poder executivo, exmo. sr. prefeito Vinicius Labanca e a secretaria de infraestrutura, a contemplação com titulo de propriedade através da REURB, os imóveis localizados na Rua Epitácio Pessoa em Penedo.</t>
   </si>
   <si>
     <t>6609</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6609/req-0907-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6609/req-0907-2023.pdf</t>
   </si>
   <si>
     <t>Solicito ao chefe do poder executivo, exmo. sr. prefeito Vinicius Labanca e a secretaria de infraestrutura, a contemplação com titulo de propriedade através da REURB, os imóveis localizados na Pixiguinha no loteamento Jalisco.</t>
   </si>
   <si>
     <t>6610</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6610/req-0908-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6610/req-0908-2023.pdf</t>
   </si>
   <si>
     <t>Solicito ao chefe do poder executivo, exmo. sr. prefeito Vinicius Labanca e a secretaria de infraestrutura, a contemplação com titulo de propriedade através da REURB, os imóveis localizados na Rua Mem de Sá no loteamento Campo Verde.</t>
   </si>
   <si>
     <t>6611</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6611/req-0909-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6611/req-0909-2023.pdf</t>
   </si>
   <si>
     <t>Solicito ao chefe do poder executivo, exmo. sr. prefeito Vinicius Labanca e a secretaria de infraestrutura, a contemplação com titulo de propriedade através da REURB, os imóveis localizados na Rua Marquês de Olinda em Penedo.</t>
   </si>
   <si>
     <t>6612</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6612/req-0910-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6612/req-0910-2023.pdf</t>
   </si>
   <si>
     <t>Compra de imóvel para instalação de Creche no Bairro da Bela Vista.</t>
   </si>
   <si>
     <t>6613</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6613/req-0911-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6613/req-0911-2023.pdf</t>
   </si>
   <si>
     <t>Requer ao poder Legislativo, voto de aplauso às senhoras Maria José da Silva, Priscila Marques da Luz, Janaina Maria de França, Eliane Maria dos Santos, Aurélia Ferreira de Araújo, Lays Barros Maranhão de Araújo, Alcelane Michelly Rufino Barbosa de Albuquerque, Lorena Sátiro Barbosa Camelo, Silvia Santana Barbosa Camelo, Yolanda Carla Coelho Ferraz, Stephane França Vieira de Melo, Maria do Carmo de Oliveira Alves, Rayanne Monique do Nascimento, Mikaella de Lira Nascimento Rodrigues, Manuela de Lira Nascimento. Em alusão a lei municipal nº 2831/2021, neste município.</t>
   </si>
   <si>
     <t>6615</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6615/req-0912-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6615/req-0912-2023.pdf</t>
   </si>
   <si>
     <t>Voto de pesar à família do Pr. Jair Gomes de Oliveira.</t>
   </si>
   <si>
     <t>6622</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6622/req-0913-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6622/req-0913-2023.pdf</t>
   </si>
   <si>
     <t>Asfaltamento da travessa Juvino pereira da silva, no centro.</t>
   </si>
   <si>
     <t>6623</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
     <t>Asfaltamento da rua primeiro de maio, na vila ercina lapenda.</t>
   </si>
   <si>
     <t>6624</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
     <t>Leonardo Barbosa, Celso Luiz</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6624/req-0915-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6624/req-0915-2023.pdf</t>
   </si>
   <si>
     <t>Calçamento e asfaltamento da rua tim maia, no loteamento irineu teixeira.</t>
   </si>
   <si>
     <t>6625</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6625/req-0916-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6625/req-0916-2023.pdf</t>
   </si>
   <si>
     <t>Asfaltamento da rua Laurinda maria de melo, no loteamento Irineu Teixeira</t>
   </si>
   <si>
     <t>6626</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6626/req-0917-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6626/req-0917-2023.pdf</t>
   </si>
   <si>
     <t>Solicito a contemplação com título de propriedade, através do reurb, os imóveis localizados na rua 6 vila israel, neste município.</t>
   </si>
   <si>
     <t>6627</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6627/req-0918-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6627/req-0918-2023.pdf</t>
   </si>
   <si>
     <t>Solicito a contemplação com título de propriedade, através do reurb, os imóveis localizados na rua 4 vila israel, neste município.</t>
   </si>
   <si>
     <t>6628</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6628/req-0919-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6628/req-0919-2023.pdf</t>
   </si>
   <si>
     <t>Solicito a contemplação com título de propriedade, através do reurb, os imóveis localizados na rua 3 vila israel, neste município.</t>
   </si>
   <si>
     <t>6629</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6629/req-0920-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6629/req-0920-2023.pdf</t>
   </si>
   <si>
     <t>Solicito a contemplação com título de propriedade, através do reurb, os imóveis localizados na rua 2 travessa vila israel, neste município.</t>
   </si>
   <si>
     <t>6635</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6635/req-0921-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6635/req-0921-2023.pdf</t>
   </si>
   <si>
     <t>6630</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6630/req-0922-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6630/req-0922-2023.pdf</t>
   </si>
   <si>
     <t>Realizar implantação de tubos entre o nº 80 e 22 na Rua Correntes em Chã da Tábua.</t>
   </si>
   <si>
     <t>6631</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6631/req-0923-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6631/req-0923-2023.pdf</t>
   </si>
   <si>
     <t>Realizar Capeamento Asfáltico da Rua Governador Paulo Pessoa Guerra em Penedo.</t>
   </si>
   <si>
     <t>6632</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6632/req-0924-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6632/req-0924-2023.pdf</t>
   </si>
   <si>
     <t>Solicito a implantação de postes e Iluminação de LED na Estrada Alta da Telpe, Bairro: Capibaribe.</t>
   </si>
   <si>
     <t>6633</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6633/req-0925-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6633/req-0925-2023.pdf</t>
   </si>
   <si>
     <t>Solicito a Recuperação Asfáltica dos pontos críticos da Rua Vitoria, Bairro: Capibaribe</t>
   </si>
   <si>
     <t>6634</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
     <t>Voto de aplauso às senhoras Diana Nascimento, Gabriela Soares da Silva, Clecia Batista da Silva, Mauriceia Maria Moura Silva, Maria da Conceição Alves Camelo, Elizama de Aquino Silva, em alusão a lei municipal nº 2831/2021, neste município.</t>
   </si>
   <si>
     <t>6639</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6639/req-0927-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6639/req-0927-2023.pdf</t>
   </si>
   <si>
     <t>Parceria com a neoenergia pernambuco, para trazer para nosso município o projeto vale luz.</t>
   </si>
   <si>
     <t>6640</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6640/req-0928-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6640/req-0928-2023.pdf</t>
   </si>
   <si>
     <t>Faixa de pedestre em frente ao banco do nordeste, na Avenida Dr Francisco correia, 1263 - centro.</t>
   </si>
   <si>
     <t>6641</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6641/req-0929-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6641/req-0929-2023.pdf</t>
   </si>
   <si>
     <t>Faixa de pedestre em frente à igreja assembleia de Deus vida e paz, na rodovia deputado Ettore Labanca, 1448 - Capibaribe.</t>
   </si>
   <si>
     <t>6642</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6642/req-0930-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6642/req-0930-2023.pdf</t>
   </si>
   <si>
     <t>Instalação de ar condicionados no posto de saúde do Umuarama.</t>
   </si>
   <si>
     <t>6643</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6643/req-0931-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6643/req-0931-2023.pdf</t>
   </si>
   <si>
     <t>Solicito ao chefe do poder executivo, exmo. sr. prefeito Vinicius Labanca, a troca de lâmpadas tradicionais por lâmpadas de LED na rua Visconde de_x000D_
 lnhauma em Campo Verde.</t>
   </si>
   <si>
     <t>6644</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6644/req-0932-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6644/req-0932-2023.pdf</t>
   </si>
   <si>
     <t>Solicito ao chefe do poder executivo, exmo. sr. prefeito Vinicius Labanca, a troca de lâmpadas tradicionais por lâmpadas de LED na rua Príncipe Maurício_x000D_
 de Nassau em Campo Verde.</t>
   </si>
   <si>
     <t>6645</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6645/req-0933-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6645/req-0933-2023.pdf</t>
   </si>
   <si>
     <t>Solicito ao chefe do poder executivo, exmo. sr. prefeito Vinicius Labanca, reposição do calçamento e recapeamento asfáltico na Rua Josefa Severina de_x000D_
 Aquino, na descida do bar da gaiola no loteamento lrineu Barbosa Teixeira.</t>
   </si>
   <si>
     <t>6646</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6646/req-0934-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6646/req-0934-2023.pdf</t>
   </si>
   <si>
     <t>Solicito conclusão do Calçamento no final da travessa da rua 36, Bairro Capibaribe.</t>
   </si>
   <si>
     <t>6647</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6647/req-0935-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6647/req-0935-2023.pdf</t>
   </si>
   <si>
     <t>Solicito Colocação de coletor de lixo na Travessa da Rua 36 - Bairro: Parque Capibaribe.</t>
   </si>
   <si>
     <t>6648</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6648/req-0936-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6648/req-0936-2023.pdf</t>
   </si>
   <si>
     <t>Solicito Recuperação de Paralelepípedo e Posterior asfaltamento na Rua Travessa da Rua 36 - Bairro: Parque Capibaribe.</t>
   </si>
   <si>
     <t>6649</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6649/req-0937-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6649/req-0937-2023.pdf</t>
   </si>
   <si>
     <t>Solicito a implantação de vasos de plantas ao redor da Escola Padre João Collignon, no bairro do Pixete, visando desencorajar o descarte de lixo no local.</t>
   </si>
   <si>
     <t>6650</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6650/req-0938-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6650/req-0938-2023.pdf</t>
   </si>
   <si>
     <t>Solicitação de implantação de 3 lombadas (quebra-molas) ao longo da via, na Rua Nova Alto Santo Antônio.</t>
   </si>
   <si>
     <t>6707</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6707/req-0939-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6707/req-0939-2023.pdf</t>
   </si>
   <si>
     <t>Faixa de pedestre em frente ao cemitério morada eterna, PE 05 Dep. Ettore Labanca, 1172.</t>
   </si>
   <si>
     <t>6708</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6708/req-0940-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6708/req-0940-2023.pdf</t>
   </si>
   <si>
     <t>Requer que o município traga para nosso município o movimento banco vermelho, em conexão com o combate à violência contra a mulher.</t>
   </si>
   <si>
     <t>6709</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6709/req-0941-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6709/req-0941-2023.pdf</t>
   </si>
   <si>
     <t>Isolar toda área da construção localizada na Avenida Miguel Arraes, no centro.</t>
   </si>
   <si>
     <t>6710</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6710/req-0942-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6710/req-0942-2023.pdf</t>
   </si>
   <si>
     <t>Calçamento e posterior asfaltamento da Rua Santa Cruz do Capibaribe, na várzea fria.</t>
   </si>
   <si>
     <t>6711</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6711/req-0943-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6711/req-0943-2023.pdf</t>
   </si>
   <si>
     <t>Criar paradas de ônibus no modelo kallas, na avenida Ettore Labanca, em frente aos residenciais São Lourenço I, II e III, em nova tiúma, junto à grande recife consórcio de transporte.</t>
   </si>
   <si>
     <t>6712</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6712/req-0944-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6712/req-0944-2023.pdf</t>
   </si>
   <si>
     <t>Realizar Calçamento, Drenagem e Capeamento Asfáltico da Rua Clara Lopes em Capibaribe.</t>
   </si>
   <si>
     <t>6713</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6713/req-0945-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6713/req-0945-2023.pdf</t>
   </si>
   <si>
     <t>Realizar Calçamento, Drenagem e Capeamento Asfáltico da Rua Andaraí em Capibaribe.</t>
   </si>
   <si>
     <t>6714</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6714/req-0946-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6714/req-0946-2023.pdf</t>
   </si>
   <si>
     <t>Solicito Calçamento da travessa Ercina Lapenda, bairro: Matriz da Luz.</t>
   </si>
   <si>
     <t>6715</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6715/req-0947-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6715/req-0947-2023.pdf</t>
   </si>
   <si>
     <t>Solicito a implantação de 2 postes com iluminação de LED na 1ª Travessa Dez de Novembro, no Bairro do Pixete por trás da UBS alto do santo Antônio.</t>
   </si>
   <si>
     <t>6716</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6716/req-0948-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6716/req-0948-2023.pdf</t>
   </si>
   <si>
     <t>Solicitar ao grupo piratininga a doação de uma maria fumaça para nosso município.</t>
   </si>
   <si>
     <t>6717</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6717/req-0949-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6717/req-0949-2023.pdf</t>
   </si>
   <si>
     <t>Voto de aplauso para Gilmar Ramos da Silva.</t>
   </si>
   <si>
     <t>6718</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6718/req-0950-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6718/req-0950-2023.pdf</t>
   </si>
   <si>
     <t>Voto de aplauso para José Roberto Gustavo (grilo).</t>
   </si>
   <si>
     <t>6719</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6719/req-0951-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6719/req-0951-2023.pdf</t>
   </si>
   <si>
     <t>Voto de aplauso para José Geneciano Bezerra.</t>
   </si>
   <si>
     <t>6720</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6720/req-0952-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6720/req-0952-2023.pdf</t>
   </si>
   <si>
     <t>Requerer o conjunto de obras de infraestrutura para manutenção e requalificação da calçada de pedestres, das guias e sarjetas, das bocas de lobo,_x000D_
 das galerias de drenagem, trincheiras e valas, selamento, impermeabilização, rejuvenescimento e regularização do pavimento da Avenida Oito de Maio, Chã da Tábua.</t>
   </si>
   <si>
     <t>6721</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6721/req-0954-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6721/req-0954-2023.pdf</t>
   </si>
   <si>
     <t>Requerer obras de pavimentação em asfalto e sistema de drenagem da da Rua Olívio Costa, Centro.</t>
   </si>
   <si>
     <t>6722</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6722/req-0954-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6722/req-0954-2023.pdf</t>
   </si>
   <si>
     <t>Requerer obras de pavimentação em asfalto e sistema de drenagem da Rua Virgílio Santiago, Centro.</t>
   </si>
   <si>
     <t>6723</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6723/req-0953-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6723/req-0953-2023.pdf</t>
   </si>
   <si>
     <t>Aquisição de uma ambulância para o engenho poço dantas.</t>
   </si>
   <si>
     <t>6724</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6724/req-0956-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6724/req-0956-2023.pdf</t>
   </si>
   <si>
     <t>Aquisição de uma ambulância para o engenho oitero de pedro.</t>
   </si>
   <si>
     <t>6725</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6725/req-0957-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6725/req-0957-2023.pdf</t>
   </si>
   <si>
     <t>Aquisição de uma ambulância para o engenho de santa rosa.</t>
   </si>
   <si>
     <t>6726</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6726/req-0958-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6726/req-0958-2023.pdf</t>
   </si>
   <si>
     <t>Solicito ao chefe do poder executivo, exmo. sr. prefeito Vinicius Labanca, junto com o secretário de infraestrutura a construção de uma praça, na Rua Bento Gonçalves no Jalisco.</t>
   </si>
   <si>
     <t>6727</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6727/req-0959-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6727/req-0959-2023.pdf</t>
   </si>
   <si>
     <t>Solicito ao chefe do poder executivo, exmo. sr. prefeito Vinicius Labanca, a colocação de uma lombada física na PE 005, em frente a casa de Nº 2013 na_x000D_
 borracharia, no bairro de Nova Tiúma.</t>
   </si>
   <si>
     <t>6728</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6728/req-0960-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6728/req-0960-2023.pdf</t>
   </si>
   <si>
     <t>Solicito ao chefe do poder executivo, exmo. sr. prefeito Vinicius Labanca, a colocação de uma lombada física na PE 005, em frente ao Home Center Nova_x000D_
 Morada, no bairro de Nova Tiúma.</t>
   </si>
   <si>
     <t>6729</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6729/req-0961-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6729/req-0961-2023.pdf</t>
   </si>
   <si>
     <t>Solicito ao chefe do poder executivo, exmo. sr. prefeito Vinicius Labanca, a pintura de 1 faixa de pedestres na PE 005, no cruzamento da linha férrea em_x000D_
 Nova Tiúma.</t>
   </si>
   <si>
     <t>6730</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6730/req-0962-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6730/req-0962-2023.pdf</t>
   </si>
   <si>
     <t>Solicito ao chefe do poder executivo, exmo. sr. prefeito Vinicius Labanca, a pavimentação em paralelepípedo de um trecho da rua Célia Pereira Monteiro_x000D_
 que fica o lado do condomínio Parque do Eucalipto no loteamento lrineu Barbosa Teixeira.</t>
   </si>
   <si>
     <t>6731</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6731/req-0963-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6731/req-0963-2023.pdf</t>
   </si>
   <si>
     <t>Realizar recomposição de pedras em paralelepípedo na Rua Jaime Ratis próximo ao nº196 no Bairro da Chã da Tabua.</t>
   </si>
   <si>
     <t>6732</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6732/req-0964-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6732/req-0964-2023.pdf</t>
   </si>
   <si>
     <t>Realizar recomposição de pedras em paralelepípedo da Rua Pastor Nelson Carneiro no Bairro da Rosina Labanca.</t>
   </si>
   <si>
     <t>6735</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6735/req-0965-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6735/req-0965-2023.pdf</t>
   </si>
   <si>
     <t>Firmar convênio junto a universidade maurício de nassau (uninassau), no projeto que oferece bolsas de graduação para vítimas de violência doméstica no nosso município.</t>
   </si>
   <si>
     <t>6736</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6736/req-0966-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6736/req-0966-2023.pdf</t>
   </si>
   <si>
     <t>Asfaltamento da rua Bento Gonçalves no loteamento Jalisco.</t>
   </si>
   <si>
     <t>6737</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6737/req-0967-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6737/req-0967-2023.pdf</t>
   </si>
   <si>
     <t>Criação de programa para adoção de pets e gatos.</t>
   </si>
   <si>
     <t>6738</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6738/req-0968-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6738/req-0968-2023.pdf</t>
   </si>
   <si>
     <t>Estabelecer datas e locais para adoção de pets e gatos.</t>
   </si>
   <si>
     <t>6739</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6739/req-0969-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6739/req-0969-2023.pdf</t>
   </si>
   <si>
     <t>Requer ao poder executivo a aquisição de um aparelho portátil de ultrassom.</t>
   </si>
   <si>
     <t>6740</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6740/req-0970-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6740/req-0970-2023.pdf</t>
   </si>
   <si>
     <t>Requer ao poder executivo a restauração da calçada em torno da escola municipal ercina lapenda, localizada no bairro ercina lapenda, neste município.</t>
   </si>
   <si>
     <t>6741</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6741/req-0971-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6741/req-0971-2023.pdf</t>
   </si>
   <si>
     <t>Requer ao poder executivo a construção de uma quadra poliesportiva na escola municipal ercina lapenda, localizada no bairro ercina lapenda, neste município.</t>
   </si>
   <si>
     <t>6742</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6742/req-0972-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6742/req-0972-2023.pdf</t>
   </si>
   <si>
     <t>Requer ao poder executivo a instalação de lombadas físicas nas ruas do bairro rosina labanca que estão em processo de asfaltamento, neste município.</t>
   </si>
   <si>
     <t>6743</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6743/req-0973-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6743/req-0973-2023.pdf</t>
   </si>
   <si>
     <t>Requer ao poder executivo a instalação de placas sinalizadoras de trânsito na estrada Severino Sales, estrada da Munguba, no trecho que liga São Lourenço da Mata à aldeia, neste município.</t>
   </si>
   <si>
     <t>6744</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6744/req-0974-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6744/req-0974-2023.pdf</t>
   </si>
   <si>
     <t>Solicito ao chefe do poder executivo, exmo. sr. prefeito Vinicius Labanca, junto com a secretário de infraestrutura e a Mobi Brasil a mudança da parada de_x000D_
 ônibus sentido Tiúma/Camaragibe na PE 005, que ficará em frente a panificadora Pão Nosso, no bairro de Nova Tiúma.</t>
   </si>
   <si>
     <t>6745</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6745/req-0975-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6745/req-0975-2023.pdf</t>
   </si>
   <si>
     <t>Solicito ao chefe do poder executivo, exmo. sr. prefeito Vinicius Labanca, junto com a secretário de infraestrutura e a Mobi Brasil a mudança da parada de_x000D_
 ônibus sentido Camaragibe/Tiúma na PE 005, Deputado Ettore Labanca, que ficará em frente ao Home Center Nova Morada, no bairro de Nova Tiúma.</t>
   </si>
   <si>
     <t>6746</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6746/req-0976-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6746/req-0976-2023.pdf</t>
   </si>
   <si>
     <t>Solicito Colocação de uma lombada física em frente ao Residencial Vila Brasil na Rua Barão Caruaru, Sentido BR 408, Bairro: Beira Rio.</t>
   </si>
   <si>
     <t>6750</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6750/req-0977-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6750/req-0977-2023.pdf</t>
   </si>
   <si>
     <t>Elaboração do plano de mobilidade urbana do nosso município.</t>
   </si>
   <si>
     <t>6751</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6751/req-0978-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6751/req-0978-2023.pdf</t>
   </si>
   <si>
     <t>Elaboração de um plano de expansão e manutenção do sistema viário do nosso município.</t>
   </si>
   <si>
     <t>6752</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6752/req-0979-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6752/req-0979-2023.pdf</t>
   </si>
   <si>
     <t>Atualização da lei do conselho municipal de trânsito e transportes com a criação e estruturação do mesmo.</t>
   </si>
   <si>
     <t>6756</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6756/req-0980-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6756/req-0980-2023.pdf</t>
   </si>
   <si>
     <t>Reforçar o pedido do requerimento nº 939/2021, que cria a secretaria do meio ambiente acrescentando a de saneamento.</t>
   </si>
   <si>
     <t>6753</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6753/req-0981-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6753/req-0981-2023.pdf</t>
   </si>
   <si>
     <t>Solicitar ao grupo piratininga doação da sede da usina tiúma para nosso município.</t>
   </si>
   <si>
     <t>6754</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6754/req-0982-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6754/req-0982-2023.pdf</t>
   </si>
   <si>
     <t>Solicitar ao grupo piratininga doação do campo da usina tiúma para nosso município.</t>
   </si>
   <si>
     <t>6755</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6755/req-0983-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6755/req-0983-2023.pdf</t>
   </si>
   <si>
     <t>Solicitar ao grupo piratininga doação do clube rerum novarum da usina tiúma para nosso município.</t>
   </si>
   <si>
     <t>5460</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5460/projeto_de_lei_001-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5460/projeto_de_lei_001-2023.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DOS ARTIGOS 1º E 2º DA LEI 2.858/2021 - Institui o Auxílio para Agremiações Esportivas realizadas pela Secretaria Municipal de Cultura, Esporte, Turismo, Lazer e Juventude SMCETLJ, destinado ao custeio do material esportivo padronizado.</t>
   </si>
   <si>
     <t>5455</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5455/projeto_de_lei_002-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5455/projeto_de_lei_002-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo, em nome do município de São Lourenço da Mata, a adquirir o bem imóvel que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>5456</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do programa alimento certo na mesa em São Lourenço da Mata e da outras providências.</t>
   </si>
   <si>
     <t>5457</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5457/projeto_de_lei_004-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5457/projeto_de_lei_004-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da contratação mínima de 30% (trinta por cento) de Artistas locais em manifestações culturais e/ou Eventos Artísticos, Culturais, Musicais, Exposições, Shows e similares organizados pelo Poder Público Municipal ou por Instituições que receberem subvenções sociais ou financeiras do Poder Público Municipal ou através dele para sua realização.</t>
   </si>
   <si>
     <t>5458</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5458/projeto_de_lei_005-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5458/projeto_de_lei_005-2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei 2.866/2021 que dispõe sobre as consignações em folha de pagamento dos servidores públicos ativos, inativos, aposentados, e pensionistas da Administração Direta e indireta do Município de São Lourenço da Mata, em conformidade com a Lei Federal 14.509/2022.</t>
   </si>
   <si>
     <t>5459</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5459/projeto_de_lei_006-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5459/projeto_de_lei_006-2023.pdf</t>
   </si>
   <si>
     <t>Denomina a nova Unidade Básica de Saúde de Josefa Campelo de Lima (Mãe Zefinha) Localizada em Tiúma.</t>
   </si>
   <si>
     <t>5525</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5525/projeto_de_lei_007-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5525/projeto_de_lei_007-2023.pdf</t>
   </si>
   <si>
     <t>Cria o Programa de segurança para Motoboys e Mototaxistas no Município de São Lourenço da Mata.</t>
   </si>
   <si>
     <t>5526</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5526/projeto_de_lei_008-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5526/projeto_de_lei_008-2023.pdf</t>
   </si>
   <si>
     <t>Denomina a Unidade Básica de Saúde Localizada na Avenida Dois no Parque Capibaribe, de Ailton Laurentino dos Santos (Ailton Rossi).</t>
   </si>
   <si>
     <t>5570</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5570/projeto_de_lei_009-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5570/projeto_de_lei_009-2023.pdf</t>
   </si>
   <si>
     <t>Obriga os condomínios residenciais e comercias no Munícipio a comunicar os órgãos de segurança pública quando houver em seu interior a ocorrência de episódios de violência doméstica e familiar contra mulheres, crianças, adolescentes ou idosos.</t>
   </si>
   <si>
     <t>5605</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5605/projeto_de_lei_010-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5605/projeto_de_lei_010-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Creche Municipal.</t>
   </si>
   <si>
     <t>5606</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5606/projeto_de_lei_011-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5606/projeto_de_lei_011-2023.pdf</t>
   </si>
   <si>
     <t>Denomina a nova creche de Ettore Labanca localizada em Tiúma neste Município.</t>
   </si>
   <si>
     <t>5650</t>
   </si>
   <si>
     <t>Autoriza o Poder Público Municipal a instituir gratificação aos integrantes de Comissão Permanente de Licitação, e dá outras providências.</t>
   </si>
   <si>
     <t>5651</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5651/projeto_de_lei_013-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5651/projeto_de_lei_013-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do programa "petfarma" no município de São Lourenço da Mata, e dá outras providências.</t>
   </si>
   <si>
     <t>5654</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5654/projeto_de_lei_014-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5654/projeto_de_lei_014-2023.pdf</t>
   </si>
   <si>
     <t>Institui a carteira de identificação de portadores de fibromialgia, no município de São Lourenço da Mata - PE.</t>
   </si>
   <si>
     <t>5653</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5653/projeto_de_lei_015-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5653/projeto_de_lei_015-2023.pdf</t>
   </si>
   <si>
     <t>Institui a semana do bebê no município de São Lourenço da Mata - PE e dá outras providências.</t>
   </si>
   <si>
     <t>5655</t>
   </si>
   <si>
     <t>Dispõe sobre a reestruturação do conselho municipal de acompanhamento e controle social do fundo de manutenção e desenvolvimento da educação básica e de valorização dos profissionais da educação- CACSFUNDEB, em conformidade com o artigo 212-A da Constituição Federal, regulamento na forma da Lei Federal nº 14.113, de 25 de dezembro de 2020 e dá outras providências.</t>
   </si>
   <si>
     <t>5681</t>
   </si>
   <si>
     <t>Antônio Manga, Gilberto Monteiro, Leonardo Barbosa, Swamy do Queijo</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5681/projeto_de_lei_017-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5681/projeto_de_lei_017-2023.pdf</t>
   </si>
   <si>
     <t>Institui o "Dia Municipal da Terra" e dá outras providências.</t>
   </si>
   <si>
     <t>5708</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5708/projeto_de_lei_018-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5708/projeto_de_lei_018-2023.pdf</t>
   </si>
   <si>
     <t>Denomina a estrada que liga a Rua São Paulo a Vila da Saudade, passe chamar Severino Pedro Alves (Sargento Alves) localizada no bairro da Muribara neste município.</t>
   </si>
   <si>
     <t>5737</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5737/projeto_de_lei_019-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5737/projeto_de_lei_019-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regularização de edificações e dá outras providências.</t>
   </si>
   <si>
     <t>5738</t>
   </si>
   <si>
     <t>Cria a Diretoria de Saúde do Homem e Idoso, Diretoria Administrativa e Diretoria de Equipe Multiprofissional no âmbito da Secretaria Municipal de_x000D_
 Saúde e dá outras providências.</t>
   </si>
   <si>
     <t>5739</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5739/projeto_de_lei_021-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5739/projeto_de_lei_021-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Especial, e dá outras providências.</t>
   </si>
   <si>
     <t>5740</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5740/projeto_de_lei_022-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5740/projeto_de_lei_022-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a nomeação de servidores públicos para a função de Agente de Contratação, Pregoeiro, Equipe de Apoio e Comissão de Contratação, assim definido no caput e no § 2º do Artigo 8º da Lei 14.133/2021, bem como a gestores e fiscais de contrato no âmbito municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>5743</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5743/projeto_de_lei_023-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5743/projeto_de_lei_023-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a nomeação de servidores públicos para a função de Agente de Contratação, Pregoeiro, Equipe de Apoio e Comissão de Contratação, assim definido no caput e no § 2º do Artigo 8º da Lei 14.133/2021, bem como a gestores e fiscais de contrato no âmbito do poder legislativo, e dá outras providências.</t>
   </si>
   <si>
     <t>5745</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5745/projeto_de_lei_024-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5745/projeto_de_lei_024-2023.pdf</t>
   </si>
   <si>
     <t>Cria o "Programa de Conscientização e Promoção a Saúde Bucal".</t>
   </si>
   <si>
     <t>5782</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5782/projeto_de_lei_025-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5782/projeto_de_lei_025-2023.pdf</t>
   </si>
   <si>
     <t>Denomina nome de Rua e dá outras providências.</t>
   </si>
   <si>
     <t>5783</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de instalação de equipamentos detectores de metais nas instituições públicas de ensino do Município de São Lourenço da Mata, e dá outras providências.</t>
   </si>
   <si>
     <t>5784</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5784/projeto_de_lei_027-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5784/projeto_de_lei_027-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a remoção dos telefones públicos inativos e com defeitos no município de São Lourenço da mata e dá outras providências.</t>
   </si>
   <si>
     <t>5785</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5785/projeto_de_lei_028-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5785/projeto_de_lei_028-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a conscientização, prevenção e combate e acompanhamento ao bullying escolar, no projeto pedagógico elaborado pelas escolas públicas de educação básica do município de São Lourenço da Mata, e dá outras providências.</t>
   </si>
   <si>
     <t>5807</t>
   </si>
   <si>
     <t>Institui e normatiza a execução do incentivo financeiro variável por desempenho aos profissionais da atenção primária da secretaria municipal de saúde do município de São Lourenço da Mata, conforme Portaria nº 2.979, de 12 de novembro de 2019 do Ministério da Saúde."</t>
   </si>
   <si>
     <t>5808</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5808/projeto_de_lei_030-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5808/projeto_de_lei_030-2023.pdf</t>
   </si>
   <si>
     <t>Assegura à mulher o direito à presença de acompanhante, de sua escolha, durante as consultas e exames, inclusive ginecológicos, nos estabelecimentos públicos e privados de saúde do município de São Lourenço da Mata.</t>
   </si>
   <si>
     <t>5809</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5809/projeto_de_lei_031-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5809/projeto_de_lei_031-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as normas que regulam a anuência e a fiscalização da execução de obras que interfiram no pavimento dos logradouros públicos e das obras de pavimentação das vias públicas, e dá outras providências.</t>
   </si>
   <si>
     <t>5810</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5810/projeto_de_lei_032-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5810/projeto_de_lei_032-2023.pdf</t>
   </si>
   <si>
     <t>Denomina a corrida dos amigos corredores no dia 01 de maio no município de São Lourenço da Mata.</t>
   </si>
   <si>
     <t>5882</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5882/projeto_de_lei_033-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5882/projeto_de_lei_033-2023.pdf</t>
   </si>
   <si>
     <t>Denomina a Praça localizada em frente ao Campo da Várzea Fria de Praça Jasiel Gonçalves Mota (BIZA).</t>
   </si>
   <si>
     <t>5885</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5885/projeto_de_lei_034-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5885/projeto_de_lei_034-2023.pdf</t>
   </si>
   <si>
     <t>Fica denominada a Upinha do Loteamento São João São Paulo como Tarcísio de Oliveira Moura.</t>
   </si>
   <si>
     <t>5886</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5886/projeto_de_lei_035-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5886/projeto_de_lei_035-2023.pdf</t>
   </si>
   <si>
     <t>Cria o "Programa de diretrizes de projeto para eventos esportivos e ou lúdicos inclusivos para pessoas com deficiência".</t>
   </si>
   <si>
     <t>5915</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5915/projeto_de_lei_036-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5915/projeto_de_lei_036-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste dos vencimentos dos Chefes de Divisão e Diretores de Departamento da rede municipal de educação e dá outras providências.</t>
   </si>
   <si>
     <t>5917</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5917/projeto_de_lei_037-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5917/projeto_de_lei_037-2023.pdf</t>
   </si>
   <si>
     <t>Institui a Semana Municipal do Ciclismo no âmbito do Município de São Lourenço da Mata.</t>
   </si>
   <si>
     <t>5975</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5975/projeto_de_lei_038-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5975/projeto_de_lei_038-2023.pdf</t>
   </si>
   <si>
     <t>Denomina a Unidade Básica de Saúde de Maria Batista de França (Dona Bubu) Localizada no bairro Capibaribe.</t>
   </si>
   <si>
     <t>6025</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6025/projeto_de_lei_039-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6025/projeto_de_lei_039-2023.pdf</t>
   </si>
   <si>
     <t>Reajusta os vencimentos mínimos dos servidores municipais de acordo com o salário mínimo nacional e dá outras providências.</t>
   </si>
   <si>
     <t>6026</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6026/projeto_de_lei_040-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6026/projeto_de_lei_040-2023.pdf</t>
   </si>
   <si>
     <t>6048</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6048/projeto_de_lei_041-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6048/projeto_de_lei_041-2023.pdf</t>
   </si>
   <si>
     <t>Obriga bares, restaurantes, casas noturnas, casas de eventos e afins, localizados no município de São Lourenço da Mata, a adotar medidas de auxílio à mulher em situação de risco.</t>
   </si>
   <si>
     <t>6090</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6090/projeto_de_lei_042-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6090/projeto_de_lei_042-2023.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 3º da lei 2.414/2013 e dá outras providências.</t>
   </si>
   <si>
     <t>6110</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6110/projeto_de_lei_043-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6110/projeto_de_lei_043-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para contratação de operação de crédito junto à caixa econômica federal no âmbito do financiamento à infraestrutura e ao saneamento FINISA.</t>
   </si>
   <si>
     <t>6138</t>
   </si>
   <si>
     <t>Denomina o novo posto de saúde, de Severino José da costa (biu das freiras) localizado na chácara Tiúma, neste município.</t>
   </si>
   <si>
     <t>6140</t>
   </si>
   <si>
     <t>Denomina a nova creche de tio Ettore Labanca. Localizada na chácara Tiúma, neste município.</t>
   </si>
   <si>
     <t>6141</t>
   </si>
   <si>
     <t>Denomina a nova creche de Maria José de Paula Localizada na Loteamento Maria Helena de Moraes em Tiúma, neste município.</t>
   </si>
   <si>
     <t>6142</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6142/projeto_de_lei_047-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6142/projeto_de_lei_047-2023.pdf</t>
   </si>
   <si>
     <t>Denomina a nova Unidade Básica de Saúde do Loteamento lrineu Barbosa Teixeira de Juliana Henrique da Silva.</t>
   </si>
   <si>
     <t>6143</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6143/projeto_de_lei_048-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6143/projeto_de_lei_048-2023.pdf</t>
   </si>
   <si>
     <t>Denomina Ruas no Bairro da Nova Tiúma em nosso município.</t>
   </si>
   <si>
     <t>6240</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6240/projeto_de_lei_049-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6240/projeto_de_lei_049-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a administração, funcionamento e terceirização através de convenio do denominado MERCADO PÚBLICO ANGELO LABANCA ALBANEZ altera a Lei Municipal 1.866/1994 e dá outras providências.</t>
   </si>
   <si>
     <t>6241</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6241/projeto_de_lei_050-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6241/projeto_de_lei_050-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Especial ao orçamento anual de 2023, e dá outras providencias.</t>
   </si>
   <si>
     <t>6251</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6251/projeto_de_lei_051-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6251/projeto_de_lei_051-2023.pdf</t>
   </si>
   <si>
     <t>Fixa os Subsídios do Prefeito, Vice-Prefeito, Vereadores e Secretários Municipais e dá outras providências.</t>
   </si>
   <si>
     <t>6253</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6253/projeto_de_lei_052-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6253/projeto_de_lei_052-2023.pdf</t>
   </si>
   <si>
     <t>Altera a lei 1749/89, sobre regras quanto a obrigatoriedade de instalação de elevadores em edifícios habitacionais e dá outras providências.</t>
   </si>
   <si>
     <t>6254</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6254/projeto_de_lei_053-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6254/projeto_de_lei_053-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração e a execução da Lei Orçamentária de 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>6255</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6255/projeto_de_lei_054-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6255/projeto_de_lei_054-2023.pdf</t>
   </si>
   <si>
     <t>Institui o uso do colar de girassol como instrumento auxiliar de orientação para identificação de pessoas com deficiências ocultas, no Município de São Lourenço da Mata.</t>
   </si>
   <si>
     <t>6282</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6282/projeto_de_lei_055-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6282/projeto_de_lei_055-2023.pdf</t>
   </si>
   <si>
     <t>Institui a campanha "agosto lilás", dedicada à prevenção e conscientização pelo fim da violência contra a mulher no município de São Lourenço da Mata, e dá outras providências.</t>
   </si>
   <si>
     <t>6283</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6283/projeto_de_lei_056-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6283/projeto_de_lei_056-2023.pdf</t>
   </si>
   <si>
     <t>Institui no calendário oficial de eventos e datas comemorativas da rede municipal de ensino do município de São Lourenço da Mata, o 25 de outubro como o dia municipal da leitura.</t>
   </si>
   <si>
     <t>6284</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6284/projeto_de_lei_057-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6284/projeto_de_lei_057-2023.pdf</t>
   </si>
   <si>
     <t>Institui, no âmbito do sistema único de saúde - SUS, o centro de atenção psicossocial de álcool e outras drogas - CAPS AD III, 24 horas, no município de São Lourenço da Mata-PE.</t>
   </si>
   <si>
     <t>6311</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6311/projeto_de_lei_058-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6311/projeto_de_lei_058-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição da 'Semana Municipal do Profissional de Educação Física' e do 'Dia do Profissional de Educação Física' no Município de São Lourenço da mata, e dá outras providencias.</t>
   </si>
   <si>
     <t>6312</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6312/projeto_de_lei_059-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6312/projeto_de_lei_059-2023.pdf</t>
   </si>
   <si>
     <t>Declara a procissão de São Lourenço Mártir, anualmente realizada neste município, patrimônio cultural imaterial de São Lourenço da Mata, e dá outras providências.</t>
   </si>
   <si>
     <t>6339</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6339/projeto_de_lei_060-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6339/projeto_de_lei_060-2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei 2.243/2009.</t>
   </si>
   <si>
     <t>6340</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6340/projeto_de_lei_061-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6340/projeto_de_lei_061-2023.pdf</t>
   </si>
   <si>
     <t>Cria o conselho municipal de pastores evangélicos da cidade de São Lourenço da Mata, e dá outras providências.</t>
   </si>
   <si>
     <t>6341</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6341/projeto_de_lei_062-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6341/projeto_de_lei_062-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a inclusão da cruzada evangelística boas novas: São Lourenço para Cristo, no calendário oficial de eventos do município e dá outras providências.</t>
   </si>
   <si>
     <t>6342</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6342/projeto_de_lei_063-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6342/projeto_de_lei_063-2023.pdf</t>
   </si>
   <si>
     <t>Institui o DIA MUNICIPAL DE DOAR no âmbito do município de São Lourenço da Mata.</t>
   </si>
   <si>
     <t>6358</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6358/projeto_de_lei_064-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6358/projeto_de_lei_064-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o processo de transição no governo local, a instituição de equipe 'de transição pelo candidato eleito para o cargo de Prefeito Municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>6359</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6359/projeto_de_lei_065-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6359/projeto_de_lei_065-2023.pdf</t>
   </si>
   <si>
     <t>Denomina nome de rua e dá outras providências.</t>
   </si>
   <si>
     <t>6374</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6374/projeto_de_lei_066-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6374/projeto_de_lei_066-2023.pdf</t>
   </si>
   <si>
     <t>6395</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6395/projeto_de_lei_067-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6395/projeto_de_lei_067-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo a repassar recursos recebidos da união para cumprimento da assistência financeira complementar de que trata a emenda constitucional 127/2022.</t>
   </si>
   <si>
     <t>6396</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6396/projeto_de_lei_068-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6396/projeto_de_lei_068-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a ratificação do Protocolo de Intenções para a celebração de contrato de consórcio público.</t>
   </si>
   <si>
     <t>6401</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6401/projeto_de_lei_069-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6401/projeto_de_lei_069-2023.pdf</t>
   </si>
   <si>
     <t>Denomina a travessia do bote, entre o Parque Capibaribe e o centro, patrimônio cultural e imaterial de São Lourenço da Mata, e dá outras providências.</t>
   </si>
   <si>
     <t>6402</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6402/projeto_de_lei_070-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6402/projeto_de_lei_070-2023.pdf</t>
   </si>
   <si>
     <t>Denomina nome de rua dá outras providências.</t>
   </si>
   <si>
     <t>6440</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6440/projeto_de_lei_071-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6440/projeto_de_lei_071-2023.pdf</t>
   </si>
   <si>
     <t>6441</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6441/projeto_de_lei_072-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6441/projeto_de_lei_072-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para contratação de operação de crédito junto ao banco do brasil para investimentos em infraestrutura.</t>
   </si>
   <si>
     <t>6462</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6462/projeto_de_lei_074-2023_revisao_ppa.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6462/projeto_de_lei_074-2023_revisao_ppa.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município para o exercício financeiro de 2024.</t>
   </si>
   <si>
     <t>6463</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6463/projeto_de_lei_074-2023_revisao_ppa.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6463/projeto_de_lei_074-2023_revisao_ppa.pdf</t>
   </si>
   <si>
     <t>Institui a Revisão da Parcela do Plano Plurianual do Município para o período de 2024.</t>
   </si>
   <si>
     <t>6487</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6487/projeto_de_lei_075-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6487/projeto_de_lei_075-2023.pdf</t>
   </si>
   <si>
     <t>6488</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6488/projeto_de_lei_076-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6488/projeto_de_lei_076-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Suplementar, e dá outras providências.</t>
   </si>
   <si>
     <t>6489</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6489/projeto_de_lei_077-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6489/projeto_de_lei_077-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza a colocação de abrigos (casinhas), comedouros e bebedouros "Alimenta-CÃO", para animais comunitários e em situação de Rua no Município de São Lourenço da Mata e dá outras providencias.</t>
   </si>
   <si>
     <t>6526</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6526/projeto_de_lei_078-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6526/projeto_de_lei_078-2023.pdf</t>
   </si>
   <si>
     <t>Determina sobre a obrigatoriedade do fornecimento de protetor solar aos servidores da limpeza pública (garis), agentes municipais de saúde, agentes de endemias, agentes municipais de trânsito do município de São Lourenço da Mata, e adota outras providências.</t>
   </si>
   <si>
     <t>6555</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6555/projeto_de_lei_079-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6555/projeto_de_lei_079-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a celebrar Transação Judicial para amortização e liquidação de débito de Precatório na Justiça Federal e dá outras providências.</t>
   </si>
   <si>
     <t>6590</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6590/projeto_de_lei_080-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6590/projeto_de_lei_080-2023.pdf</t>
   </si>
   <si>
     <t>Denominação da Rua 1, como RUA DA GLÓRIA, na Comunidade Vila Israel e dá outras providências.</t>
   </si>
   <si>
     <t>6591</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6591/projeto_de_lei_081-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6591/projeto_de_lei_081-2023.pdf</t>
   </si>
   <si>
     <t>Denomina Nome de Rua SEBASTIANA MARIA DA SILVA, à 2ª Travessa Santa Terezinha, no Distrito de Matriz da Luz.</t>
   </si>
   <si>
     <t>6593</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6593/projeto_de_lei_082-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6593/projeto_de_lei_082-2023.pdf</t>
   </si>
   <si>
     <t>Declara Patrimônio Material, Histórico e Cultural o Engenho Cangaçá.</t>
   </si>
   <si>
     <t>6594</t>
   </si>
   <si>
     <t>Denomina Nome da Rua 2, como RUA BOAS NOVAS, na Comunidade Vila Israel.</t>
   </si>
   <si>
     <t>6617</t>
   </si>
   <si>
     <t>Denomina nome de rua da vitória, à rua 3 da comunidade vila israel.</t>
   </si>
   <si>
     <t>6618</t>
   </si>
   <si>
     <t>Denomina nome da travessa da rua boas novas, rua travessa da rua 2 da comunidade vila israel.</t>
   </si>
   <si>
     <t>6636</t>
   </si>
   <si>
     <t>Denomina nome da rua 4, de rua: da esperança, da comunidade vila israel.</t>
   </si>
   <si>
     <t>6637</t>
   </si>
   <si>
     <t>Denomina Nome da RUA 6, DE RUA VENCEREMOS da Comunidade Vila Israel.</t>
   </si>
   <si>
     <t>6638</t>
   </si>
   <si>
     <t>Altera o nome da Rua Agrestina para Rua Vereador Antônio Rodrigues de Lima.</t>
   </si>
   <si>
     <t>6704</t>
   </si>
   <si>
     <t>Dá nova redação ao artigo 99 da Lei 1.749/89 anteriormente modificado pela Lei 2.997 /2023.</t>
   </si>
   <si>
     <t>6705</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6705/projeto_de_lei_090-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6705/projeto_de_lei_090-2023.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Incentivo à Regularização Fiscal com a Fazenda Pública do Município de São Lourenço da Mata, denominado "REFIS SÃO LOURENÇO DA MATA 2024", e dá outras providências.</t>
   </si>
   <si>
     <t>6706</t>
   </si>
   <si>
     <t>Denomina de Vila Israel a comunidade situada por trás do antigo matadouro e próximo ao bairro Rosina Labanca.</t>
   </si>
   <si>
     <t>6733</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da apresentação do cartão de vacinação para matrícula nas escolas do município de São Lourenço da Mata - PE e dá outras providências.</t>
   </si>
   <si>
     <t>6747</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6747/projeto_de_lei_093-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6747/projeto_de_lei_093-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o conhecimento aos alunos sobre a biografia das personalidades que denominam as escolas municipais.</t>
   </si>
   <si>
     <t>6748</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6748/projeto_de_lei_094-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6748/projeto_de_lei_094-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Integração ao Sistema Nacional de Trânsito - SNT, através da Secretaria de Segurança Pública e Mobilidade - órgão municipal executivo_x000D_
 de trânsito e da criação da Junta Administrativa de Recursos de Infração - JARI e dá outras providências.</t>
   </si>
   <si>
     <t>6749</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6749/projeto_de_lei_095-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6749/projeto_de_lei_095-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Sistema de Mobilidade Urbana de São Lourenço da Mata - SIMUR/São Lourenço da Mata.</t>
   </si>
   <si>
     <t>5680</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Dispõe sobre o Parecer do Tribunal de Contas do Estado de Pernambuco, Processo TCE-PE Nº 20100372-7 - referente à Prestação de Contas da Prefeitura Municipal de São Lourenço da Mata, relativo ao exercício financeiro de 2019.</t>
   </si>
   <si>
     <t>5741</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5741/projeto_de_resolucao_793-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5741/projeto_de_resolucao_793-2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Benemérita do Município de São Lourenço da Mata, a Tenente-Coronel Denize Manso de Oliveira.</t>
   </si>
   <si>
     <t>5742</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5742/projeto_de_resolucao_794-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5742/projeto_de_resolucao_794-2023.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão honorífico do município de São Lourenço da Mata ao padre Adriano Araújo da Fonseca.</t>
   </si>
   <si>
     <t>5811</t>
   </si>
   <si>
     <t>Concede o título de cidadão honorifico do município de são Lourenço da Mata, ao senhor Helrick Azevedo da silva.</t>
   </si>
   <si>
     <t>5883</t>
   </si>
   <si>
     <t>Instituir normas disciplinares internas para arquivamento de documentos, aprovar a Tabela de Temporalidade de Documentos e autorizar a realização do procedimento de eliminação e incineração de documentos da Câmara Municipal de São Lourenço da Mata.</t>
   </si>
   <si>
     <t>5936</t>
   </si>
   <si>
     <t>Leonardo Barbosa, Deto de Lages, João Pessoa, Queu</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorífico do Município de São Lourenço da Mata, ao Pr. Cândido de Freitas Cavalcante Filho.</t>
   </si>
   <si>
     <t>6089</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6089/projeto_de_resolucao_798-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6089/projeto_de_resolucao_798-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Parecer do Tribunal de Contas do Estado de Pernambuco, Processo TCE-PE Nº 1503308-9 - referente à Prestação de Contas da Prefeitura Municipal de São Lourenço da Mata, relativo ao exercício financeiro de 2010.</t>
   </si>
   <si>
     <t>6144</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6144/projeto_de_resolucao_799-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6144/projeto_de_resolucao_799-2023.pdf</t>
   </si>
   <si>
     <t>Regulamenta a aplicação da lei nº 13.709, de 14 de agosto de 2018 – lei geral de proteção de dados pessoais (LGPD), no âmbito da câmara municipal de São Lourenço da Mata – estado de Pernambuco.</t>
   </si>
   <si>
     <t>6165</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6165/projeto_de_resolucao_800-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6165/projeto_de_resolucao_800-2023.pdf</t>
   </si>
   <si>
     <t>Regulamenta a Lei Federal nº 14.129/2021, de 29 de março de 2021 no âmbito do Poder Legislativo Municipal de São Lourenço da Mata - PE e dá outras providências.</t>
   </si>
   <si>
     <t>6250</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6250/projeto_de_resolucao_801-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6250/projeto_de_resolucao_801-2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Honorífica do Município de São Lourenço da Mata, a Ministra da Ciência, Tecnologia e Inovação do Brasil, Luciana Barbosa de Oliveira Santos.</t>
   </si>
   <si>
     <t>6252</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6252/projeto_de_resolucao_802-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6252/projeto_de_resolucao_802-2023.pdf</t>
   </si>
   <si>
     <t>Institui férias anuais acrescidas de um terço para os agentes políticos do Poder Legislativo do município de São Lourenço da Mata/PE, e dá outras providências.</t>
   </si>
   <si>
     <t>6285</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6285/projeto_de_resolucao_803-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6285/projeto_de_resolucao_803-2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorífico do Município de São Lourenço da Mata, ao Sr. Luiz Antônio Ferreira Pacheco da Costa.</t>
   </si>
   <si>
     <t>6286</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6286/projeto_de_resolucao_804-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6286/projeto_de_resolucao_804-2023.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão honorífico do município de São Lourenço da Mata ao deputado estadual Eriberto Medeiros filho.</t>
   </si>
   <si>
     <t>6310</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6310/projeto_de_resolucao_805-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6310/projeto_de_resolucao_805-2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorífico do Município de São Lourenço da Mata, ao Sr. Advogado Marcelo Agnese Lannes.</t>
   </si>
   <si>
     <t>6357</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6357/projeto_de_resolucao_806-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6357/projeto_de_resolucao_806-2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Benemérito do Município de São Lourenço da Mata, ao Sr. Advogado Márcio Alves de Souza.</t>
   </si>
   <si>
     <t>6537</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6537/projeto_de_resolucao_807-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6537/projeto_de_resolucao_807-2023.pdf</t>
   </si>
   <si>
     <t>Regulamenta a aplicação da Lei Nº 12.527, de 18 de novembro de 2011 - Lei de Acesso à Informação, no âmbito da Câmara Municipal de São Lourenço da Mata - PE.</t>
   </si>
   <si>
     <t>6397</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6397/projeto_de_resolucao_808-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6397/projeto_de_resolucao_808-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Parecer do Tribunal de Contas do Estado de Pernambuco, Processo TCE-PE Nº 21100487-0 referente à Prestação de Contas da Prefeitura Municipal de São Lourenço da Mata, relativo ao exercício financeiro de 2020.</t>
   </si>
   <si>
     <t>6461</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6461/projeto_de_resolucao_809-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6461/projeto_de_resolucao_809-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Parecer do Tribunal de Contas do Estado de Pernambuco, Processo TCE-PE Nº 22100478-6 referente à Prestação de Contas da Prefeitura Municipal de São Lourenço da Mata, relativo ao exercício financeiro de 2021.</t>
   </si>
   <si>
     <t>6508</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6508/projeto_de_resolucao_810-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6508/projeto_de_resolucao_810-2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorífico do Município de São Lourenço da Mata, à Sra. Célia Ferreira Lopes da Cruz Labanca.</t>
   </si>
   <si>
     <t>6614</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6614/projeto_de_resolucao_811-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6614/projeto_de_resolucao_811-2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorífico do Município de São Lourenço da Mata, ao Sr. PAULO ROBERTO DE SANTANA.</t>
   </si>
   <si>
     <t>6619</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorífico do Município de São Lourenço da Mata ao Senhor Leonardo Brasil Pepe - Atleta de Jiu-Jitsu.</t>
   </si>
   <si>
     <t>6620</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6620/projeto_de_resolucao_813-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6620/projeto_de_resolucao_813-2023.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão honorífico do município de São Lourenço da Mata ao excelentíssimo senhor doutor juiz de direito José Wilson Soares Martins.</t>
   </si>
   <si>
     <t>6850</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6850/projeto_de_resolucao_814-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6850/projeto_de_resolucao_814-2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorífico do Município de São Lourenço da Mata, ao Sr. Djalma Dutra Costa Junior.</t>
   </si>
   <si>
     <t>6851</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6851/projeto_de_resolucao_815-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6851/projeto_de_resolucao_815-2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Honorífico do Município de São Lourenço da Mata, a Srª. Andrea Chaves Guerra.</t>
   </si>
   <si>
     <t>6527</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6527/projeto_de_decreto_legislativo_001-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6527/projeto_de_decreto_legislativo_001-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização ao prefeito para se ausentar do município.</t>
   </si>
   <si>
     <t>6217</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão do plano de amortização para equacionamento do passivo atuarial do SÃO LOURENÇO PREV; a mudança do seu sistema de_x000D_
 financiamento e dá outras providências.</t>
   </si>
   <si>
     <t>6398</t>
   </si>
   <si>
     <t>Dá nova redação ao inciso V do art. 87, aos incisos IV, VII e VIII do art. 289, ao inciso I do art. 233, retifica erros de digitação das siglas VMAT e FCD, retifica o valor do código de nº 31 da Planta Genérica de valores da Tabela I do Anexo I e os itens 3.1, 3.2, 3.3, 14, 15 e 16 da Tabela V do Anexo IV, e cria os arts. 313-A ao 313-P da Subseção I- A da Lei Complementar nº 003/2022 do Município de São Lourenço da Mata.</t>
   </si>
   <si>
     <t>6616</t>
   </si>
   <si>
     <t>EMADI</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6616/01_-_emenda_aditiva_ref._pl_073-2023.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6616/01_-_emenda_aditiva_ref._pl_073-2023.pdf</t>
   </si>
   <si>
     <t>Adição e Redução no valor na dotação orçamentária do Órgão 01- PODER LEGISLATIVO, constantes nos Anexos da LOA do Projeto de Lei do Executivo 073/2023.</t>
   </si>
   <si>
     <t>5710</t>
   </si>
   <si>
     <t>EMMOD</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
     <t>JUSRED - Justiça e Redação</t>
   </si>
   <si>
     <t>Fica modificada a redação da ementa do projeto de lei, e Ficam modificadas as redações dos artigos 1 º e 2º do PROJETO DE LEI Nº 14/2023.</t>
   </si>
   <si>
     <t>6621</t>
   </si>
   <si>
     <t>EMIMP</t>
   </si>
   <si>
     <t>Emenda Impositiva</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6621/emenda_impositiva-1.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6621/emenda_impositiva-1.pdf</t>
   </si>
   <si>
     <t>Capeamento da Rua Arlinda Germânia dos Santos, Aquisição de Ar Condicionado para a UBS Umuarama.</t>
   </si>
   <si>
     <t>6764</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6764/emenda_impositiva-2.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6764/emenda_impositiva-2.pdf</t>
   </si>
   <si>
     <t>Manutenção da Casa Amiga da Criança.</t>
   </si>
   <si>
     <t>6765</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6765/emenda_impositiva-3.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6765/emenda_impositiva-3.pdf</t>
   </si>
   <si>
     <t>Aquisição de equipamentos odontológico para USB da Bela Vista, Aquisição lavadora e secadora para o Hospital Petronila Campos, Aquisição de imóvel para instalação de uma creche no loteamento Bela vista, Pavimentação do trecho da rua Célia Pereira Monteiro no loteamento lrineu Barbosa Teixeira, Recapeamento asfáltico da Rua Teresinha no loteamento Bela vista.</t>
   </si>
   <si>
     <t>6766</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6766/emenda_impositiva-4.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6766/emenda_impositiva-4.pdf</t>
   </si>
   <si>
     <t>Manutenção do Centro Especializado de Odontologia, Manutenção do Posto de Saúde de Penedo.</t>
   </si>
   <si>
     <t>6767</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6767/emenda_impositiva-5.pdf</t>
-[...2 lines deleted...]
-    <t>Equipamentos castração de animais no CVA,  Medicamentos para castração de animais no CVA.</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6767/emenda_impositiva-5.pdf</t>
+  </si>
+  <si>
+    <t>Equipamentos castração de animais no CVA,  Medicamentos para castração de animais no CVA, Construção de passarela na ponte de Penedo.</t>
   </si>
   <si>
     <t>6768</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6768/emenda_impositiva-6.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6768/emenda_impositiva-6.pdf</t>
   </si>
   <si>
     <t>Compra de fraldas para pacientes acamados, Pavimentação da Rua das Rosas - Penedo.</t>
   </si>
   <si>
     <t>6769</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6769/emenda_impositiva-7.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6769/emenda_impositiva-7.pdf</t>
   </si>
   <si>
     <t>Aquisição de um Equipamento de Ultrassonografia para Upinha de Matriz da Luz, Aquisição de uma Ambulância para o Engenho Santa Rosa.</t>
   </si>
   <si>
     <t>6770</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6770/emenda_impositiva-8.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6770/emenda_impositiva-8.pdf</t>
   </si>
   <si>
     <t>Aquisição de ambulância para o posto de saúde DONA BUBÚ localizado na Comunidade do GLEBA DO PATRIARCA, no Bairro CAPIBARIBE,  Pavimentação da 1ª travessa da rua 75 e seus becos e vielas localizado entre os bairros do Parque Capibaribe e Penedo.</t>
   </si>
   <si>
     <t>6771</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6771/emenda_impositiva-9.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6771/emenda_impositiva-9.pdf</t>
   </si>
   <si>
     <t>Implantação do Bloco Cirúrgico da Clínica Veterinária.</t>
   </si>
   <si>
     <t>6772</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6772/emenda_impositiva-10.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6772/emenda_impositiva-10.pdf</t>
   </si>
   <si>
     <t>Construção de uma UBS em Santa Rosa, Coberta na quadra no Distrito de Lages.</t>
   </si>
   <si>
     <t>6773</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6773/emenda_impositiva-11.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6773/emenda_impositiva-11.pdf</t>
   </si>
   <si>
     <t>Aquisição de Ambulância para o posto de Saúde de Tiúma, Calçamento da rua Damião de Santana CEP.54.737-485 portal Tiúma.</t>
   </si>
   <si>
     <t>6774</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6774/emenda_impositiva-12.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6774/emenda_impositiva-12.pdf</t>
   </si>
   <si>
     <t>Compra de Fraldas para o CAF, Pavimentação da rua Alameda das Margaridas Chácara Tiúma.</t>
   </si>
   <si>
     <t>6775</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6775/emenda_impositiva-13.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6775/emenda_impositiva-13.pdf</t>
   </si>
   <si>
     <t>Aquisição de um aparelho de ultrassom portátil,  Construção de uma quadra poliesportiva para Escola Ercina Lapenda.</t>
   </si>
   <si>
     <t>6776</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6776/emenda_impositiva-14.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6776/emenda_impositiva-14.pdf</t>
   </si>
   <si>
     <t>Posto de Saúde da Família do Alto Santo Antônio Bairro Centro,  Piso da Quadra e Coberta próxima ao Colégio Josué Pereira e Avenida Oriental nº 01 Bairro Beira Rio.</t>
   </si>
   <si>
     <t>6777</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6777/emenda_impositiva-15.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6777/emenda_impositiva-15.pdf</t>
   </si>
   <si>
     <t>Aquisição de um Aparelho de ultrassonografia portátil para o posto médico da bela vista, Reforma da praça da bela vista.</t>
   </si>
   <si>
     <t>5709</t>
   </si>
   <si>
     <t>EMRED</t>
   </si>
   <si>
     <t>Emenda Supressiva</t>
   </si>
   <si>
     <t>Fica SUPRIMIDO o inciso II do artigo 3° do PROJETO DE LEI Nº 14/2023.</t>
   </si>
   <si>
     <t>5744</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5744/veto_01-2023_ref._pl-013.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5744/veto_01-2023_ref._pl-013.pdf</t>
   </si>
   <si>
     <t>Veto - Ref.: PL 013/2023 -Dispõe sobre a criação do programa "petfarma" no município de São Lourenço da Mata, e dá outras providências.</t>
   </si>
   <si>
     <t>5884</t>
   </si>
   <si>
     <t>Veto - Ref.: PL 014/2023 - Institui a carteira de identificação de portadores de fibromialgia, no município de São Lourenço da Mata - PE.</t>
   </si>
   <si>
     <t>6027</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6027/veto_03-2023_ref._pl-030.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6027/veto_03-2023_ref._pl-030.pdf</t>
   </si>
   <si>
     <t>Veto integral - Ref.: PL 030/2023 - Assegura à mulher o direito à presença de acompanhante, de sua escolha, durante as consultas e exames, inclusive ginecológicos, nos estabelecimentos públicos e privados de saúde do município de São Lourenço da Mata.</t>
   </si>
   <si>
     <t>6028</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6028/veto_04-2023_ref._pl-031.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6028/veto_04-2023_ref._pl-031.pdf</t>
   </si>
   <si>
     <t>Veto parcial - Ref.: PL 031/2023 - Dispõe sobre as normas que regulam a anuência e a fiscalização da execução de obras que interfiram no pavimento dos logradouros públicos e das obras de pavimentação das vias públicas, e dá outras providências.</t>
   </si>
   <si>
     <t>6029</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6029/veto_05-2023_ref._pl-024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6029/veto_05-2023_ref._pl-024.pdf</t>
   </si>
   <si>
     <t>Veto integral - Ref.: PL 024/2023 - Cria o programa de conscientização e promoção à saúde bucal.</t>
   </si>
   <si>
     <t>6030</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6030/veto_06-2023_ref._pl-028.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6030/veto_06-2023_ref._pl-028.pdf</t>
   </si>
   <si>
     <t>Veto integral - Ref.: PL 028/2023 - Dispõe sobre a conscientização, prevenção, combate e acompanhamento ao bullying escolar, no projeto pedagógico elaborado pelas escolar públicas de educação básica do município de São Lourenço da Mata, e dá outras providências.</t>
   </si>
   <si>
     <t>6239</t>
   </si>
   <si>
     <t>Veto parcial - Ref.: PL 030/2023 - Assegura à mulher o direito à presença de acompanhante, de sua escolha, durante as consultas e exames, inclusive ginecológicos, nos estabelecimentos públicos e privados de saúde do município de São Lourenço da Mata.</t>
   </si>
   <si>
     <t>6256</t>
   </si>
   <si>
     <t>Veto integral - Ref.: PL 051/2023</t>
   </si>
   <si>
     <t>6734</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6734/veto_09-2023_ref._pl-078.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6734/veto_09-2023_ref._pl-078.pdf</t>
   </si>
   <si>
     <t>Veto integral - Ref.: PL 078/2023 - Determina sobre a obrigatoriedade do fornecimento de protetor solar aos servidores da limpeza pública (garis), agentes municipais de saúde, agentes de endemias, agentes municipais de trânsito do município de São Lourenço da Mata, e adota outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -13543,67 +13543,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5461/req-0001-2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5462/req-0002-2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5463/req-0003-2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5464/req-0004-2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5465/req-0005-2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5466/req-0006-2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5467/req-0007-2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5468/req-0008-2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5469/req-0009-2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5470/req-0010-2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5471/req-0011-2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5472/req-0012-2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5473/req-0013-2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5474/req-0014-2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5475/req-0015-2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5476/req-0016-2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5477/req-0017-2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5478/req-0018-2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5479/req-0019-2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5480/req-0020-2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5481/req-0021-2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5482/req-0022-2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5483/req-0023-2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5484/req-0024-2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5485/req-0025-2023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5486/req-0026-2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5487/req-0027-2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5488/req-0028-2023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5489/req-0029-2023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5490/req-0030-2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5492/req-0031-2023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5493/req-0032-2023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5494/req-0033-2023.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5495/req-0034-2023.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5496/req-0035-2023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5497/req-0036-2023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5498/req-0037-2023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5499/req-0038-2023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5500/req-0039-2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5501/req-0040-2023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5502/req-0041-2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5503/req-0042-2023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5491/req-0043-2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5504/req-0044-2023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5505/req-0045-2023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5506/req-0046-2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5507/req-0047-2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5508/req-0048-2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5509/req-0049-2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5510/req-0050-2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5511/req-0051-2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5512/req-0052-2023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5513/req-0053-2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5514/req-0054-2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5515/req-0055-2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5516/req-0056-2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5517/req-0057-2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5518/req-0058-2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5519/req-0059-2023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5520/req-0060-2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5521/req-0061-2023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5522/req-0062-2023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5523/req-0063-2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5524/req-0064-2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5527/req-0065-2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5528/req-0066-2023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5529/req-0067-2023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5530/req-0068-2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5534/req-0069-2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5531/req-0070-2023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5532/req-0071-2023.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5533/req-0072-2023.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5535/req-0073-2023.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5536/req-0074-2023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5537/req-0075-2023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5538/req-0076-2023.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5539/req-0077-2023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5540/req-0078-2023.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5541/req-0079-2023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5542/req-0080-2023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5545/req-0083-2023.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5546/req-0084-2023.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5547/req-0085-2023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5548/req-0086-2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5549/req-0087-2023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5550/req-0088-2023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5551/req-0089-2023.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5552/req-0090-2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5553/req-0091-2023.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5554/req-0092-2023.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5555/req-0093-2023.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5556/req-0094-2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5557/req-0095-2023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5558/req-0096-2023.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5559/req-0097-2023.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5560/req-0098-2023.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5561/req-0099-2023.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5562/req-0100-2023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5563/req-0101-2023.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5564/req-0102-2023.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5565/req-0103-2023.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5566/req-0104-2023.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5567/req-0105-2023.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5568/req-0106-2023.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5569/req-0107-2023.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5571/req-0108-2023.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5572/req-0109-2023.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5573/req-0110-2023.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5574/req-0111-2023.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5575/req-0112-2023.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5576/req-0113-2023.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5577/req-0114-2023.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5578/req-0115-2023.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5579/req-0116-2023.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5580/req-0117-2023.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5581/req-0118-2023.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5582/req-0119-2023.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5583/req-0120-2023.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5584/req-0121-2023.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5585/req-0122-2023.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5586/req-0123-2023.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5587/req-0124-2023.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5588/req-0125-2023.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5589/req-0126-2023.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5590/req-0127-2023.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5591/req-0128-2023.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5592/req-0129-2023.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5593/req-0130-2023.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5594/req-0131-2023.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5595/req-0132-2023.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5596/req-0133-2023.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5597/req-0134-2023.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5598/req-0135-2023.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5599/req-0136-2023.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5600/req-0137-2023.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5601/req-0138-2023.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5602/req-0139-2023.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5603/req-0140-2023.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5604/req-0141-2023.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5607/req-0142-2023.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5608/req-0143-2023.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5609/req-0144-2023.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5610/req-0145-2023.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5611/req-0146-2023.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5612/req-0147-2023.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5613/req-0148-2023.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5614/req-0149-2023.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5615/req-0150-2023.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5616/req-0151-2023.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5617/req-0152-2023.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5618/req-0153-2023.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5619/req-0154-2023.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5620/req-0155-2023.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5622/req-0156-2023.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5621/req-0157-2023.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5623/req-0158-2023.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5624/req-0159-2023.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5625/req-0160-2023.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5626/req-0161-2023.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5627/req-0162-2023.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5628/req-0163-2023.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5629/req-0164-2023.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5630/req-0165-2023.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5631/req-0166-2023.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5632/req-0167-2023.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5633/req-0168-2023.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5634/req-0169-2023.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5635/req-0170-2023.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5636/req-0171-2023.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5637/req-0172-2023.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5638/req-0173-2023.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5639/req-0174-2023.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5640/req-0175-2023.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5641/req-0176-2023.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5642/req-0177-2023.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5643/req-0178-2023.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5644/req-0179-2023.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5645/req-0180-2023.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5646/req-0181-2023.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5647/req-0182-2023.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5648/req-0183-2023.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5649/req-0184-2023.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5657/req-0186-2023.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5658/req-0187-2023.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5659/req-0188-2023.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5660/req-0189-2023.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5661/req-0190-2023.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5662/req-0191-2023.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5663/req-0192-2023.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5664/req-0193-2023.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5665/req-0194-2023.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5666/req-0195-2023.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5667/req-0196-2023.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5668/req-0197-2023.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5669/req-0198-2023.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5670/req-0199-2023.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5671/req-0200-2023.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5672/req-0201-2023.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5673/req-0202-2023.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5674/req-0203-2023.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5675/req-0204-2023.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5676/req-0205-2023.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5677/req-0206-2023.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5678/req-0207-2023.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5679/req-0208-2023.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5682/req-0209-2023.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5683/req-0210-2023.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5684/req-0211-2023.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5685/req-0212-2023.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5686/req-0213-2023.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5687/req-0214-2023.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5688/req-0215-2023.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5689/req-0216-2023.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5690/req-0217-2023.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5691/req-0218-2023.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5692/req-0219-2023.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5693/req-0220-2023.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5694/req-0221-2023.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5695/req-0222-2023.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5696/req-0223-2023.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5697/req-0224-2023.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5698/req-0225-2023.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5699/req-0226-2023.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5700/req-0227-2023.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5701/req-0228-2023.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5702/req-0229-2023.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5703/req-0230-2023.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5705/req-0232-2023.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5706/req-0233-2023.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5707/req-0234-2023.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5711/req-0235-2023.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5712/req-0236-2023.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5713/req-0237-2023.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5714/req-0238-2023.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5715/req-0239-2023.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5716/req-0240-2023.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5717/req-0241-2023.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5718/req-0242-2023.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5719/req-0243-2023.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5720/req-0244-2023.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5721/req-0245-2023.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5722/req-0246-2023.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5724/req-0248-2023.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5725/req-0249-2023.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5726/req-0250-2023.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5727/req-0251-2023.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5728/req-0252-2023.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5729/req-0253-2023.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5730/req-0254-2023.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5731/req-0255-2023.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5732/req-0256-2023.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5733/req-0257-2023.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5734/req-0258-2023.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5735/req-0259-2023.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5736/req-0260-2023.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5746/req-0261-2023.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5747/req-0262-2023.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5748/req-0263-2023.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5749/req-0264-2023.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5750/req-0265-2023.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5751/req-0266-2023.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5752/req-0267-2023.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5753/req-0268-2023.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5754/req-0269-2023.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5755/req-0270-2023.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5756/req-0271-2023.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5757/req-0272-2023.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5758/req-0273-2023.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5759/req-0274-2023.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5760/req-0275-2023.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5761/req-0276-2023.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5762/req-0277-2023.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5763/req-0278-2023.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5764/req-0279-2023.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5765/req-0280-2023.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5766/req-0281-2023.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5767/req-0282-2023.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5768/req-0283-2023.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5769/req-0284-2023.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5770/req-0285-2023.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5771/req-0286-2023.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5772/req-0287-2023.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5773/req-0288-2023.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5774/req-0289-2023.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5775/req-0290-2023.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5776/req-0291-2023.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5777/req-0292-2023.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5778/req-0293-2023.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5779/req-0294-2023.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5780/req-0295-2023.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5781/req-0296-2023.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5786/req-0297-2023.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5787/req-0298-2023.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5788/req-0299-2023.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5789/req-0300-2023.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5790/req-0301-2023.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5791/req-0302-2023.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5792/req-0303-2023.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5793/req-0304-2023.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5794/req-0305-2023.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5795/req-0306-2023.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5796/req-0307-2023.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5797/req-0308-2023.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5798/req-0309-2023.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5799/req-0310-2023.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5800/req-0311-2023.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5801/req-0312-2023.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5802/req-0313-2023.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5803/req-0314-2023.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5804/req-0315-2023.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5805/req-0316-2023.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5806/req-0317-2023.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5812/req-0318-2023.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5813/req-0319-2023.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5814/req-0320-2023.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5815/req-0321-2023.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5816/req-0322-2023.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5817/req-0323-2023.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5818/req-0324-2023.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5819/req-0325-2023.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5820/req-0326-2023.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5821/req-0327-2023.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5822/req-0328-2023.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5823/req-0329-2023.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5824/req-0330-2023.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5825/req-0331-2023.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5826/req-0332-2023.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5827/req-0333-2023.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5828/req-0334-2023.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5829/req-0335-2023.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5830/req-0336-2023.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5831/req-0337-2023.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5832/req-0338-2023.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5833/req-0339-2023.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5834/req-0340-2023.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5835/req-0341-2023.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5836/req-0342-2023.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5837/req-0343-2023.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5838/req-0344-2023.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5839/req-0345-2023.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5840/req-0346-2023.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5841/req-0347-2023.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5842/req-0348-2023.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5843/req-0349-2023.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5844/req-0350-2023.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5845/req-0351-2023.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5846/req-0352-2023.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5847/req-0353-2023.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5848/req-0354-2023.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5849/req-0355-2023.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5850/req-0356-2023.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5851/req-0357-2023.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5852/req-0358-2023.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5853/req-0359-2023.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5877/req-0360-2023.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5878/req-0361-2023.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5879/req-0362-2023.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5880/req-0363-2023.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5881/req-0364-2023.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5854/req-0365-2023.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5855/req-0366-2023.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5856/req-0367-2023.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5857/req-0368-2023.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5858/req-0369-2023.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5859/req-0370-2023.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5860/req-0371-2023.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5861/req-0372-2023.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5862/req-0373-2023.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5863/req-0374-2023.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5864/req-0375-2023.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5865/req-0376-2023.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5866/req-0377-2023.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5867/req-0378-2023.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5868/req-0379-2023.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5869/req-0380-2023.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5870/req-0381-2023.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5871/req-0382-2023.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5872/req-0383-2023.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5873/req-0384-2023.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5874/req-0385-2023.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5875/req-0386-2023.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5876/req-0387-2023.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5887/req-0388-2023.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5888/req-0389-2023.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5889/req-0390-2023.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5890/req-0391-2023.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5891/req-0392-2023.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5893/req-0394-2023.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5894/req-0395-2023.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5895/req-0396-2023.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5896/req-0397-2023.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5897/req-0379-2023.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5898/req-0399-2023.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5899/req-0400-2023.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5900/req-0401-2023.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5901/req-0402-2023.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5902/req-0403-2023.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5903/req-0404-2023.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5904/req-0405-2023.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5905/req-0406-2023.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5906/req-0407-2023.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5907/req-0408-2023.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5908/req-0409-2023.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5909/req-0410-2023.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5910/req-0411-2023.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5911/req-0412-2023.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5912/req-0413-2023.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5913/req-0414-2023.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5914/req-0415-2023.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5916/req-0417-2023.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5918/req-0418-2023.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5919/req-0419-2023.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5920/req-0420-2023.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5921/req-0421-2023.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5922/req-0422-2023.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5923/req-0423-2023.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5924/req-0424-2023.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5925/req-0425-2023.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5926/req-0426-2023.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5927/req-0427-2023.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5928/req-0428-2023.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5929/req-0429-2023.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5930/req-0430-2023.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5931/req-0431-2023.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5932/req-0432-2023.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5933/req-0433-2023.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5934/req-0434-2023.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5935/req-0435-2023.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5986/req-0446-2023.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5987/req-0447-2023.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5988/req-0448-2023.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5989/req-0449-2023.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5990/req-0450-2023.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5991/req-0451-2023.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5992/req-0452-2023.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5993/req-0453-2023.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5994/req-0454-2023.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6031/req-0455-2023.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6032/req-0456-2023.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6033/req-0457-2023.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6034/req-0458-2023.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6035/req-0459-2023.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6036/req-0460-2023.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6037/req-0461-2023.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6038/req-0462-2023.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6039/req-0463-2023.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6040/req-0464-2023.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6041/req-0465-2023.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6042/req-0466-2023.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6043/req-0467-2023.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6044/req-0468-2023.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6045/req-0469-2023.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6046/req-0470-2023.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6047/req-0471-2023.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6049/req-0472-2023.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6050/req-0473-2023.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6051/req-0474-2023.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6052/req-0475-2023.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6053/req-0476-2023.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6054/req-0477-2023.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6055/req-0478-2023.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6056/req-0479-2023.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6057/req-0480-2023.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6069/req-0481-2023.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6070/req-0482-2023.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6071/req-0483-2023.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6072/req-0484-2023.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6073/req-0485-2023.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6074/req-0486-2023.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6075/req-0487-2023.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6076/req-0488-2023.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6077/req-0489-2023.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6078/req-0490-2023.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6079/req-0491-2023.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6080/req-0492-2023.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6081/req-0493-2023.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6082/req-0494-2023.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6091/req-0495-2023.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6083/req-0496-2023.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6084/req-0497-2023.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6085/req-0498-2023.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6086/req-0499-2023.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6087/req-0500-2023.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6088/req-0501-2023.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6092/req-0502-2023.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6111/req-0504-2023.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6112/req-0505-2023.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6113/req-0506-2023.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6114/req-0507-2023.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6115/req-0508-2023.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6116/req-0509-2023.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6117/req-0510-2023.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6118/req-0511-2023.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6119/req-0512-2023.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6120/req-0513-2023.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6121/req-0514-2023.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6122/req-0515-2023.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6123/req-0516-2023.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6124/req-0517-2023.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6125/req-0518-2023.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6126/req-0519-2023.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6127/req-0520-2023.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6128/req-0521-2023.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6129/req-0522-2023.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6130/req-0523-2023.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6131/req-0524-2023.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6132/req-0525-2023.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6133/req-0526-2023.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6134/req-0527-2023.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6135/req-0528-2023.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6136/req-0529-2023.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6137/req-0530-2023.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6145/req-0531-2023.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6146/req-0532-2023.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6147/req-0533-2023.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6148/req-0534-2023.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6149/req-0535-2023.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6150/req-0536-2023.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6151/req-0537-2023.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6152/req-0538-2023.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6153/req-0539-2023.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6154/req-0540-2023.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6155/req-0541-2023.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6156/req-0542-2023.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6157/req-0543-2023.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6158/req-0544-2023.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6159/req-0545-2023.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6160/req-0546-2023.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6161/req-0547-2023.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6162/req-0548-2023.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6163/req-0549-2023.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6164/req-0550-2023.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6184/req-0551-2023.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6185/req-0552-2023.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6186/req-0553-2023.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6187/req-0544-2023.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6188/req-0555-2023.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6189/req-0556-2023.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6190/req-0557-2023.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6191/req-0558-2023.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6192/req-0559-2023.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6193/req-0560-2023.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6194/req-0561-2023.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6195/req-0562-2023.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6196/req-0563-2023.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6197/req-0564-2023.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6198/req-0565-2023.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6199/req-0566-2023.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6200/req-0567-2023.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6201/req-0568-2023.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6202/req-0569-2023.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6203/req-0570-2023.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6204/req-0571-2023.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6205/req-0572-2023.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6206/req-0573-2023.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6207/req-0574-2023.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6208/req-0575-2023.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6209/req-0576-2023.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6210/req-0577-2023.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6211/req-0578-2023.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6212/req-0579-2023.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6213/req-0580-2023.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6214/req-0581-2023.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6215/req-0582-2023.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6216/req-0583-2023.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6218/req-0584-2023.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6219/req-0585-2023.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6220/req-0586-2023.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6221/req-0587-2023.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6222/req-0588-2023.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6223/req-0589-2023.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6224/req-0509-2023.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6225/req-0591-2023.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6226/req-0592-2023.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6227/req-0593-2023.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6228/req-0594-2023.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6229/req-0595-2023.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6230/req-0596-2023.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6231/req-0597-2023.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6232/req-0598-2023.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6233/req-0599-2023.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6234/req-0600-2023.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6235/req-0601-2023.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6236/req-0602-2023.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6238/req-0604-2023.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6242/req-0605-2023.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6243/req-0606-2023.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6244/req-0607-2023.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6246/req-0609-2023.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6247/req-0610-2023.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6248/req-0611-2023.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6249/req-0612-2023.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6258/req-0613-2023.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6259/req-0614-2023.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6260/req-0615-2023.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6261/req-0616-2023.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6262/req-0617-2023.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6263/req-0618-2023.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6264/req-0619-2023.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6265/req-0620-2023.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6266/req-0621-2023.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6267/req-0622-2023.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6268/req-0623-2023.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6269/req-0624-2023.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6270/req-0625-2023.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6257/req-0626-2023.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6271/req-0627-2023.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6272/req-0628-2023.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6273/req-0629-2023.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6274/req-0630-2023.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6275/req-0631-2023.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6276/req-0632-2023.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6277/req-0633-2023.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6278/req-0634-2023.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6279/req-0635-2023.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6280/req-0636-2023.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6281/req-0637-2023.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6287/req-0638-2023.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6288/req-0639-2023.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6290/req-0640-2023.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6289/req-0641-2023.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6291/req-0642-2023.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6292/req-0643-2023.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6293/req-0644-2023.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6294/req-0645-2023.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6295/req-0646-2023.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6296/req-0647-2023.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6299/req-0648-2023.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6300/req-0649-2023.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6301/req-0650-2023.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6298/req-0652-2023.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6302/req-0653-2023.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6304/req-0655-2023.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6305/req-0656-2023.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6306/req-0657-2023.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6307/req-0658-2023.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6308/req-0659-2023.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6309/req-0660-2023.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6313/req-0661-2023.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6314/req-0662-2023.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6315/req-0663-2023.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6316/req-0664-2023.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6317/req-0665-2023.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6318/req-0666-2023.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6319/req-0667-2023.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6320/req-0668-2023.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6321/req-0669-2023.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6322/req-0670-2023.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6323/req-0671-2023.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6324/req-0672-2023.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6325/req-0673-2023.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6326/req-0674-2023.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6327/req-0675-2023.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6328/req-0676-2023.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6329/req-0677-2023.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6330/req-0678-2023.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6331/req-0679-2023.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6332/req-0680-2023.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6333/req-0681-2023.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6334/req-0682-2023.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6335/req-0683-2023.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6336/req-0684-2023.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6338/req-0685-2023.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6337/req-0686-2023.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6343/req-0687-2023.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6344/req-0688-2023.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6345/req-0689-2023.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6346/req-0690-2023.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6347/req-0691-2023.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6348/req-0692-2023.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6349/req-0693-2023.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6350/req-0694-2023.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6351/req-0695-2023.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6352/req-0696-2023.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6353/req-0697-2023.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6354/req-0698-2023.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6355/req-0699-2023.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6356/req-0700-2023.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6360/req-0701-2023.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6361/req-0702-2023.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6362/req-0703-2023.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6363/req-0704-2023.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6364/req-0705-2023.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6365/req-0706-2023.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6366/req-0707-2023.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6367/req-0708-2023.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6368/req-0709-2023.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6369/req-0710-2023.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6370/req-0711-2023.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6371/req-0712-2023.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6372/req-0713-2023.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6373/req-0714-2023.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6375/req-0715-2023.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6376/req-0716-2023.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6377/req-0717-2023.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6378/req-0718-2023.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6379/req-0719-2023.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6380/req-0720-2023.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6381/req-0721-2023.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6382/req-0722-2023.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6385/req-0725-2023.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6386/req-0726-2023.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6387/req-0727-2023.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6388/req-0728-2023.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6389/req-0729-2023.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6393/req-0730-2023.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6390/req-0731-2023.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6391/req-0732-2023.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6392/req-0733-2023.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6394/req-0734-2023.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6399/req-0735-2023.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6400/req-0736-2023.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6403/req-0737-2023.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6404/req-0738-2023.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6405/req-0739-2023.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6406/req-0740-2023.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6407/req-0741-2023.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6408/req-0742-2023.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6409/req-0743-2023.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6410/req-0744-2023.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6411/req-0745-2023.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6412/req-0746-2023.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6413/req-0747-2023.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6414/req-0748-2023.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6415/req-0749-2023.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6416/req-0750-2023.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6417/req-0751-2023.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6418/req-0752-2023.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6419/req-0753-2023.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6420/req-0754-2023.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6421/req-0755-2023.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6422/req-0756-2023.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6423/req-0757-2023.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6424/req-0758-2023.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6425/req-0759-2023.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6426/req-0760-2023.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6427/req-0761-2023.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6428/req-0762-2023.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6429/req-0763-2023.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6430/req-0764-2023.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6431/req-0765-2023.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6432/req-0766-2023.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6433/req-0767-2023.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6434/req-0768-2023.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6435/req-0769-2023.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6436/req-0770-2023.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6437/req-0771-2023.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6438/req-0772-2023.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6439/req-0773-2023.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6442/req-0774-2023.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6443/req-0775-2023.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6444/req-0776-2023.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6445/req-0777-2023.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6446/req-0778-2023.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6447/req-0779-2023.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6448/req-0780-2023.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6450/req-0781-2023.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6451/req-0782-2023.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6452/req-0783-2023.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6453/req-0784-2023.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6454/req-0785-2023.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6455/req-0786-2023.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6456/req-0787-2023.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6457/req-0788-2023.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6458/req-0789-2023.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6459/req-0790-2023.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6460/req-0791-2023.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6464/req-0792-2023.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6465/req-0793-2023.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6466/req-0794-2023.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6467/req-0795-2023.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6473/req-0796-2023.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6468/req-0797-2023.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6469/req-0798-2023.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6470/req-0799-2023.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6471/req-0800-2023.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6472/req-0801-2023.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6474/req-0802-2023.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6475/req-0803-2023.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6476/req-0804-2023.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6477/req-0805-2023.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6478/req-0806-2023.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6479/req-0807-2023.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6480/req-0808-2023.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6482/req-0810-2023.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6483/req-0811-2023.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6484/req-0812-2023.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6485/req-0813-2023.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6486/req-0814-2023.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6490/req-0815-2023.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6491/req-0816-2023.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6492/req-0817-2023.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6493/req-0818-2023.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6494/req-0819-2023.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6495/req-0820-2023.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6496/req-0821-2023.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6497/req-0822-2023.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6498/req-0823-2023.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6499/req-0825-2023.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6500/req-0825-2023.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6501/req-0826-2023.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6502/req-0827-2023.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6503/req-0828-2023.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6504/req-0829-2023.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6505/req-0830-2023.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6506/req-0831-2023.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6507/req-0832-2023.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6509/req-0833-2023.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6510/req-0834-2023.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6511/req-0835-2023.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6512/req-0836-2023.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6513/req-0837-2023.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6514/req-0838-2023.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6515/req-0839-2023.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6516/req-0840-2023.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6517/req-0841-2023.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6518/req-0842-2023.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6519/req-0843-2023.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6520/req-0844-2023.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6521/req-0847-2023.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6522/req-0846-2023.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6523/req-0847-2023.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6524/req-0848-2023.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6525/req-0849-2023.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6528/req-0850-2023.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6529/req-0851-2023.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6530/req-0852-2023.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6531/req-0853-2023.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6532/req-0854-2023.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6533/req-0855-2023.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6534/req-0856-2023.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6535/req-0857-2023.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6536/req-0858-2023.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6556/req-0859-2023.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6557/req-0861-2023.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6558/req-0861-2023.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6559/req-0862-2023.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6560/req-0863-2023.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6561/req-0864-2023.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6562/req-0865-2023.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6563/req-0866-2023.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6564/req-0867-2023.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6565/req-0868-2023.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6566/req-0869-2023.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6567/req-0870-2023.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6568/req-0871-2023.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6569/req-0872-2023.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6570/req-0873-2023.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6571/req-0874-2023.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6572/req-0875-2023.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6573/req-0876-2023.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6574/req-0877-2023.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6575/req-0878-2023.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6576/req-0879-2023.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6577/req-0880-2023.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6578/req-0881-2023.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6579/req-0882-2023.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6580/req-0883-2023.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6581/req-0884-2023.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6582/req-0885-2023.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6583/req-0886-2023.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6584/req-0887-2023.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6585/req-0888-2023.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6586/req-0889-2023.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6587/req-0890-2023.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6588/req-0891-2023.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6589/req-0892-2023.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6595/req-0893-2023.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6596/req-0894-2023.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6597/req-0895-2023.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6598/req-0896-2023.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6599/req-0897-2023.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6600/req-0898-2023.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6601/req-0899-2023.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6602/req-0900-2023.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6603/req-0901-2023.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6604/req-0902-2023.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6605/req-0903-2023.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6606/req-0904-2023.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6607/req-0905-2023.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6608/req-0906-2023.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6609/req-0907-2023.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6610/req-0908-2023.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6611/req-0909-2023.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6612/req-0910-2023.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6613/req-0911-2023.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6615/req-0912-2023.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6622/req-0913-2023.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6624/req-0915-2023.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6625/req-0916-2023.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6626/req-0917-2023.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6627/req-0918-2023.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6628/req-0919-2023.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6629/req-0920-2023.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6635/req-0921-2023.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6630/req-0922-2023.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6631/req-0923-2023.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6632/req-0924-2023.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6633/req-0925-2023.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6639/req-0927-2023.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6640/req-0928-2023.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6641/req-0929-2023.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6642/req-0930-2023.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6643/req-0931-2023.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6644/req-0932-2023.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6645/req-0933-2023.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6646/req-0934-2023.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6647/req-0935-2023.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6648/req-0936-2023.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6649/req-0937-2023.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6650/req-0938-2023.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6707/req-0939-2023.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6708/req-0940-2023.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6709/req-0941-2023.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6710/req-0942-2023.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6711/req-0943-2023.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6712/req-0944-2023.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6713/req-0945-2023.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6714/req-0946-2023.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6715/req-0947-2023.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6716/req-0948-2023.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6717/req-0949-2023.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6718/req-0950-2023.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6719/req-0951-2023.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6720/req-0952-2023.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6721/req-0954-2023.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6722/req-0954-2023.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6723/req-0953-2023.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6724/req-0956-2023.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6725/req-0957-2023.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6726/req-0958-2023.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6727/req-0959-2023.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6728/req-0960-2023.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6729/req-0961-2023.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6730/req-0962-2023.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6731/req-0963-2023.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6732/req-0964-2023.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6735/req-0965-2023.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6736/req-0966-2023.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6737/req-0967-2023.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6738/req-0968-2023.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6739/req-0969-2023.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6740/req-0970-2023.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6741/req-0971-2023.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6742/req-0972-2023.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6743/req-0973-2023.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6744/req-0974-2023.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6745/req-0975-2023.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6746/req-0976-2023.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6750/req-0977-2023.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6751/req-0978-2023.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6752/req-0979-2023.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6756/req-0980-2023.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6753/req-0981-2023.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6754/req-0982-2023.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6755/req-0983-2023.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5460/projeto_de_lei_001-2023.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5455/projeto_de_lei_002-2023.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5457/projeto_de_lei_004-2023.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5458/projeto_de_lei_005-2023.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5459/projeto_de_lei_006-2023.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5525/projeto_de_lei_007-2023.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5526/projeto_de_lei_008-2023.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5570/projeto_de_lei_009-2023.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5605/projeto_de_lei_010-2023.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5606/projeto_de_lei_011-2023.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5651/projeto_de_lei_013-2023.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5654/projeto_de_lei_014-2023.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5653/projeto_de_lei_015-2023.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5681/projeto_de_lei_017-2023.pdf" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5708/projeto_de_lei_018-2023.pdf" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5737/projeto_de_lei_019-2023.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5739/projeto_de_lei_021-2023.pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5740/projeto_de_lei_022-2023.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5743/projeto_de_lei_023-2023.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5745/projeto_de_lei_024-2023.pdf" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5782/projeto_de_lei_025-2023.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5784/projeto_de_lei_027-2023.pdf" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5785/projeto_de_lei_028-2023.pdf" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5808/projeto_de_lei_030-2023.pdf" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5809/projeto_de_lei_031-2023.pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5810/projeto_de_lei_032-2023.pdf" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5882/projeto_de_lei_033-2023.pdf" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5885/projeto_de_lei_034-2023.pdf" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5886/projeto_de_lei_035-2023.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5915/projeto_de_lei_036-2023.pdf" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5917/projeto_de_lei_037-2023.pdf" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5975/projeto_de_lei_038-2023.pdf" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6025/projeto_de_lei_039-2023.pdf" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6026/projeto_de_lei_040-2023.pdf" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6048/projeto_de_lei_041-2023.pdf" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6090/projeto_de_lei_042-2023.pdf" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6110/projeto_de_lei_043-2023.pdf" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6142/projeto_de_lei_047-2023.pdf" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6143/projeto_de_lei_048-2023.pdf" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6240/projeto_de_lei_049-2023.pdf" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6241/projeto_de_lei_050-2023.pdf" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6251/projeto_de_lei_051-2023.pdf" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6253/projeto_de_lei_052-2023.pdf" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6254/projeto_de_lei_053-2023.pdf" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6255/projeto_de_lei_054-2023.pdf" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6282/projeto_de_lei_055-2023.pdf" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6283/projeto_de_lei_056-2023.pdf" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6284/projeto_de_lei_057-2023.pdf" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6311/projeto_de_lei_058-2023.pdf" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6312/projeto_de_lei_059-2023.pdf" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6339/projeto_de_lei_060-2023.pdf" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6340/projeto_de_lei_061-2023.pdf" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6341/projeto_de_lei_062-2023.pdf" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6342/projeto_de_lei_063-2023.pdf" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6358/projeto_de_lei_064-2023.pdf" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6359/projeto_de_lei_065-2023.pdf" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6374/projeto_de_lei_066-2023.pdf" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6395/projeto_de_lei_067-2023.pdf" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6396/projeto_de_lei_068-2023.pdf" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6401/projeto_de_lei_069-2023.pdf" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6402/projeto_de_lei_070-2023.pdf" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6440/projeto_de_lei_071-2023.pdf" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6441/projeto_de_lei_072-2023.pdf" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6462/projeto_de_lei_074-2023_revisao_ppa.pdf" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6463/projeto_de_lei_074-2023_revisao_ppa.pdf" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6487/projeto_de_lei_075-2023.pdf" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6488/projeto_de_lei_076-2023.pdf" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6489/projeto_de_lei_077-2023.pdf" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6526/projeto_de_lei_078-2023.pdf" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6555/projeto_de_lei_079-2023.pdf" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6590/projeto_de_lei_080-2023.pdf" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6591/projeto_de_lei_081-2023.pdf" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6593/projeto_de_lei_082-2023.pdf" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6705/projeto_de_lei_090-2023.pdf" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6747/projeto_de_lei_093-2023.pdf" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6748/projeto_de_lei_094-2023.pdf" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6749/projeto_de_lei_095-2023.pdf" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5741/projeto_de_resolucao_793-2023.pdf" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5742/projeto_de_resolucao_794-2023.pdf" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6089/projeto_de_resolucao_798-2023.pdf" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6144/projeto_de_resolucao_799-2023.pdf" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6165/projeto_de_resolucao_800-2023.pdf" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6250/projeto_de_resolucao_801-2023.pdf" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6252/projeto_de_resolucao_802-2023.pdf" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6285/projeto_de_resolucao_803-2023.pdf" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6286/projeto_de_resolucao_804-2023.pdf" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6310/projeto_de_resolucao_805-2023.pdf" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6357/projeto_de_resolucao_806-2023.pdf" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6537/projeto_de_resolucao_807-2023.pdf" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6397/projeto_de_resolucao_808-2023.pdf" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6461/projeto_de_resolucao_809-2023.pdf" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6508/projeto_de_resolucao_810-2023.pdf" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6614/projeto_de_resolucao_811-2023.pdf" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6620/projeto_de_resolucao_813-2023.pdf" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6850/projeto_de_resolucao_814-2023.pdf" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6851/projeto_de_resolucao_815-2023.pdf" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6527/projeto_de_decreto_legislativo_001-2023.pdf" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6616/01_-_emenda_aditiva_ref._pl_073-2023.pdf" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6621/emenda_impositiva-1.pdf" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6764/emenda_impositiva-2.pdf" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6765/emenda_impositiva-3.pdf" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6766/emenda_impositiva-4.pdf" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6767/emenda_impositiva-5.pdf" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6768/emenda_impositiva-6.pdf" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6769/emenda_impositiva-7.pdf" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6770/emenda_impositiva-8.pdf" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6771/emenda_impositiva-9.pdf" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6772/emenda_impositiva-10.pdf" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6773/emenda_impositiva-11.pdf" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6774/emenda_impositiva-12.pdf" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6775/emenda_impositiva-13.pdf" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6776/emenda_impositiva-14.pdf" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6777/emenda_impositiva-15.pdf" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5744/veto_01-2023_ref._pl-013.pdf" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6027/veto_03-2023_ref._pl-030.pdf" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6028/veto_04-2023_ref._pl-031.pdf" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6029/veto_05-2023_ref._pl-024.pdf" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6030/veto_06-2023_ref._pl-028.pdf" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6734/veto_09-2023_ref._pl-078.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5461/req-0001-2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5462/req-0002-2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5463/req-0003-2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5464/req-0004-2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5465/req-0005-2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5466/req-0006-2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5467/req-0007-2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5468/req-0008-2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5469/req-0009-2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5470/req-0010-2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5471/req-0011-2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5472/req-0012-2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5473/req-0013-2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5474/req-0014-2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5475/req-0015-2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5476/req-0016-2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5477/req-0017-2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5478/req-0018-2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5479/req-0019-2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5480/req-0020-2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5481/req-0021-2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5482/req-0022-2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5483/req-0023-2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5484/req-0024-2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5485/req-0025-2023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5486/req-0026-2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5487/req-0027-2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5488/req-0028-2023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5489/req-0029-2023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5490/req-0030-2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5492/req-0031-2023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5493/req-0032-2023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5494/req-0033-2023.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5495/req-0034-2023.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5496/req-0035-2023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5497/req-0036-2023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5498/req-0037-2023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5499/req-0038-2023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5500/req-0039-2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5501/req-0040-2023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5502/req-0041-2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5503/req-0042-2023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5491/req-0043-2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5504/req-0044-2023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5505/req-0045-2023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5506/req-0046-2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5507/req-0047-2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5508/req-0048-2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5509/req-0049-2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5510/req-0050-2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5511/req-0051-2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5512/req-0052-2023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5513/req-0053-2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5514/req-0054-2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5515/req-0055-2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5516/req-0056-2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5517/req-0057-2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5518/req-0058-2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5519/req-0059-2023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5520/req-0060-2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5521/req-0061-2023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5522/req-0062-2023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5523/req-0063-2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5524/req-0064-2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5527/req-0065-2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5528/req-0066-2023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5529/req-0067-2023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5530/req-0068-2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5534/req-0069-2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5531/req-0070-2023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5532/req-0071-2023.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5533/req-0072-2023.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5535/req-0073-2023.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5536/req-0074-2023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5537/req-0075-2023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5538/req-0076-2023.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5539/req-0077-2023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5540/req-0078-2023.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5541/req-0079-2023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5542/req-0080-2023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5545/req-0083-2023.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5546/req-0084-2023.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5547/req-0085-2023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5548/req-0086-2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5549/req-0087-2023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5550/req-0088-2023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5551/req-0089-2023.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5552/req-0090-2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5553/req-0091-2023.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5554/req-0092-2023.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5555/req-0093-2023.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5556/req-0094-2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5557/req-0095-2023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5558/req-0096-2023.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5559/req-0097-2023.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5560/req-0098-2023.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5561/req-0099-2023.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5562/req-0100-2023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5563/req-0101-2023.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5564/req-0102-2023.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5565/req-0103-2023.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5566/req-0104-2023.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5567/req-0105-2023.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5568/req-0106-2023.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5569/req-0107-2023.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5571/req-0108-2023.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5572/req-0109-2023.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5573/req-0110-2023.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5574/req-0111-2023.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5575/req-0112-2023.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5576/req-0113-2023.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5577/req-0114-2023.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5578/req-0115-2023.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5579/req-0116-2023.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5580/req-0117-2023.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5581/req-0118-2023.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5582/req-0119-2023.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5583/req-0120-2023.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5584/req-0121-2023.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5585/req-0122-2023.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5586/req-0123-2023.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5587/req-0124-2023.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5588/req-0125-2023.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5589/req-0126-2023.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5590/req-0127-2023.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5591/req-0128-2023.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5592/req-0129-2023.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5593/req-0130-2023.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5594/req-0131-2023.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5595/req-0132-2023.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5596/req-0133-2023.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5597/req-0134-2023.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5598/req-0135-2023.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5599/req-0136-2023.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5600/req-0137-2023.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5601/req-0138-2023.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5602/req-0139-2023.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5603/req-0140-2023.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5604/req-0141-2023.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5607/req-0142-2023.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5608/req-0143-2023.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5609/req-0144-2023.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5610/req-0145-2023.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5611/req-0146-2023.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5612/req-0147-2023.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5613/req-0148-2023.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5614/req-0149-2023.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5615/req-0150-2023.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5616/req-0151-2023.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5617/req-0152-2023.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5618/req-0153-2023.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5619/req-0154-2023.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5620/req-0155-2023.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5622/req-0156-2023.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5621/req-0157-2023.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5623/req-0158-2023.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5624/req-0159-2023.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5625/req-0160-2023.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5626/req-0161-2023.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5627/req-0162-2023.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5628/req-0163-2023.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5629/req-0164-2023.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5630/req-0165-2023.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5631/req-0166-2023.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5632/req-0167-2023.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5633/req-0168-2023.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5634/req-0169-2023.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5635/req-0170-2023.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5636/req-0171-2023.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5637/req-0172-2023.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5638/req-0173-2023.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5639/req-0174-2023.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5640/req-0175-2023.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5641/req-0176-2023.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5642/req-0177-2023.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5643/req-0178-2023.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5644/req-0179-2023.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5645/req-0180-2023.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5646/req-0181-2023.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5647/req-0182-2023.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5648/req-0183-2023.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5649/req-0184-2023.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5657/req-0186-2023.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5658/req-0187-2023.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5659/req-0188-2023.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5660/req-0189-2023.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5661/req-0190-2023.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5662/req-0191-2023.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5663/req-0192-2023.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5664/req-0193-2023.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5665/req-0194-2023.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5666/req-0195-2023.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5667/req-0196-2023.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5668/req-0197-2023.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5669/req-0198-2023.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5670/req-0199-2023.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5671/req-0200-2023.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5672/req-0201-2023.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5673/req-0202-2023.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5674/req-0203-2023.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5675/req-0204-2023.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5676/req-0205-2023.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5677/req-0206-2023.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5678/req-0207-2023.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5679/req-0208-2023.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5682/req-0209-2023.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5683/req-0210-2023.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5684/req-0211-2023.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5685/req-0212-2023.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5686/req-0213-2023.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5687/req-0214-2023.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5688/req-0215-2023.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5689/req-0216-2023.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5690/req-0217-2023.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5691/req-0218-2023.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5692/req-0219-2023.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5693/req-0220-2023.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5694/req-0221-2023.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5695/req-0222-2023.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5696/req-0223-2023.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5697/req-0224-2023.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5698/req-0225-2023.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5699/req-0226-2023.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5700/req-0227-2023.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5701/req-0228-2023.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5702/req-0229-2023.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5703/req-0230-2023.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5705/req-0232-2023.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5706/req-0233-2023.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5707/req-0234-2023.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5711/req-0235-2023.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5712/req-0236-2023.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5713/req-0237-2023.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5714/req-0238-2023.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5715/req-0239-2023.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5716/req-0240-2023.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5717/req-0241-2023.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5718/req-0242-2023.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5719/req-0243-2023.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5720/req-0244-2023.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5721/req-0245-2023.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5722/req-0246-2023.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5724/req-0248-2023.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5725/req-0249-2023.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5726/req-0250-2023.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5727/req-0251-2023.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5728/req-0252-2023.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5729/req-0253-2023.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5730/req-0254-2023.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5731/req-0255-2023.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5732/req-0256-2023.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5733/req-0257-2023.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5734/req-0258-2023.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5735/req-0259-2023.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5736/req-0260-2023.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5746/req-0261-2023.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5747/req-0262-2023.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5748/req-0263-2023.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5749/req-0264-2023.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5750/req-0265-2023.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5751/req-0266-2023.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5752/req-0267-2023.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5753/req-0268-2023.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5754/req-0269-2023.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5755/req-0270-2023.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5756/req-0271-2023.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5757/req-0272-2023.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5758/req-0273-2023.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5759/req-0274-2023.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5760/req-0275-2023.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5761/req-0276-2023.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5762/req-0277-2023.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5763/req-0278-2023.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5764/req-0279-2023.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5765/req-0280-2023.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5766/req-0281-2023.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5767/req-0282-2023.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5768/req-0283-2023.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5769/req-0284-2023.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5770/req-0285-2023.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5771/req-0286-2023.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5772/req-0287-2023.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5773/req-0288-2023.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5774/req-0289-2023.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5775/req-0290-2023.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5776/req-0291-2023.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5777/req-0292-2023.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5778/req-0293-2023.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5779/req-0294-2023.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5780/req-0295-2023.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5781/req-0296-2023.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5786/req-0297-2023.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5787/req-0298-2023.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5788/req-0299-2023.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5789/req-0300-2023.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5790/req-0301-2023.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5791/req-0302-2023.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5792/req-0303-2023.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5793/req-0304-2023.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5794/req-0305-2023.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5795/req-0306-2023.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5796/req-0307-2023.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5797/req-0308-2023.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5798/req-0309-2023.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5799/req-0310-2023.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5800/req-0311-2023.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5801/req-0312-2023.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5802/req-0313-2023.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5803/req-0314-2023.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5804/req-0315-2023.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5805/req-0316-2023.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5806/req-0317-2023.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5812/req-0318-2023.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5813/req-0319-2023.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5814/req-0320-2023.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5815/req-0321-2023.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5816/req-0322-2023.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5817/req-0323-2023.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5818/req-0324-2023.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5819/req-0325-2023.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5820/req-0326-2023.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5821/req-0327-2023.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5822/req-0328-2023.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5823/req-0329-2023.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5824/req-0330-2023.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5825/req-0331-2023.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5826/req-0332-2023.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5827/req-0333-2023.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5828/req-0334-2023.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5829/req-0335-2023.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5830/req-0336-2023.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5831/req-0337-2023.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5832/req-0338-2023.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5833/req-0339-2023.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5834/req-0340-2023.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5835/req-0341-2023.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5836/req-0342-2023.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5837/req-0343-2023.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5838/req-0344-2023.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5839/req-0345-2023.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5840/req-0346-2023.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5841/req-0347-2023.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5842/req-0348-2023.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5843/req-0349-2023.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5844/req-0350-2023.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5845/req-0351-2023.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5846/req-0352-2023.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5847/req-0353-2023.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5848/req-0354-2023.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5849/req-0355-2023.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5850/req-0356-2023.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5851/req-0357-2023.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5852/req-0358-2023.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5853/req-0359-2023.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5877/req-0360-2023.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5878/req-0361-2023.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5879/req-0362-2023.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5880/req-0363-2023.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5881/req-0364-2023.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5854/req-0365-2023.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5855/req-0366-2023.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5856/req-0367-2023.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5857/req-0368-2023.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5858/req-0369-2023.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5859/req-0370-2023.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5860/req-0371-2023.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5861/req-0372-2023.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5862/req-0373-2023.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5863/req-0374-2023.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5864/req-0375-2023.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5865/req-0376-2023.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5866/req-0377-2023.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5867/req-0378-2023.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5868/req-0379-2023.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5869/req-0380-2023.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5870/req-0381-2023.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5871/req-0382-2023.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5872/req-0383-2023.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5873/req-0384-2023.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5874/req-0385-2023.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5875/req-0386-2023.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5876/req-0387-2023.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5887/req-0388-2023.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5888/req-0389-2023.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5889/req-0390-2023.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5890/req-0391-2023.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5891/req-0392-2023.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5893/req-0394-2023.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5894/req-0395-2023.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5895/req-0396-2023.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5896/req-0397-2023.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5897/req-0379-2023.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5898/req-0399-2023.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5899/req-0400-2023.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5900/req-0401-2023.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5901/req-0402-2023.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5902/req-0403-2023.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5903/req-0404-2023.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5904/req-0405-2023.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5905/req-0406-2023.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5906/req-0407-2023.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5907/req-0408-2023.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5908/req-0409-2023.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5909/req-0410-2023.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5910/req-0411-2023.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5911/req-0412-2023.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5912/req-0413-2023.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5913/req-0414-2023.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5914/req-0415-2023.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5916/req-0417-2023.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5918/req-0418-2023.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5919/req-0419-2023.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5920/req-0420-2023.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5921/req-0421-2023.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5922/req-0422-2023.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5923/req-0423-2023.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5924/req-0424-2023.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5925/req-0425-2023.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5926/req-0426-2023.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5927/req-0427-2023.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5928/req-0428-2023.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5929/req-0429-2023.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5930/req-0430-2023.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5931/req-0431-2023.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5932/req-0432-2023.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5933/req-0433-2023.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5934/req-0434-2023.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5935/req-0435-2023.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5986/req-0446-2023.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5987/req-0447-2023.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5988/req-0448-2023.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5989/req-0449-2023.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5990/req-0450-2023.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5991/req-0451-2023.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5992/req-0452-2023.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5993/req-0453-2023.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5994/req-0454-2023.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6031/req-0455-2023.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6032/req-0456-2023.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6033/req-0457-2023.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6034/req-0458-2023.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6035/req-0459-2023.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6036/req-0460-2023.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6037/req-0461-2023.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6038/req-0462-2023.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6039/req-0463-2023.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6040/req-0464-2023.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6041/req-0465-2023.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6042/req-0466-2023.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6043/req-0467-2023.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6044/req-0468-2023.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6045/req-0469-2023.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6046/req-0470-2023.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6047/req-0471-2023.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6049/req-0472-2023.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6050/req-0473-2023.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6051/req-0474-2023.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6052/req-0475-2023.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6053/req-0476-2023.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6054/req-0477-2023.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6055/req-0478-2023.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6056/req-0479-2023.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6057/req-0480-2023.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6069/req-0481-2023.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6070/req-0482-2023.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6071/req-0483-2023.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6072/req-0484-2023.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6073/req-0485-2023.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6074/req-0486-2023.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6075/req-0487-2023.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6076/req-0488-2023.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6077/req-0489-2023.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6078/req-0490-2023.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6079/req-0491-2023.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6080/req-0492-2023.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6081/req-0493-2023.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6082/req-0494-2023.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6091/req-0495-2023.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6083/req-0496-2023.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6084/req-0497-2023.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6085/req-0498-2023.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6086/req-0499-2023.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6087/req-0500-2023.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6088/req-0501-2023.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6092/req-0502-2023.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6111/req-0504-2023.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6112/req-0505-2023.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6113/req-0506-2023.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6114/req-0507-2023.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6115/req-0508-2023.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6116/req-0509-2023.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6117/req-0510-2023.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6118/req-0511-2023.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6119/req-0512-2023.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6120/req-0513-2023.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6121/req-0514-2023.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6122/req-0515-2023.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6123/req-0516-2023.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6124/req-0517-2023.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6125/req-0518-2023.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6126/req-0519-2023.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6127/req-0520-2023.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6128/req-0521-2023.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6129/req-0522-2023.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6130/req-0523-2023.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6131/req-0524-2023.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6132/req-0525-2023.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6133/req-0526-2023.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6134/req-0527-2023.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6135/req-0528-2023.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6136/req-0529-2023.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6137/req-0530-2023.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6145/req-0531-2023.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6146/req-0532-2023.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6147/req-0533-2023.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6148/req-0534-2023.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6149/req-0535-2023.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6150/req-0536-2023.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6151/req-0537-2023.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6152/req-0538-2023.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6153/req-0539-2023.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6154/req-0540-2023.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6155/req-0541-2023.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6156/req-0542-2023.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6157/req-0543-2023.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6158/req-0544-2023.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6159/req-0545-2023.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6160/req-0546-2023.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6161/req-0547-2023.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6162/req-0548-2023.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6163/req-0549-2023.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6164/req-0550-2023.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6184/req-0551-2023.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6185/req-0552-2023.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6186/req-0553-2023.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6187/req-0544-2023.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6188/req-0555-2023.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6189/req-0556-2023.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6190/req-0557-2023.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6191/req-0558-2023.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6192/req-0559-2023.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6193/req-0560-2023.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6194/req-0561-2023.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6195/req-0562-2023.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6196/req-0563-2023.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6197/req-0564-2023.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6198/req-0565-2023.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6199/req-0566-2023.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6200/req-0567-2023.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6201/req-0568-2023.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6202/req-0569-2023.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6203/req-0570-2023.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6204/req-0571-2023.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6205/req-0572-2023.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6206/req-0573-2023.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6207/req-0574-2023.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6208/req-0575-2023.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6209/req-0576-2023.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6210/req-0577-2023.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6211/req-0578-2023.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6212/req-0579-2023.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6213/req-0580-2023.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6214/req-0581-2023.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6215/req-0582-2023.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6216/req-0583-2023.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6218/req-0584-2023.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6219/req-0585-2023.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6220/req-0586-2023.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6221/req-0587-2023.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6222/req-0588-2023.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6223/req-0589-2023.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6224/req-0509-2023.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6225/req-0591-2023.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6226/req-0592-2023.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6227/req-0593-2023.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6228/req-0594-2023.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6229/req-0595-2023.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6230/req-0596-2023.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6231/req-0597-2023.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6232/req-0598-2023.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6233/req-0599-2023.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6234/req-0600-2023.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6235/req-0601-2023.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6236/req-0602-2023.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6238/req-0604-2023.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6242/req-0605-2023.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6243/req-0606-2023.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6244/req-0607-2023.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6246/req-0609-2023.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6247/req-0610-2023.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6248/req-0611-2023.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6249/req-0612-2023.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6258/req-0613-2023.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6259/req-0614-2023.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6260/req-0615-2023.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6261/req-0616-2023.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6262/req-0617-2023.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6263/req-0618-2023.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6264/req-0619-2023.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6265/req-0620-2023.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6266/req-0621-2023.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6267/req-0622-2023.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6268/req-0623-2023.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6269/req-0624-2023.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6270/req-0625-2023.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6257/req-0626-2023.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6271/req-0627-2023.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6272/req-0628-2023.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6273/req-0629-2023.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6274/req-0630-2023.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6275/req-0631-2023.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6276/req-0632-2023.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6277/req-0633-2023.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6278/req-0634-2023.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6279/req-0635-2023.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6280/req-0636-2023.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6281/req-0637-2023.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6287/req-0638-2023.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6288/req-0639-2023.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6290/req-0640-2023.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6289/req-0641-2023.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6291/req-0642-2023.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6292/req-0643-2023.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6293/req-0644-2023.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6294/req-0645-2023.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6295/req-0646-2023.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6296/req-0647-2023.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6299/req-0648-2023.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6300/req-0649-2023.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6301/req-0650-2023.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6298/req-0652-2023.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6302/req-0653-2023.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6304/req-0655-2023.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6305/req-0656-2023.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6306/req-0657-2023.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6307/req-0658-2023.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6308/req-0659-2023.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6309/req-0660-2023.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6313/req-0661-2023.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6314/req-0662-2023.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6315/req-0663-2023.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6316/req-0664-2023.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6317/req-0665-2023.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6318/req-0666-2023.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6319/req-0667-2023.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6320/req-0668-2023.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6321/req-0669-2023.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6322/req-0670-2023.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6323/req-0671-2023.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6324/req-0672-2023.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6325/req-0673-2023.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6326/req-0674-2023.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6327/req-0675-2023.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6328/req-0676-2023.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6329/req-0677-2023.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6330/req-0678-2023.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6331/req-0679-2023.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6332/req-0680-2023.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6333/req-0681-2023.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6334/req-0682-2023.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6335/req-0683-2023.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6336/req-0684-2023.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6338/req-0685-2023.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6337/req-0686-2023.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6343/req-0687-2023.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6344/req-0688-2023.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6345/req-0689-2023.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6346/req-0690-2023.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6347/req-0691-2023.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6348/req-0692-2023.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6349/req-0693-2023.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6350/req-0694-2023.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6351/req-0695-2023.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6352/req-0696-2023.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6353/req-0697-2023.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6354/req-0698-2023.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6355/req-0699-2023.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6356/req-0700-2023.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6360/req-0701-2023.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6361/req-0702-2023.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6362/req-0703-2023.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6363/req-0704-2023.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6364/req-0705-2023.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6365/req-0706-2023.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6366/req-0707-2023.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6367/req-0708-2023.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6368/req-0709-2023.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6369/req-0710-2023.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6370/req-0711-2023.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6371/req-0712-2023.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6372/req-0713-2023.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6373/req-0714-2023.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6375/req-0715-2023.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6376/req-0716-2023.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6377/req-0717-2023.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6378/req-0718-2023.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6379/req-0719-2023.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6380/req-0720-2023.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6381/req-0721-2023.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6382/req-0722-2023.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6385/req-0725-2023.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6386/req-0726-2023.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6387/req-0727-2023.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6388/req-0728-2023.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6389/req-0729-2023.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6393/req-0730-2023.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6390/req-0731-2023.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6391/req-0732-2023.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6392/req-0733-2023.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6394/req-0734-2023.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6399/req-0735-2023.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6400/req-0736-2023.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6403/req-0737-2023.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6404/req-0738-2023.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6405/req-0739-2023.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6406/req-0740-2023.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6407/req-0741-2023.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6408/req-0742-2023.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6409/req-0743-2023.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6410/req-0744-2023.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6411/req-0745-2023.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6412/req-0746-2023.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6413/req-0747-2023.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6414/req-0748-2023.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6415/req-0749-2023.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6416/req-0750-2023.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6417/req-0751-2023.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6418/req-0752-2023.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6419/req-0753-2023.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6420/req-0754-2023.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6421/req-0755-2023.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6422/req-0756-2023.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6423/req-0757-2023.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6424/req-0758-2023.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6425/req-0759-2023.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6426/req-0760-2023.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6427/req-0761-2023.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6428/req-0762-2023.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6429/req-0763-2023.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6430/req-0764-2023.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6431/req-0765-2023.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6432/req-0766-2023.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6433/req-0767-2023.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6434/req-0768-2023.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6435/req-0769-2023.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6436/req-0770-2023.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6437/req-0771-2023.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6438/req-0772-2023.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6439/req-0773-2023.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6442/req-0774-2023.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6443/req-0775-2023.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6444/req-0776-2023.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6445/req-0777-2023.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6446/req-0778-2023.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6447/req-0779-2023.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6448/req-0780-2023.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6450/req-0781-2023.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6451/req-0782-2023.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6452/req-0783-2023.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6453/req-0784-2023.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6454/req-0785-2023.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6455/req-0786-2023.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6456/req-0787-2023.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6457/req-0788-2023.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6458/req-0789-2023.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6459/req-0790-2023.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6460/req-0791-2023.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6464/req-0792-2023.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6465/req-0793-2023.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6466/req-0794-2023.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6467/req-0795-2023.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6473/req-0796-2023.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6468/req-0797-2023.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6469/req-0798-2023.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6470/req-0799-2023.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6471/req-0800-2023.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6472/req-0801-2023.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6474/req-0802-2023.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6475/req-0803-2023.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6476/req-0804-2023.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6477/req-0805-2023.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6478/req-0806-2023.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6479/req-0807-2023.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6480/req-0808-2023.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6482/req-0810-2023.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6483/req-0811-2023.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6484/req-0812-2023.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6485/req-0813-2023.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6486/req-0814-2023.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6490/req-0815-2023.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6491/req-0816-2023.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6492/req-0817-2023.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6493/req-0818-2023.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6494/req-0819-2023.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6495/req-0820-2023.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6496/req-0821-2023.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6497/req-0822-2023.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6498/req-0823-2023.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6499/req-0825-2023.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6500/req-0825-2023.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6501/req-0826-2023.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6502/req-0827-2023.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6503/req-0828-2023.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6504/req-0829-2023.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6505/req-0830-2023.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6506/req-0831-2023.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6507/req-0832-2023.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6509/req-0833-2023.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6510/req-0834-2023.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6511/req-0835-2023.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6512/req-0836-2023.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6513/req-0837-2023.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6514/req-0838-2023.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6515/req-0839-2023.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6516/req-0840-2023.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6517/req-0841-2023.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6518/req-0842-2023.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6519/req-0843-2023.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6520/req-0844-2023.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6521/req-0847-2023.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6522/req-0846-2023.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6523/req-0847-2023.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6524/req-0848-2023.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6525/req-0849-2023.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6528/req-0850-2023.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6529/req-0851-2023.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6530/req-0852-2023.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6531/req-0853-2023.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6532/req-0854-2023.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6533/req-0855-2023.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6534/req-0856-2023.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6535/req-0857-2023.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6536/req-0858-2023.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6556/req-0859-2023.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6557/req-0861-2023.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6558/req-0861-2023.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6559/req-0862-2023.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6560/req-0863-2023.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6561/req-0864-2023.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6562/req-0865-2023.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6563/req-0866-2023.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6564/req-0867-2023.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6565/req-0868-2023.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6566/req-0869-2023.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6567/req-0870-2023.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6568/req-0871-2023.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6569/req-0872-2023.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6570/req-0873-2023.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6571/req-0874-2023.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6572/req-0875-2023.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6573/req-0876-2023.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6574/req-0877-2023.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6575/req-0878-2023.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6576/req-0879-2023.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6577/req-0880-2023.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6578/req-0881-2023.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6579/req-0882-2023.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6580/req-0883-2023.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6581/req-0884-2023.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6582/req-0885-2023.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6583/req-0886-2023.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6584/req-0887-2023.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6585/req-0888-2023.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6586/req-0889-2023.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6587/req-0890-2023.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6588/req-0891-2023.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6589/req-0892-2023.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6595/req-0893-2023.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6596/req-0894-2023.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6597/req-0895-2023.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6598/req-0896-2023.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6599/req-0897-2023.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6600/req-0898-2023.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6601/req-0899-2023.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6602/req-0900-2023.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6603/req-0901-2023.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6604/req-0902-2023.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6605/req-0903-2023.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6606/req-0904-2023.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6607/req-0905-2023.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6608/req-0906-2023.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6609/req-0907-2023.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6610/req-0908-2023.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6611/req-0909-2023.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6612/req-0910-2023.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6613/req-0911-2023.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6615/req-0912-2023.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6622/req-0913-2023.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6624/req-0915-2023.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6625/req-0916-2023.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6626/req-0917-2023.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6627/req-0918-2023.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6628/req-0919-2023.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6629/req-0920-2023.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6635/req-0921-2023.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6630/req-0922-2023.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6631/req-0923-2023.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6632/req-0924-2023.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6633/req-0925-2023.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6639/req-0927-2023.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6640/req-0928-2023.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6641/req-0929-2023.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6642/req-0930-2023.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6643/req-0931-2023.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6644/req-0932-2023.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6645/req-0933-2023.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6646/req-0934-2023.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6647/req-0935-2023.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6648/req-0936-2023.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6649/req-0937-2023.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6650/req-0938-2023.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6707/req-0939-2023.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6708/req-0940-2023.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6709/req-0941-2023.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6710/req-0942-2023.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6711/req-0943-2023.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6712/req-0944-2023.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6713/req-0945-2023.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6714/req-0946-2023.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6715/req-0947-2023.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6716/req-0948-2023.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6717/req-0949-2023.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6718/req-0950-2023.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6719/req-0951-2023.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6720/req-0952-2023.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6721/req-0954-2023.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6722/req-0954-2023.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6723/req-0953-2023.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6724/req-0956-2023.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6725/req-0957-2023.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6726/req-0958-2023.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6727/req-0959-2023.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6728/req-0960-2023.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6729/req-0961-2023.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6730/req-0962-2023.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6731/req-0963-2023.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6732/req-0964-2023.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6735/req-0965-2023.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6736/req-0966-2023.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6737/req-0967-2023.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6738/req-0968-2023.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6739/req-0969-2023.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6740/req-0970-2023.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6741/req-0971-2023.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6742/req-0972-2023.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6743/req-0973-2023.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6744/req-0974-2023.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6745/req-0975-2023.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6746/req-0976-2023.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6750/req-0977-2023.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6751/req-0978-2023.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6752/req-0979-2023.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6756/req-0980-2023.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6753/req-0981-2023.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6754/req-0982-2023.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6755/req-0983-2023.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5460/projeto_de_lei_001-2023.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5455/projeto_de_lei_002-2023.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5457/projeto_de_lei_004-2023.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5458/projeto_de_lei_005-2023.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5459/projeto_de_lei_006-2023.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5525/projeto_de_lei_007-2023.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5526/projeto_de_lei_008-2023.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5570/projeto_de_lei_009-2023.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5605/projeto_de_lei_010-2023.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5606/projeto_de_lei_011-2023.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5651/projeto_de_lei_013-2023.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5654/projeto_de_lei_014-2023.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5653/projeto_de_lei_015-2023.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5681/projeto_de_lei_017-2023.pdf" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5708/projeto_de_lei_018-2023.pdf" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5737/projeto_de_lei_019-2023.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5739/projeto_de_lei_021-2023.pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5740/projeto_de_lei_022-2023.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5743/projeto_de_lei_023-2023.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5745/projeto_de_lei_024-2023.pdf" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5782/projeto_de_lei_025-2023.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5784/projeto_de_lei_027-2023.pdf" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5785/projeto_de_lei_028-2023.pdf" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5808/projeto_de_lei_030-2023.pdf" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5809/projeto_de_lei_031-2023.pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5810/projeto_de_lei_032-2023.pdf" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5882/projeto_de_lei_033-2023.pdf" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5885/projeto_de_lei_034-2023.pdf" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5886/projeto_de_lei_035-2023.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5915/projeto_de_lei_036-2023.pdf" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5917/projeto_de_lei_037-2023.pdf" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5975/projeto_de_lei_038-2023.pdf" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6025/projeto_de_lei_039-2023.pdf" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6026/projeto_de_lei_040-2023.pdf" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6048/projeto_de_lei_041-2023.pdf" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6090/projeto_de_lei_042-2023.pdf" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6110/projeto_de_lei_043-2023.pdf" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6142/projeto_de_lei_047-2023.pdf" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6143/projeto_de_lei_048-2023.pdf" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6240/projeto_de_lei_049-2023.pdf" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6241/projeto_de_lei_050-2023.pdf" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6251/projeto_de_lei_051-2023.pdf" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6253/projeto_de_lei_052-2023.pdf" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6254/projeto_de_lei_053-2023.pdf" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6255/projeto_de_lei_054-2023.pdf" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6282/projeto_de_lei_055-2023.pdf" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6283/projeto_de_lei_056-2023.pdf" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6284/projeto_de_lei_057-2023.pdf" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6311/projeto_de_lei_058-2023.pdf" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6312/projeto_de_lei_059-2023.pdf" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6339/projeto_de_lei_060-2023.pdf" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6340/projeto_de_lei_061-2023.pdf" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6341/projeto_de_lei_062-2023.pdf" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6342/projeto_de_lei_063-2023.pdf" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6358/projeto_de_lei_064-2023.pdf" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6359/projeto_de_lei_065-2023.pdf" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6374/projeto_de_lei_066-2023.pdf" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6395/projeto_de_lei_067-2023.pdf" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6396/projeto_de_lei_068-2023.pdf" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6401/projeto_de_lei_069-2023.pdf" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6402/projeto_de_lei_070-2023.pdf" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6440/projeto_de_lei_071-2023.pdf" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6441/projeto_de_lei_072-2023.pdf" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6462/projeto_de_lei_074-2023_revisao_ppa.pdf" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6463/projeto_de_lei_074-2023_revisao_ppa.pdf" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6487/projeto_de_lei_075-2023.pdf" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6488/projeto_de_lei_076-2023.pdf" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6489/projeto_de_lei_077-2023.pdf" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6526/projeto_de_lei_078-2023.pdf" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6555/projeto_de_lei_079-2023.pdf" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6590/projeto_de_lei_080-2023.pdf" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6591/projeto_de_lei_081-2023.pdf" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6593/projeto_de_lei_082-2023.pdf" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6705/projeto_de_lei_090-2023.pdf" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6747/projeto_de_lei_093-2023.pdf" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6748/projeto_de_lei_094-2023.pdf" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6749/projeto_de_lei_095-2023.pdf" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5741/projeto_de_resolucao_793-2023.pdf" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5742/projeto_de_resolucao_794-2023.pdf" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6089/projeto_de_resolucao_798-2023.pdf" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6144/projeto_de_resolucao_799-2023.pdf" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6165/projeto_de_resolucao_800-2023.pdf" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6250/projeto_de_resolucao_801-2023.pdf" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6252/projeto_de_resolucao_802-2023.pdf" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6285/projeto_de_resolucao_803-2023.pdf" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6286/projeto_de_resolucao_804-2023.pdf" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6310/projeto_de_resolucao_805-2023.pdf" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6357/projeto_de_resolucao_806-2023.pdf" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6537/projeto_de_resolucao_807-2023.pdf" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6397/projeto_de_resolucao_808-2023.pdf" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6461/projeto_de_resolucao_809-2023.pdf" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6508/projeto_de_resolucao_810-2023.pdf" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6614/projeto_de_resolucao_811-2023.pdf" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6620/projeto_de_resolucao_813-2023.pdf" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6850/projeto_de_resolucao_814-2023.pdf" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6851/projeto_de_resolucao_815-2023.pdf" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6527/projeto_de_decreto_legislativo_001-2023.pdf" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6616/01_-_emenda_aditiva_ref._pl_073-2023.pdf" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6621/emenda_impositiva-1.pdf" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6764/emenda_impositiva-2.pdf" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6765/emenda_impositiva-3.pdf" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6766/emenda_impositiva-4.pdf" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6767/emenda_impositiva-5.pdf" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6768/emenda_impositiva-6.pdf" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6769/emenda_impositiva-7.pdf" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6770/emenda_impositiva-8.pdf" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6771/emenda_impositiva-9.pdf" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6772/emenda_impositiva-10.pdf" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6773/emenda_impositiva-11.pdf" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6774/emenda_impositiva-12.pdf" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6775/emenda_impositiva-13.pdf" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6776/emenda_impositiva-14.pdf" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6777/emenda_impositiva-15.pdf" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/5744/veto_01-2023_ref._pl-013.pdf" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6027/veto_03-2023_ref._pl-030.pdf" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6028/veto_04-2023_ref._pl-031.pdf" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6029/veto_05-2023_ref._pl-024.pdf" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6030/veto_06-2023_ref._pl-028.pdf" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2023/6734/veto_09-2023_ref._pl-078.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H1132"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="64.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="122.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="121.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>