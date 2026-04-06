--- v0 (2026-02-16)
+++ v1 (2026-04-06)
@@ -54,5770 +54,5770 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>6779</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Leonardo Barbosa</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6779/req-0001-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6779/req-0001-2024.pdf</t>
   </si>
   <si>
     <t>Criação da diretoria da causa animal, neste município.</t>
   </si>
   <si>
     <t>6780</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6780/req-0002-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6780/req-0002-2024.pdf</t>
   </si>
   <si>
     <t>Elaboração do código de posturas municipal.</t>
   </si>
   <si>
     <t>6781</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6781/req-0003-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6781/req-0003-2024.pdf</t>
   </si>
   <si>
     <t>Criação de pontos de embarque e desembarque no centro comercial do nosso município.</t>
   </si>
   <si>
     <t>6782</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6782/req-0004-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6782/req-0004-2024.pdf</t>
   </si>
   <si>
     <t>Criação de pontos de embarque e desembarque, na Avenida Cláudio Alves de Souza (antiga av. 02), no Parque Capibaribe.</t>
   </si>
   <si>
     <t>6783</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6783/req-0005-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6783/req-0005-2024.pdf</t>
   </si>
   <si>
     <t>Requer do executivo, projeto de lei que disponha sobre o pagamento adicional de insalubridade, no percentual de 20%, aos profissionais que desempenham serviços de limpeza pública, garis, coletores de lixo.</t>
   </si>
   <si>
     <t>6784</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Swamy do Queijo</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6784/req-0006-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6784/req-0006-2024.pdf</t>
   </si>
   <si>
     <t>Requer ao poder executivo a abertura da sala lilás, com parceria entre a diretoria municipal da mulher e secretaria de defesa social do estado de Pernambuco.</t>
   </si>
   <si>
     <t>6785</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6785/req-0007-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6785/req-0007-2024.pdf</t>
   </si>
   <si>
     <t>Requer ao poder executivo a construção de um ponto de moto táxi na praça central do bairro Rosina Labanca, especificamente em frente à unidade básica de saúde (UBS).</t>
   </si>
   <si>
     <t>6786</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6786/req-0008-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6786/req-0008-2024.pdf</t>
   </si>
   <si>
     <t>Requer ao poder executivo a instalação de uma cobertura na área de lazer destinada às crianças na casa amiga da criança.</t>
   </si>
   <si>
     <t>6787</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6787/req-0009-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6787/req-0009-2024.pdf</t>
   </si>
   <si>
     <t>Requer ao poder executivo a instalação de ventiladores na sala de espera da casa amiga da criança.</t>
   </si>
   <si>
     <t>6788</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/</t>
   </si>
   <si>
     <t>Requer ao poder executivo à instalação de gramado sintético no campo de futebol 25 de agosto, na ercina lapenda, no nosso município.</t>
   </si>
   <si>
     <t>6789</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>João Pessoa</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6789/req-0011-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6789/req-0011-2024.pdf</t>
   </si>
   <si>
     <t>Solicito alargamento do canal na Rua Hamilton Ribeiro, pra resolver os problemas de constante alagamentos da comunidade, Bairro Penedo.</t>
   </si>
   <si>
     <t>6790</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6790/req-0012-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6790/req-0012-2024.pdf</t>
   </si>
   <si>
     <t>Solicito a Colocação de Postes na Rua Maria Estela Amazonas - Rosina Labanca.</t>
   </si>
   <si>
     <t>6791</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6791/req-0013-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6791/req-0013-2024.pdf</t>
   </si>
   <si>
     <t>Solicito a Recuperação do Paralelepípedo da Rua Rádio Clube, no bairro da Nova Tiúma.</t>
   </si>
   <si>
     <t>6792</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Gordo de Lages</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6792/req-0014-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6792/req-0014-2024.pdf</t>
   </si>
   <si>
     <t>Recuperação das estradas do engenho santa rosa, a partir da gelip até matriz da luz.</t>
   </si>
   <si>
     <t>6793</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6793/req-0015-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6793/req-0015-2024.pdf</t>
   </si>
   <si>
     <t>Recapeamento da rua professora rosa lima, no distrito de matriz da luz.</t>
   </si>
   <si>
     <t>6794</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6794/req-0016-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6794/req-0016-2024.pdf</t>
   </si>
   <si>
     <t>Construção da escadaria, na rua santa Terezinha, acesso para rua nossa senhora de Fátima, matriz da luz.</t>
   </si>
   <si>
     <t>6795</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6795/req-0017-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6795/req-0017-2024.pdf</t>
   </si>
   <si>
     <t>Construção do muro de arrimo, na rua nossa senhora de Fátima, nº35, residência do Sr. Edmilson José da Silva Matriz da Luz.</t>
   </si>
   <si>
     <t>6796</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6796/req-0018-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6796/req-0018-2024.pdf</t>
   </si>
   <si>
     <t>Construção do muro de arrimo, na rua nossa senhora de Fátima, nº42, residência do Sr. Samuel Manoel da Silva Matriz da luz.</t>
   </si>
   <si>
     <t>6797</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Gilberto Monteiro</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6797/req-0019-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6797/req-0019-2024.pdf</t>
   </si>
   <si>
     <t>Contemplar com título de propriedade, através do REURB os imóveis localizados na Rua 03 - LEOPOLDINA BANDEIRA DE MELO o asfaltamento da mesma, no loteamento Pau Brasil, neste Município em São Lourenço da Mata.</t>
   </si>
   <si>
     <t>6798</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6798/req-0020-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6798/req-0020-2024.pdf</t>
   </si>
   <si>
     <t>Troca das traves e dos refletores da quadra de areia da vila ercina lapenda.</t>
   </si>
   <si>
     <t>6799</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6799/req-0021-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6799/req-0021-2024.pdf</t>
   </si>
   <si>
     <t>Sinalizar com placas de embarque e desembarque, as ruas que se localizam as escolas municipais, estaduais e particulares.</t>
   </si>
   <si>
     <t>6800</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6800/req-0022-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6800/req-0022-2024.pdf</t>
   </si>
   <si>
     <t>Solicitação á neoenergia a revisão da rede elétrica da av. Manoel quintão, e suas respectivas travessas, por excesso de queda de energia.</t>
   </si>
   <si>
     <t>6801</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6801/req-0023-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6801/req-0023-2024.pdf</t>
   </si>
   <si>
     <t>Solicitação á neoenergia a revisão da rede elétrica nos condomínios de nova tiúma, por excesso de queda de energia.</t>
   </si>
   <si>
     <t>6802</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6802/req-0024-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6802/req-0024-2024.pdf</t>
   </si>
   <si>
     <t>Construção do muro de arrimo, na rua senhora de Fátima, nº09, residência do Sr. Antônio campos da silva. Matriz da luz.</t>
   </si>
   <si>
     <t>6803</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6803/req-0025-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6803/req-0025-2024.pdf</t>
   </si>
   <si>
     <t>Construção do muro de arrimo, na rua senhora de Fátima, n°26, residência do sr. José Lino Paulo. Matriz da luz.</t>
   </si>
   <si>
     <t>6804</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6804/req-0026-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6804/req-0026-2024.pdf</t>
   </si>
   <si>
     <t>Construção do muro de arrimo, na rua senhora de Fátima, nº11, residência do sr. Cosmo Nascimento. Matriz da luz.</t>
   </si>
   <si>
     <t>6805</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6805/req-0027-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6805/req-0027-2024.pdf</t>
   </si>
   <si>
     <t>Construção do muro de arrimo, na rua senhora de Fátima, n°11-a, residência do sr. Jailson Ailton da Silva. Matriz da luz.</t>
   </si>
   <si>
     <t>6806</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6806/req-0028-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6806/req-0028-2024.pdf</t>
   </si>
   <si>
     <t>Construção do muro de arrimo, na rua senhora de Fátima, nº50, residência do sra. Eliane Maria da Silva. Matriz da luz.</t>
   </si>
   <si>
     <t>6807</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Queu</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6807/req-0029-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6807/req-0029-2024.pdf</t>
   </si>
   <si>
     <t>Solicito a reconstrução da calçada e a colocação de bancos de cimento próximo à UBS do Alto do Santo Antônio, localizada na Avenida Manoel_x000D_
 Quintão no Pixete, em frente à casa de nº 77.</t>
   </si>
   <si>
     <t>6808</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6808/req-0030-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6808/req-0030-2024.pdf</t>
   </si>
   <si>
     <t>Solicito a implantação de uma escadaria com corrimão na viela próxima à casa de número 140 na Rua Esperança Pixete.</t>
   </si>
   <si>
     <t>6809</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6809/req-0031-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6809/req-0031-2024.pdf</t>
   </si>
   <si>
     <t>Solicito a implantação de dois postes com iluminação em LED na viela próxima à casa de número 140 na Rua Esperança no bairro do Pixete.</t>
   </si>
   <si>
     <t>6810</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6810/req-0032-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6810/req-0032-2024.pdf</t>
   </si>
   <si>
     <t>Solicito a implantação de um poste com iluminação em LED na viela próxima à casa de número 170 na 7º travessa Avenida Manoel Quintão Pixete.</t>
   </si>
   <si>
     <t>6811</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Cuscuz do Povo</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6811/req-0033-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6811/req-0033-2024.pdf</t>
   </si>
   <si>
     <t>Realizar recomposição de pedras em paralelepípedo e posteriormente capeamento asfáltico da Rua Macaparana no Bairro de Capibaribe.</t>
   </si>
   <si>
     <t>6812</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6812/req-0034-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6812/req-0034-2024.pdf</t>
   </si>
   <si>
     <t>Realizar implantação de tubos e recuperação das bocas de lobos nas mediações do nº263 ao 42 da Rua Manoel Quintão bairro Pixete.</t>
   </si>
   <si>
     <t>6813</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>Luciano do Cruzeiro</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6813/req-0035-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6813/req-0035-2024.pdf</t>
   </si>
   <si>
     <t>Solicitação: Obtenção e Exposição de Maria-Fumaça na antiga Estação do Município.</t>
   </si>
   <si>
     <t>6814</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Solicitação: Desapropriação da Antiga Usina Tiuma, da Associação Rerum Novarum e o Campo do Rerum Novarum para Fins de Preservação e_x000D_
 Desenvolvimento Sustentável.</t>
   </si>
   <si>
     <t>6815</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>Arllan Dourado</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6815/req-0037-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6815/req-0037-2024.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo a instalação de uma parada de ônibus no ponto localizado na Rodovia PE-05, Dep. Ettore Labanca, km 105, mais_x000D_
 especificamente em frente ao Campo do Rerum Novarum , no bairro Tiúma.</t>
   </si>
   <si>
     <t>6818</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6818/req-0038-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6818/req-0038-2024.pdf</t>
   </si>
   <si>
     <t>Criar galeria de fotos com os respectivos mandatos, do prefeito e dos ex prefeitos do município.</t>
   </si>
   <si>
     <t>6819</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6819/req-0039-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6819/req-0039-2024.pdf</t>
   </si>
   <si>
     <t>Implantação de uma creche, no antigo prédio escola 10 de agosto, situado na av. Manoel quintão no centro do nosso município.</t>
   </si>
   <si>
     <t>6820</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6820/req-0040-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6820/req-0040-2024.pdf</t>
   </si>
   <si>
     <t>Poda das árvores da estrada Severino Sales (estrada da manguba), que dá acesso à aldeia.</t>
   </si>
   <si>
     <t>6821</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6821/req-0041-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6821/req-0041-2024.pdf</t>
   </si>
   <si>
     <t>Informar aos alunos, sobre a biografia/história, das personalidades que denominam as escolas municipais.</t>
   </si>
   <si>
     <t>6822</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6822/req-0042-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6822/req-0042-2024.pdf</t>
   </si>
   <si>
     <t>Placas de sinalização vertical na rua Dr. Joaquim Nabuco (rua do rosário).</t>
   </si>
   <si>
     <t>6823</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>Deto de Lages</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6823/req-0043-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6823/req-0043-2024.pdf</t>
   </si>
   <si>
     <t>Solicito a recuperação das estradas que dão acesso do distrito de lages ao distrito de chã de alegria, via boa fé, neste município.</t>
   </si>
   <si>
     <t>6824</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6824/req-0044-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6824/req-0044-2024.pdf</t>
   </si>
   <si>
     <t>Solicito ampliação do balde do açude do distrito de lages, bem como restauração do sangrador de água.</t>
   </si>
   <si>
     <t>6825</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6825/req-0045-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6825/req-0045-2024.pdf</t>
   </si>
   <si>
     <t>Solicito a recuperação das estradas do assentamento concórdia e santa cruz, assentamento velho I, assentamento sítio II e todo acesso ao colégio Jonas de Andrade, neste município.</t>
   </si>
   <si>
     <t>6826</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6826/req-0046-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6826/req-0046-2024.pdf</t>
   </si>
   <si>
     <t>Solicito calçamento da 2ª travessa Santa Terezinha, no distrito de matriz da luz, neste município.</t>
   </si>
   <si>
     <t>6827</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6827/req-0047-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6827/req-0047-2024.pdf</t>
   </si>
   <si>
     <t>Solicito a recuperação das estradas do assentamento Santo Antônio, barros, poços sagrado e barragem de tapacurá, neste município.</t>
   </si>
   <si>
     <t>6828</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6828/req-0048-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6828/req-0048-2024.pdf</t>
   </si>
   <si>
     <t>Realizar capeamento asfáltico da Rua Cidadania no Alto do cuscuz no Bairro da Várzea Fria.</t>
   </si>
   <si>
     <t>6829</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>Realizar capeamento asfáltico na 1ª travessa palmares no Bairro da Várzea Fria.</t>
   </si>
   <si>
     <t>6830</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6830/req-0050-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6830/req-0050-2024.pdf</t>
   </si>
   <si>
     <t>Realizar conserto do calçamento na rua dos palmares no Bairro da Várzea Fria.</t>
   </si>
   <si>
     <t>6831</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6831/req-0051-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6831/req-0051-2024.pdf</t>
   </si>
   <si>
     <t>Realizar capeamento asfáltico na transversal da rua Assis Chateaubriand no Bairro da Várzea Fria.</t>
   </si>
   <si>
     <t>6832</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6832/req-0052-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6832/req-0052-2024.pdf</t>
   </si>
   <si>
     <t>Realizar Recuperação do Calçamento, Capeamento Asfáltico e Conclusão do Canal na Rua São João do Piauí no Umuarama.</t>
   </si>
   <si>
     <t>6833</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>Celso Luiz</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6833/req-0053-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6833/req-0053-2024.pdf</t>
   </si>
   <si>
     <t>Solicito ao chefe do poder executivo, exmo. sr. prefeito Vinicius Labanca, o concerto da ponte que liga a rua Severino Dias da Silva com a rua Pedra da_x000D_
 Lua, no loteamento lrineu Barbosa da Teixeira.</t>
   </si>
   <si>
     <t>6834</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6834/req-0054-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6834/req-0054-2024.pdf</t>
   </si>
   <si>
     <t>Solicito ao chefe do poder executivo, exmo. sr. prefeito Vinicius Labanca, reposição do calçamento com urgência, em um trecho da rua Terezinha no_x000D_
 loteamento Bela Vista.</t>
   </si>
   <si>
     <t>6835</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6835/req-0055-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6835/req-0055-2024.pdf</t>
   </si>
   <si>
     <t>Requer ao poder executivo reajuste do piso salarial do magistério para o exercício de 2024, correspondente a 3,62%, antes do mês de abril.</t>
   </si>
   <si>
     <t>6836</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6836/req-0056-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6836/req-0056-2024.pdf</t>
   </si>
   <si>
     <t>Requer ao poder executivo, junto a secretaria de saúde e vigilância sanitária, a análise da qualidade da água fornecida ao distrito de lages.</t>
   </si>
   <si>
     <t>6837</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6837/req-0057-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6837/req-0057-2024.pdf</t>
   </si>
   <si>
     <t>Construção do muro de arrimo, na rua senhora de Fátima, n°51, residência do sr. Jailson Potela Matriz da luz.</t>
   </si>
   <si>
     <t>6838</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6838/req-0058-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6838/req-0058-2024.pdf</t>
   </si>
   <si>
     <t>Climatização para o velório municipal de São Lourenço da Mata.</t>
   </si>
   <si>
     <t>6839</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6839/req-0059-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6839/req-0059-2024.pdf</t>
   </si>
   <si>
     <t>Climatização para o velório municipal de Tiúma.</t>
   </si>
   <si>
     <t>6840</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6840/req-0060-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6840/req-0060-2024.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo Municipal que adote as soluções imediatas para resolver o problema da falta de coleta de lixo da nova comunidade existente no Residencial Mirante do Vale, localizado na Rua Othon Bezerra de Melo, no bairro Penedo.</t>
   </si>
   <si>
     <t>6841</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6841/req-0061-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6841/req-0061-2024.pdf</t>
   </si>
   <si>
     <t>6842</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6842/req-0062-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6842/req-0062-2024.pdf</t>
   </si>
   <si>
     <t>Solicito a construção de uma pracinha para coibir um ponto de lixo ao lado da igreja Assembleia de Deus do Cajá - Bairro Penedo.</t>
   </si>
   <si>
     <t>6843</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6843/req-0063-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6843/req-0063-2024.pdf</t>
   </si>
   <si>
     <t>Solicito uma placa de Aviso comunicando à população para não colocar lixo fora dos dias de coleta, na Rua São José do Belmonte, em_x000D_
 frente ao Nº 94, na subida da barraca santa Cruz, Rua de esquina com o mercadinho Souza júnior, Bairro: Lot. São João e São Paulo.</t>
   </si>
   <si>
     <t>6844</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6844/req-0064-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6844/req-0064-2024.pdf</t>
   </si>
   <si>
     <t>Solicitar que seja feita a Reposição de Tampas de Bueiros, nos seguintes locais: Ladeira Liberato em frente ao Número 4013 defronte ao Motel Emoções e na Entrada da Rua palmeira em frente a praça da Bela Vista, Bairro Bela Vista.</t>
   </si>
   <si>
     <t>6845</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6845/req-0065-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6845/req-0065-2024.pdf</t>
   </si>
   <si>
     <t>Solicito a iluminação do coreto, bem como, colocação de barras e iluminação da quadra de areia na praça Ademar Francisco vieira em Tiúma.</t>
   </si>
   <si>
     <t>6846</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>Salvador</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6846/req-0066-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6846/req-0066-2024.pdf</t>
   </si>
   <si>
     <t>Solicito ao senhor prefeito Vinicius Labanca, junto à secretaria municipal de infraestrutura a construção de uma sede própria da secretaria de saúde, deste município.</t>
   </si>
   <si>
     <t>6852</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6852/req-0067-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6852/req-0067-2024.pdf</t>
   </si>
   <si>
     <t>Que seja levado á leilão os veículos sem uso do município.</t>
   </si>
   <si>
     <t>6853</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6853/req-0068-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6853/req-0068-2024.pdf</t>
   </si>
   <si>
     <t>Placas de sinalização horizontal e vertical no residencial Francisca de Paula.</t>
   </si>
   <si>
     <t>6854</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6854/req-0069-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6854/req-0069-2024.pdf</t>
   </si>
   <si>
     <t>Sinalização horizontal e vertical por toda extensão da Rua Manoel Amazonas.</t>
   </si>
   <si>
     <t>6855</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6855/req-0070-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6855/req-0070-2024.pdf</t>
   </si>
   <si>
     <t>Criar projeto de voleibol , na rede municipal de ensino.</t>
   </si>
   <si>
     <t>6856</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6856/req-0071-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6856/req-0071-2024.pdf</t>
   </si>
   <si>
     <t>Criar projeto de handebol, na rede municipal de ensino.</t>
   </si>
   <si>
     <t>6857</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6857/req-0072-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6857/req-0072-2024.pdf</t>
   </si>
   <si>
     <t>Requer ao poder executivo, o reaproveitamento de água pluvial nas escolas públicas municipais.</t>
   </si>
   <si>
     <t>6858</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6858/req-0073-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6858/req-0073-2024.pdf</t>
   </si>
   <si>
     <t>Requer ao poder executivo, criação de um programa "petfarma" em nosso município.</t>
   </si>
   <si>
     <t>6859</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6859/req-0074-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6859/req-0074-2024.pdf</t>
   </si>
   <si>
     <t>Requer ao poder executivo, realização de prevenção, combate e acompanhamento ao bullyng escolar, nas escolas públicas do nosso município.</t>
   </si>
   <si>
     <t>6860</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6860/req-0075-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6860/req-0075-2024.pdf</t>
   </si>
   <si>
     <t>Requer ao poder executivo, realização do teste do olhinho nas unidades básicas de saúde em nosso município.</t>
   </si>
   <si>
     <t>6861</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6861/req-0076-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6861/req-0076-2024.pdf</t>
   </si>
   <si>
     <t>Realizar Pavimentação e Posteriormente Capeamento Asfáltico da Rua Nossa Senhora Aparecida. No Loteamento Maria Helena de Morais em Tiuma.</t>
   </si>
   <si>
     <t>6862</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6862/req-0077-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6862/req-0077-2024.pdf</t>
   </si>
   <si>
     <t>Realizar a troca das Manilhas de esgoto da Rua Aurora entre os números 95 e 40 Bairro Várzea Fria.</t>
   </si>
   <si>
     <t>6864</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6864/req-0078-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6864/req-0078-2024.pdf</t>
   </si>
   <si>
     <t>Implantar nas escolas públicas municipais, a cartilha do programa saúde na escola - PSE.</t>
   </si>
   <si>
     <t>6865</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6865/req-0079-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6865/req-0079-2024.pdf</t>
   </si>
   <si>
     <t>Criação de programa municipal de auxílio financeiro estudantil.</t>
   </si>
   <si>
     <t>6866</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6866/req-0080-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6866/req-0080-2024.pdf</t>
   </si>
   <si>
     <t>Concessão de auxílio financeiro a pesquisadores, que representem o município em eventos ou competições.</t>
   </si>
   <si>
     <t>6867</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6867/req-0081-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6867/req-0081-2024.pdf</t>
   </si>
   <si>
     <t>Institui auxílio financeiro para equipes que representem nosso município em eventos e competições.</t>
   </si>
   <si>
     <t>6868</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6868/req-0082-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6868/req-0082-2024.pdf</t>
   </si>
   <si>
     <t>Solicito que seja entregue por meio do programa "A Casa É Sua" da REURB, os títulos de propriedades aos moradores da Rua Quarta do Carmo, localizada no Bairro Barro Vermelho.</t>
   </si>
   <si>
     <t>6869</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6869/req-0083-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6869/req-0083-2024.pdf</t>
   </si>
   <si>
     <t>Solicito a criação de uma praça para Eliminar o ponto de lixo localizado, na Rua São josé do Belmonte, em frente ao Nº 94, na subida da barraca santa Cruz, Rua de esquina com o mercadinho Souza júnior, Bairro: Lot. São João e São Paulo.</t>
   </si>
   <si>
     <t>6870</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6870/req-0084-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6870/req-0084-2024.pdf</t>
   </si>
   <si>
     <t>Solicito que seja entregue por meio do programa "A Casa É Sua" da REURB, os títulos de propriedades aos moradores da Av. Oriental, localizada no Bairro Barro vermelho.</t>
   </si>
   <si>
     <t>6871</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6871/req-0085-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6871/req-0085-2024.pdf</t>
   </si>
   <si>
     <t>Solicito que seja entregue por meio do programa "A Casa É Sua" da REURB, os títulos de propriedades aos moradores da Rua Aderito evangelista, localizada no Bairro Barro Vermelho.</t>
   </si>
   <si>
     <t>6872</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6872/req-0086-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6872/req-0086-2024.pdf</t>
   </si>
   <si>
     <t>Solicito que seja entregue por meio do programa "A Casa É Sua" da REURB, os títulos de propriedades aos moradores da Rua Severino Pedro Marcolino, localizada no Bairro Barro Vermelho.</t>
   </si>
   <si>
     <t>6873</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6873/req-0087-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6873/req-0087-2024.pdf</t>
   </si>
   <si>
     <t>Requer ao poder executivo, o fornecimento de protetor solar aos agentes municipais de saúde, agentes de endemias, agentes municipais de trânsito, neste município.</t>
   </si>
   <si>
     <t>6874</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6874/req-0088-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6874/req-0088-2024.pdf</t>
   </si>
   <si>
     <t>Requer ao poder executivo, a contratação de artistas locais, para a realização de shows e oficinas virtuais, neste município.</t>
   </si>
   <si>
     <t>6875</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6875/req-0089-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6875/req-0089-2024.pdf</t>
   </si>
   <si>
     <t>Requer ao poder executivo, pavimentação asfáltica da travessa, localizada entre as ruas Luiz Queiroz Bittencourt, Aluízio vieira da costa e Maria Tavares badú - bairro rosina labanca, neste município.</t>
   </si>
   <si>
     <t>6876</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6876/req-0090-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6876/req-0090-2024.pdf</t>
   </si>
   <si>
     <t>Requer ao pode executivo calçamento em paralelepípedo e colocação de tubos de esgoto, na 3° travessa santa terezinha (portelinha)- matriz da luz, neste município.</t>
   </si>
   <si>
     <t>6877</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6877/req-0091-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6877/req-0091-2024.pdf</t>
   </si>
   <si>
     <t>Requer ao pode executivo, pavimentação asfáltica na 3º travessa santa Terezinha (portelinha) - matriz da luz, neste município.</t>
   </si>
   <si>
     <t>6878</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6878/req-0092-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6878/req-0092-2024.pdf</t>
   </si>
   <si>
     <t>Construção de uma praça com playground na comunidade do barro, barragem do tapacurá.</t>
   </si>
   <si>
     <t>6879</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6879/req-0093-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6879/req-0093-2024.pdf</t>
   </si>
   <si>
     <t>Iluminação com refletores, implantação de alambrado com tela e arquibancadas para o campo de lages.</t>
   </si>
   <si>
     <t>6880</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6880/req-0094-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6880/req-0094-2024.pdf</t>
   </si>
   <si>
     <t>Calçamento, drenagem, e posterior asfaltamento da rua alameda do jamboeiro, em tiúma.</t>
   </si>
   <si>
     <t>6881</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6881/req-0095-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6881/req-0095-2024.pdf</t>
   </si>
   <si>
     <t>Solicito a construção de uma Praça na rua Francisco Alves no Bairro Loteamento São João e São Paulo.</t>
   </si>
   <si>
     <t>6919</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6919/req-0096-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6919/req-0096-2024.pdf</t>
   </si>
   <si>
     <t>Estabelecer convênio, entre o executivo e o governo federal, para o programa cozinha solidária.</t>
   </si>
   <si>
     <t>6920</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6920/req-0097-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6920/req-0097-2024.pdf</t>
   </si>
   <si>
     <t>Recapeamento asfáltico da 2ª travessa da rua Gil Maranhão.</t>
   </si>
   <si>
     <t>6921</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6921/req-0098-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6921/req-0098-2024.pdf</t>
   </si>
   <si>
     <t>Distribuição de capa de caixa d'água, para impedir a proliferação do mosquito da dengue.</t>
   </si>
   <si>
     <t>6922</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6922/req-0099-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6922/req-0099-2024.pdf</t>
   </si>
   <si>
     <t>Que a administração municipal conceda licença de três dias consecutivos, a cada mês, às servidoras que comprovem sintomas graves associados ao fluxo menstrual.</t>
   </si>
   <si>
     <t>6923</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6923/req-0100-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6923/req-0100-2024.pdf</t>
   </si>
   <si>
     <t>Reajuste salarial da guarda municipal.</t>
   </si>
   <si>
     <t>6924</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6924/req-0101-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6924/req-0101-2024.pdf</t>
   </si>
   <si>
     <t>Solicito que seja entregue por meio do programa "A Casa É Sua" da REURB, os títulos de propriedades aos moradores da Rua Barão Vermelho, localizada no Bairro Barro Vermelho.</t>
   </si>
   <si>
     <t>6925</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6925/req-0102-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6925/req-0102-2024.pdf</t>
   </si>
   <si>
     <t>Solicito que seja entregue por meio do programa "A Casa É Sua" da REURB, os títulos de propriedades aos moradores da Rua Feliciano gomes, localizada no Bairro Barro Vermelho.</t>
   </si>
   <si>
     <t>6926</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6926/req-0103-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6926/req-0103-2024.pdf</t>
   </si>
   <si>
     <t>Solicito que seja entregue por meio do programa "A Casa É Sua" da REURB, os títulos de propriedades aos moradores da Rua Fernando Candinho, localizada no Bairro Barro Vermelho.</t>
   </si>
   <si>
     <t>6927</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6927/req-0104-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6927/req-0104-2024.pdf</t>
   </si>
   <si>
     <t>Solicito que seja entregue por meio do programa "A Casa É Sua" da REURB, os títulos de propriedades aos moradores da Rua figueiras filho, localizada no Bairro Barro Vermelho.</t>
   </si>
   <si>
     <t>6928</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6928/req-0105-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6928/req-0105-2024.pdf</t>
   </si>
   <si>
     <t>Solicito que seja entregue por meio do programa "A Casa É Sua" da REURB, os títulos de propriedades aos moradores da Rua Napoleão Laureano Entrada da compesa, localizada no Bairro Barro Vermelho.</t>
   </si>
   <si>
     <t>6929</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6929/req-0106-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6929/req-0106-2024.pdf</t>
   </si>
   <si>
     <t>Cozinha empreendedora, itinerante para capacitação profissional em gastronomia na zona rural.</t>
   </si>
   <si>
     <t>6930</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6930/req-0107-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6930/req-0107-2024.pdf</t>
   </si>
   <si>
     <t>Colocar poste e iluminação em lâmpadas LED no loteamento Tejipió II, BR 408.</t>
   </si>
   <si>
     <t>6931</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6931/req-0108-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6931/req-0108-2024.pdf</t>
   </si>
   <si>
     <t>Requerer o conjunto de obras de infraestrutura para manutenção e requalificação da calçada de pedestres, das guias e sarjetas, das bocas de lobo,_x000D_
 das galerias de drenagem, trincheiras e valas, selamento, impermeabilização, rejuvenescimento e regularização do pavimento da Travessa Aliança, Chã da_x000D_
 Tábua.</t>
   </si>
   <si>
     <t>6932</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6932/req-0109-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6932/req-0109-2024.pdf</t>
   </si>
   <si>
     <t>Para que seja construído um novo posto de saúde - u.b.s. na Rosina Labanca .</t>
   </si>
   <si>
     <t>6933</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6933/req-0110-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6933/req-0110-2024.pdf</t>
   </si>
   <si>
     <t>Solicito dois vestiários e colocação de areia no campo do distrito de Lages, neste município.</t>
   </si>
   <si>
     <t>6960</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6960/req-0111-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6960/req-0111-2024.pdf</t>
   </si>
   <si>
     <t>Implantação da nova cesta básica que estabelece o governo federal.</t>
   </si>
   <si>
     <t>6961</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6961/req-0112-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6961/req-0112-2024.pdf</t>
   </si>
   <si>
     <t>Criar o programa credpopular especifico para mulheres empreendedoras.</t>
   </si>
   <si>
     <t>6962</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6962/req-0113-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6962/req-0113-2024.pdf</t>
   </si>
   <si>
     <t>Placas indicativas, nominativas de ruas e cep's, para o bairro nova esperança.</t>
   </si>
   <si>
     <t>6963</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6963/req-0114-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6963/req-0114-2024.pdf</t>
   </si>
   <si>
     <t>Ampliação da iluminação do ramal arena/camaragibe.</t>
   </si>
   <si>
     <t>6964</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6964/req-0115-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6964/req-0115-2024.pdf</t>
   </si>
   <si>
     <t>Regulamentação de food truck e food bike em nosso município, a exemplo de Recife, Jaboatão e Olinda.</t>
   </si>
   <si>
     <t>6965</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6965/req-0116-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6965/req-0116-2024.pdf</t>
   </si>
   <si>
     <t>Requer ao poder executivo, informações referentes as ações que estão sendo realizadas em combate à dengue e os índices de casos em nosso município.</t>
   </si>
   <si>
     <t>6966</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6966/req-0117-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6966/req-0117-2024.pdf</t>
   </si>
   <si>
     <t>Requer ao poder executivo, que seja providenciado e garantido materiais adequados de trabalho e EPI'S para os(as) garis de nossa cidade.</t>
   </si>
   <si>
     <t>6967</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6967/req-0118-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6967/req-0118-2024.pdf</t>
   </si>
   <si>
     <t>Requer ao poder executivo, pedido de informação referente aos estudantes portadores de necessidades especiais, especificamente aqueles com deficiência física (PCD) e transtorno do espectro autista (TEA), matriculados na rede municipal de ensino.</t>
   </si>
   <si>
     <t>6968</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6968/req-0119-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6968/req-0119-2024.pdf</t>
   </si>
   <si>
     <t>Requer ao poder executivo, que seja providenciado e garantido materiais adequados de trabalho e EPI'S para os coveiros de nossa cidade.</t>
   </si>
   <si>
     <t>6969</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6969/req-0120-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6969/req-0120-2024.pdf</t>
   </si>
   <si>
     <t>Realizar conserto do calçamento, capeamento asfáltico, reforma do canal e implantação de tubos da Rua Teixeira Coimbra, Bairro Parque Capibaribe.</t>
   </si>
   <si>
     <t>6970</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6970/req-0121-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6970/req-0121-2024.pdf</t>
   </si>
   <si>
     <t>Realizar construção de muro de arrimo, em frente ao nº 598 da Rua Tabelião João Lago no bairro da várzea fria.</t>
   </si>
   <si>
     <t>6971</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6971/req-0122-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6971/req-0122-2024.pdf</t>
   </si>
   <si>
     <t>Realizar Recapeamento Asfáltico da Rua Imperial no Loteamento São João e São Paulo.</t>
   </si>
   <si>
     <t>6972</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6972/req-0123-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6972/req-0123-2024.pdf</t>
   </si>
   <si>
     <t>Realizar Capeamento Asfáltico e Manutenção das Galerias de Esgotos com implantação de tubos ou Muro de Arrimo da Rua Messias no Loteamento São João e São Paulo.</t>
   </si>
   <si>
     <t>6973</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6973/req-0124-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6973/req-0124-2024.pdf</t>
   </si>
   <si>
     <t>Solicito a Recuperação Asfáltica dos pontos críticos da Rua Esperança, Bairro: Beira da Linha.</t>
   </si>
   <si>
     <t>6974</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6974/req-0125-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6974/req-0125-2024.pdf</t>
   </si>
   <si>
     <t>Solicito que seja entregue por meio do programa "A Casa É Sua" da REURB, os títulos de propriedades aos moradores da Rua Paranatama, localizada no Bairro Barro Vermelho.</t>
   </si>
   <si>
     <t>6975</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6975/req-0126-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6975/req-0126-2024.pdf</t>
   </si>
   <si>
     <t>Solicito que seja entregue por meio do programa "A Casa É Sua" da REURB, os títulos de propriedades aos moradores da Rua Rodrigues de Sá, localizada no Bairro Barro Vermelho.</t>
   </si>
   <si>
     <t>6976</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6976/req-0127-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6976/req-0127-2024.pdf</t>
   </si>
   <si>
     <t>Solicito que seja entregue por meio do programa "A Casa É Sua" da REURB, os títulos de propriedades aos moradores da Rua três marias, localizada no Bairro Barro Vermelho.</t>
   </si>
   <si>
     <t>6977</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6977/req-0128-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6977/req-0128-2024.pdf</t>
   </si>
   <si>
     <t>Construção de banheiro público no alto da igreja matriz de São Lourenço da Mata.</t>
   </si>
   <si>
     <t>6978</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6978/req-0129-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6978/req-0129-2024.pdf</t>
   </si>
   <si>
     <t>Construção da escadaria e canaleta do beco Daniel da Cruz, bairro de chã da tábua.</t>
   </si>
   <si>
     <t>6979</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6979/req-0130-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6979/req-0130-2024.pdf</t>
   </si>
   <si>
     <t>Calçamento da travessa Arlindo Justino Ribeiro, Vila da Saudade em nosso município.</t>
   </si>
   <si>
     <t>6980</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6980/req-0131-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6980/req-0131-2024.pdf</t>
   </si>
   <si>
     <t>Solicito ao chefe do poder executivo, exmo. sr. prefeito Vinicius Labanca, o recuo de um dos postes, que está praticamente em cima da linha lateral do_x000D_
 campo do Bem Te Vi, localizado na Avenida Belmiro Correia.</t>
   </si>
   <si>
     <t>7064</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7064/req-0132-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7064/req-0132-2024.pdf</t>
   </si>
   <si>
     <t>Firmar convênio com o governo federal para implantação do programa brasil sorridente.</t>
   </si>
   <si>
     <t>7065</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7065/req-0133-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7065/req-0133-2024.pdf</t>
   </si>
   <si>
     <t>Criação da marcha para Jesus.</t>
   </si>
   <si>
     <t>7066</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7066/req-0134-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7066/req-0134-2024.pdf</t>
   </si>
   <si>
     <t>Implantação do programa mãe coruja.</t>
   </si>
   <si>
     <t>7067</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7067/req-0135-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7067/req-0135-2024.pdf</t>
   </si>
   <si>
     <t>Criação do festival de louvor gospel.</t>
   </si>
   <si>
     <t>7068</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7068/req-0136-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7068/req-0136-2024.pdf</t>
   </si>
   <si>
     <t>Criação de um grupamento rural da guarda municipal.</t>
   </si>
   <si>
     <t>7069</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7069/req-0137-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7069/req-0137-2024.pdf</t>
   </si>
   <si>
     <t>Realizar Recapeamento Asfáltico, Serviço de Drenagem, Implantação de tubos, Escadaria e Corre Mão na Quarta Travessa Imperial no Loteamento São João e São Paulo.</t>
   </si>
   <si>
     <t>7070</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7070/req-0138-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7070/req-0138-2024.pdf</t>
   </si>
   <si>
     <t>Realizar Capeamento Asfáltico e Manutenção das Galerias de Esgotos na Primeira Travessa Imperial no Loteamento São João e São Paulo.</t>
   </si>
   <si>
     <t>7071</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7071/req-0139-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7071/req-0139-2024.pdf</t>
   </si>
   <si>
     <t>Realizar Capeamento Asfáltico e Manutenção das Galerias de Esgotos na Segunda Travessa Imperial no Loteamento São João e São Paulo.</t>
   </si>
   <si>
     <t>7072</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7072/req-0140-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7072/req-0140-2024.pdf</t>
   </si>
   <si>
     <t>Realizar Capeamento Asfáltico e Manutenção das Galerias de Esgotos na Terceira Travessa Imperial no Loteamento São João e São Paulo.</t>
   </si>
   <si>
     <t>7073</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7073/req-0141-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7073/req-0141-2024.pdf</t>
   </si>
   <si>
     <t>Realizar Calçamento, Drenagem Muro de arrimo ou Implantação de Tubos no Canal da Rua José Joaquim Xavier em Penedo.</t>
   </si>
   <si>
     <t>7074</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7074/req-0142-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7074/req-0142-2024.pdf</t>
   </si>
   <si>
     <t>Requerer formalmente ao Poder Executivo que interceda junto a empresa pública de saneamento COMPESA, a fim de providenciar o reparo da_x000D_
 tubulação danificada em frente ao imóvel localizado na Rua Novo Oriente, n. 49, Centro.</t>
   </si>
   <si>
     <t>7075</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7075/req-0143-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7075/req-0143-2024.pdf</t>
   </si>
   <si>
     <t>Requerer ao Poder Executivo a instalação de uma estrutura física (tampa) para cobrir uma valeta de esgoto a céu aberto na Rua Dr. Pedro Augusto Correia de Araújo, Centro, mais especificamente nas proximidades da oficina de Marinho.</t>
   </si>
   <si>
     <t>7076</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7076/req-0144-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7076/req-0144-2024.pdf</t>
   </si>
   <si>
     <t>Requerer ao Poder Executivo que após a municipalização do trânsito, atue junto às empresas, consórcios e concessionarias responsáveis pelos serviços de transporte público de passageiros no âmbito municipal, com o objetivo de implantar um novo sistema de transporte coletivo operando a rota Reserva São Lourenço/Camaragibe.</t>
   </si>
   <si>
     <t>7077</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7077/req-0145-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7077/req-0145-2024.pdf</t>
   </si>
   <si>
     <t>Requerer ao Poder Executivo que promova aulas de música destinadas a jovens e adolescentes na Praça da Rua 75-A, situada no Parque Capibaribe.</t>
   </si>
   <si>
     <t>7078</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7078/req-0146-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7078/req-0146-2024.pdf</t>
   </si>
   <si>
     <t>Colocação de placa de cimento na Boca de Lobo que fica na AV Miguel Labanca em frete a residência de Nº 637 na Vila do Reinado.</t>
   </si>
   <si>
     <t>7079</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7079/req-0147-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7079/req-0147-2024.pdf</t>
   </si>
   <si>
     <t>Solicito a contemplação com título de propriedade, através do reurb, os imóveis localizados na rua da glória, Vila Israel, neste município.</t>
   </si>
   <si>
     <t>7080</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7080/req-0148-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7080/req-0148-2024.pdf</t>
   </si>
   <si>
     <t>Solicito a contemplação com título de propriedade, através do reurb, os imóveis localizados na rua da vitória Vila Israel, neste município.</t>
   </si>
   <si>
     <t>7081</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7081/req-0149-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7081/req-0149-2024.pdf</t>
   </si>
   <si>
     <t>Solicito a contemplação com título de propriedade, através do reurb, os imóveis localizados na rua esperança Vila Israel, neste município.</t>
   </si>
   <si>
     <t>7082</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7082/req-0150-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7082/req-0150-2024.pdf</t>
   </si>
   <si>
     <t>Solicito a contemplação com título de propriedade, através do reurb, os imóveis localizados na travessa boas novas Vila Israel, neste município.</t>
   </si>
   <si>
     <t>7083</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7083/req-0151-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7083/req-0151-2024.pdf</t>
   </si>
   <si>
     <t>Solicito ao chefe do poder executivo, exmo. sr. prefeito Vinicius Labanca, a colocação de um gradil na praça da Bela vista, para a segurança das crianças_x000D_
 e para impedir o tráfico de motos e veículos.</t>
   </si>
   <si>
     <t>7084</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7084/req-0152-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7084/req-0152-2024.pdf</t>
   </si>
   <si>
     <t>Solicito ao chefe do poder executivo, exmo. sr. prefeito Vinicius Labanca, construção de um muro de arrimo em uma barreira com risco de desabamento,_x000D_
 que fica localizada na Rua Santa Inês nº 122, no loteamento Bela Vista.</t>
   </si>
   <si>
     <t>7085</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7085/req-0153-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7085/req-0153-2024.pdf</t>
   </si>
   <si>
     <t>Requer aplicação de geomanta em barreira localizada por trás da residência de nº 173, na rua primavera, bairro várzea fria, neste município.</t>
   </si>
   <si>
     <t>7086</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7086/req-0154-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7086/req-0154-2024.pdf</t>
   </si>
   <si>
     <t>Requer a instalação de placa de identificação na fachada da unidade básica de saúde da várzea fria, neste município.</t>
   </si>
   <si>
     <t>7090</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>Revitalização do centro comercial do nosso município.</t>
   </si>
   <si>
     <t>7091</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7091/req-0156-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7091/req-0156-2024.pdf</t>
   </si>
   <si>
     <t>Ação do procon no distrito de matriz da luz .</t>
   </si>
   <si>
     <t>7092</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7092/req-0157-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7092/req-0157-2024.pdf</t>
   </si>
   <si>
     <t>Ação do procon no distrito de lages.</t>
   </si>
   <si>
     <t>7093</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7093/req-0158-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7093/req-0158-2024.pdf</t>
   </si>
   <si>
     <t>Criar plano de cargos e carreira dos agentes de saúde e agentes de endemias.</t>
   </si>
   <si>
     <t>7094</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7094/req-0159-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7094/req-0159-2024.pdf</t>
   </si>
   <si>
     <t>Disponibilizar local e servidor, no centro social urbano, para ajudar cadastrar no programa mães de Pernambuco pelo site.</t>
   </si>
   <si>
     <t>7095</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7095/req-0160-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7095/req-0160-2024.pdf</t>
   </si>
   <si>
     <t>Solicito colocação de frisado e asfalto nos principais pontos da estrada do distrito de lages, via concórdia até a PE-20, neste município.</t>
   </si>
   <si>
     <t>7096</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7096/req-0161-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7096/req-0161-2024.pdf</t>
   </si>
   <si>
     <t>Solicito colocação de frisado de asfalto no pátio externo, bem como em toda extensão da ladeira que dá acesso à Escola Jonas de Andrade, neste município.</t>
   </si>
   <si>
     <t>7097</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7097/req-0162-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7097/req-0162-2024.pdf</t>
   </si>
   <si>
     <t>Solicito colocação de frisado de asfalto nos principais pontos das estradas de lages à chã de alegria, via solto maior e boa fé, neste município.</t>
   </si>
   <si>
     <t>7098</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7098/req-0163-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7098/req-0163-2024.pdf</t>
   </si>
   <si>
     <t>Solicito colocação de frisado de asfalto nos principais pontos da estrada do distrito de lages, via barragem de tapacurá até a PE-20, neste município.</t>
   </si>
   <si>
     <t>7099</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7099/req-0164-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7099/req-0164-2024.pdf</t>
   </si>
   <si>
     <t>Solicito colocação de frisado de asfalto nos principais pontos da estrada do assentamento velho I e assentamento sítio II, neste município.</t>
   </si>
   <si>
     <t>7100</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7100/req-0165-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7100/req-0165-2024.pdf</t>
   </si>
   <si>
     <t>Solicito a contemplação com título de propriedade, através do reurb, os imóveis localizados na rua boas novas vila Israel, neste município.</t>
   </si>
   <si>
     <t>7101</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7101/req-0166-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7101/req-0166-2024.pdf</t>
   </si>
   <si>
     <t>Solicito a contemplação com título de propriedade, através do reurb, os imóveis localizados na rua venceremos vila Israel, neste município.</t>
   </si>
   <si>
     <t>7102</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7102/req-0167-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7102/req-0167-2024.pdf</t>
   </si>
   <si>
     <t>Requer aplicação de geomanta em barreira localizada na rua santa inês, nº 122, no loteamento bela vista, neste município.</t>
   </si>
   <si>
     <t>7103</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7103/req-0168-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7103/req-0168-2024.pdf</t>
   </si>
   <si>
     <t>Requer aplicação de geomanta em barreira localizada na rua isaque salazar, na casa número 100 no bairro de penedo, neste município.</t>
   </si>
   <si>
     <t>7104</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7104/req-0169-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7104/req-0169-2024.pdf</t>
   </si>
   <si>
     <t>Solicito ao chefe do poder executivo, exmo. sr. prefeito Vinicius Labanca, junto a secretária de morbilidade urbana, a Mobi Brasil e o consórcio Grande Recife, (2) viagens de ônibus no horário de pico no final da tarde do TI Camaragibe para o bairro da Bela Vista. Salientando que a Mobi Brasil já atende o nosso bairro com duas viagens no período da manhã, sendo a 1º viagem as 04:40hr e a 2º viagem as 05:25hrs. Agradeço desde já em nome de toda comunidade Bela Vista.</t>
   </si>
   <si>
     <t>7106</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7106/req-0170-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7106/req-0170-2024.pdf</t>
   </si>
   <si>
     <t>Institui o programa escola cidadã, na rede pública de ensino.</t>
   </si>
   <si>
     <t>7107</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7107/req-0171-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7107/req-0171-2024.pdf</t>
   </si>
   <si>
     <t>Criação de unidade do centro de atendimento da juventude em São Lourenço da Mata.</t>
   </si>
   <si>
     <t>7108</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7108/req-0172-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7108/req-0172-2024.pdf</t>
   </si>
   <si>
     <t>Doação de um terreno no residencial Francisca de Paula, para construção da associação de moradores deste residencial.</t>
   </si>
   <si>
     <t>7109</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7109/req-0173-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7109/req-0173-2024.pdf</t>
   </si>
   <si>
     <t>Substituição dos refletores convencionais por refletores de led para o campo da ponte preta, na várzea fria.</t>
   </si>
   <si>
     <t>7110</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7110/req-0174-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7110/req-0174-2024.pdf</t>
   </si>
   <si>
     <t>Criação de uma feira municipal de artesanato.</t>
   </si>
   <si>
     <t>7111</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7111/req-0175-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7111/req-0175-2024.pdf</t>
   </si>
   <si>
     <t>Solicito placas indicativas com nomes das ruas no distrito de Lages, bem como seus respectivos cep's, neste município.</t>
   </si>
   <si>
     <t>7112</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7112/req-0176-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7112/req-0176-2024.pdf</t>
   </si>
   <si>
     <t>Solicito ampliação da escola Jair Pereira de Oliveira, quais sejam: construção de 3 salas de aula, 1 brinquedoteca e 1 refeitório, localizada no distrito de matriz da luz, neste município.</t>
   </si>
   <si>
     <t>7113</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7113/req-0177-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7113/req-0177-2024.pdf</t>
   </si>
   <si>
     <t>Solicito que alunos da rede municipal de ensino, portadores de deficiência visual ou com baixa visão, sejam contemplados com óculos especiais (MyEye 2.0), neste município.</t>
   </si>
   <si>
     <t>7114</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7114/req-0178-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7114/req-0178-2024.pdf</t>
   </si>
   <si>
     <t>Solicito aquisição de dois aparelhos telefônicos com chips para as duas ambulâncias de Lages e matriz da luz, neste município.</t>
   </si>
   <si>
     <t>7115</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7115/req-0179-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7115/req-0179-2024.pdf</t>
   </si>
   <si>
     <t>Solicito colocação de frisado de asfalto nas principais estradas da comunidade dos barros e engenho poço sagrado, neste município.</t>
   </si>
   <si>
     <t>7116</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7116/req-0180-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7116/req-0180-2024.pdf</t>
   </si>
   <si>
     <t>Recuperação e colocação de frisado de asfalto na estrada do engenho Santo Antônio.</t>
   </si>
   <si>
     <t>7117</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7117/req-0181-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7117/req-0181-2024.pdf</t>
   </si>
   <si>
     <t>Recuperação e colocação de frisado de asfalto na ladeira de pedra, do engenho Califórnia.</t>
   </si>
   <si>
     <t>7118</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7118/req-0182-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7118/req-0182-2024.pdf</t>
   </si>
   <si>
     <t>Recuperação e colocação de frisado de asfalto na estrada do engenho Santa Cruz, com acesso ao engenho Califórnia.</t>
   </si>
   <si>
     <t>7119</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7119/req-0183-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7119/req-0183-2024.pdf</t>
   </si>
   <si>
     <t>Recuperação e colocação de frisado de asfalto nas duas ladeiras do engenho poço Dantas, que dar acesso à escola Miguel Labanca.</t>
   </si>
   <si>
     <t>7120</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7120/req-0184-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7120/req-0184-2024.pdf</t>
   </si>
   <si>
     <t>Solicito iluminação em LED no campo de Santa Rosa, localizado próximo à igreja católica.</t>
   </si>
   <si>
     <t>7121</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7121/req-0185-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7121/req-0185-2024.pdf</t>
   </si>
   <si>
     <t>Solicito a implantação de iluminação em LED em 2 postes na rua Manoel Correia, bairro do Pixete, um em frente à casa de número 972 e um em frente_x000D_
 ao Ferro Velho.</t>
   </si>
   <si>
     <t>7122</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7122/req-0186-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7122/req-0186-2024.pdf</t>
   </si>
   <si>
     <t>Requer aplicação de geomanta em barreira localizada na rua pero vaz de caminha, "entre o nº 125 e a 3ª travessa machado de Assis - córrego da onça", no cascará bairro de Capibaribe, neste município.</t>
   </si>
   <si>
     <t>7123</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7123/req-0187-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7123/req-0187-2024.pdf</t>
   </si>
   <si>
     <t>Requer a construção de um muro de arrimo em uma barreira localizada por trás da casa de nº 207, na Vila Eulina, no bairro da várzea fria, neste município.</t>
   </si>
   <si>
     <t>7124</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7124/req-0188-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7124/req-0188-2024.pdf</t>
   </si>
   <si>
     <t>Requer ao poder executivo, a concessão de folga de dias de serviço aos servidores públicos municipais que fizerem, voluntariamente, o ciclo máximo de doações de sangue em um período de 12 meses, neste município.</t>
   </si>
   <si>
     <t>7125</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7125/req-0189-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7125/req-0189-2024.pdf</t>
   </si>
   <si>
     <t>Requer aplicação de geomanta em barreira localizada na rua Ibimirim, no bairro de Capibaribe, (cascará) neste município.</t>
   </si>
   <si>
     <t>7189</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7189/req-0190-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7189/req-0190-2024.pdf</t>
   </si>
   <si>
     <t>Executar reforma do viaduto Josué Pereira de Oliveira.</t>
   </si>
   <si>
     <t>7190</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7190/req-0191-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7190/req-0191-2024.pdf</t>
   </si>
   <si>
     <t>Implantação de placas indicativas de limite de velocidade em toda extensão da avenida dr Francisco Correia.</t>
   </si>
   <si>
     <t>7191</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7191/req-0192-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7191/req-0192-2024.pdf</t>
   </si>
   <si>
     <t>Implantação de placas indicativas de limite de velocidade em toda extensão da avenida dr Pedro Augusto Corrêa de Araújo.</t>
   </si>
   <si>
     <t>7192</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7192/req-0193-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7192/req-0193-2024.pdf</t>
   </si>
   <si>
     <t>Implantação de placas indicativas de limite de velocidade em toda extensão da avenida Miguel Labanca.</t>
   </si>
   <si>
     <t>7193</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7193/req-0194-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7193/req-0194-2024.pdf</t>
   </si>
   <si>
     <t>Implantação de placas indicativas de limite de velocidade em toda extensão da avenida dr Luiz Correia de Araújo.</t>
   </si>
   <si>
     <t>7194</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7194/req-0195-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7194/req-0195-2024.pdf</t>
   </si>
   <si>
     <t>Requer ao pode executivo, a instalação de dois postes de rede elétrica com lâmpadas de led, na travessa localizada entre as ruas Luiz Queiroz Bittencourt, Aluízio Vieira da Costa e Maria Tavares badú- bairro Rosina Labanca, neste município.</t>
   </si>
   <si>
     <t>7195</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7195/req-0196-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7195/req-0196-2024.pdf</t>
   </si>
   <si>
     <t>Requer ao poder executivo, que seja incluído no calendário municipal, a "corrida patrulha Maria da Penha", a ser realizada todos os anos no mês de agosto, em referência ao agosto lilás, mês de conscientização ao combate à violência contra a mulher, neste município.</t>
   </si>
   <si>
     <t>7206</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7206/req-0197-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7206/req-0197-2024.pdf</t>
   </si>
   <si>
     <t>Implantação de placas indicativas de limite de velocidade em toda extensão da avenida prefeito Mário Henrique Mafra, no Parque Capibaribe.</t>
   </si>
   <si>
     <t>7207</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7207/req-0198-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7207/req-0198-2024.pdf</t>
   </si>
   <si>
     <t>Implantação de placas indicativas de limite de velocidade em toda extensão da Avenida Cláudio Alves de Souza, no Parque Capibaribe.</t>
   </si>
   <si>
     <t>7208</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7208/req-0199-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7208/req-0199-2024.pdf</t>
   </si>
   <si>
     <t>Retorno da Copa Pau Brasil para adulto, na categoria do futsal, e, inclusão desse evento no calendário oficial esportivo do município.</t>
   </si>
   <si>
     <t>7209</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7209/req-0200-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7209/req-0200-2024.pdf</t>
   </si>
   <si>
     <t>Retorno da Copa Pau Brasil para veteranos, na categoria do futsal, e, inclusão desse evento no calendário oficial esportivo do município.</t>
   </si>
   <si>
     <t>7210</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7210/req-0201-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7210/req-0201-2024.pdf</t>
   </si>
   <si>
     <t>Implantar a praça da primeira infância.</t>
   </si>
   <si>
     <t>7211</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7211/req-0202-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7211/req-0202-2024.pdf</t>
   </si>
   <si>
     <t>Solicito a requalificação do terminal de ônibus de matriz da luz, localizado na rua Agamenon Magalhães, centro, bem como solicitar a construção de dois banheiros no referido terminal, neste município.</t>
   </si>
   <si>
     <t>7212</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7212/req-0203-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7212/req-0203-2024.pdf</t>
   </si>
   <si>
     <t>Solicito colocação de frisado de asfalto nas principais estradas do engenho pixaó, neste município.</t>
   </si>
   <si>
     <t>7213</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7213/req-0204-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7213/req-0204-2024.pdf</t>
   </si>
   <si>
     <t>Solicito fardamento para taxistas deste município.</t>
   </si>
   <si>
     <t>7214</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7214/req-0205-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7214/req-0205-2024.pdf</t>
   </si>
   <si>
     <t>Solicito ao chefe do poder executivo, exmo. sr. prefeito Vinicius Labanca, a aplicação de Geomanta em uma barreira na Rua Gurjão nº1476 no loteamento_x000D_
 Bela vista.</t>
   </si>
   <si>
     <t>7352</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7352/req-0206-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7352/req-0206-2024.pdf</t>
   </si>
   <si>
     <t>Projeto parceria com a comunidade.</t>
   </si>
   <si>
     <t>7353</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7353/req-0207-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7353/req-0207-2024.pdf</t>
   </si>
   <si>
     <t>Envio de lei municipal reduzindo impostos para academias e demais pessoas jurídicas registradas no CREF 12/PE, uma vez que estes locais promovem saúde e previnem doenças.</t>
   </si>
   <si>
     <t>7354</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7354/req-0208-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7354/req-0208-2024.pdf</t>
   </si>
   <si>
     <t>Envio de lei municipal que ofereça leitos separados para mães de natimortos ou com óbito fetal.</t>
   </si>
   <si>
     <t>7355</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7355/req-0209-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7355/req-0209-2024.pdf</t>
   </si>
   <si>
     <t>Doação de um terreno para construção de garagem para o transporte alternativo do município, (kombi, vans, e outros).</t>
   </si>
   <si>
     <t>7356</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7356/req-0210-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7356/req-0210-2024.pdf</t>
   </si>
   <si>
     <t>Implantação de lixeiras seletivas nas praças do município.</t>
   </si>
   <si>
     <t>7357</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7357/req-0211-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7357/req-0211-2024.pdf</t>
   </si>
   <si>
     <t>Realizar construção de murros de arrimo nas residências de nº 45,193 e 191 na 1º Travessa Machado de Assis, bairro Umuarama.</t>
   </si>
   <si>
     <t>7358</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7358/req-0212-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7358/req-0212-2024.pdf</t>
   </si>
   <si>
     <t>Realizar construção de murros de arrimo. nas residência de nº 32,125 e 131 na rua lbirajuba (Cascará), bairro Umuarama.</t>
   </si>
   <si>
     <t>7701</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7701/req-0213-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7701/req-0213-2024.pdf</t>
   </si>
   <si>
     <t>Solicito ao chefe do poder executivo, exmo. sr. prefeito Vinicius Labanca, a distribuição de fardamentos para os motoristas de ambulância do município.</t>
   </si>
   <si>
     <t>7702</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7702/req-0214-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7702/req-0214-2024.pdf</t>
   </si>
   <si>
     <t>Solicito ao chefe do poder executivo, exmo. sr. prefeito Vinicius Labanca, a capinação e iluminação em refletores pra o campo do engenho de Santa Rosa.</t>
   </si>
   <si>
     <t>7703</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7703/req-0215-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7703/req-0215-2024.pdf</t>
   </si>
   <si>
     <t>Solicito ao chefe do poder executivo, exmo. sr. prefeito Vinicius Labanca, junto ao secretário de mobilidade urbana, o transporte alternativo (kombi), para_x000D_
 atender os moradores do loteamento lrineu Barbosa Teixeira.</t>
   </si>
   <si>
     <t>7707</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7707/req-0216-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7707/req-0216-2024.pdf</t>
   </si>
   <si>
     <t>Poço artesiano para a escola Paulo Gomes de Araújo, em penedo.</t>
   </si>
   <si>
     <t>7705</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7705/req-0217-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7705/req-0217-2024.pdf</t>
   </si>
   <si>
     <t>Voto de aplauso para o" blog do Magno Martins", dezoito anos de existência.</t>
   </si>
   <si>
     <t>7704</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7704/req-0218-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7704/req-0218-2024.pdf</t>
   </si>
   <si>
     <t>Audiência pública com a neoenergia.</t>
   </si>
   <si>
     <t>7706</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7706/req-0219-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7706/req-0219-2024.pdf</t>
   </si>
   <si>
     <t>Aderir ao sistema de governança do Estado que terá apoio em infraestrutura, em compra de equipamentos, iluminação pública e até na relação entre a Guarda Municipal e Polícia Militar. O apoio será dado aos municípios para contribuir com a redução da violência.</t>
   </si>
   <si>
     <t>7708</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7708/req-0220-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7708/req-0220-2024.pdf</t>
   </si>
   <si>
     <t>Ampliação e reforma da agência dos correios em São Lourenço da Mata.</t>
   </si>
   <si>
     <t>7709</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7709/req-0221-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7709/req-0221-2024.pdf</t>
   </si>
   <si>
     <t>Implantação de um núcleo de desenvolvimento integral, com foco em TEA- transtorno do espectro autista.</t>
   </si>
   <si>
     <t>7710</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7710/req-0222-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7710/req-0222-2024.pdf</t>
   </si>
   <si>
     <t>Construção da escadaria, que liga a rua bela vista, à rua do campo, no distrito de matriz da luz.</t>
   </si>
   <si>
     <t>7711</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7711/req-0223-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7711/req-0223-2024.pdf</t>
   </si>
   <si>
     <t>Calçamento da rua da baixinha, no distrito de matriz da luz.</t>
   </si>
   <si>
     <t>7712</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7712/req-0224-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7712/req-0224-2024.pdf</t>
   </si>
   <si>
     <t>Calçamento da rua segunda travessa da bela vista, no distrito de matriz da luz.</t>
   </si>
   <si>
     <t>7713</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7713/req-0225-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7713/req-0225-2024.pdf</t>
   </si>
   <si>
     <t>Calçamento e implantação de postes com lâmpadas para rua do santuário, no distrito de matriz da luz.</t>
   </si>
   <si>
     <t>7714</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7714/req-0226-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7714/req-0226-2024.pdf</t>
   </si>
   <si>
     <t>Solicito a intervenção da secretaria de obrar junto a compesa para resolver o problema de vazamento e recolocação de asfalto no trecho localizado, na Avenida Ettore Labanca em frente a parada de mituca no bairro do Pixete.</t>
   </si>
   <si>
     <t>7715</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7715/req-0227-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7715/req-0227-2024.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizado o serviço de terraplanagem na Avenida Alexandrita, bem como a passagem da máquina patrol, no Bairro da Rosina Labanca.</t>
   </si>
   <si>
     <t>7716</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7716/req-0228-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7716/req-0228-2024.pdf</t>
   </si>
   <si>
     <t>Solicito a Reposição da Tampa do Canal da Rua Vitória, Bairro Capibaribe.</t>
   </si>
   <si>
     <t>7717</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7717/req-0229-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7717/req-0229-2024.pdf</t>
   </si>
   <si>
     <t>Realizar construção de murro de arrimo na residência de nº 598 na rua Tabelião João Largo, na Várzea Fria.</t>
   </si>
   <si>
     <t>7718</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7718/req-0230-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7718/req-0230-2024.pdf</t>
   </si>
   <si>
     <t>Realizar construção de murros de Contenção. nas residências de nº 400B, 520, 522, 560, 570, 580, 590, 600, 606, 616. na rua Tabelião João Largo, na Várzea Fria.</t>
   </si>
   <si>
     <t>7719</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7719/req-0231-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7719/req-0231-2024.pdf</t>
   </si>
   <si>
     <t>Solicito ao poder executivo, em caráter de urgência a operação tapa buraco, na rua São Bernardo. De frente a residência de nº 313 no loteamento São João e São Paulo.</t>
   </si>
   <si>
     <t>7721</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7721/req-0232-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7721/req-0232-2024.pdf</t>
   </si>
   <si>
     <t>Criação de unidade de costura em convênio com a ANFACE ou ADEPE, nos bairros da Várzea Fria, nova esperança (Pixete), Lot. São João e São Paulo, Bela Vista,  Irineu Teixeira, Penedo, Capibaribe, Umuarama, Parque Capibaribe, Muribara, chã da tábua, vila rica, vila do reinado, vila dourada, rosina labanca, Munguba, Nova Tiúma, Caiará, Tiúma, Matriz da Luz, Lajes.</t>
   </si>
   <si>
     <t>7722</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7722/req-0233-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7722/req-0233-2024.pdf</t>
   </si>
   <si>
     <t>Criação do Projeto rebocar.</t>
   </si>
   <si>
     <t>7723</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7723/req-0234-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7723/req-0234-2024.pdf</t>
   </si>
   <si>
     <t>Implantação internet wi-fi, com roteador, para uso dos agricultores, da feira da agricultura familiar, na praça Carlos Wilson Campos.</t>
   </si>
   <si>
     <t>7724</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7724/req-0235-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7724/req-0235-2024.pdf</t>
   </si>
   <si>
     <t>Implantação de uma escola de libras no município.</t>
   </si>
   <si>
     <t>7725</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7725/req-0236-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7725/req-0236-2024.pdf</t>
   </si>
   <si>
     <t>Operação tapa buracos para o início da ladeira da rua itapetim, na várzea fria.</t>
   </si>
   <si>
     <t>7726</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7726/req-0237-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7726/req-0237-2024.pdf</t>
   </si>
   <si>
     <t>Entrega de título de propriedade para os moradores da rua do jenipapo, no distrito de matriz da luz.</t>
   </si>
   <si>
     <t>7727</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7727/req-0238-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7727/req-0238-2024.pdf</t>
   </si>
   <si>
     <t>Entrega de título de propriedade para os moradores da rua padre jesuíta, no distrito de matriz da luz.</t>
   </si>
   <si>
     <t>7728</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7728/req-0239-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7728/req-0239-2024.pdf</t>
   </si>
   <si>
     <t>Entrega de título de propriedade para os moradores da rua nossa senhora de Fátima, no distrito de matriz da luz.</t>
   </si>
   <si>
     <t>7729</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7729/req-0240-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7729/req-0240-2024.pdf</t>
   </si>
   <si>
     <t>Entrega de título de propriedade para os moradores da rua do santuário, no distrito de matriz da luz.</t>
   </si>
   <si>
     <t>7730</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7730/req-0241-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7730/req-0241-2024.pdf</t>
   </si>
   <si>
     <t>Solicito a construção de uma escola no assentamento quepe, neste município.</t>
   </si>
   <si>
     <t>7731</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7731/req-0242-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7731/req-0242-2024.pdf</t>
   </si>
   <si>
     <t>Solicito que seja disponibilizada hora de tratores para aragem de terra/cultivo de terra para plantio dos moradores dos assentamentos: engenho concórdia e engenho santa cruz, neste município.</t>
   </si>
   <si>
     <t>7732</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7732/req-0243-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7732/req-0243-2024.pdf</t>
   </si>
   <si>
     <t>Solicito que seja disponibilizada hora de tratores para aragem de terra/cultivo de terra para plantio dos moradores dos assentamentos: engenho sítio e engenho velho, neste município.</t>
   </si>
   <si>
     <t>7733</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7733/req-0244-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7733/req-0244-2024.pdf</t>
   </si>
   <si>
     <t>Solicito que seja disponibilizada hora de tratores para aragem de terra/cultivo de terra para plantio dos moradores dos assentamentos: engenho Santo Antônio e engenho poço sagrado, neste município.</t>
   </si>
   <si>
     <t>7734</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7734/req-0245-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7734/req-0245-2024.pdf</t>
   </si>
   <si>
     <t>Solicito construção de muro de arrimo na rua Pimentel, s/n (próximo ao reservatório da compesa), Parque Capibaribe, neste município.</t>
   </si>
   <si>
     <t>7735</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7735/req-0246-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7735/req-0246-2024.pdf</t>
   </si>
   <si>
     <t>Construção de uma escadaria e drenagem, da segunda travessa da rua padre Cícero, em Constantino.</t>
   </si>
   <si>
     <t>7736</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
     <t>Calçamento e asfaltamento rua engenho Constantino, em Constantino.</t>
   </si>
   <si>
     <t>7737</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7737/req-0248-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7737/req-0248-2024.pdf</t>
   </si>
   <si>
     <t>Requer ao poder executivo, prestação de contas dos recursos do fundeb, referente aos meses e anos de: março/2021, agosto/2022, maio/2023, novembro/2023 e abril/2024.</t>
   </si>
   <si>
     <t>7738</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7738/req-0249-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7738/req-0249-2024.pdf</t>
   </si>
   <si>
     <t>Requer ao poder executivo, o cumprimento da lei 11.738/2008 no que se refere ao cumprimento de um 1/3 das aulas atividades aos professores da educação infantil e aos professores dos anos iniciais, neste município.</t>
   </si>
   <si>
     <t>7740</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7740/req-0250-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7740/req-0250-2024.pdf</t>
   </si>
   <si>
     <t>Requer a execução de obras para implantação de uma alça de acesso no trecho próximo ao final do viaduto, na Av. Oito de Maio, no acesso_x000D_
 com a Rua Dona Leopoldina Correia, para construção de uma nova estrada que possibilitará a ligação da via à Academia da Cidade.</t>
   </si>
   <si>
     <t>7774</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7774/req-0251-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7774/req-0251-2024.pdf</t>
   </si>
   <si>
     <t>Implantação de um fórum de segurança pública no município.</t>
   </si>
   <si>
     <t>7775</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7775/req-0252-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7775/req-0252-2024.pdf</t>
   </si>
   <si>
     <t>Criação da olimpíada municipal da juventude na semana mundial da juventude, com jogos, provas e competições.</t>
   </si>
   <si>
     <t>7776</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7776/req-0253-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7776/req-0253-2024.pdf</t>
   </si>
   <si>
     <t>Criação de um calçadão, da upa, até o mercado público de Tiúma.</t>
   </si>
   <si>
     <t>7777</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7777/req-0254-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7777/req-0254-2024.pdf</t>
   </si>
   <si>
     <t>Implantação do projeto saúde nas praças.</t>
   </si>
   <si>
     <t>7778</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7778/req-0255-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7778/req-0255-2024.pdf</t>
   </si>
   <si>
     <t>Incluir no calendário anual escolar do município, a realização da olimpíada de matemática.</t>
   </si>
   <si>
     <t>7779</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7779/req-0256-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7779/req-0256-2024.pdf</t>
   </si>
   <si>
     <t>Calçamento da rua 4º travessa Coelho Muniz Matriz da Luz.</t>
   </si>
   <si>
     <t>7780</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7780/req-0257-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7780/req-0257-2024.pdf</t>
   </si>
   <si>
     <t>Solicitamos a iluminação com refletores para o campo do Caiará.</t>
   </si>
   <si>
     <t>7781</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7781/req-0258-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7781/req-0258-2024.pdf</t>
   </si>
   <si>
     <t>Implantação semafórica no início do viaduto, em frente ao mercadinho de zizi e jajá.</t>
   </si>
   <si>
     <t>7782</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7782/req-0259-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7782/req-0259-2024.pdf</t>
   </si>
   <si>
     <t>Realizar conserto do calçamento na Rua Antônio Almeida entre os nº 114 e 221 no Umuarama .</t>
   </si>
   <si>
     <t>7783</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7783/req-0260-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7783/req-0260-2024.pdf</t>
   </si>
   <si>
     <t>Realizar construção de murro de arrimo na residência de nº 480 rua Jericó, bairro Loteamento São João e São Paulo.</t>
   </si>
   <si>
     <t>7784</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7784/req-0261-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7784/req-0261-2024.pdf</t>
   </si>
   <si>
     <t>Pavimentação asfáltica/calçamento, da rua que liga a estrada do bambu em Muribara, a Vila da Saudade.</t>
   </si>
   <si>
     <t>7785</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7785/req-0262-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7785/req-0262-2024.pdf</t>
   </si>
   <si>
     <t>Calçamento/asfaltamento da rua São Paulo até à Vila da Saudade.</t>
   </si>
   <si>
     <t>7786</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7786/req-0263-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7786/req-0263-2024.pdf</t>
   </si>
   <si>
     <t>Solicito construção de escadaria na rua Pimentel, s/n (próximo ao reservatório da Compesa), Parque Capibaribe, neste município.</t>
   </si>
   <si>
     <t>7787</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7787/req-0264-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7787/req-0264-2024.pdf</t>
   </si>
   <si>
     <t>Requer ao poder executivo a recuperação da quadra de areia do bairro de Umuarama, neste município.</t>
   </si>
   <si>
     <t>7788</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7788/req-0265-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7788/req-0265-2024.pdf</t>
   </si>
   <si>
     <t>Requer ao poder executivo a instalação de refletores com lâmpadas de led na quadra de areia do bairro de Umuarama, neste município.</t>
   </si>
   <si>
     <t>7789</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7789/req-0266-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7789/req-0266-2024.pdf</t>
   </si>
   <si>
     <t>Solicito ao chefe do poder executivo, exmo. sr. prefeito Vinicius Labanca, o calçamento da rua Concórdia , localizado na Chã da Tábua.</t>
   </si>
   <si>
     <t>7791</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7791/req-0267-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7791/req-0267-2024.pdf</t>
   </si>
   <si>
     <t>Tornar a rua Agrestina (Rua Vereador Antônio Rodrigues de Lima) no sentido único.</t>
   </si>
   <si>
     <t>7792</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7792/req-0268-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7792/req-0268-2024.pdf</t>
   </si>
   <si>
     <t>Tornar a rua: doutor José Sotero no sentido único.</t>
   </si>
   <si>
     <t>7793</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7793/req-0269-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7793/req-0269-2024.pdf</t>
   </si>
   <si>
     <t>Operação tapa buracos para av. Assembleia de Deus, em frente ao nº 374, na Várzea Fria.</t>
   </si>
   <si>
     <t>7794</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7794/req-0270-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7794/req-0270-2024.pdf</t>
   </si>
   <si>
     <t>Operação tapa buracos para avenida Assembleia de Deus, em frente ao nº 232, na Várzea Fria.</t>
   </si>
   <si>
     <t>7795</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7795/req-0271-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7795/req-0271-2024.pdf</t>
   </si>
   <si>
     <t>Criação de uma escola de futebol x1, no município.</t>
   </si>
   <si>
     <t>7796</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7796/req-0272-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7796/req-0272-2024.pdf</t>
   </si>
   <si>
     <t>Requer ao poder executivo a instalação de refletores com lâmpadas de led, na quadra de areia do bairro da Chã da tábua no Loteamento Metropolitano, neste município.</t>
   </si>
   <si>
     <t>7797</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7797/req-0273-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7797/req-0273-2024.pdf</t>
   </si>
   <si>
     <t>Requer ao poder executivo a troca de toda rede de proteção da quadra de areia no bairro da Chã da Tábua no Loteamento Metropolitano, neste município.</t>
   </si>
   <si>
     <t>7798</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7798/req-0274-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7798/req-0274-2024.pdf</t>
   </si>
   <si>
     <t>Requer ao poder executivo a construção de um quiosque e píer no calçadão que fica em frente a academia da cidade, as margem do rio Capibaribe, neste município.</t>
   </si>
   <si>
     <t>7799</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7799/req-0275-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7799/req-0275-2024.pdf</t>
   </si>
   <si>
     <t>Disponibilizar um ônibus para levar os pacientes dos distritos de Lages, Matriz da Luz, e assentamentos da zona rural, para fazer consultas, cirurgia e outros procedimentos nos hospitais do Recife.</t>
   </si>
   <si>
     <t>7800</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
     <t>Alemão do Pixete</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7800/req-0276-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7800/req-0276-2024.pdf</t>
   </si>
   <si>
     <t>Solicitação de uma linha de transporte complementar, da comunidade Ettore Labanca até o centro de São Lourenço da Mata neste município.</t>
   </si>
   <si>
     <t>7801</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7801/req-0277-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7801/req-0277-2024.pdf</t>
   </si>
   <si>
     <t>Implantação de filtros elétricos de água potável nas UBS do município.</t>
   </si>
   <si>
     <t>7802</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7802/req-0278-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7802/req-0278-2024.pdf</t>
   </si>
   <si>
     <t>Revitalização das calçadas da rua Almirante Tamandaré, centro.</t>
   </si>
   <si>
     <t>7803</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7803/req-0279-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7803/req-0279-2024.pdf</t>
   </si>
   <si>
     <t>Disponibilizar um guarda municipal para travessia dos alunos da escola Paulo Freire e escola estadual 10 de agosto, em frente ao Cine Royal.</t>
   </si>
   <si>
     <t>7804</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7804/req-0280-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7804/req-0280-2024.pdf</t>
   </si>
   <si>
     <t>Implantação no pátio da antiga usina Tiúma, para implantação de Compaz, pátio de eventos e museu de cultura.</t>
   </si>
   <si>
     <t>7805</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7805/req-0281-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7805/req-0281-2024.pdf</t>
   </si>
   <si>
     <t>Instalar uma televisão e um gelaágua nos pontos de táxis e moto táxis do município.</t>
   </si>
   <si>
     <t>7806</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7806/req-0282-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7806/req-0282-2024.pdf</t>
   </si>
   <si>
     <t>Realizar conserto do calçamento e capeamento asfáltico na Rua dos Artistas bairro Várzea Fria.</t>
   </si>
   <si>
     <t>7807</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7807/req-0283-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7807/req-0283-2024.pdf</t>
   </si>
   <si>
     <t>Realizar construção de murro de arrimo. na residência de nº 290. Rua do Sol no bairro da Várzea Fria .</t>
   </si>
   <si>
     <t>7808</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7808/req-0284-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7808/req-0284-2024.pdf</t>
   </si>
   <si>
     <t>Realizar construção de murro de arrimo na residência de nº 77 e casas vizinhas, Rua Assis Chateaubriand no bairro da Várzea Fria.</t>
   </si>
   <si>
     <t>7809</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7809/req-0285-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7809/req-0285-2024.pdf</t>
   </si>
   <si>
     <t>Requer ao poder executivo a revitalização da ponte velha de penedo para tráfego de pedestres, neste município.</t>
   </si>
   <si>
     <t>7810</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7810/req-0286-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7810/req-0286-2024.pdf</t>
   </si>
   <si>
     <t>Requer ao poder executivo a manutenção da cobertura do ginásio de esportes o pereirão, neste município.</t>
   </si>
   <si>
     <t>7811</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7811/req-0287-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7811/req-0287-2024.pdf</t>
   </si>
   <si>
     <t>Requer ao poder executivo, instalação de uma caixa de água com capacidade mínima de 2000lts, para os vestiários da quadra de areia da vila Ercina Lapenda, neste município.</t>
   </si>
   <si>
     <t>7812</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7812/req-0288-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7812/req-0288-2024.pdf</t>
   </si>
   <si>
     <t>Solicito ao senhor prefeito Vinicius Labanca, junto à secretaria municipal de infraestrutura, a implantação de três postes no decorrer de toda a extensão da rua pastor Nelson Carneiro, situada na Rosina Labanca, neste município.</t>
   </si>
   <si>
     <t>7813</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7813/req-0289-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7813/req-0289-2024.pdf</t>
   </si>
   <si>
     <t>Solicito a Colocação de Poste e iluminação de LED na final da Rua Cláudio mota, Bairro Vila Dourada.</t>
   </si>
   <si>
     <t>7814</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7814/req-0290-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7814/req-0290-2024.pdf</t>
   </si>
   <si>
     <t>Solicito ao chefe do poder executivo, exmo. sr. prefeito Vinicius Labanca, junto o secretário de infraestrutura Tarcisio Cruz e o secretário de mobilidade urbana Alves Rodoviário o recuo da calçada na parada de ônibus, da praça da Macaíba centro de São Lourenço.</t>
   </si>
   <si>
     <t>7816</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>Alemão do Pixete, Arllan Dourado, Celso Luiz, Cuscuz do Povo, Deto de Lages, Fabinho Pereira, Gilberto Monteiro, Gordo de Lages, João Pessoa, Leonardo Barbosa, Luciano do Cruzeiro, Queu, Salvador, Swamy do Queijo, Vavá do Povo</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7816/req-0291-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7816/req-0291-2024.pdf</t>
   </si>
   <si>
     <t>Construção de calçadão da ladeira do Liberato até a Mobi Brasil, revitalização do calçadão da Mobi Brasil até a academia da cidade, construção de um calçadão da upa até a bicopeba nos dois lados da rodovia deputado Ettore Labanca, PE-05.</t>
   </si>
   <si>
     <t>7817</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7817/req-0292-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7817/req-0292-2024.pdf</t>
   </si>
   <si>
     <t>Implantação do projeto atitude no município.</t>
   </si>
   <si>
     <t>7818</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7818/req-0293-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7818/req-0293-2024.pdf</t>
   </si>
   <si>
     <t>Implantação do curso de libras, sob orientação da feneis - (Federação Nacional de Educação e Integração dos Surdos)</t>
   </si>
   <si>
     <t>7819</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7819/req-0294-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7819/req-0294-2024.pdf</t>
   </si>
   <si>
     <t>Disponibilizar um (a) guarda municipal para travessia de alunos da Escola Joaquim Freire, em frente à Praça Carlos Wilson.</t>
   </si>
   <si>
     <t>7820</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7820/req-0295-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7820/req-0295-2024.pdf</t>
   </si>
   <si>
     <t>Criar secretaria ou diretoria de combate às drogas.</t>
   </si>
   <si>
     <t>7821</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7821/req-0296-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7821/req-0296-2024.pdf</t>
   </si>
   <si>
     <t>Estabelecer parceria com laboratórios veterinários para os animais de estimação (PET’S).</t>
   </si>
   <si>
     <t>7822</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7822/req-0297-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7822/req-0297-2024.pdf</t>
   </si>
   <si>
     <t>Solicito o Calçamento e posterior Asfaltamento da Rua Ettore Labanca, Localizada no Sitio Cajá Bairro Parque Capibaribe.</t>
   </si>
   <si>
     <t>7823</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7823/req-0298-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7823/req-0298-2024.pdf</t>
   </si>
   <si>
     <t>Pavimentação asfáltica na rua central em Muribara.</t>
   </si>
   <si>
     <t>7824</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7824/req-0299-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7824/req-0299-2024.pdf</t>
   </si>
   <si>
     <t>Realizar implantação de tubos e reforma dos canais e galerias de esgoto da Rua Estrada da Compesa, no bairro de Penedo.</t>
   </si>
   <si>
     <t>7825</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7825/req-0300-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7825/req-0300-2024.pdf</t>
   </si>
   <si>
     <t>Requerer ao grande recife consórcio de transportes, o retorno da operação da linha 2402 - Parque Capibaribe/Caxangá, aos sábados domingos e feriados.</t>
   </si>
   <si>
     <t>7826</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7826/req-0301-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7826/req-0301-2024.pdf</t>
   </si>
   <si>
     <t>Solicito ao chefe do poder executivo, exmo. sr. prefeito Vinicius Labanca, junto a secretaria de infraestrutura, trânsito e mobilidade urbana, a mudança do local da parada de ônibus da praça da macaíba, do lado esquerdo para o lado direito da via.</t>
   </si>
   <si>
     <t>7828</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7828/req-0302-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7828/req-0302-2024.pdf</t>
   </si>
   <si>
     <t>Cobertura das ruas laterais ao mercado público municipal Ângelo Labanca Albanez.</t>
   </si>
   <si>
     <t>7829</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7829/req-0303-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7829/req-0303-2024.pdf</t>
   </si>
   <si>
     <t>Instalação de câmeras de observação nas salas de aula, corredores e pátios da escola municipal ministro Apolônio Sales.</t>
   </si>
   <si>
     <t>7830</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7830/req-0304-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7830/req-0304-2024.pdf</t>
   </si>
   <si>
     <t>Construção de ossuários e gavetas no cemitério público do distrito de matriz da luz.</t>
   </si>
   <si>
     <t>7831</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7831/req-0305-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7831/req-0305-2024.pdf</t>
   </si>
   <si>
     <t>Construção de ossuários e gavetas no cemitério público morada eterna - centro.</t>
   </si>
   <si>
     <t>7832</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7832/req-0306-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7832/req-0306-2024.pdf</t>
   </si>
   <si>
     <t>Construção de ossuários e gavetas no cemitério público de Tiúma.</t>
   </si>
   <si>
     <t>7833</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7833/req-0307-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7833/req-0307-2024.pdf</t>
   </si>
   <si>
     <t>Solicito ao senhor prefeito Vinicius Labanca, junto à secretaria municipal de infraestrutura a construção de uma ponte na Rua 18 sobre o canal ao lado da creche municipal no bairro do Parque Capibaribe, neste município.</t>
   </si>
   <si>
     <t>7834</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7834/req-0308-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7834/req-0308-2024.pdf</t>
   </si>
   <si>
     <t>Solicito ao senhor prefeito Vinicius Labanca, junto à secretaria municipal de infraestrutura o capeamento asfáltico da rua Teixeira Coimbra (antiga rua 23), no bairro do Parque Capibaribe, neste município.</t>
   </si>
   <si>
     <t>7835</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7835/req-0309-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7835/req-0309-2024.pdf</t>
   </si>
   <si>
     <t>Solicito calçamento da 1ª travessa nossa senhora de Fátima, em matriz da luz, neste município.</t>
   </si>
   <si>
     <t>7836</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7836/req-0310-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7836/req-0310-2024.pdf</t>
   </si>
   <si>
     <t>Solicito a construção de uma unidade de saúde da família (USF), contendo equipe de atenção primária (EAP), na comunidade dos barros, barragem de tapacurá, neste município.</t>
   </si>
   <si>
     <t>7837</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7837/req-0311-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7837/req-0311-2024.pdf</t>
   </si>
   <si>
     <t>Requer ao poder executivo rondas noturnas da guarda municipal nas escolas do município.</t>
   </si>
   <si>
     <t>7838</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7838/req-0312-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7838/req-0312-2024.pdf</t>
   </si>
   <si>
     <t>Requer ao poder executivo, escolta da guarda municipal para os conselheiros tutelares do município em suas ações.</t>
   </si>
   <si>
     <t>7839</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7839/req-0313-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7839/req-0313-2024.pdf</t>
   </si>
   <si>
     <t>Solicito a contenção de um buraco na beira do canal localizado na Rua Brejão e Recuperação do asfalto no local danificado, Bairro Caiará.</t>
   </si>
   <si>
     <t>7840</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7840/req-0314-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7840/req-0314-2024.pdf</t>
   </si>
   <si>
     <t>Solicito a construção de calçadas nas laterais da Rua Brejão para facilitar a passagem de pedestres. Bairro Caiará.</t>
   </si>
   <si>
     <t>7841</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7841/req-0315-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7841/req-0315-2024.pdf</t>
   </si>
   <si>
     <t>Realizar recapeamento asfáltico da rua Duque de Caxias, em toda sua via, principalmente próximo ao antigo bar da ressaca, bairro Loteamento São João e São Paulo.</t>
   </si>
   <si>
     <t>7846</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7846/req-0316-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7846/req-0316-2024.pdf</t>
   </si>
   <si>
     <t>Pavimentação asfáltica da rua Leonel Brizola, no loteamento portal Tiúma.</t>
   </si>
   <si>
     <t>7847</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7847/req-0317-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7847/req-0317-2024.pdf</t>
   </si>
   <si>
     <t>Pavimentação asfáltica da rua Enéas Carneiro, no loteamento portal Tiúma.</t>
   </si>
   <si>
     <t>7848</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7848/req-0318-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7848/req-0318-2024.pdf</t>
   </si>
   <si>
     <t>Pavimentação asfáltica da rua Olavo de Carvalho, no loteamento portal Tiúma.</t>
   </si>
   <si>
     <t>7849</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7849/req-0319-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7849/req-0319-2024.pdf</t>
   </si>
   <si>
     <t>Pavimentação asfáltica da rua 1ª travessa Ivanilda Maria, no loteamento dois irmãos em Tiúma.</t>
   </si>
   <si>
     <t>7850</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7850/req-0320-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7850/req-0320-2024.pdf</t>
   </si>
   <si>
     <t>Pavimentação asfáltica da rua Luciano Ramos de Sousa, no loteamento dois irmãos em Tiúma.</t>
   </si>
   <si>
     <t>7851</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7851/req-0321-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7851/req-0321-2024.pdf</t>
   </si>
   <si>
     <t>Solicito asfaltamento da 2ª travessa nossa senhora de Fátima, em Matriz da Luz, neste município.</t>
   </si>
   <si>
     <t>7852</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7852/req-0322-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7852/req-0322-2024.pdf</t>
   </si>
   <si>
     <t>Solicito a construção de uma unidade de saúde da família (USF), contendo equipe de atenção primária (EAP), na área comunitária do assentamento concórdia, neste município.</t>
   </si>
   <si>
     <t>7853</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7853/req-0323-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7853/req-0323-2024.pdf</t>
   </si>
   <si>
     <t>Construção de um vestiário e revitalização do campo da Muribara.</t>
   </si>
   <si>
     <t>7854</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7854/req-0324-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7854/req-0324-2024.pdf</t>
   </si>
   <si>
     <t>Solicito ao senhor prefeito Vinicius Labanca, junto à secretaria municipal de saúde a compra de um bebedouro para o CAF (central de abastecimento farmacêutico), deste município.</t>
   </si>
   <si>
     <t>7855</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7855/req-0325-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7855/req-0325-2024.pdf</t>
   </si>
   <si>
     <t>Realizar construção de muro de arrimo. Nas residências de nº 215,09,16,339,378 Rua Campina Grande no bairro do Loteamento São João e São Paulo.</t>
   </si>
   <si>
     <t>7869</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7869/req-0326-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7869/req-0326-2024.pdf</t>
   </si>
   <si>
     <t>Investir em equipamentos e materiais para as UBS, garantindo o acesso a serviços de qualidade.</t>
   </si>
   <si>
     <t>7868</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7868/req-0327-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7868/req-0327-2024.pdf</t>
   </si>
   <si>
     <t>Implementar programas de educação em saúde para a comunidade, com foco na prevenção de doenças.</t>
   </si>
   <si>
     <t>7865</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7865/req-0328-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7865/req-0328-2024.pdf</t>
   </si>
   <si>
     <t>Solicitar a ampliação do número de unidades básicas de saúde (UBS).</t>
   </si>
   <si>
     <t>7866</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7866/req-0329-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7866/req-0329-2024.pdf</t>
   </si>
   <si>
     <t>Solicitar a contratação de mais profissionais de saúde</t>
   </si>
   <si>
     <t>7867</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7867/req-0330-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7867/req-0330-2024.pdf</t>
   </si>
   <si>
     <t>Fortalecer a atenção primária à saúde, com foco na prevenção e promoção da saúde.</t>
   </si>
   <si>
     <t>7870</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>Deto de Lages, Cuscuz do Povo, Queu</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7870/req-0331-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7870/req-0331-2024.pdf</t>
   </si>
   <si>
     <t>Solicitamos a construção de uma guarita de segurança na academia das cidades, para amparar sentinelas, vigias e vigilantes, bem como os agentes da guarda municipal, nas atividades de vigilância e controle de acesso, neste município.</t>
   </si>
   <si>
     <t>7871</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7871/req-0332-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7871/req-0332-2024.pdf</t>
   </si>
   <si>
     <t>Solicito instalação de três câmeras de monitoramento, sendo uma em frente à assembleia de deus, uma em frente à praça Ettore Labanca e uma em frente ao anexo da assistência social, no distrito de Lages, neste município.</t>
   </si>
   <si>
     <t>7872</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7872/req-0333-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7872/req-0333-2024.pdf</t>
   </si>
   <si>
     <t>Solicito instalação de quatro câmeras de monitoramento, sendo uma próximo a escola Tiradentes, uma nas proximidades da escola Jair Pereira, uma na rua Ercina Lapenda (prox. A imagem da santa) e uma no cruzamento prefeito José Lapenda (entre a rua do campo e rua Santo Antônio nas proximidades do cemitério), no distrito de matriz da luz, neste município.</t>
   </si>
   <si>
     <t>7873</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7873/req-0334-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7873/req-0334-2024.pdf</t>
   </si>
   <si>
     <t>Calçamento da rua Miguel, na Vila Canaã, no distrito de matriz da luz.</t>
   </si>
   <si>
     <t>7874</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7874/req-0335-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7874/req-0335-2024.pdf</t>
   </si>
   <si>
     <t>Calçamento da rua Luiz Gonzaga, na Vila Canaã, no distrito de matriz da luz.</t>
   </si>
   <si>
     <t>7875</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7875/req-0336-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7875/req-0336-2024.pdf</t>
   </si>
   <si>
     <t>Calçamento da rua Maria de Pedro, na Vila Canaã, no distrito de matriz da luz.</t>
   </si>
   <si>
     <t>7876</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7876/req-0337-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7876/req-0337-2024.pdf</t>
   </si>
   <si>
     <t>Calçamento da rua Ribeirão, na Vila Canaã, no distrito de matriz da luz.</t>
   </si>
   <si>
     <t>7877</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7877/req-0338-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7877/req-0338-2024.pdf</t>
   </si>
   <si>
     <t>Requer ao poder executivo, a substituição de sirenes e sinais sonoros tradicionais por sinais sonoros musicais adequados para os alunos com transtornos do espectro autista-TEA.</t>
   </si>
   <si>
     <t>7878</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7878/req-0339-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7878/req-0339-2024.pdf</t>
   </si>
   <si>
     <t>Requer ao poder executivo, a implantação do "PORTAL TEA", no município de São Lourenço da Mata.</t>
   </si>
   <si>
     <t>7879</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7879/req-0340-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7879/req-0340-2024.pdf</t>
   </si>
   <si>
     <t>Requer ao poder executivo, o "programa recomeço", que cria selo de empreendedorismo social, neste município.</t>
   </si>
   <si>
     <t>7880</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7880/req-0341-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7880/req-0341-2024.pdf</t>
   </si>
   <si>
     <t>Realizar construção de muro de arrimo, na residência de nº 500 ,Rua Clodoaldo Gomes de Araújo, bairro do Penedo.</t>
   </si>
   <si>
     <t>7881</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7881/req-0342-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7881/req-0342-2024.pdf</t>
   </si>
   <si>
     <t>Realizar recomposição de pedras em paralelepípedo e posteriormente capeamento asfáltico da Rua 1º Travessa Assembleia de Deus no Bairro Várzea Fria.</t>
   </si>
   <si>
     <t>7882</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7882/req-0343-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7882/req-0343-2024.pdf</t>
   </si>
   <si>
     <t>Realizar recomposição de pedras em paralelepípedo, implantação de tubos na galeria de esgoto e tampas de bueiros em toda Rua Antônio Almeida, Bairro Capibaribe.</t>
   </si>
   <si>
     <t>7883</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7883/req-0344-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7883/req-0344-2024.pdf</t>
   </si>
   <si>
     <t>Realizar implantação de tubos na galeria de esgoto e tampas de bueiros na Rua lguarací, Bairro Capibaribe.</t>
   </si>
   <si>
     <t>7884</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7884/req-0345-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7884/req-0345-2024.pdf</t>
   </si>
   <si>
     <t>Realizar o calçamento e posteriormente o capeamento asfáltico e fazer toda galeria de esgoto da Rua Brasil no bairro da Manguba.</t>
   </si>
   <si>
     <t>7885</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
     <t>Leonardo Barbosa, Alemão do Pixete, Arllan Dourado, Celso Luiz, Cuscuz do Povo, Deto de Lages, Gilberto Monteiro, Gordo de Lages, João Pessoa, Luciano do Cruzeiro, Queu, Vavá do Povo</t>
   </si>
   <si>
     <t>Voto de aplauso para o prefeito Vinicius Labanca, chefia de gabinete, procuradoria geral, controladoria geral, secretaria de gabinete institucional, secretaria de comunicação social, secretaria de cultura, esportes, turismo, lazer e juventude, secretaria de desenvolvimento econômico, agricultura, secretaria de desenvolvimento social, mulher, trabalho, secretaria de educação, secretaria de governo, secretara de saúde, secretaria de segurança pública e mobilidade urbana; secretaria de finanças, planejamento, gestão e tecnologia; secretaria de administração e gestão das pessoas; secretaria de infraestrutura, pela realização da maior festa de agosto de todos os tempos.</t>
   </si>
   <si>
     <t>7887</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7887/req-0348-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7887/req-0348-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao poder executivo a implementação de um programa de treinamento para a guarda municipal, com o objetivo de melhorar as habilidades dos agentes e garantir que eles estejam preparados para lidar com situações complexas.</t>
   </si>
   <si>
     <t>7888</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7888/req-0349-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7888/req-0349-2024.pdf</t>
   </si>
   <si>
     <t>Integração do município ao sistema nacional de trânsito, visando a municipalização do trânsito.</t>
   </si>
   <si>
     <t>7889</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7889/req-0350-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7889/req-0350-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao departamento municipal de trânsito, providenciar redutores elevados de velocidade (lombadas), em locais estratégicos no município.</t>
   </si>
   <si>
     <t>7890</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7890/req-0351-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7890/req-0351-2024.pdf</t>
   </si>
   <si>
     <t>Solicita a pintura da sinalização horizontal e vertical de trânsito na Rua Arlinda Germânia Santos Várzea fria.</t>
   </si>
   <si>
     <t>7891</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7891/req-0352-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7891/req-0352-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao poder executivo o reforço na sinalização de trânsito, incluindo placas indicativas de lombadas, e pintura das placas já existentes.</t>
   </si>
   <si>
     <t>7892</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7892/req-0353-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7892/req-0353-2024.pdf</t>
   </si>
   <si>
     <t>Calçamento da rua José Amaro, na vila Canaã, no distrito de matriz da luz.</t>
   </si>
   <si>
     <t>7893</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7893/req-0354-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7893/req-0354-2024.pdf</t>
   </si>
   <si>
     <t>Implantação de um laboratório veterinário: exames para cachorros e gatos.</t>
   </si>
   <si>
     <t>7894</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7894/req-0355-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7894/req-0355-2024.pdf</t>
   </si>
   <si>
     <t>Requer ao poder executivo, o programa de inteligência emocional, "um olhar à saúde mental", neste município.</t>
   </si>
   <si>
     <t>7895</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7895/req-0356-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7895/req-0356-2024.pdf</t>
   </si>
   <si>
     <t>Requer ao poder executivo, que seja incluso no calendário do município a semana municipal de atenção ao idoso.</t>
   </si>
   <si>
     <t>7896</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7896/req-0357-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7896/req-0357-2024.pdf</t>
   </si>
   <si>
     <t>Requerer a elaboração de um projeto de iluminação e instalação de postes para Rua Laurinda Maria de Melo, loteamento lrineu, no bairro Capibaribe, CEP 54.705-422.</t>
   </si>
   <si>
     <t>7897</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7897/req-0358-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7897/req-0358-2024.pdf</t>
   </si>
   <si>
     <t>Requerer a instalação de manilhas com caixas de passagem ao longo do canal que percorre a Rua Laurinda Maria de Melo, loteamento lrineu, no bairro Capibaribe, CEP 54.705-422.</t>
   </si>
   <si>
     <t>7898</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7898/req-0359-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7898/req-0359-2024.pdf</t>
   </si>
   <si>
     <t>Requerer o reparo das caixas de passagem e a instalação de manilhas das Ruas Caroline Borba de Lima, do número 5711 até a esquina do número 5706, loteamento lrineu Barbosa Teixeira, no bairro Capibaribe.</t>
   </si>
   <si>
     <t>7899</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7899/req-0360-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7899/req-0360-2024.pdf</t>
   </si>
   <si>
     <t>Requerer a implementação do Centro de Referência em Saúde do Trabalhador (CEREST) em nosso município.</t>
   </si>
   <si>
     <t>7900</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7900/req-0361-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7900/req-0361-2024.pdf</t>
   </si>
   <si>
     <t>Solicito ao senhor prefeito Vinicius Labanca, junto à secretaria municipal de infraestrutura o capeamento asfáltico da rua nossa senhora da conceição no distrito de matriz da luz, neste município.</t>
   </si>
   <si>
     <t>7901</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>Requer à mesa diretora desta douta casa, que considere de urgência especial, a tramitação do projeto de lei ordinária nº 028/2024, de autoria do poder executivo, na ordem do dia da presente sessão ordinária, em 20 de agosto de 2024.</t>
   </si>
   <si>
     <t>7902</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7902/req-0363-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7902/req-0363-2024.pdf</t>
   </si>
   <si>
     <t>Solicito a criação de uma linha municipal de ônibus, saindo do distrito de Lages ao centro de São Lourenço, passando pela igreja assembleia de deus de concórdia, assentamento velho até pátio da festa do abacaxi, assentamento agapto santos até o terminal, no pátio da feira, neste município.</t>
   </si>
   <si>
     <t>7903</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7903/req-0364-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7903/req-0364-2024.pdf</t>
   </si>
   <si>
     <t>Solicito intervenção junto à empresa que faz a linha matriz da luz - São Lourenço, para que renove os ônibus e que estejam em perfeito estado de uso, conforme as leis de trânsito.</t>
   </si>
   <si>
     <t>7904</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
     <t>Que seja realizada uma audiência pública com a participação de jovens, representantes de entidades da sociedade civil, especialistas e autoridades, para discutir as políticas públicas para a juventude.</t>
   </si>
   <si>
     <t>7905</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>Que seja elaborado um plano municipal de juventude, com metas, ações e indicadores para garantir o desenvolvimento integral deste grupo.</t>
   </si>
   <si>
     <t>7906</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7906/req-0367-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7906/req-0367-2024.pdf</t>
   </si>
   <si>
     <t>Que seja realizado um estudo sobre a situação da juventude no município, com foco em temas como: educação, saúde, trabalho, segurança, cultura, esporte e lazer.</t>
   </si>
   <si>
     <t>7907</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7907/req-0368-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7907/req-0368-2024.pdf</t>
   </si>
   <si>
     <t>Que seja realizada uma campanha de conscientização sobre os direitos e deveres dos jovens, com o objetivo de promover a cidadania e a participação social.</t>
   </si>
   <si>
     <t>7908</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7908/req-0369-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7908/req-0369-2024.pdf</t>
   </si>
   <si>
     <t>Que sejam criados mecanismos de participação da juventude na formulação e implementação das políticas públicas, garantindo que suas demandas e necessidades sejam consideradas e atendidas.</t>
   </si>
   <si>
     <t>7909</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7909/req-0370-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7909/req-0370-2024.pdf</t>
   </si>
   <si>
     <t>Requerer o reparo das caixas de passagem e a instalação de manilhas da Rua Severino Dias da Silva, na esquina do número 98 até o número 5706, loteamento lrineu Barbosa Teixeira, no bairro Capibaribe.</t>
   </si>
   <si>
     <t>7910</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7910/req-0371-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7910/req-0371-2024.pdf</t>
   </si>
   <si>
     <t>Requerer a Construção de uma Escola Municipal na Av. Oito de Maio, Bairro Chã da Tábua, nas proximidades da caixa d'água.</t>
   </si>
   <si>
     <t>7911</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7911/req-0372-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7911/req-0372-2024.pdf</t>
   </si>
   <si>
     <t>Requerer a realização de obras para a execução de calçamento na Travessa Aruba, localizada no bairro Chã da Tábua.</t>
   </si>
   <si>
     <t>7912</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7912/req-0373-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7912/req-0373-2024.pdf</t>
   </si>
   <si>
     <t>Requerer a realização de obras para a complementação do calçamento da Rua Manoel Sampaio de Araújo, no bairro Muribara.</t>
   </si>
   <si>
     <t>7915</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7915/req-0374-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7915/req-0374-2024.pdf</t>
   </si>
   <si>
     <t>Efetuar climatização das salas de aula da Escola Cleto Campelo.</t>
   </si>
   <si>
     <t>7916</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7916/req-0376-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7916/req-0376-2024.pdf</t>
   </si>
   <si>
     <t>Efetuar climatização das salas de aula da escola municipal ministro Apolônio Sales.</t>
   </si>
   <si>
     <t>7917</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7917/req-0376-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7917/req-0376-2024.pdf</t>
   </si>
   <si>
     <t>Efetuar climatização das salas de aula da escola municipal Josué Pereira.</t>
   </si>
   <si>
     <t>7918</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7918/req-0377-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7918/req-0377-2024.pdf</t>
   </si>
   <si>
     <t>Que seja doada uma área para a cooperativa mista dos trabalhadores rurais.</t>
   </si>
   <si>
     <t>7919</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7919/req-0378-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7919/req-0378-2024.pdf</t>
   </si>
   <si>
     <t>Que sejam elaborados e implementados programas e projetos que promovam o acesso à educação, ao trabalho, á cultura, ao esporte e ao lazer para os jovens do município.</t>
   </si>
   <si>
     <t>7920</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7920/req-0379-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7920/req-0379-2024.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo a realização de uma licitação pública para a concessão de serviços à iniciativa privada, que será responsável pela instalação_x000D_
 e manutenção de abrigos e totens modernos nos pontos de embarque e desembarque de passageiros do sistema de transporte público, espalhados pela_x000D_
 cidade, seguindo o exemplo adotado pelo governo de Pernambuco.</t>
   </si>
   <si>
     <t>7921</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7921/req-0380-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7921/req-0380-2024.pdf</t>
   </si>
   <si>
     <t>Realizar Construção de murro de arrimo, escadaria e corre mão em frente a casa de Nº193 no alto do cascara Bairro de Capibaribe.</t>
   </si>
   <si>
     <t>7922</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7922/req-0381-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7922/req-0381-2024.pdf</t>
   </si>
   <si>
     <t>Requer ao poder executivo a construção de uma quadra poliesportiva para a escola municipal professor Severino Sales na vila da saudade no bairro de Constantino, neste município.</t>
   </si>
   <si>
     <t>7923</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7923/req-0382-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7923/req-0382-2024.pdf</t>
   </si>
   <si>
     <t>Voto de aplauso a Joana Fernandes de oliveira, neste município.</t>
   </si>
   <si>
     <t>7924</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7924/req-0383-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7924/req-0383-2024.pdf</t>
   </si>
   <si>
     <t>Requer ao poder executivo, a prestação de contas da festa de agosto, neste município.</t>
   </si>
   <si>
     <t>7925</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
     <t>Solicitar a colocação de braços e lâmpadas de LED, na travessa Major Ferreira Lima, no distrito de Matriz da Luz.</t>
   </si>
   <si>
     <t>7926</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
     <t>Requerer a construção de uma Praça no Bairro Nova Tiúma.</t>
   </si>
   <si>
     <t>7927</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7927/req-0386-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7927/req-0386-2024.pdf</t>
   </si>
   <si>
     <t>Solicito construção de espaço equipado, com profissionais adaptados para ajudar pessoas com deficiência, neste município.</t>
   </si>
   <si>
     <t>7928</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7928/req-0387-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7928/req-0387-2024.pdf</t>
   </si>
   <si>
     <t>Solicito inserção de corrimão na escadaria da av. Oriental vinte e um (antiga rua das papoulas), em penedo, neste município.</t>
   </si>
   <si>
     <t>7929</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7929/req-0388-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7929/req-0388-2024.pdf</t>
   </si>
   <si>
     <t>Tratamento odontológico para pessoa com deficiência.</t>
   </si>
   <si>
     <t>7930</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7930/req-0389-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7930/req-0389-2024.pdf</t>
   </si>
   <si>
     <t>Recapeamento asfáltico da rua urbano ribeiro de sena, no bairro de Constantino.</t>
   </si>
   <si>
     <t>7931</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7931/req-0390-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7931/req-0390-2024.pdf</t>
   </si>
   <si>
     <t>Implementação de programas de orientação profissional, cursos de qualificação profissional e incentivos à criação de empresas jovem no município.</t>
   </si>
   <si>
     <t>7932</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7932/req-0391-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7932/req-0391-2024.pdf</t>
   </si>
   <si>
     <t>Melhoria da infraestrutura de lazer: como a construção de parques, quadras esportivas e espaços públicos para atividades culturais para a juventude do nosso município.</t>
   </si>
   <si>
     <t>7933</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7933/req-0392-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7933/req-0392-2024.pdf</t>
   </si>
   <si>
     <t>Ampliação do acesso à saúde da mulher: com foco em ginecologia, obstetrícia, planejamento familiar e prevenção de doenças.</t>
   </si>
   <si>
     <t>7934</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7934/req-0393-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7934/req-0393-2024.pdf</t>
   </si>
   <si>
     <t>Criação de programas de saúde mental para mulheres: oferecendo apoio psicológico e tratamento para questões como depressão, ansiedade e transtornos alimentares.</t>
   </si>
   <si>
     <t>7935</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7935/req-0394-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7935/req-0394-2024.pdf</t>
   </si>
   <si>
     <t>Implementação de programas de prevenção a criminalidade, como ações sociais, projetos de educação e ações de inteligência policial.</t>
   </si>
   <si>
     <t>7941</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7941/req-0395-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7941/req-0395-2024.pdf</t>
   </si>
   <si>
     <t>Realizar a climatização com ar condicionado nas salas de aula da escola municipal santa rosa, no bairro da várzea fria.</t>
   </si>
   <si>
     <t>7942</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7942/req-0396-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7942/req-0396-2024.pdf</t>
   </si>
   <si>
     <t>Implantação do projeto férias na escola.</t>
   </si>
   <si>
     <t>7943</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7943/req-0397-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7943/req-0397-2024.pdf</t>
   </si>
   <si>
     <t>Institui o programa bônus por desempenho educacional no âmbito da rede municipal de educação.</t>
   </si>
   <si>
     <t>7944</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7944/req-0398-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7944/req-0398-2024.pdf</t>
   </si>
   <si>
     <t>Voto de aplauso à Rafaela Roberta Gomes de Melo, coordenadora de transporte da saúde.</t>
   </si>
   <si>
     <t>7945</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7945/req-0399-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7945/req-0399-2024.pdf</t>
   </si>
   <si>
     <t>Solicito a implantação de um centro de apoio para dependentes químicos de álcool e drogas.</t>
   </si>
   <si>
     <t>7946</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7946/req-0400-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7946/req-0400-2024.pdf</t>
   </si>
   <si>
     <t>Solicito a construção de um Centro Profissional Municipal, para a formação de jovens e adultos.</t>
   </si>
   <si>
     <t>7947</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7947/req-0401-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7947/req-0401-2024.pdf</t>
   </si>
   <si>
     <t>Solicito o aumento da oferta de cursos profissionalizantes voltados para mulheres, jovens e adultos no centro social urbano, na sala do empreendedor e que seja implantado novos polos profissionalizantes em bairros do município.</t>
   </si>
   <si>
     <t>7948</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7948/req-0402-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7948/req-0402-2024.pdf</t>
   </si>
   <si>
     <t>Solicito a criação de novas equipes de saúde da família para atender bairros descobertos.</t>
   </si>
   <si>
     <t>7949</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7949/req-0403-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7949/req-0403-2024.pdf</t>
   </si>
   <si>
     <t>Solicito a Expansão do programa Remédio até você, para contemplar comunidades que ainda não foram atendidas.</t>
   </si>
   <si>
     <t>7950</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7950/req-0404-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7950/req-0404-2024.pdf</t>
   </si>
   <si>
     <t>Requerer a construção ou aquisição de uma nova Casa da Criança.</t>
   </si>
   <si>
     <t>7951</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7951/req-0405-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7951/req-0405-2024.pdf</t>
   </si>
   <si>
     <t>Requerer a requalificação do pavimento da Ponte de Tiúma.</t>
   </si>
   <si>
     <t>7953</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7953/req-0406-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7953/req-0406-2024.pdf</t>
   </si>
   <si>
     <t>Realizar o calçamento, capeamento asfáltico fazer toda galeria de esgoto e troca de toda iluminação para lâmpadas de Led da rua Joinville no bairro da Chã da Tábua.</t>
   </si>
   <si>
     <t>7954</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7954/req-0407-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7954/req-0407-2024.pdf</t>
   </si>
   <si>
     <t>Realizar o calçamento e capeamento asfáltico da rua Filândia no bairro da Chã da Tábua.</t>
   </si>
   <si>
     <t>7955</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
     <t>Construção de um posto com especialidades médicas na Várzea Fria.</t>
   </si>
   <si>
     <t>7959</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7959/req-0409-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7959/req-0409-2024.pdf</t>
   </si>
   <si>
     <t>Solicito inserção de serviço do profissional de massoterapia no munícipio, para atuar na área da saúde junto ou separadamente com o profissional de fisioterapia.</t>
   </si>
   <si>
     <t>7960</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7960/req-0410-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7960/req-0410-2024.pdf</t>
   </si>
   <si>
     <t>Realizar implantação de tubos e reforma de toda galeria de esgoto da rua Pedro correia bairro centro.</t>
   </si>
   <si>
     <t>7961</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7961/req-0411-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7961/req-0411-2024.pdf</t>
   </si>
   <si>
     <t>Realizar implantação de tubos e reforma de toda galeria de esgoto da rua Aliança bairro centro.</t>
   </si>
   <si>
     <t>7963</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
     <t>Implantação de uma fonte interativa de água na academia da cidade.</t>
   </si>
   <si>
     <t>7968</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
     <t>Realizar o capeamento asfáltico mais a drenagem de esgoto de toda Rua Amilton Ribeiro, bairro do Penedo.</t>
   </si>
   <si>
     <t>7981</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7981/req-0414-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7981/req-0414-2024.pdf</t>
   </si>
   <si>
     <t>Voto de aplauso ao senhor prefeito Vinícius Labanca destacando especialmente a grande reforma da sede da Prefeitura e a realização do Natal Mágico</t>
   </si>
   <si>
     <t>7982</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7982/req-0415-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7982/req-0415-2024.pdf</t>
   </si>
   <si>
     <t>Voto de aplauso ao senhor Omar César de Brito Ramos (Omar do Anglo) pela realização da PE CUP 2024</t>
   </si>
   <si>
     <t>7983</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7983/req-0416-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7983/req-0416-2024.pdf</t>
   </si>
   <si>
     <t>Voto de aplauso ao senhor Antônio Carlos Muniz pela brilhante execução da ornamentação e iluminação do Natal Mágico</t>
   </si>
   <si>
     <t>7984</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7984/req-0417-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7984/req-0417-2024.pdf</t>
   </si>
   <si>
     <t>Requer à mesa diretora desta douta casa, que considere de urgência especial, a tramitação dos projetos de lei ordinária nº 042, 043, 044, 045, 046 e 047/2024, de autoria do poder executivo, na ordem do dia da presente sessão ordinária, em 10 de dezembro de 2024.</t>
   </si>
   <si>
     <t>7985</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7985/req-0418-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7985/req-0418-2024.pdf</t>
   </si>
   <si>
     <t>Requer à mesa diretora desta douta casa, que considere de urgência especial, a tramitação do projeto de lei ordinária nº 041/2024, de autoria do vereadora Swamy do Queijo, na ordem do dia da presente sessão ordinária, em 10 de dezembro de 2024.</t>
   </si>
   <si>
     <t>7986</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7986/req-0419-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7986/req-0419-2024.pdf</t>
   </si>
   <si>
     <t>Requer à mesa diretora desta douta casa, que considere de urgência especial, a tramitação do projeto de lei ordinária nº 048/2024, de autoria da Mesa Diretora, na ordem do dia da presente sessão ordinária, em 10 de dezembro de 2024.</t>
   </si>
   <si>
     <t>7987</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7987/req-0420-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7987/req-0420-2024.pdf</t>
   </si>
   <si>
     <t>Requer que o Poder Executivo denomine o nome da próxima escola municipal de São Lourenço da Mata como Escola Municipal Professor Fábio Nogueira do Nascimento.</t>
   </si>
   <si>
     <t>7988</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7988/req-0421-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7988/req-0421-2024.pdf</t>
   </si>
   <si>
     <t>Requer que o Poder Executivo denomine o nome do próximo equipamento público a ser construído no Município de São Lourenço da Mata como "Kézia Karen da Silva".</t>
   </si>
   <si>
     <t>7989</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7989/req-0422-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7989/req-0422-2024.pdf</t>
   </si>
   <si>
     <t>Realizar construção de murro de arrimo na residência de nº 53 na rua Itapetim na Várzea Fria.</t>
   </si>
   <si>
     <t>7990</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7990/req-0423-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7990/req-0423-2024.pdf</t>
   </si>
   <si>
     <t>Requer à mesa diretora desta douta casa, que considere de urgência especial, a tramitação do projeto de lei ordinária nº 050/2024, de autoria do vereador leonardo barbosa, na ordem do dia da presente sessão ordinária, em 16 de dezembro de 2024.</t>
   </si>
   <si>
     <t>7991</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7991/req-0424-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7991/req-0424-2024.pdf</t>
   </si>
   <si>
     <t>Requer à mesa diretora desta douta casa, que considere de urgência especial, a tramitação do projeto de lei ordinária nº 049/2024, de autoria dos vereadores da casa, na ordem do dia da presente sessão ordinária, em 16 de dezembro de 2024.</t>
   </si>
   <si>
     <t>8109</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
     <t>Leonardo Barbosa, Arllan Dourado, Celso Luiz, Cuscuz do Povo, Deto de Lages, Fabinho Pereira, Gilberto Monteiro, Gordo de Lages, Luciano do Cruzeiro, Queu, Salvador, Swamy do Queijo, Vavá do Povo</t>
   </si>
   <si>
     <t>REQUER À MESA DIRETORA DESTA DOUTA CASA, QUE CONSIDERE DE URGÊNCIA ESPECIAL, A TRAMITAÇÃO DOS PROJETOS DE LEI ORDINÁRIA Nº 052/2024, DE AUTORIA DO PODER EXECUTIVO, NA ORDEM DO DIA DA PRESENTE SESSÃO ORDINÁRIA, EM 19 DE DEZEMBRO DE 2024.</t>
   </si>
   <si>
     <t>8108</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
     <t>8107</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/8107/req-0427-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/8107/req-0427-2024.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA DIRETORA DESTA DOUTA CASA, QUE CONSIDERE DE URGÊNCIA ESPECIAL, A TRAMITAÇÃO DOS PROJETOS DE LEI ORDINÁRIA Nº 053/2024, DE AUTORIA DA MESA DIRETORA, NA ORDEM DO DIA DA PRESENTE SESSÃO ORDINÁRIA, EM 19 DE DEZEMBRO DE 2024.</t>
   </si>
   <si>
     <t>8106</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/8106/req-0428-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/8106/req-0428-2024.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA DIRETORA DESTA DOUTA CASA, QUE CONSIDERE DE URGÊNCIA ESPECIAL, A TRAMITAÇÃO DO VETO 001/2024, DE AUTORIA DO PODER EXECUTIVO, NA ORDEM DO DIA DA PRESENTE SESSÃO ORDINÁRIA, EM 19 DE DEZEMBRO DE 2024.</t>
   </si>
   <si>
     <t>6778</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6778/projeto_de_lei_001-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6778/projeto_de_lei_001-2024.pdf</t>
   </si>
   <si>
     <t>Estabelece normas para denominação de vias e logradouros públicos no município de São Lourenço da Mata e dá outras providências.</t>
   </si>
   <si>
     <t>6816</t>
   </si>
   <si>
     <t>Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6816/projeto_de_lei_002-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6816/projeto_de_lei_002-2024.pdf</t>
   </si>
   <si>
     <t>Institui o Auxílio Feirantes de São Lourenço da Mata.</t>
   </si>
   <si>
     <t>6817</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6817/projeto_de_lei_003-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6817/projeto_de_lei_003-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a organização administrativa e funcional, atribuições e competências da diretoria do bem-estar animal, no âmbito do município de São Lourenço da Mata, altera a lei 2.821/2021 e dá outras providências.</t>
   </si>
   <si>
     <t>6849</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6849/projeto_de_lei_004-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6849/projeto_de_lei_004-2024.pdf</t>
   </si>
   <si>
     <t>Institui o Código de Conduta da Guarda Municipal de São Lourenço da Mata e dá outras providências.</t>
   </si>
   <si>
     <t>6934</t>
   </si>
   <si>
     <t>Leonardo Barbosa, Alemão do Pixete, Arllan Dourado, Celso Luiz, Cuscuz do Povo, Deto de Lages, Fabinho Pereira, Gilberto Monteiro, Gordo de Lages, João Pessoa, Luciano do Cruzeiro, Queu, Salvador, Swamy do Queijo, Vavá do Povo</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6934/projeto_de_lei_005-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6934/projeto_de_lei_005-2024.pdf</t>
   </si>
   <si>
     <t>Denomina de Creche Vovó Rosa Rendall dos Santos, Creche localizada próximo os Correios.</t>
   </si>
   <si>
     <t>7062</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7062/projeto_de_lei_006-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7062/projeto_de_lei_006-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo, em nome do município de São Lourenço da Mata, a adquirir o bem imóvel que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>7088</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7088/projeto_de_lei_007-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7088/projeto_de_lei_007-2024.pdf</t>
   </si>
   <si>
     <t>Denomina a 2ª Travessa da Rua Atenas de Rua Antônia Leocádia da Silva na comunidade da Munguba.</t>
   </si>
   <si>
     <t>7089</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7089/projeto_de_lei_008-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7089/projeto_de_lei_008-2024.pdf</t>
   </si>
   <si>
     <t>Denomina a Unidade Básica de Saúde de Sônia Maria da Silva Localizada no bairro do Penedo.</t>
   </si>
   <si>
     <t>7126</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7126/projeto_de_lei_009-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7126/projeto_de_lei_009-2024.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DOS ARTIGOS 97 E 116 DA LEI 2.674/2019 estabelecendo o reajuste dos vencimentos dos membros do Conselho Tutelar do_x000D_
 Município de São Lourenço da Mata.</t>
   </si>
   <si>
     <t>7188</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7188/projeto_de_lei_010-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7188/projeto_de_lei_010-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão, a aplicação e a prestação de contas do suprimento de fundos no âmbito da Câmara Municipal de São Lourenço da Mata - PE.</t>
   </si>
   <si>
     <t>7215</t>
   </si>
   <si>
     <t>Leonardo Barbosa, Swamy do Queijo</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7215/projeto_de_lei_011-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7215/projeto_de_lei_011-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a expedição da Carteira de Identificação da Pessoa com Transtorno do Espectro Autista (CIPTEA), no âmbito do Município de São Lourenço da Mata, e dá outras providências.</t>
   </si>
   <si>
     <t>7653</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7653/projeto_de_lei_012-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7653/projeto_de_lei_012-2024.pdf</t>
   </si>
   <si>
     <t>Estabelece e regulamenta, no contexto da gestão pública municipal, o cadastro do patrimônio ativo-CPA do município de São Lourenço da Mata-PE.</t>
   </si>
   <si>
     <t>7654</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7654/projeto_de_lei_013-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7654/projeto_de_lei_013-2024.pdf</t>
   </si>
   <si>
     <t>Altera a Redação do artigo 1° da Lei 2.884/2021 estabelecendo o Código CGM-026 para os Guardas Municipais do Município de São Lourenço_x000D_
 da Mata.</t>
   </si>
   <si>
     <t>7655</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7655/projeto_de_lei_014-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7655/projeto_de_lei_014-2024.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a Câmara de Dirigentes Lojistas de São Lourenço da Mata - PE – CDL, com sede em nosso Município.</t>
   </si>
   <si>
     <t>7700</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7700/projeto_de_lei_015-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7700/projeto_de_lei_015-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo a firmar convênio com a polícia civil do estado de Pernambuco para permitir a cessão de uso de veículo a ser utilizado como viatura, e dá outras providências.</t>
   </si>
   <si>
     <t>7720</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7720/projeto_de_lei_016-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7720/projeto_de_lei_016-2024.pdf</t>
   </si>
   <si>
     <t>Reserva aos candidatos(as) negros(as) e  índios 20% (vinte por cento) das vagas oferecidas nos concursos públicos, seleções públicas para provimento de cargos efetivos e empregos públicos no âmbito da administração pública municipal, de quaisquer dos poderes, das autarquias, das fundações públicas, das empresas públicas e das sociedades de economia mista do município de São Lourenço da Mata.</t>
   </si>
   <si>
     <t>7815</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7815/projeto_de_lei_017-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7815/projeto_de_lei_017-2024.pdf</t>
   </si>
   <si>
     <t>Institui a Política de Conscientização e Incentivo da Doação de Sangue, Órgãos, Tecidos e Leite Materno - Promoção 3D, no Município de São Lourenço da Mata.</t>
   </si>
   <si>
     <t>7842</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7842/projeto_de_lei_018-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7842/projeto_de_lei_018-2024.pdf</t>
   </si>
   <si>
     <t>7843</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7843/projeto_de_lei_019-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7843/projeto_de_lei_019-2024.pdf</t>
   </si>
   <si>
     <t>Altera o disposto no § 4º do art. 1º da Lei Municipal nº 2.227, de 12 de maio de 2008, ampliando o número de cargos de Agente Comunitário de Saúde e Agente de Combate às Endemias no Município de São Lourenço da Mata-PE.</t>
   </si>
   <si>
     <t>7844</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7844/projeto_de_lei_020-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7844/projeto_de_lei_020-2024.pdf</t>
   </si>
   <si>
     <t>Altera o disposto no art. 13 da Lei Municipal nº 2.600/2018, ampliando a idade máxima da frota do DTCE-SLM.</t>
   </si>
   <si>
     <t>7845</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7845/projeto_de_lei_021-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7845/projeto_de_lei_021-2024.pdf</t>
   </si>
   <si>
     <t>7857</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7857/projeto_de_lei_022-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7857/projeto_de_lei_022-2024.pdf</t>
   </si>
   <si>
     <t>Concede redução no valor da Taxa de Serviços Públicos - TSP aplicada a todos os agentes pessoas físicas e jurídicas, que fazem partem parte do SIMUR/São Lourenço da Mata de transportes de passageiros, para o Exercício de 2025, devida por Profissionais Autônomos e Microempreendedores Individuais, e dá outras providências.</t>
   </si>
   <si>
     <t>7858</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7858/projeto_de_lei_023-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7858/projeto_de_lei_023-2024.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 1º da lei 2.227/2008 estabelecendo os códigos 027-ACS e 028-ACE para os agentes comunitários de saúde e agentes de combate de endemias do município de São Lourenço da Mata.</t>
   </si>
   <si>
     <t>7859</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7859/projeto_de_lei_024-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7859/projeto_de_lei_024-2024.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 14º da lei 2.704/2019, que dispõe sobre a política municipal da criança e do adolescente.</t>
   </si>
   <si>
     <t>7860</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7860/projeto_de_lei_025-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7860/projeto_de_lei_025-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração e a execução da Lei Orçamentária de 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>7861</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7861/projeto_de_lei_026-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7861/projeto_de_lei_026-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Campanha de Combate ao Abuso e à Exploração Sexual de Crianças e Adolescentes no âmbito do Município de São Lourenço da_x000D_
 Mata.</t>
   </si>
   <si>
     <t>7862</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7862/projeto_de_lei_027-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7862/projeto_de_lei_027-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da creche municipal da bela vista e da outras providências.</t>
   </si>
   <si>
     <t>7886</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7886/projeto_de_lei_028-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7886/projeto_de_lei_028-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Especial ao Orçamento Municipal Anual de 2024, e dá outras providencias.</t>
   </si>
   <si>
     <t>7913</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7913/projeto_de_lei_029-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7913/projeto_de_lei_029-2024.pdf</t>
   </si>
   <si>
     <t>Altera a redação da lei nº 1.889/1996 que dispõe sobre o conselho municipal de assistência social (CMAS).</t>
   </si>
   <si>
     <t>7914</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7914/projeto_de_lei_030-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7914/projeto_de_lei_030-2024.pdf</t>
   </si>
   <si>
     <t>Cria o programa municipal de alfabetização denominado "ei! Sei ler!".</t>
   </si>
   <si>
     <t>7937</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município para o exercício financeiro de 2025.</t>
   </si>
   <si>
     <t>7939</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7939/projeto_de_lei_032-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7939/projeto_de_lei_032-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o município de São Lourenço da Mata a ceder prédios públicos em comodato ao governo do estado de Pernambuco para utilização em política pública de segurança e dá outras providências.</t>
   </si>
   <si>
     <t>7940</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7940/projeto_de_lei_033-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7940/projeto_de_lei_033-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da escola municipal da Irineu Barbosa Teixeira de Severino Luiz dos Santos (seu bira) e dá outras providências.</t>
   </si>
   <si>
     <t>7956</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7956/projeto_de_lei_034-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7956/projeto_de_lei_034-2024.pdf</t>
   </si>
   <si>
     <t>Altera a lei nº 2583, de 26 de dezembro de 2017, que institui o conselho municipal de segurança pública (CONSEG), e dá outras providências.</t>
   </si>
   <si>
     <t>7957</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7957/projeto_de_lei_035-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7957/projeto_de_lei_035-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo municipal a celebrar convênios com o governo do estado de Pernambuco, visando à cessão de equipamentos e mobiliário para as forças de segurança estaduais, e dá outras providências.</t>
   </si>
   <si>
     <t>7958</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7958/projeto_de_lei_036-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7958/projeto_de_lei_036-2024.pdf</t>
   </si>
   <si>
     <t>Define a padronização das cores dos imóveis públicos do Município de São Lourenço da Mata e dá outras providências.</t>
   </si>
   <si>
     <t>7964</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7964/projeto_de_lei_037-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7964/projeto_de_lei_037-2024.pdf</t>
   </si>
   <si>
     <t>Denomina nome do prédio anexo da secretaria de assistência social, localizado na rua Joventino Ferreira de lima, distrito de Lages, que passará a se chamar Dioclécio gomes da silva (anexo da secretaria de assistência social), e dá outras providências.</t>
   </si>
   <si>
     <t>7965</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7965/projeto_de_lei_038-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7965/projeto_de_lei_038-2024.pdf</t>
   </si>
   <si>
     <t>Denomina nome de quadra poliesportiva, localizada ao lado da escola Francisco Tavares de Moura, distrito de Lages, que passará a se chamar quadra poliesportiva Joana Severina da Silva, e dá outras providências.</t>
   </si>
   <si>
     <t>7969</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7969/projeto_de_lei_039-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7969/projeto_de_lei_039-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da manutenção de ao menos, um exemplar da lei maria da penha em escolas, bibliotecas públicas e unidades de saúde.</t>
   </si>
   <si>
     <t>7970</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7970/projeto_de_lei_040-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7970/projeto_de_lei_040-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre parcerias entre instituições privadas e comunidades locais para implantação de ações de proteção e garantias dos direitos à mulher, e dá outras providências.</t>
   </si>
   <si>
     <t>7971</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7971/projeto_de_lei_041-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7971/projeto_de_lei_041-2024.pdf</t>
   </si>
   <si>
     <t>Institui a reserva de 5% (cinco por cento) das unidades residenciais, constantes dos programas habitacionais do município de São Lourenço da Mata, às mulheres vítimas de violência doméstica e familiar.</t>
   </si>
   <si>
     <t>7973</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7973/projeto_de_lei_042-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7973/projeto_de_lei_042-2024.pdf</t>
   </si>
   <si>
     <t>7974</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7974/projeto_de_lei_043-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7974/projeto_de_lei_043-2024.pdf</t>
   </si>
   <si>
     <t>Estabelece a limitação de animais domésticos em unidades residenciais no Município de São Lourenço da Mata e dá outras providências.</t>
   </si>
   <si>
     <t>7975</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação da prestação de serviços pelo departamento de regularização urbana (REURB) a entidades privadas mediante contraprestação financeira e dá outras providências.</t>
   </si>
   <si>
     <t>7976</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7976/projeto_de_lei_045-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7976/projeto_de_lei_045-2024.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Incentivo à Regularização Fiscal com a Fazenda Pública do Município de São Lourenço da Mata, denominado "REFIS SÃO_x000D_
 LOURENÇO DA MATA 2025", e dá outras providências.</t>
   </si>
   <si>
     <t>7977</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7977/projeto_de_lei_046-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7977/projeto_de_lei_046-2024.pdf</t>
   </si>
   <si>
     <t>Alteração da lei ordinária nº 2.921/2022, de 07 de junho de 2022.</t>
   </si>
   <si>
     <t>7978</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7978/projeto_de_lei_047-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7978/projeto_de_lei_047-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Suplementar, e dá outras providências.</t>
   </si>
   <si>
     <t>7979</t>
   </si>
   <si>
     <t>Altera a Lei de cargos da Câmara Municipal de São Lourenço da Mata e dá outras providências.</t>
   </si>
   <si>
     <t>7993</t>
   </si>
   <si>
     <t>Proíbe a fabricação, a comercialização e a distribuição a título gratuito de armas simuladas que disparam bolinhas de gel no âmbito do Município de São Lourenço da Mata e dá outras providências.</t>
   </si>
   <si>
     <t>7994</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7994/projeto_de_lei_050-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7994/projeto_de_lei_050-2024.pdf</t>
   </si>
   <si>
     <t>Fica oficialmente denominada a Unidade Básica de Saúde (UBS) localizada na Rua das Flores, Caiará, de Unidade Básica de Saúde José Vieira de Lima.</t>
   </si>
   <si>
     <t>7995</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7995/projeto_de_lei_051-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7995/projeto_de_lei_051-2024.pdf</t>
   </si>
   <si>
     <t>Promove a reforma administrativa do Poder Executivo Municipal, dispõe sobre a Estrutura Organizacional da Administração Direta e Indireta do Município São Lourenço da Mata, revoga legislações em sentido contrário e dá outras providências.</t>
   </si>
   <si>
     <t>7996</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7996/projeto_de_lei_052-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7996/projeto_de_lei_052-2024.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Parceria Público-Privada para a execução de pequenas obras e melhorias urbanas no Município de São Lourenço da Mata, e dá outras providências.</t>
   </si>
   <si>
     <t>8724</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/8724/projeto_de_lei_053-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/8724/projeto_de_lei_053-2024.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Ordinária nº 2.998, de 22 de agosto de 2023.</t>
   </si>
   <si>
     <t>6847</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>FINORÇ - Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6847/projeto_de_resolucao_814-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6847/projeto_de_resolucao_814-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Parecer do Tribunal de Contas do Estado de Pernambuco, Processo TCE-PE Nº 0920050-2- referente à Prestação de Contas da Prefeitura Municipal de São Lourenço da Mata, relativo ao exercício financeiro de 2008.</t>
   </si>
   <si>
     <t>6848</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6848/projeto_de_resolucao_816-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6848/projeto_de_resolucao_816-2024.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorífico do município de São Lourenço da Mata á OTAVIANO EDUARDO SOUZA SILVA (Coordenador de Saúde).</t>
   </si>
   <si>
     <t>7087</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7087/projeto_de_resolucao_817-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7087/projeto_de_resolucao_817-2024.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorífico do Município de São Lourenço da Mata, a Senhora Maria José Gomes Santana (Tia Zeza ).</t>
   </si>
   <si>
     <t>7105</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7105/projeto_de_resolucao_818-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7105/projeto_de_resolucao_818-2024.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão honorífico do município de São Lourenço da Mata ao Federal José Carlos Veras dos Santos.</t>
   </si>
   <si>
     <t>7205</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7205/projeto_de_resolucao_819-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7205/projeto_de_resolucao_819-2024.pdf</t>
   </si>
   <si>
     <t>Fixa limites financeiros para as despesas processadas por suprimento de fundos e dá outras providências.</t>
   </si>
   <si>
     <t>7656</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7656/projeto_de_resolucao_820-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7656/projeto_de_resolucao_820-2024.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorífico do Município de São Lourenço da Mata, ao Sr. Paulo Carvalho dos Santos.</t>
   </si>
   <si>
     <t>7827</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
     <t>Aprova o Regimento Interno da Câmara Municipal de São Lourenço da Mata “Casa Jair Pereira”.</t>
   </si>
   <si>
     <t>7863</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7863/projeto_de_resolucao_822-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7863/projeto_de_resolucao_822-2024.pdf</t>
   </si>
   <si>
     <t>Estabelece normas internas a serem observadas por agentes públicos em ano eleitoral.</t>
   </si>
   <si>
     <t>7938</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7938/projeto_de_resolucao_823-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7938/projeto_de_resolucao_823-2024.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Honorífica do Município de São Lourenço da Mata, a Sr.ª Ana Paula Muniz Gomes Alves.</t>
   </si>
   <si>
     <t>7952</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
     <t>Institui o Código de Ética e Decoro Parlamentar da Câmara Municipal de São Lourenço da Mata, estabelece normas disciplinares e procedimentais e dá outras providências.</t>
   </si>
   <si>
     <t>7966</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorífico do Município de São Lourenço da Mata, ao Sr. Leonardo Gonçalves Maia.</t>
   </si>
   <si>
     <t>7967</t>
   </si>
@@ -5836,75 +5836,75 @@
   <si>
     <t>Altera o Regimento Interno da Câmara de São Lourenço da Mata.</t>
   </si>
   <si>
     <t>7972</t>
   </si>
   <si>
     <t>PEMLO</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica</t>
   </si>
   <si>
     <t>Altera o Título, o Capítulo e as Seções da Lei Orgânica do Município de São Lourenço da Mata, modifica artigos e acrescenta dispositivo à referida Lei, com o objetivo de adequar à realidade municipal, aprimorar a organização dos poderes, otimizar o funcionamento da administração pública, estabelecer novas diretrizes e fortalecer a participação cidadã no processo legislativo.</t>
   </si>
   <si>
     <t>7063</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7063/projeto_de_lei_complementar_001-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7063/projeto_de_lei_complementar_001-2024.pdf</t>
   </si>
   <si>
     <t>Institui o Plano de Carreira do Magistério da Rede Municipal de Ensino de São Lourenço da Mata.</t>
   </si>
   <si>
     <t>7864</t>
   </si>
   <si>
     <t>Dá nova redação ao art. 5° da Lei Complementar n° 001, de 29 de junho de 2023, e dá outras providências.</t>
   </si>
   <si>
     <t>7351</t>
   </si>
   <si>
     <t>EMADI</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
     <t>JUSRED - Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7351/01_-_emenda_aditiva_ref._pl_002-2024.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7351/01_-_emenda_aditiva_ref._pl_002-2024.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva nº 001/2024 ao Projeto de Lei nº 002, de 01 de Fevereiro de 2024, "Inclui um novo parágrafo ao Art.1º.</t>
   </si>
   <si>
     <t>7790</t>
   </si>
   <si>
     <t>EMMOD</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Projeto de Lei nº 012, de 25 de Abril de 2024, modifica a redação da Ementa, Art 1º, Capítulo II, Art. 3º, Capítulo III, Art. 4º, Art. 6º, Art. 7º, Capítulo IV, Art. 8º, Capítulo V, Art. 9º, Art. 10.</t>
   </si>
   <si>
     <t>7856</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Projeto de Lei nº 020, de 19 de Junho de 2024, modifica a redação da Ementa e Art 1º.</t>
   </si>
   <si>
     <t>7962</t>
   </si>
@@ -5918,51 +5918,51 @@
     <t>Emendas impositivas de 1 a 15.</t>
   </si>
   <si>
     <t>7739</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Solicitamos aos membros desta Casa que apoiem à aprovação da Proposta de Emenda à Constituição que altera os arts. 40 e 144 da Constituição_x000D_
 Federal para dispor sobre as Polícias Municipais.</t>
   </si>
   <si>
     <t>7992</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7992/veto_01-2024_ref._pl-041.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7992/veto_01-2024_ref._pl-041.pdf</t>
   </si>
   <si>
     <t>Veto integral ao Projeto de Lei nº 041/2024, que "Institui a reserva de 5% (cinco por cento) das unidades residenciais constantes dos programas habitacionais no Município de São Lourenço da Mata, em parceria com o Governo Estadual e Federal, às mulheres vítimas de violência doméstica e familiar.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -6269,67 +6269,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6779/req-0001-2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6780/req-0002-2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6781/req-0003-2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6782/req-0004-2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6783/req-0005-2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6784/req-0006-2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6785/req-0007-2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6786/req-0008-2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6787/req-0009-2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6789/req-0011-2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6790/req-0012-2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6791/req-0013-2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6792/req-0014-2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6793/req-0015-2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6794/req-0016-2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6795/req-0017-2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6796/req-0018-2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6797/req-0019-2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6798/req-0020-2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6799/req-0021-2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6800/req-0022-2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6801/req-0023-2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6802/req-0024-2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6803/req-0025-2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6804/req-0026-2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6805/req-0027-2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6806/req-0028-2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6807/req-0029-2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6808/req-0030-2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6809/req-0031-2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6810/req-0032-2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6811/req-0033-2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6812/req-0034-2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6813/req-0035-2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6815/req-0037-2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6818/req-0038-2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6819/req-0039-2024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6820/req-0040-2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6821/req-0041-2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6822/req-0042-2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6823/req-0043-2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6824/req-0044-2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6825/req-0045-2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6826/req-0046-2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6827/req-0047-2024.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6828/req-0048-2024.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6830/req-0050-2024.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6831/req-0051-2024.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6832/req-0052-2024.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6833/req-0053-2024.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6834/req-0054-2024.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6835/req-0055-2024.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6836/req-0056-2024.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6837/req-0057-2024.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6838/req-0058-2024.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6839/req-0059-2024.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6840/req-0060-2024.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6841/req-0061-2024.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6842/req-0062-2024.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6843/req-0063-2024.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6844/req-0064-2024.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6845/req-0065-2024.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6846/req-0066-2024.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6852/req-0067-2024.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6853/req-0068-2024.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6854/req-0069-2024.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6855/req-0070-2024.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6856/req-0071-2024.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6857/req-0072-2024.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6858/req-0073-2024.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6859/req-0074-2024.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6860/req-0075-2024.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6861/req-0076-2024.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6862/req-0077-2024.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6864/req-0078-2024.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6865/req-0079-2024.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6866/req-0080-2024.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6867/req-0081-2024.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6868/req-0082-2024.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6869/req-0083-2024.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6870/req-0084-2024.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6871/req-0085-2024.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6872/req-0086-2024.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6873/req-0087-2024.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6874/req-0088-2024.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6875/req-0089-2024.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6876/req-0090-2024.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6877/req-0091-2024.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6878/req-0092-2024.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6879/req-0093-2024.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6880/req-0094-2024.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6881/req-0095-2024.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6919/req-0096-2024.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6920/req-0097-2024.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6921/req-0098-2024.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6922/req-0099-2024.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6923/req-0100-2024.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6924/req-0101-2024.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6925/req-0102-2024.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6926/req-0103-2024.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6927/req-0104-2024.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6928/req-0105-2024.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6929/req-0106-2024.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6930/req-0107-2024.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6931/req-0108-2024.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6932/req-0109-2024.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6933/req-0110-2024.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6960/req-0111-2024.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6961/req-0112-2024.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6962/req-0113-2024.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6963/req-0114-2024.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6964/req-0115-2024.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6965/req-0116-2024.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6966/req-0117-2024.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6967/req-0118-2024.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6968/req-0119-2024.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6969/req-0120-2024.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6970/req-0121-2024.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6971/req-0122-2024.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6972/req-0123-2024.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6973/req-0124-2024.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6974/req-0125-2024.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6975/req-0126-2024.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6976/req-0127-2024.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6977/req-0128-2024.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6978/req-0129-2024.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6979/req-0130-2024.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6980/req-0131-2024.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7064/req-0132-2024.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7065/req-0133-2024.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7066/req-0134-2024.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7067/req-0135-2024.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7068/req-0136-2024.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7069/req-0137-2024.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7070/req-0138-2024.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7071/req-0139-2024.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7072/req-0140-2024.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7073/req-0141-2024.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7074/req-0142-2024.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7075/req-0143-2024.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7076/req-0144-2024.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7077/req-0145-2024.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7078/req-0146-2024.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7079/req-0147-2024.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7080/req-0148-2024.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7081/req-0149-2024.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7082/req-0150-2024.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7083/req-0151-2024.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7084/req-0152-2024.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7085/req-0153-2024.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7086/req-0154-2024.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7091/req-0156-2024.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7092/req-0157-2024.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7093/req-0158-2024.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7094/req-0159-2024.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7095/req-0160-2024.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7096/req-0161-2024.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7097/req-0162-2024.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7098/req-0163-2024.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7099/req-0164-2024.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7100/req-0165-2024.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7101/req-0166-2024.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7102/req-0167-2024.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7103/req-0168-2024.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7104/req-0169-2024.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7106/req-0170-2024.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7107/req-0171-2024.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7108/req-0172-2024.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7109/req-0173-2024.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7110/req-0174-2024.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7111/req-0175-2024.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7112/req-0176-2024.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7113/req-0177-2024.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7114/req-0178-2024.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7115/req-0179-2024.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7116/req-0180-2024.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7117/req-0181-2024.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7118/req-0182-2024.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7119/req-0183-2024.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7120/req-0184-2024.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7121/req-0185-2024.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7122/req-0186-2024.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7123/req-0187-2024.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7124/req-0188-2024.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7125/req-0189-2024.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7189/req-0190-2024.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7190/req-0191-2024.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7191/req-0192-2024.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7192/req-0193-2024.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7193/req-0194-2024.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7194/req-0195-2024.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7195/req-0196-2024.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7206/req-0197-2024.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7207/req-0198-2024.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7208/req-0199-2024.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7209/req-0200-2024.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7210/req-0201-2024.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7211/req-0202-2024.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7212/req-0203-2024.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7213/req-0204-2024.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7214/req-0205-2024.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7352/req-0206-2024.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7353/req-0207-2024.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7354/req-0208-2024.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7355/req-0209-2024.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7356/req-0210-2024.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7357/req-0211-2024.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7358/req-0212-2024.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7701/req-0213-2024.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7702/req-0214-2024.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7703/req-0215-2024.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7707/req-0216-2024.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7705/req-0217-2024.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7704/req-0218-2024.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7706/req-0219-2024.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7708/req-0220-2024.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7709/req-0221-2024.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7710/req-0222-2024.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7711/req-0223-2024.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7712/req-0224-2024.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7713/req-0225-2024.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7714/req-0226-2024.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7715/req-0227-2024.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7716/req-0228-2024.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7717/req-0229-2024.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7718/req-0230-2024.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7719/req-0231-2024.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7721/req-0232-2024.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7722/req-0233-2024.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7723/req-0234-2024.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7724/req-0235-2024.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7725/req-0236-2024.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7726/req-0237-2024.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7727/req-0238-2024.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7728/req-0239-2024.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7729/req-0240-2024.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7730/req-0241-2024.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7731/req-0242-2024.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7732/req-0243-2024.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7733/req-0244-2024.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7734/req-0245-2024.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7735/req-0246-2024.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7737/req-0248-2024.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7738/req-0249-2024.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7740/req-0250-2024.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7774/req-0251-2024.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7775/req-0252-2024.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7776/req-0253-2024.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7777/req-0254-2024.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7778/req-0255-2024.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7779/req-0256-2024.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7780/req-0257-2024.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7781/req-0258-2024.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7782/req-0259-2024.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7783/req-0260-2024.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7784/req-0261-2024.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7785/req-0262-2024.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7786/req-0263-2024.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7787/req-0264-2024.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7788/req-0265-2024.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7789/req-0266-2024.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7791/req-0267-2024.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7792/req-0268-2024.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7793/req-0269-2024.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7794/req-0270-2024.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7795/req-0271-2024.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7796/req-0272-2024.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7797/req-0273-2024.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7798/req-0274-2024.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7799/req-0275-2024.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7800/req-0276-2024.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7801/req-0277-2024.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7802/req-0278-2024.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7803/req-0279-2024.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7804/req-0280-2024.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7805/req-0281-2024.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7806/req-0282-2024.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7807/req-0283-2024.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7808/req-0284-2024.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7809/req-0285-2024.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7810/req-0286-2024.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7811/req-0287-2024.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7812/req-0288-2024.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7813/req-0289-2024.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7814/req-0290-2024.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7816/req-0291-2024.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7817/req-0292-2024.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7818/req-0293-2024.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7819/req-0294-2024.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7820/req-0295-2024.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7821/req-0296-2024.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7822/req-0297-2024.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7823/req-0298-2024.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7824/req-0299-2024.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7825/req-0300-2024.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7826/req-0301-2024.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7828/req-0302-2024.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7829/req-0303-2024.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7830/req-0304-2024.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7831/req-0305-2024.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7832/req-0306-2024.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7833/req-0307-2024.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7834/req-0308-2024.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7835/req-0309-2024.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7836/req-0310-2024.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7837/req-0311-2024.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7838/req-0312-2024.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7839/req-0313-2024.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7840/req-0314-2024.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7841/req-0315-2024.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7846/req-0316-2024.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7847/req-0317-2024.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7848/req-0318-2024.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7849/req-0319-2024.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7850/req-0320-2024.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7851/req-0321-2024.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7852/req-0322-2024.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7853/req-0323-2024.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7854/req-0324-2024.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7855/req-0325-2024.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7869/req-0326-2024.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7868/req-0327-2024.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7865/req-0328-2024.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7866/req-0329-2024.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7867/req-0330-2024.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7870/req-0331-2024.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7871/req-0332-2024.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7872/req-0333-2024.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7873/req-0334-2024.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7874/req-0335-2024.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7875/req-0336-2024.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7876/req-0337-2024.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7877/req-0338-2024.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7878/req-0339-2024.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7879/req-0340-2024.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7880/req-0341-2024.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7881/req-0342-2024.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7882/req-0343-2024.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7883/req-0344-2024.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7884/req-0345-2024.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7887/req-0348-2024.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7888/req-0349-2024.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7889/req-0350-2024.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7890/req-0351-2024.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7891/req-0352-2024.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7892/req-0353-2024.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7893/req-0354-2024.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7894/req-0355-2024.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7895/req-0356-2024.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7896/req-0357-2024.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7897/req-0358-2024.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7898/req-0359-2024.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7899/req-0360-2024.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7900/req-0361-2024.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7902/req-0363-2024.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7903/req-0364-2024.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7906/req-0367-2024.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7907/req-0368-2024.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7908/req-0369-2024.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7909/req-0370-2024.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7910/req-0371-2024.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7911/req-0372-2024.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7912/req-0373-2024.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7915/req-0374-2024.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7916/req-0376-2024.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7917/req-0376-2024.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7918/req-0377-2024.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7919/req-0378-2024.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7920/req-0379-2024.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7921/req-0380-2024.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7922/req-0381-2024.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7923/req-0382-2024.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7924/req-0383-2024.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7927/req-0386-2024.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7928/req-0387-2024.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7929/req-0388-2024.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7930/req-0389-2024.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7931/req-0390-2024.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7932/req-0391-2024.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7933/req-0392-2024.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7934/req-0393-2024.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7935/req-0394-2024.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7941/req-0395-2024.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7942/req-0396-2024.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7943/req-0397-2024.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7944/req-0398-2024.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7945/req-0399-2024.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7946/req-0400-2024.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7947/req-0401-2024.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7948/req-0402-2024.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7949/req-0403-2024.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7950/req-0404-2024.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7951/req-0405-2024.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7953/req-0406-2024.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7954/req-0407-2024.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7959/req-0409-2024.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7960/req-0410-2024.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7961/req-0411-2024.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7981/req-0414-2024.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7982/req-0415-2024.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7983/req-0416-2024.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7984/req-0417-2024.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7985/req-0418-2024.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7986/req-0419-2024.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7987/req-0420-2024.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7988/req-0421-2024.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7989/req-0422-2024.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7990/req-0423-2024.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7991/req-0424-2024.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/8107/req-0427-2024.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/8106/req-0428-2024.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6778/projeto_de_lei_001-2024.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6816/projeto_de_lei_002-2024.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6817/projeto_de_lei_003-2024.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6849/projeto_de_lei_004-2024.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6934/projeto_de_lei_005-2024.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7062/projeto_de_lei_006-2024.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7088/projeto_de_lei_007-2024.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7089/projeto_de_lei_008-2024.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7126/projeto_de_lei_009-2024.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7188/projeto_de_lei_010-2024.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7215/projeto_de_lei_011-2024.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7653/projeto_de_lei_012-2024.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7654/projeto_de_lei_013-2024.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7655/projeto_de_lei_014-2024.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7700/projeto_de_lei_015-2024.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7720/projeto_de_lei_016-2024.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7815/projeto_de_lei_017-2024.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7842/projeto_de_lei_018-2024.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7843/projeto_de_lei_019-2024.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7844/projeto_de_lei_020-2024.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7845/projeto_de_lei_021-2024.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7857/projeto_de_lei_022-2024.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7858/projeto_de_lei_023-2024.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7859/projeto_de_lei_024-2024.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7860/projeto_de_lei_025-2024.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7861/projeto_de_lei_026-2024.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7862/projeto_de_lei_027-2024.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7886/projeto_de_lei_028-2024.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7913/projeto_de_lei_029-2024.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7914/projeto_de_lei_030-2024.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7939/projeto_de_lei_032-2024.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7940/projeto_de_lei_033-2024.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7956/projeto_de_lei_034-2024.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7957/projeto_de_lei_035-2024.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7958/projeto_de_lei_036-2024.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7964/projeto_de_lei_037-2024.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7965/projeto_de_lei_038-2024.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7969/projeto_de_lei_039-2024.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7970/projeto_de_lei_040-2024.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7971/projeto_de_lei_041-2024.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7973/projeto_de_lei_042-2024.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7974/projeto_de_lei_043-2024.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7976/projeto_de_lei_045-2024.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7977/projeto_de_lei_046-2024.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7978/projeto_de_lei_047-2024.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7994/projeto_de_lei_050-2024.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7995/projeto_de_lei_051-2024.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7996/projeto_de_lei_052-2024.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/8724/projeto_de_lei_053-2024.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6847/projeto_de_resolucao_814-2024.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6848/projeto_de_resolucao_816-2024.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7087/projeto_de_resolucao_817-2024.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7105/projeto_de_resolucao_818-2024.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7205/projeto_de_resolucao_819-2024.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7656/projeto_de_resolucao_820-2024.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7863/projeto_de_resolucao_822-2024.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7938/projeto_de_resolucao_823-2024.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7063/projeto_de_lei_complementar_001-2024.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7351/01_-_emenda_aditiva_ref._pl_002-2024.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7992/veto_01-2024_ref._pl-041.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6779/req-0001-2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6780/req-0002-2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6781/req-0003-2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6782/req-0004-2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6783/req-0005-2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6784/req-0006-2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6785/req-0007-2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6786/req-0008-2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6787/req-0009-2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6789/req-0011-2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6790/req-0012-2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6791/req-0013-2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6792/req-0014-2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6793/req-0015-2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6794/req-0016-2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6795/req-0017-2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6796/req-0018-2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6797/req-0019-2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6798/req-0020-2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6799/req-0021-2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6800/req-0022-2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6801/req-0023-2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6802/req-0024-2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6803/req-0025-2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6804/req-0026-2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6805/req-0027-2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6806/req-0028-2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6807/req-0029-2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6808/req-0030-2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6809/req-0031-2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6810/req-0032-2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6811/req-0033-2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6812/req-0034-2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6813/req-0035-2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6815/req-0037-2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6818/req-0038-2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6819/req-0039-2024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6820/req-0040-2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6821/req-0041-2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6822/req-0042-2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6823/req-0043-2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6824/req-0044-2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6825/req-0045-2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6826/req-0046-2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6827/req-0047-2024.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6828/req-0048-2024.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6830/req-0050-2024.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6831/req-0051-2024.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6832/req-0052-2024.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6833/req-0053-2024.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6834/req-0054-2024.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6835/req-0055-2024.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6836/req-0056-2024.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6837/req-0057-2024.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6838/req-0058-2024.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6839/req-0059-2024.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6840/req-0060-2024.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6841/req-0061-2024.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6842/req-0062-2024.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6843/req-0063-2024.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6844/req-0064-2024.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6845/req-0065-2024.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6846/req-0066-2024.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6852/req-0067-2024.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6853/req-0068-2024.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6854/req-0069-2024.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6855/req-0070-2024.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6856/req-0071-2024.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6857/req-0072-2024.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6858/req-0073-2024.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6859/req-0074-2024.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6860/req-0075-2024.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6861/req-0076-2024.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6862/req-0077-2024.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6864/req-0078-2024.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6865/req-0079-2024.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6866/req-0080-2024.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6867/req-0081-2024.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6868/req-0082-2024.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6869/req-0083-2024.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6870/req-0084-2024.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6871/req-0085-2024.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6872/req-0086-2024.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6873/req-0087-2024.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6874/req-0088-2024.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6875/req-0089-2024.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6876/req-0090-2024.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6877/req-0091-2024.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6878/req-0092-2024.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6879/req-0093-2024.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6880/req-0094-2024.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6881/req-0095-2024.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6919/req-0096-2024.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6920/req-0097-2024.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6921/req-0098-2024.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6922/req-0099-2024.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6923/req-0100-2024.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6924/req-0101-2024.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6925/req-0102-2024.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6926/req-0103-2024.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6927/req-0104-2024.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6928/req-0105-2024.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6929/req-0106-2024.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6930/req-0107-2024.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6931/req-0108-2024.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6932/req-0109-2024.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6933/req-0110-2024.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6960/req-0111-2024.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6961/req-0112-2024.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6962/req-0113-2024.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6963/req-0114-2024.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6964/req-0115-2024.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6965/req-0116-2024.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6966/req-0117-2024.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6967/req-0118-2024.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6968/req-0119-2024.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6969/req-0120-2024.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6970/req-0121-2024.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6971/req-0122-2024.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6972/req-0123-2024.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6973/req-0124-2024.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6974/req-0125-2024.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6975/req-0126-2024.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6976/req-0127-2024.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6977/req-0128-2024.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6978/req-0129-2024.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6979/req-0130-2024.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6980/req-0131-2024.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7064/req-0132-2024.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7065/req-0133-2024.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7066/req-0134-2024.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7067/req-0135-2024.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7068/req-0136-2024.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7069/req-0137-2024.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7070/req-0138-2024.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7071/req-0139-2024.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7072/req-0140-2024.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7073/req-0141-2024.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7074/req-0142-2024.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7075/req-0143-2024.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7076/req-0144-2024.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7077/req-0145-2024.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7078/req-0146-2024.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7079/req-0147-2024.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7080/req-0148-2024.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7081/req-0149-2024.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7082/req-0150-2024.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7083/req-0151-2024.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7084/req-0152-2024.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7085/req-0153-2024.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7086/req-0154-2024.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7091/req-0156-2024.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7092/req-0157-2024.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7093/req-0158-2024.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7094/req-0159-2024.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7095/req-0160-2024.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7096/req-0161-2024.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7097/req-0162-2024.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7098/req-0163-2024.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7099/req-0164-2024.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7100/req-0165-2024.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7101/req-0166-2024.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7102/req-0167-2024.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7103/req-0168-2024.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7104/req-0169-2024.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7106/req-0170-2024.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7107/req-0171-2024.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7108/req-0172-2024.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7109/req-0173-2024.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7110/req-0174-2024.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7111/req-0175-2024.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7112/req-0176-2024.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7113/req-0177-2024.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7114/req-0178-2024.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7115/req-0179-2024.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7116/req-0180-2024.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7117/req-0181-2024.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7118/req-0182-2024.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7119/req-0183-2024.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7120/req-0184-2024.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7121/req-0185-2024.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7122/req-0186-2024.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7123/req-0187-2024.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7124/req-0188-2024.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7125/req-0189-2024.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7189/req-0190-2024.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7190/req-0191-2024.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7191/req-0192-2024.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7192/req-0193-2024.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7193/req-0194-2024.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7194/req-0195-2024.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7195/req-0196-2024.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7206/req-0197-2024.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7207/req-0198-2024.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7208/req-0199-2024.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7209/req-0200-2024.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7210/req-0201-2024.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7211/req-0202-2024.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7212/req-0203-2024.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7213/req-0204-2024.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7214/req-0205-2024.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7352/req-0206-2024.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7353/req-0207-2024.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7354/req-0208-2024.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7355/req-0209-2024.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7356/req-0210-2024.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7357/req-0211-2024.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7358/req-0212-2024.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7701/req-0213-2024.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7702/req-0214-2024.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7703/req-0215-2024.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7707/req-0216-2024.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7705/req-0217-2024.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7704/req-0218-2024.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7706/req-0219-2024.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7708/req-0220-2024.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7709/req-0221-2024.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7710/req-0222-2024.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7711/req-0223-2024.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7712/req-0224-2024.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7713/req-0225-2024.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7714/req-0226-2024.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7715/req-0227-2024.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7716/req-0228-2024.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7717/req-0229-2024.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7718/req-0230-2024.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7719/req-0231-2024.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7721/req-0232-2024.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7722/req-0233-2024.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7723/req-0234-2024.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7724/req-0235-2024.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7725/req-0236-2024.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7726/req-0237-2024.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7727/req-0238-2024.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7728/req-0239-2024.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7729/req-0240-2024.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7730/req-0241-2024.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7731/req-0242-2024.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7732/req-0243-2024.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7733/req-0244-2024.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7734/req-0245-2024.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7735/req-0246-2024.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7737/req-0248-2024.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7738/req-0249-2024.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7740/req-0250-2024.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7774/req-0251-2024.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7775/req-0252-2024.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7776/req-0253-2024.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7777/req-0254-2024.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7778/req-0255-2024.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7779/req-0256-2024.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7780/req-0257-2024.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7781/req-0258-2024.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7782/req-0259-2024.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7783/req-0260-2024.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7784/req-0261-2024.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7785/req-0262-2024.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7786/req-0263-2024.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7787/req-0264-2024.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7788/req-0265-2024.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7789/req-0266-2024.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7791/req-0267-2024.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7792/req-0268-2024.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7793/req-0269-2024.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7794/req-0270-2024.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7795/req-0271-2024.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7796/req-0272-2024.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7797/req-0273-2024.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7798/req-0274-2024.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7799/req-0275-2024.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7800/req-0276-2024.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7801/req-0277-2024.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7802/req-0278-2024.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7803/req-0279-2024.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7804/req-0280-2024.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7805/req-0281-2024.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7806/req-0282-2024.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7807/req-0283-2024.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7808/req-0284-2024.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7809/req-0285-2024.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7810/req-0286-2024.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7811/req-0287-2024.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7812/req-0288-2024.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7813/req-0289-2024.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7814/req-0290-2024.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7816/req-0291-2024.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7817/req-0292-2024.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7818/req-0293-2024.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7819/req-0294-2024.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7820/req-0295-2024.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7821/req-0296-2024.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7822/req-0297-2024.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7823/req-0298-2024.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7824/req-0299-2024.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7825/req-0300-2024.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7826/req-0301-2024.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7828/req-0302-2024.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7829/req-0303-2024.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7830/req-0304-2024.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7831/req-0305-2024.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7832/req-0306-2024.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7833/req-0307-2024.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7834/req-0308-2024.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7835/req-0309-2024.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7836/req-0310-2024.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7837/req-0311-2024.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7838/req-0312-2024.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7839/req-0313-2024.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7840/req-0314-2024.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7841/req-0315-2024.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7846/req-0316-2024.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7847/req-0317-2024.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7848/req-0318-2024.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7849/req-0319-2024.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7850/req-0320-2024.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7851/req-0321-2024.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7852/req-0322-2024.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7853/req-0323-2024.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7854/req-0324-2024.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7855/req-0325-2024.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7869/req-0326-2024.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7868/req-0327-2024.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7865/req-0328-2024.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7866/req-0329-2024.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7867/req-0330-2024.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7870/req-0331-2024.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7871/req-0332-2024.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7872/req-0333-2024.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7873/req-0334-2024.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7874/req-0335-2024.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7875/req-0336-2024.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7876/req-0337-2024.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7877/req-0338-2024.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7878/req-0339-2024.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7879/req-0340-2024.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7880/req-0341-2024.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7881/req-0342-2024.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7882/req-0343-2024.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7883/req-0344-2024.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7884/req-0345-2024.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7887/req-0348-2024.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7888/req-0349-2024.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7889/req-0350-2024.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7890/req-0351-2024.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7891/req-0352-2024.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7892/req-0353-2024.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7893/req-0354-2024.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7894/req-0355-2024.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7895/req-0356-2024.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7896/req-0357-2024.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7897/req-0358-2024.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7898/req-0359-2024.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7899/req-0360-2024.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7900/req-0361-2024.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7902/req-0363-2024.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7903/req-0364-2024.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7906/req-0367-2024.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7907/req-0368-2024.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7908/req-0369-2024.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7909/req-0370-2024.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7910/req-0371-2024.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7911/req-0372-2024.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7912/req-0373-2024.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7915/req-0374-2024.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7916/req-0376-2024.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7917/req-0376-2024.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7918/req-0377-2024.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7919/req-0378-2024.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7920/req-0379-2024.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7921/req-0380-2024.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7922/req-0381-2024.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7923/req-0382-2024.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7924/req-0383-2024.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7927/req-0386-2024.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7928/req-0387-2024.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7929/req-0388-2024.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7930/req-0389-2024.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7931/req-0390-2024.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7932/req-0391-2024.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7933/req-0392-2024.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7934/req-0393-2024.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7935/req-0394-2024.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7941/req-0395-2024.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7942/req-0396-2024.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7943/req-0397-2024.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7944/req-0398-2024.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7945/req-0399-2024.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7946/req-0400-2024.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7947/req-0401-2024.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7948/req-0402-2024.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7949/req-0403-2024.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7950/req-0404-2024.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7951/req-0405-2024.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7953/req-0406-2024.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7954/req-0407-2024.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7959/req-0409-2024.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7960/req-0410-2024.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7961/req-0411-2024.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7981/req-0414-2024.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7982/req-0415-2024.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7983/req-0416-2024.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7984/req-0417-2024.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7985/req-0418-2024.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7986/req-0419-2024.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7987/req-0420-2024.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7988/req-0421-2024.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7989/req-0422-2024.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7990/req-0423-2024.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7991/req-0424-2024.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/8107/req-0427-2024.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/8106/req-0428-2024.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6778/projeto_de_lei_001-2024.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6816/projeto_de_lei_002-2024.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6817/projeto_de_lei_003-2024.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6849/projeto_de_lei_004-2024.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6934/projeto_de_lei_005-2024.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7062/projeto_de_lei_006-2024.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7088/projeto_de_lei_007-2024.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7089/projeto_de_lei_008-2024.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7126/projeto_de_lei_009-2024.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7188/projeto_de_lei_010-2024.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7215/projeto_de_lei_011-2024.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7653/projeto_de_lei_012-2024.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7654/projeto_de_lei_013-2024.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7655/projeto_de_lei_014-2024.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7700/projeto_de_lei_015-2024.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7720/projeto_de_lei_016-2024.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7815/projeto_de_lei_017-2024.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7842/projeto_de_lei_018-2024.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7843/projeto_de_lei_019-2024.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7844/projeto_de_lei_020-2024.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7845/projeto_de_lei_021-2024.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7857/projeto_de_lei_022-2024.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7858/projeto_de_lei_023-2024.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7859/projeto_de_lei_024-2024.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7860/projeto_de_lei_025-2024.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7861/projeto_de_lei_026-2024.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7862/projeto_de_lei_027-2024.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7886/projeto_de_lei_028-2024.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7913/projeto_de_lei_029-2024.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7914/projeto_de_lei_030-2024.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7939/projeto_de_lei_032-2024.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7940/projeto_de_lei_033-2024.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7956/projeto_de_lei_034-2024.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7957/projeto_de_lei_035-2024.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7958/projeto_de_lei_036-2024.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7964/projeto_de_lei_037-2024.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7965/projeto_de_lei_038-2024.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7969/projeto_de_lei_039-2024.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7970/projeto_de_lei_040-2024.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7971/projeto_de_lei_041-2024.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7973/projeto_de_lei_042-2024.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7974/projeto_de_lei_043-2024.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7976/projeto_de_lei_045-2024.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7977/projeto_de_lei_046-2024.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7978/projeto_de_lei_047-2024.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7994/projeto_de_lei_050-2024.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7995/projeto_de_lei_051-2024.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7996/projeto_de_lei_052-2024.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/8724/projeto_de_lei_053-2024.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6847/projeto_de_resolucao_814-2024.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/6848/projeto_de_resolucao_816-2024.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7087/projeto_de_resolucao_817-2024.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7105/projeto_de_resolucao_818-2024.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7205/projeto_de_resolucao_819-2024.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7656/projeto_de_resolucao_820-2024.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7863/projeto_de_resolucao_822-2024.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7938/projeto_de_resolucao_823-2024.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7063/projeto_de_lei_complementar_001-2024.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7351/01_-_emenda_aditiva_ref._pl_002-2024.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2024/7992/veto_01-2024_ref._pl-041.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H503"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="205.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="121.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="121" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>