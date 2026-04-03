--- v0 (2026-02-16)
+++ v1 (2026-04-03)
@@ -10,116 +10,2190 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="22">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1598" uniqueCount="705">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>9550</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>REQ</t>
+  </si>
+  <si>
+    <t>Requerimento</t>
+  </si>
+  <si>
+    <t>Leonardo Barbosa</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9550/req-0001-2026.pdf</t>
+  </si>
+  <si>
+    <t>Instituição e implementação do programa municipal de educação financeira- PMEF, nas unidades da rede pública municipal de ensino.</t>
+  </si>
+  <si>
+    <t>9551</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9551/req-0002-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita que seja realizado estudo de viabilidade técnica e financeira para concessão de auxílio-alimentação ou ajuda de custo aos profissionais de enfermagem da rede municipal de saúde.</t>
+  </si>
+  <si>
+    <t>9552</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9552/req-0003-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a adesão e/ou fortalecimento da parceria com o programa escolas conectadas do governo federal, para ampliação da internet nas escolas públicas.</t>
+  </si>
+  <si>
+    <t>9553</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9553/req-0004-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao executivo municipal, enviar o projeto de lei ordinária (PLO), que dispõe sobre a atualização e/ ou instituição do novo plano municipal de educação (PME).</t>
+  </si>
+  <si>
+    <t>9554</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9554/req-0005-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao executivo a implementação ou fortalecimento de diretrizes da política nacional de humanização (PNH).</t>
+  </si>
+  <si>
+    <t>9555</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>Pedro Batera</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9555/req-0006-2026.pdf</t>
+  </si>
+  <si>
+    <t>Continuação do capeamento asfáltico da Rua Bento Gonçalves, localizada em Penedo.</t>
+  </si>
+  <si>
+    <t>9556</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9556/req-0007-2026.pdf</t>
+  </si>
+  <si>
+    <t>Pavimentação e saneamento básico da Rua Euclides Germano da Silva, localizada no Portal Tiuma, em São Lourenço da Mata.</t>
+  </si>
+  <si>
+    <t>9557</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9557/req-0008-2026.pdf</t>
+  </si>
+  <si>
+    <t>Construção de uma praça no Jalisco, entre as Ruas Pixinguinha e Bento Gonçalves, em Penedo.</t>
+  </si>
+  <si>
+    <t>9558</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9558/req-0009-2026.pdf</t>
+  </si>
+  <si>
+    <t>Pavimentação e drenagem da Rua Manoel Joaquim de Santana, localizada no Portal Tiuma, em São Lourenço da Mata.</t>
+  </si>
+  <si>
+    <t>9559</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9559/req-0010-2026.pdf</t>
+  </si>
+  <si>
+    <t>Pavimentação asfáltica da Rua Pedro Firmino de Melo, localizada no Portal Tiuma, em São Lourenço da Mata.</t>
+  </si>
+  <si>
+    <t>9560</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>Arllan Dourado</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9560/req-0011-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo a obrigatoriedade de sinalização e o fechamento de valas e buracos abertos por empresas públicas ou privadas nas vias públicas do Município.</t>
+  </si>
+  <si>
+    <t>9561</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9561/req-0012-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo a implantação de Terapias Naturais para atendimento à população, especificamente no Centro de Reabilitação e Fisioterapia e via PSF.</t>
+  </si>
+  <si>
+    <t>9562</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9562/req-0013-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo a criação, no âmbito da Secretaria Municipal de Educação, do Curso Pré-Vestibular e Preparatório para o Ensino Superior e Concursos Públicos, preferencialmente Enem.</t>
+  </si>
+  <si>
+    <t>9563</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9563/req-0014-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo a instituição do ensino de música instrumental como matéria extracurricular na Rede Municipal de Ensino.</t>
+  </si>
+  <si>
+    <t>9564</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>Camila Albanez</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9564/req-0015-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação para implementação de programa de formação profissional gratuita na área de tecnologia, com foco em Cloud Computing (AWS), desenvolvimento técnico e socioemocional visando a preparação para o mercado de trabalho.</t>
+  </si>
+  <si>
+    <t>9565</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9565/req-0016-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de recapeamento asfáltico da Rua Tenente Arnaldo – Loteamento São João e São Paulo.</t>
+  </si>
+  <si>
+    <t>9566</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9566/req-0017-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação para a recuperação do calçamento e posterior asfaltamento da Rua Juarez Tavora, bairro São João e São Paulo.</t>
+  </si>
+  <si>
+    <t>9567</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9567/req-0018-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação para criação do Programa Municipal Jovem Aprendiz.</t>
+  </si>
+  <si>
+    <t>9568</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9568/req-0019-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação para implantação da Feirinha Cultural da Praça Dom Helder – Parque Capibaribe.</t>
+  </si>
+  <si>
+    <t>9569</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>Miquéias Lima</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9569/req-0020-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de instalação de pórticos de entrada com placas de boas-vindas em Tiúma, nas proximidades da Ponte da Bicopeba.</t>
+  </si>
+  <si>
+    <t>9570</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9570/req-0021-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de instalação de paradas de ônibus modelo Kallas na PE-005, em frente à Avenida Dr. Paulo Petribu, em Nova Tiúma, nos dois sentidos da via.</t>
+  </si>
+  <si>
+    <t>9571</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9571/req-0022-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação para instalação de parada de ônibus modelo Kallas na PE-005, em frente à barraca de Mauro Cabeludo, sentido Tiúma, no bairro de Nova Tiúma.</t>
+  </si>
+  <si>
+    <t>9572</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9572/req-0023-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de construção de banheiros públicos na Avenida Dr. Paulo Petribu.</t>
+  </si>
+  <si>
+    <t>9573</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9573/req-0024-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de construção de banheiros com acessibilidade no Cemitério de Tiuma.</t>
+  </si>
+  <si>
+    <t>9574</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>Davi Queiroz</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9574/req-0025-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação, através do Projeto Parceria, da construção de uma escadaria com corrimão na comunidade Sinal Verde (Alto do Cruzeiro), na Chã da Tábua.</t>
+  </si>
+  <si>
+    <t>9575</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9575/req-0026-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação para a construção de uma quadra poliesportiva coberta, com a inserção de equipamentos de basquete e voleybal, na Escola Ministro Apolônio Sales.</t>
+  </si>
+  <si>
+    <t>9576</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>Dr° Gabriel</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9576/req-0027-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de manutenção predial (pintura e manutenção elétrica) da Unidade Provisória de Saúde Ailton Rossi, no Parque Capibaribe.</t>
+  </si>
+  <si>
+    <t>9577</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9577/req-0028-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de pintura da imagem de Nossa Senhora da Luz e da Igreja Matriz de Nossa Senhora da Luz, no distrito de Matriz da Luz.</t>
+  </si>
+  <si>
+    <t>9578</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9578/req-0029-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação para a construção da coberta, vestiário e arquibancada da Escola Municipal Senador José Ermírio de Moraes, em Tiúma.</t>
+  </si>
+  <si>
+    <t>9579</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>Henrique Lobão</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9579/req-0030-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de estudos para a criação e implantação do Programa "Conecta Jovem", com ações voltadas à inclusão digital e qualificação de jovens.</t>
+  </si>
+  <si>
+    <t>9580</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9580/req-0031-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação para a implantação de banheiros públicos no Mercado Público do município de São Lourenço da Mata.</t>
+  </si>
+  <si>
+    <t>9581</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9581/req-0032-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de adoção de critérios de prioridade para moradores de São Lourenço da Mata nas corridas promovidas pelo Município, bem como a destinação de vagas institucionais para atendimento da população.</t>
+  </si>
+  <si>
+    <t>9582</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9582/req-0033-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de estudos para a implantação de um Projeto de Reutilização e Reaproveitamento de Orelhões (telefones públicos) desativados no município.</t>
+  </si>
+  <si>
+    <t>9583</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>Ricardo de Gulu</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9583/req-0034-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento de informações, providências administrativas e afastamento cautelar de agentes públicos devido a sentença judicial por ato de improbidade administrativa relacionada a desvios de recursos da merenda escolar.</t>
+  </si>
+  <si>
+    <t>9588</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9588/req-0035-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação para implantação de praça inclusiva e adaptada para pessoas com transtorno do espectro autista (TEA).</t>
+  </si>
+  <si>
+    <t>9589</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9589/req-0036-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação para criação e implantação do parque ecológico municipal.</t>
+  </si>
+  <si>
+    <t>9590</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9590/req-0037-2026.pdf</t>
+  </si>
+  <si>
+    <t>Inclusão de projetos ambientais permanentes na rede municipal de ensino.</t>
+  </si>
+  <si>
+    <t>9591</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9591/req-0038-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de mapeamento e recuperação de nascentes localizadas no município.</t>
+  </si>
+  <si>
+    <t>9592</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9592/req-0039-2026.pdf</t>
+  </si>
+  <si>
+    <t>Realização de mutirão de limpeza e fiscalização de descarte irregular de esgoto.</t>
+  </si>
+  <si>
+    <t>9593</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>Cuscuz do Povo</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9593/req-0040-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao Poder Executivo a recomposição de pedras e complemento do calçamento da Rua primeira travessa paulistana no loteamento São João e_x000D_
+São Paulo.</t>
+  </si>
+  <si>
+    <t>9594</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9594/req-0041-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao Poder Executivo a implantação de tubos, reforma de toda galeria de esgoto e a construção de uma nova ponte na rua beira rio em penedo.</t>
+  </si>
+  <si>
+    <t>9595</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9595/req-0042-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao Poder Executivo a desobstrução das galeria de esgoto, implantação de tubos, reforma de toda galeria de esgoto da rua quinta travessa Manoel quintão no pixete.</t>
+  </si>
+  <si>
+    <t>9596</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9596/req-0043-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao Poder Executivo o capeamento asfático, reforma do canal e de toda galeria de esgoto da rua travessa Leopoldina Correia em Capibaribe.</t>
+  </si>
+  <si>
+    <t>9597</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>Cuscuz do Povo, Alcides Francisco, Alemão do Pixete, Arllan Dourado, Camila Albanez, Coíta Trabalha, Davi Queiroz, Dr° Gabriel, Henrique Lobão, Irmã Glauba, Leonardo Barbosa, Luciano do Cruzeiro, Miquéias Lima, Pedro Batera</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9597/req-0044-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao Poder Executivo o retorno do funcionário RINALDO ALVES DE MOURA, para a Secretaria de infraestrutura.</t>
+  </si>
+  <si>
+    <t>9598</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9598/req-0045-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de instalação de um semáforo de pedestres em frente a UPA_x000D_
+de São Lourenço da Mata.</t>
+  </si>
+  <si>
+    <t>9599</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9599/req-0046-2026.pdf</t>
+  </si>
+  <si>
+    <t>Construção de calçada e guarda corpo na Rua Renato C. Cunha, em frente_x000D_
+ao Centro Educacional ABC, localizado no bairro Capibaribe.</t>
+  </si>
+  <si>
+    <t>9600</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9600/req-0047-2026.pdf</t>
+  </si>
+  <si>
+    <t>Construção de uma lixeira comunitária no cruzamento da Rua Maria Tereza Dourado, localizado no bairro Capibaribe.</t>
+  </si>
+  <si>
+    <t>9601</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9601/req-0048-2026.pdf</t>
+  </si>
+  <si>
+    <t>Tapa buraco no cruzamento da Rua Dr. Marcos Pessoa Guerra, em frente ao bar de Joca, no bairro Capibaribe.</t>
+  </si>
+  <si>
+    <t>9602</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>Luciano do Cruzeiro</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9602/req-0049-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de reparo no pavimento da Rua Apolônio Silva Júnior, localizada no bairro Tiúma, neste município.</t>
+  </si>
+  <si>
+    <t>9603</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9603/req-0050-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de calçamento e posterior asfaltamento da Rua Aquino José Pedro, localizada no Loteamento lrineu Teixeira, no bairro Capibaribe, neste município.</t>
+  </si>
+  <si>
+    <t>9604</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9604/req-0051-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de implantação de redutor de velocidade (quebra-mola) na Rua Severino Arquelino da Silva, no Portal de Tiúma, em Tiúma, neste município.</t>
+  </si>
+  <si>
+    <t>9605</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9605/req-0052-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação urgente de operação tapa-buracos na Rua Dr. Pedro Augusto Corrêa, localizada no bairro Centro, neste município.</t>
+  </si>
+  <si>
+    <t>9606</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9606/req-0053-2026.pdf</t>
+  </si>
+  <si>
+    <t>Aquisição de caminhão hidrojato ou contratação de empresa especializada para serviços de limpeza e desobstrução de redes de drenagem e esgoto.</t>
+  </si>
+  <si>
+    <t>9607</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9607/req-0054-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicito a criação do Cadastro Municipal de Músicos com o objetivo de mapear, organizar e facilitar a contratação dos profissionais em eventos públicos e privados.</t>
+  </si>
+  <si>
+    <t>9608</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9608/req-0055-2026.pdf</t>
+  </si>
+  <si>
+    <t>Criação do Projeto "Domingo na Praça" a ser realizado mensalmente, com_x000D_
+programação voltada para as crianças e suas famílias.</t>
+  </si>
+  <si>
+    <t>9609</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9609/req-0056-2026.pdf</t>
+  </si>
+  <si>
+    <t>Criação do Programa Municipal de Proteção e Bem-Estar Animal e do_x000D_
+Encontro Municipal de Pets.</t>
+  </si>
+  <si>
+    <t>9610</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9610/req-0057-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requalificação do beco no final da Rua São Domingos, interligando com a_x000D_
+Rua Santa Luzia, por meio do Programa Parceria.</t>
+  </si>
+  <si>
+    <t>9611</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9611/req-0058-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação para adoção de medidas administrativas para exigência de certidão de antecedentes criminais de pessoas que atuem com crianças e adolescentes.</t>
+  </si>
+  <si>
+    <t>9612</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9612/req-0059-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação para implementação e/ou ampliação do acesso a tratamentos com medicamentos à base de cannabis para fins medicinais no âmbito da rede pública municipal de saúde.</t>
+  </si>
+  <si>
+    <t>9613</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9613/req-0060-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação para instalação de fraldários em espaços públicos construídos ou reformados pelo município.</t>
+  </si>
+  <si>
+    <t>9614</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9614/req-0061-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação para uma ação social e de saúde no sítio do cajá.</t>
+  </si>
+  <si>
+    <t>9615</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9615/req-0062-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação para instalação e ampliação de sistemas de monitoramento por câmeras de segurança nas creches da rede municipal.</t>
+  </si>
+  <si>
+    <t>9616</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9616/req-0063-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal a adoção de medidas de saúde e segurança_x000D_
+para eventos de corrida de rua realizados ou apoiados pela Prefeitura de São_x000D_
+Lourenço da Mata, incluindo a disponibilização de ambulância e avaliação cardiológica_x000D_
+preventiva aos participantes.</t>
+  </si>
+  <si>
+    <t>9617</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9617/req-0064-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de Informações sobre Emendas Parlamentares.</t>
+  </si>
+  <si>
+    <t>9618</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9618/req-0065-2026.pdf</t>
+  </si>
+  <si>
+    <t>Voto de aplauso a agremiação urso branco de cangaçá.</t>
+  </si>
+  <si>
+    <t>9689</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>Alcides Francisco, Alemão do Pixete, Arllan Dourado, Camila Albanez, Coíta Trabalha, Cuscuz do Povo, Davi Queiroz, Dr° Gabriel, Henrique Lobão, Irmã Glauba, Leonardo Barbosa, Luciano do Cruzeiro, Miquéias Lima, Pedro Batera, Ricardo de Gulu</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9689/req-0066-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer à mesa diretora desta douta casa, que considere de urgência especial, a tramitação do projeto de resolução 001/2026, de autoria da mesa diretora, na ordem do dia da presente sessão ordinária, em 03 de março de 2026.</t>
+  </si>
+  <si>
+    <t>9619</t>
+  </si>
+  <si>
+    <t>67</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/</t>
+  </si>
+  <si>
+    <t>Requer a criação do "programa municipal de reforma de banheiros" para residências de famílias em situação de vulnerabilidade socioeconômica.</t>
+  </si>
+  <si>
+    <t>9620</t>
+  </si>
+  <si>
+    <t>68</t>
+  </si>
+  <si>
+    <t>Criação e implementação de programa de acessibilidade e inclusão.</t>
+  </si>
+  <si>
+    <t>9621</t>
+  </si>
+  <si>
+    <t>69</t>
+  </si>
+  <si>
+    <t>Requer a criação de programa municipal de arborização urbana nas ruas, praças e escolas.</t>
+  </si>
+  <si>
+    <t>9622</t>
+  </si>
+  <si>
+    <t>70</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9622/req-0070-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer estudo e adoção de medidas para ampliação do quadro de médicos do Hospital e Maternidade Petronila Campos.</t>
+  </si>
+  <si>
+    <t>9623</t>
+  </si>
+  <si>
+    <t>71</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9623/req-0071-2026.pdf</t>
+  </si>
+  <si>
+    <t>Recapeamento asfáltico da rua 67, localizada no Parque Capibaribe.</t>
+  </si>
+  <si>
+    <t>9624</t>
+  </si>
+  <si>
+    <t>72</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9624/req-0072-2026.pdf</t>
+  </si>
+  <si>
+    <t>Complemento da escadaria e colocar corrimão, e complemento do asfalto_x000D_
+da Rua 43 A, localizada no Parque Capibaribe.</t>
+  </si>
+  <si>
+    <t>9625</t>
+  </si>
+  <si>
+    <t>73</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9625/req-0073-2026.pdf</t>
+  </si>
+  <si>
+    <t>Estudo de viabilidade e adoção das medidas necessárias para ampliação_x000D_
+do quadro de funcionários da limpeza urbana.</t>
+  </si>
+  <si>
+    <t>9626</t>
+  </si>
+  <si>
+    <t>74</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9626/req-0074-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao Poder Executivo a construção de um muro de arrimo na residência_x000D_
+de nº07 na Rua Lajedo no Umuarama.</t>
+  </si>
+  <si>
+    <t>9627</t>
+  </si>
+  <si>
+    <t>75</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9627/req-0075-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao Poder Executivo a construção de um muro de arrimo na residência_x000D_
+de nº128 na Rua Antônio Almeida no Umuarama.</t>
+  </si>
+  <si>
+    <t>9628</t>
+  </si>
+  <si>
+    <t>76</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9628/req-0076-2026.pdf</t>
+  </si>
+  <si>
+    <t>Desobstrução de veleta (galeria de drenagem) localizada_x000D_
+na esquina da Avenida Mário Mafra com a Rua Cláudio_x000D_
+Alves de Souza, nas proximidades da Panificadora Rainha_x000D_
+do Parque, no Parque Capibaribe.</t>
+  </si>
+  <si>
+    <t>9629</t>
+  </si>
+  <si>
+    <t>77</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9629/req-0077-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicito Limpeza, desobstrução e manutenção do canal_x000D_
+da Várzea Fria -Av. Assembleia de Deus.</t>
+  </si>
+  <si>
+    <t>9630</t>
+  </si>
+  <si>
+    <t>78</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9630/req-0078-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo a pavimentação de paralelepípedos ou a_x000D_
+pavimentação asfáltica da Av. Pedro Florêncio Rodrigues, no bairro Capibaribe.</t>
+  </si>
+  <si>
+    <t>9631</t>
+  </si>
+  <si>
+    <t>79</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9631/req-0079-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo a pavimentação de paralelepípedos ou a_x000D_
+pavimentação asfáltica da Rua Quarenta e Quatro A, no bairro de Penedo.</t>
+  </si>
+  <si>
+    <t>9632</t>
+  </si>
+  <si>
+    <t>80</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9632/req-0080-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo a requalificação asfáltica do pavimento da Rua_x000D_
+Manoel Joaquim de Santana, no bairro Centro.</t>
+  </si>
+  <si>
+    <t>9633</t>
+  </si>
+  <si>
+    <t>81</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo a substituição das lâmpadas de LED de dois postes de iluminação pública localizados na Rua Nova Esperança, n.º 12 e n.º 34, no bairro do Pixete.</t>
+  </si>
+  <si>
+    <t>9634</t>
+  </si>
+  <si>
+    <t>82</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9634/req-0082-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo a disponibilização de estagiários de Educação_x000D_
+Física na Academias Populares do Município, mediante convênio com Instituições de_x000D_
+Ensino Superior.</t>
+  </si>
+  <si>
+    <t>9635</t>
+  </si>
+  <si>
+    <t>83</t>
+  </si>
+  <si>
+    <t>Alemão do Pixete</t>
+  </si>
+  <si>
+    <t>Solicita reforma da escola Fernando Lira, com a criação de uma área coberta de lazer.</t>
+  </si>
+  <si>
+    <t>9636</t>
+  </si>
+  <si>
+    <t>84</t>
+  </si>
+  <si>
+    <t>Solicita a desobstrução do canal da rua Itamaracá.</t>
+  </si>
+  <si>
+    <t>9637</t>
+  </si>
+  <si>
+    <t>85</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9637/req-0085-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar estudos para implantação de Central Integrada de Monitoramento_x000D_
+Comunitário, com uso de tecnologias de apoio à segurança pública no_x000D_
+município de São Lourenço da Mata.</t>
+  </si>
+  <si>
+    <t>9638</t>
+  </si>
+  <si>
+    <t>86</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9638/req-0086-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar ações de apoio, orientação e articulação institucional para garantir o_x000D_
+acesso dos pescadores artesanais de São Lourenço da Mata ao Seguro Defeso.</t>
+  </si>
+  <si>
+    <t>9647</t>
+  </si>
+  <si>
+    <t>87</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9647/req-0087-2026.pdf</t>
+  </si>
+  <si>
+    <t>Criação de programa municipal de prevenção ao câncer de mama e próstata com exames periódicos.</t>
+  </si>
+  <si>
+    <t>9648</t>
+  </si>
+  <si>
+    <t>88</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9648/req-0088-2026.pdf</t>
+  </si>
+  <si>
+    <t>Campanhas permanentes de vacinação e prevenção de doenças nas escolas municipais.</t>
+  </si>
+  <si>
+    <t>9649</t>
+  </si>
+  <si>
+    <t>89</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9649/req-0089-2026.pdf</t>
+  </si>
+  <si>
+    <t>Criação de um programa municipal de atendimento psicológico nas escolas, voltado para alunos e professores.</t>
+  </si>
+  <si>
+    <t>9650</t>
+  </si>
+  <si>
+    <t>90</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9650/req-0090-2026.pdf</t>
+  </si>
+  <si>
+    <t>Implantação de pontos de wi-fi gratuito em praças públicas, facilitando o acesso à internet para a população.</t>
+  </si>
+  <si>
+    <t>9652</t>
+  </si>
+  <si>
+    <t>91</t>
+  </si>
+  <si>
+    <t>Solicitação de elaboração e apresentação de plano de ação da defesa civil municipal.</t>
+  </si>
+  <si>
+    <t>9653</t>
+  </si>
+  <si>
+    <t>92</t>
+  </si>
+  <si>
+    <t>Solicitação de disponibilização de guarda municipal nas unidades básicas de saúde (UBS).</t>
+  </si>
+  <si>
+    <t>9654</t>
+  </si>
+  <si>
+    <t>93</t>
+  </si>
+  <si>
+    <t>Solicitação de pintura das delimitações de estacionamento privativo em frente as escolas do município.</t>
+  </si>
+  <si>
+    <t>9655</t>
+  </si>
+  <si>
+    <t>94</t>
+  </si>
+  <si>
+    <t>Solicitação de pintura das delimitações de estacionamento privativo em frente das creches do município.</t>
+  </si>
+  <si>
+    <t>9656</t>
+  </si>
+  <si>
+    <t>95</t>
+  </si>
+  <si>
+    <t>Solicitação de reparos no ginásio de esportes “O PEREIRÃO”.</t>
+  </si>
+  <si>
+    <t>9657</t>
+  </si>
+  <si>
+    <t>96</t>
+  </si>
+  <si>
+    <t>Solicitação para a criação de espaço de convivência infantil para os filhos dos barranqueiros durante a realização da festa de agosto.</t>
+  </si>
+  <si>
+    <t>9658</t>
+  </si>
+  <si>
+    <t>97</t>
+  </si>
+  <si>
+    <t>Solicitação para uma ação de regularização dos criadores de abelhas (apicultores) no município.</t>
+  </si>
+  <si>
+    <t>9659</t>
+  </si>
+  <si>
+    <t>98</t>
+  </si>
+  <si>
+    <t>Solicitação para a celebração de convênio entre a secretaria municipal de educação e os apicultores do município para implementação do programa “escola amiga das abelhas”.</t>
+  </si>
+  <si>
+    <t>9660</t>
+  </si>
+  <si>
+    <t>99</t>
+  </si>
+  <si>
+    <t>Solicitação para a criação do projeto “rua viva”, com fechamento da via principal em datas comemorativas para uso exclusivo de pedestres e realização de programação cultural com artistas locais.</t>
+  </si>
+  <si>
+    <t>9661</t>
+  </si>
+  <si>
+    <t>100</t>
+  </si>
+  <si>
+    <t>Solicitação ao poder executivo a criação do programa municipal de valorização dos mototaxistas e entregadores de São Lourenço da Mata.</t>
+  </si>
+  <si>
+    <t>9662</t>
+  </si>
+  <si>
+    <t>101</t>
+  </si>
+  <si>
+    <t>Solicitação de implantação de Programa de Capacitação Digital para Mulheres.</t>
+  </si>
+  <si>
+    <t>9663</t>
+  </si>
+  <si>
+    <t>102</t>
+  </si>
+  <si>
+    <t>Desassoreamento do canal localizado na Rua Leopoldina Correia, em Capibaribe.</t>
+  </si>
+  <si>
+    <t>9664</t>
+  </si>
+  <si>
+    <t>103</t>
+  </si>
+  <si>
+    <t>Desassoreamento do canal localizado na Rua Vital de Negreiros, em Capibaribe.</t>
+  </si>
+  <si>
+    <t>9665</t>
+  </si>
+  <si>
+    <t>104</t>
+  </si>
+  <si>
+    <t>Desassoreamento do canal localizado na Rua Antônio Almeida, em Capibaribe.</t>
+  </si>
+  <si>
+    <t>9666</t>
+  </si>
+  <si>
+    <t>105</t>
+  </si>
+  <si>
+    <t>Reposição dos paralelepípedos da Rua Safira, no bairro Capibaribe, em caráter emergencial.</t>
+  </si>
+  <si>
+    <t>9667</t>
+  </si>
+  <si>
+    <t>106</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo a viabilização de parceria/convênio junto ao Tribunal de Justiça do Estado de Pernambuco (TJPE) para a implantação de uma unidade do Juizado Especial Cível (Polo de Juizado ou Posto Avançado) no Município.</t>
+  </si>
+  <si>
+    <t>9668</t>
+  </si>
+  <si>
+    <t>107</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo a pavimentação de paralelepípedos da Rua Primeira Travessa Machado de Assis, no bairro de Capibaribe.</t>
+  </si>
+  <si>
+    <t>9669</t>
+  </si>
+  <si>
+    <t>108</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo a requalificação asfáltica do pavimento da Av. Oito de Maio, no bairro Chã da Tábua.</t>
+  </si>
+  <si>
+    <t>9670</t>
+  </si>
+  <si>
+    <t>109</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo a requalificação do pavimento da 1ª Travessa Jaime Ratis, no bairro Centro.</t>
+  </si>
+  <si>
+    <t>9671</t>
+  </si>
+  <si>
+    <t>110</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo a requalificação asfáltica do pavimento da Rua Dr. Pedro Augusto Correa de Araújo, no bairro Centro.</t>
+  </si>
+  <si>
+    <t>9672</t>
+  </si>
+  <si>
+    <t>111</t>
+  </si>
+  <si>
+    <t>Solicita a construção de calçada do lado poente  ao longo da rua principal do bairro metropolitano, rua drº Joaquim Francisco dos Santos.</t>
+  </si>
+  <si>
+    <t>9673</t>
+  </si>
+  <si>
+    <t>112</t>
+  </si>
+  <si>
+    <t>Solicito a desobstrução e reforma das canaletas na avenida oito de maio, esquinas com a rua aliança e na esquina com a rua corrente no bairro da chã da tábua.</t>
+  </si>
+  <si>
+    <t>9674</t>
+  </si>
+  <si>
+    <t>113</t>
+  </si>
+  <si>
+    <t>Solicito a desobstrução e reforma das canaletas na rua maria do Carmo   no bairro do jardim metropolitano.</t>
+  </si>
+  <si>
+    <t>9675</t>
+  </si>
+  <si>
+    <t>114</t>
+  </si>
+  <si>
+    <t>Drenagem de esgoto na rua do sol no bairro da várzea fria.</t>
+  </si>
+  <si>
+    <t>9676</t>
+  </si>
+  <si>
+    <t>115</t>
+  </si>
+  <si>
+    <t>Solicitação de providências quanto aos problemas no fornecimento de energia elétrica.</t>
+  </si>
+  <si>
+    <t>9677</t>
+  </si>
+  <si>
+    <t>116</t>
+  </si>
+  <si>
+    <t>Solicitação de cadastramento de CEP para ruas do município.</t>
+  </si>
+  <si>
+    <t>9678</t>
+  </si>
+  <si>
+    <t>117</t>
+  </si>
+  <si>
+    <t>Solicitação de estudos para a realização de Concurso Público para provimento de cargos efetivos nas Secretarias Municipais de São Lourenço da Mata.</t>
+  </si>
+  <si>
+    <t>9679</t>
+  </si>
+  <si>
+    <t>118</t>
+  </si>
+  <si>
+    <t>Instalação de climatização (ar-condicionado ou ventilação adequada) nas salas da escola municipal Jonas de Andrade, no engenho concórdia, neste município.</t>
+  </si>
+  <si>
+    <t>9680</t>
+  </si>
+  <si>
+    <t>119</t>
+  </si>
+  <si>
+    <t>Solicito ao Poder Executivo a construção de um muro de arrimo na residência de nº12E na Rua Ribeiro Gonçalves na Várzea Fria.</t>
+  </si>
+  <si>
+    <t>9690</t>
+  </si>
+  <si>
+    <t>120</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal a viabilização e implementação da Rede Municipal de Telemedicina/Teleconsultas.</t>
+  </si>
+  <si>
+    <t>9691</t>
+  </si>
+  <si>
+    <t>121</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal Implementação de sistema de acompanhamento contínuo e individualizado da aprendizagem dos alunos.</t>
+  </si>
+  <si>
+    <t>9692</t>
+  </si>
+  <si>
+    <t>122</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal, definição de parâmetros claros de aprendizagem por série e ciclos na rede municipal de ensino.</t>
+  </si>
+  <si>
+    <t>9693</t>
+  </si>
+  <si>
+    <t>123</t>
+  </si>
+  <si>
+    <t>Solicitação de aquisição e distribuição de fardamento completo e Equipamentos de Proteção Individual (EPls) para os Agentes Comunitários de Saúde (ACS) e Agentes de Combate às Endemias (ACE).</t>
+  </si>
+  <si>
+    <t>9694</t>
+  </si>
+  <si>
+    <t>124</t>
+  </si>
+  <si>
+    <t>Criação e fortalecimento de políticas públicas para erradicação do analfabetismo e promoção do letramento.</t>
+  </si>
+  <si>
+    <t>9695</t>
+  </si>
+  <si>
+    <t>125</t>
+  </si>
+  <si>
+    <t>Implantação de Banco Municipal de Empregos Simples no município.</t>
+  </si>
+  <si>
+    <t>9696</t>
+  </si>
+  <si>
+    <t>126</t>
+  </si>
+  <si>
+    <t>Realizar estudo de viabilidade para implantação do Programa "Prefeitura nos Bairros", com o objetivo de levar serviços públicos essenciais diretamente às comunidades do município.</t>
+  </si>
+  <si>
+    <t>9697</t>
+  </si>
+  <si>
+    <t>127</t>
+  </si>
+  <si>
+    <t>Operação tapa buracos e Recapeamento asfáltico da rua 68, localizada no Parque Capibaribe.</t>
+  </si>
+  <si>
+    <t>9698</t>
+  </si>
+  <si>
+    <t>128</t>
+  </si>
+  <si>
+    <t>Operação tapa buracos e Recapeamento asfáltico no início da Rua das Papoulas, localizada em Penedo.</t>
+  </si>
+  <si>
+    <t>9699</t>
+  </si>
+  <si>
+    <t>129</t>
+  </si>
+  <si>
+    <t>Criação de Centro de Convivência para Idosos no Município.</t>
+  </si>
+  <si>
+    <t>9700</t>
+  </si>
+  <si>
+    <t>130</t>
+  </si>
+  <si>
+    <t>Intermediação junto ao DER para serviço de poda de vegetação na PE-005, no trecho do CODAI até a BR-408.</t>
+  </si>
+  <si>
+    <t>9701</t>
+  </si>
+  <si>
+    <t>131</t>
+  </si>
+  <si>
+    <t>Instalação de lombadas (quebra-molas) e faixa de pedestre na PE-005, nas imediações do cruzamento da linha férrea, em Nova Tiúma.</t>
+  </si>
+  <si>
+    <t>9702</t>
+  </si>
+  <si>
+    <t>132</t>
+  </si>
+  <si>
+    <t>Solicito a pavimentação da Travessa Ettore Labanca, no bairro do Cajá.</t>
+  </si>
+  <si>
+    <t>9703</t>
+  </si>
+  <si>
+    <t>134</t>
+  </si>
+  <si>
+    <t>Serviço de drenagem e reparo na rede de esgoto da Rua Setenta e Cinco, próxima à Avenida Oriental, no bairro Barro Vermelho.</t>
+  </si>
+  <si>
+    <t>9704</t>
+  </si>
+  <si>
+    <t>135</t>
+  </si>
+  <si>
+    <t>Solicita estudo de viabilidade técnica, para construção de uma nova unidade escolar no bairro Parque Capibaribe.</t>
+  </si>
+  <si>
+    <t>9705</t>
+  </si>
+  <si>
+    <t>136</t>
+  </si>
+  <si>
+    <t>Instalação de Bebedouros Públicos em Espaços de Prática Esportiva.</t>
+  </si>
+  <si>
+    <t>9706</t>
+  </si>
+  <si>
+    <t>137</t>
+  </si>
+  <si>
+    <t>Solicitação de estudo de viabilidade para criação de programa municipal de defesa pessoal e proteção às mulheres.</t>
+  </si>
+  <si>
+    <t>9707</t>
+  </si>
+  <si>
+    <t>138</t>
+  </si>
+  <si>
+    <t>Solicitação de estudo de viabilidade para instituição de auxílio financeiro a pacientes oncológicos no município.</t>
+  </si>
+  <si>
+    <t>9708</t>
+  </si>
+  <si>
+    <t>139</t>
+  </si>
+  <si>
+    <t>Voto de aplauso à atleta Gleycy Ellen da Silva.</t>
+  </si>
+  <si>
+    <t>9709</t>
+  </si>
+  <si>
+    <t>140</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo as obras de requalificação do pavimento e o fechamento de buraco localizado entre o trecho de intercessão da Av. Oriental e a Rua Maria Cândida, no bairro Parque Capibaribe.</t>
+  </si>
+  <si>
+    <t>9710</t>
+  </si>
+  <si>
+    <t>141</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo as obras de requalificação do pavimento e o fechamento de buraco na Rua Manoel Correia, localizado ao lado da Praça Alberto Querido, no bairro Pixete.</t>
+  </si>
+  <si>
+    <t>9711</t>
+  </si>
+  <si>
+    <t>142</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo a sinalização e o fechamento imediato de valas e buracos abertos pela empresa pública COMPESA na Rua Palmeiras, no bairro Capibaribe.</t>
+  </si>
+  <si>
+    <t>9712</t>
+  </si>
+  <si>
+    <t>143</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo a sinalização e o fechamento imediato de valas e buracos abertos pela empresa pública COMPESA na Rua Santa Inês, n.º 17, no bairro Capibaribe.</t>
+  </si>
+  <si>
+    <t>9713</t>
+  </si>
+  <si>
+    <t>144</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo a pavimentação em paralelepípedos ou asfáltica, bem como a instalação de caixas de passagem e manilhas na Rua Doutor Walter Avancini, Loteamento Irineu Barbosa, no bairro Capibaribe.</t>
+  </si>
+  <si>
+    <t>9725</t>
+  </si>
+  <si>
+    <t>145</t>
+  </si>
+  <si>
+    <t>Estabelecimento de metas mínimas de leitura por série para incentivo à formação de leitores.</t>
+  </si>
+  <si>
+    <t>9726</t>
+  </si>
+  <si>
+    <t>146</t>
+  </si>
+  <si>
+    <t>Implantação e regularização de bibliotecas em todas as escolas municipais conforme legislação vigente.</t>
+  </si>
+  <si>
+    <t>9727</t>
+  </si>
+  <si>
+    <t>147</t>
+  </si>
+  <si>
+    <t>Implantação de cursos de pintura, artesanato e atividades artísticas para formação cultural e geração de renda.</t>
+  </si>
+  <si>
+    <t>9728</t>
+  </si>
+  <si>
+    <t>148</t>
+  </si>
+  <si>
+    <t>Ampliação do acesso à internet nas escolas da rede municipal.</t>
+  </si>
+  <si>
+    <t>9729</t>
+  </si>
+  <si>
+    <t>149</t>
+  </si>
+  <si>
+    <t>Oferta de cursos profissionalizantes com uso de tecnologia para alunos da rede municipal</t>
+  </si>
+  <si>
+    <t>9730</t>
+  </si>
+  <si>
+    <t>150</t>
+  </si>
+  <si>
+    <t>Implantação do Programa “Aluno Nota 10” no Município.</t>
+  </si>
+  <si>
+    <t>9731</t>
+  </si>
+  <si>
+    <t>151</t>
+  </si>
+  <si>
+    <t>Criação de brinquedotecas Comunitárias no Município.</t>
+  </si>
+  <si>
+    <t>9732</t>
+  </si>
+  <si>
+    <t>152</t>
+  </si>
+  <si>
+    <t>Implantação do Programa “Corujão da Saúde” no Município.</t>
+  </si>
+  <si>
+    <t>9733</t>
+  </si>
+  <si>
+    <t>153</t>
+  </si>
+  <si>
+    <t>Integração da rede municipal de atendimento às vítimas de violência doméstica.</t>
+  </si>
+  <si>
+    <t>9734</t>
+  </si>
+  <si>
+    <t>154</t>
+  </si>
+  <si>
+    <t>Construção de muro de arrimo na Rua Veneza Nº250, localizada no bairro Bela Vista.</t>
+  </si>
+  <si>
+    <t>9735</t>
+  </si>
+  <si>
+    <t>155</t>
+  </si>
+  <si>
+    <t>Solicito a reforma da Praça Alberto Querido, localizada na Rua Manoel Corrêa, no Centro de São Lourenço da Mata.</t>
+  </si>
+  <si>
+    <t>9736</t>
+  </si>
+  <si>
+    <t>156</t>
+  </si>
+  <si>
+    <t>Solicito a pavimentação asfáltica da Travessa Sebastião Pedro da Silva, no bairro Beira Rio.</t>
+  </si>
+  <si>
+    <t>9737</t>
+  </si>
+  <si>
+    <t>157</t>
+  </si>
+  <si>
+    <t>Abertura de processo para celebração de Acordo de Cooperação Técnica com a Polícia Federal para porte de arma de fogo da Guarda Civil Municipal.</t>
+  </si>
+  <si>
+    <t>9738</t>
+  </si>
+  <si>
+    <t>158</t>
+  </si>
+  <si>
+    <t>Refazimento do sistema de escoamento de esgoto na Rua Belo Horizonte em Vila do Reinado.</t>
+  </si>
+  <si>
+    <t>9739</t>
+  </si>
+  <si>
+    <t>159</t>
+  </si>
+  <si>
+    <t>Contratação de coveiro para o Cemitério Morada Eterna, no Centro de São Lourenço da Mata.</t>
+  </si>
+  <si>
+    <t>9740</t>
+  </si>
+  <si>
+    <t>160</t>
+  </si>
+  <si>
+    <t>Voto de Aplauso ao profissional EDIMILSON LEANDRO DO NASCIMENTO, em reconhecimento à sua notável trajetória na promoção do esporte, saúde e qualidade de vida no município de São Lourenço da Mata e em todo o território nacional.</t>
+  </si>
+  <si>
+    <t>9741</t>
+  </si>
+  <si>
+    <t>161</t>
+  </si>
+  <si>
+    <t>Solicitação para instalação da iluminação pública e etiquetagem nos postes no âmbito do programa ilumina LED São Lourenço na rua João Tavares, 54715-440.</t>
+  </si>
+  <si>
+    <t>9742</t>
+  </si>
+  <si>
+    <t>162</t>
+  </si>
+  <si>
+    <t>Solicitação de inclusão em programa de infraestrutura, recuperação de escadaria e asfaltamento – rua Áurea Aurora dos Vasconcellos Murta, parque capibaribe.</t>
+  </si>
+  <si>
+    <t>9743</t>
+  </si>
+  <si>
+    <t>163</t>
+  </si>
+  <si>
+    <t>Solicitação de estudo para criação do programa “documento fácil” no município.</t>
+  </si>
+  <si>
+    <t>9744</t>
+  </si>
+  <si>
+    <t>164</t>
+  </si>
+  <si>
+    <t>Solicitação para realização de mutirão de castração de cães e gatos no município.</t>
+  </si>
+  <si>
+    <t>9745</t>
+  </si>
+  <si>
+    <t>165</t>
+  </si>
+  <si>
+    <t>Solicito ao Poder Executivo a construção de uma Praça no Final da Av. Assembleia de Deus na Várzea Fria.</t>
+  </si>
+  <si>
+    <t>9746</t>
+  </si>
+  <si>
+    <t>166</t>
+  </si>
+  <si>
+    <t>Coíta Trabalha</t>
+  </si>
+  <si>
+    <t>Construção de 02 (duas) escadarias na Rua: Claudionor Duarte de Almeida (Rua Doze), que cruza para a Rua: Maria Cândida, (Rua Sessenta e Três No Parque Capibaribe.</t>
+  </si>
+  <si>
+    <t>9747</t>
+  </si>
+  <si>
+    <t>PAPTC</t>
+  </si>
+  <si>
+    <t>Parecer Prévio do Tribunal de Contas - TCEPE</t>
+  </si>
+  <si>
+    <t>Tribunal de Contas do Estado de Pernambuco - TCEPE</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9747/parecer_previo_contas_2022.pdf</t>
+  </si>
+  <si>
+    <t>Parecer Prévio  - Tribunal de de Contas do Estado de Pernambuco, Processo TCE-PE N° 23100630-5, Exercício de 2022, Gestão da Prefeitura de São Lourenço da Mata de Responsabilidade do Sr. Vinicius Labanca.</t>
+  </si>
+  <si>
+    <t>9748</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9748/parecer_previo_contas_2023.pdf</t>
+  </si>
+  <si>
+    <t>Parecer Prévio - Tribunal de de Contas do Estado de Pernambuco, Processo TCE-PE N° 24100609-0, Exercício de 2023, Gestão da Prefeitura de São Lourenço da Mata de Responsabilidade do Sr. Vinicius Labanca.</t>
+  </si>
+  <si>
     <t>9543</t>
   </si>
   <si>
-    <t>2026</t>
-[...4 lines deleted...]
-  <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/</t>
-[...1 lines deleted...]
-  <si>
     <t>Altera o Anexo I da Lei Ordinária nº 2.243, de 27 de fevereiro de 2009, que dispõe sobre os cargos, o Plano de Cargos, Carreira e Vencimentos dos servidores Efetivos da Câmara Municipal de São Lourenço da Mata.</t>
   </si>
   <si>
+    <t>9546</t>
+  </si>
+  <si>
+    <t>Dispõe sobre auxílio-alimentação no âmbito da Câmara Municipal e dá outras providências.</t>
+  </si>
+  <si>
+    <t>9547</t>
+  </si>
+  <si>
+    <t>Altera dispositivos da Lei Ordinária nº 2.672, de 02 de abril de 2019, que institui e regulamenta o auxílio-alimentação no âmbito do Município de São Lourenço da Mata, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>9548</t>
+  </si>
+  <si>
+    <t>Institui a "Corrida da Emancipação" no Calendário Oficial de Eventos do Município de São Lourenço da Mata e dá outras providências</t>
+  </si>
+  <si>
+    <t>9584</t>
+  </si>
+  <si>
+    <t>Poder Executivo</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo a receber, por doação, os imóveis constantes da Matrícula (CNM) no 077065.2.0012082-87, correspondente a lote de terra no 35, Quadra XXXI, Loteamento Jardim Penedo e Matrícula (CNM) no 077065.2.0012083-84, correspondente a lote de terra no 36, Quadra XXXI, Loteamento Jardim Penedo e dá outras providências.</t>
+  </si>
+  <si>
+    <t>9585</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação da Praça Municipal de Inclusão e Acessibilidade destinada a pessoas atípicas no Município de São Lourenço da Mata e dá outras providências.</t>
+  </si>
+  <si>
+    <t>9586</t>
+  </si>
+  <si>
+    <t>Institui, no âmbito das unidades escolares públicas que ofertam ensino no período noturno, a criação de Sala de Acolhimento Infantil, destinada aos filhos de estudantes regularmente matriculados, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>9642</t>
+  </si>
+  <si>
+    <t>Alcides Francisco</t>
+  </si>
+  <si>
+    <t>Institui, no âmbito do Município de São Lourenço da Mata, a Campanha “Janeiro Branco”, voltada à promoção da saúde mental, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>9643</t>
+  </si>
+  <si>
+    <t>Irmã Glauba</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a instituição do Dia Municipal do Gari e Coletor de Lixo, em reconhecimento aos serviços prestados à sociedade, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>9644</t>
+  </si>
+  <si>
+    <t>Institui o Programa Municipal de Orientação e Prevenção ao Suicídio no âmbito do Município de São Lourenço da Mata, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>9645</t>
+  </si>
+  <si>
+    <t>Institui o Protocolo Municipal de Acolhimento, Orientação e Encaminhamento de Pessoas em Sofrimento Psíquico no âmbito do Município de São Lourenço da Mata, como medida de prevenção ao suicídio, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>9646</t>
+  </si>
+  <si>
+    <t>Institui o reconhecimento oficial do Município de São Lourenço da Mata como “Cidade do Urso”, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>9681</t>
+  </si>
+  <si>
+    <t>Institui o Programa Municipal de Identificação Precoce e Acompanhamento Educacional de Crianças em Situação de Vulnerabilidade ao Trabalho Infantil no Município de São Lourenço da Mata, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>9682</t>
+  </si>
+  <si>
+    <t>Institui o Programa Municipal de Orientação e Prevenção ao Consumo de Bebidas Alcoólicas por Adolescentes no âmbito do Município de São Lourenço da Mata, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>9688</t>
+  </si>
+  <si>
+    <t>Institui a Política Municipal de Valorização da Participação da Mulher no Esporte, no âmbito do Município de São Lourenço da Mata.</t>
+  </si>
+  <si>
+    <t>9715</t>
+  </si>
+  <si>
+    <t>Institui a Política Municipal de Promoção da Igualdade e do Respeito por meio de Símbolos Educativos nos Jogos Interclasses e Interescolares da Educação Infantil no Município de São Lourenço da Mata.</t>
+  </si>
+  <si>
+    <t>9716</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9716/projeto_de_lei_017-2026.pdf</t>
+  </si>
+  <si>
+    <t>Revoga integralmente a Lei Municipal nº 2.550, de 22 de maio de 2017, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>9717</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9717/projeto_de_lei_ordinaria_018-2026.pdf</t>
+  </si>
+  <si>
+    <t>Revoga a Lei Municipal nº 2.360, de 13 de outubro de 2011, que dispõe sobre a obrigatoriedade de afixação de placas com a nota do IDEB nas escolas da rede pública municipal.</t>
+  </si>
+  <si>
+    <t>9718</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9718/projeto_de_lei_ordinaria_019-2026.pdf</t>
+  </si>
+  <si>
+    <t>Revoga a Lei Municipal nº 3.072, de 21 de novembro de 2024, que define a padronização das cores dos imóveis públicos do Município de São Lourenço da Mata.</t>
+  </si>
+  <si>
+    <t>9719</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9719/projeto_de_lei_ordinaria_020-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a receber, por doação, imóvel que especifica, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>9720</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9720/projeto_de_lei_ordinaria_021-2026.pdf</t>
+  </si>
+  <si>
+    <t>Revoga integralmente a Lei Municipal nº 2.808, de 02 de outubro de 2020, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>9721</t>
+  </si>
+  <si>
+    <t>Denomina de Rua Heloisa Maria da Silva a via Pública localizada no Umuarama, no Município de São Lourenço da Mata.</t>
+  </si>
+  <si>
+    <t>9722</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9722/projeto_de_lei_ordinaria_023-2026.pdf</t>
+  </si>
+  <si>
+    <t>Institui diretriz de incentivo à divulgação de informações sobre os direitos da servidora gestante no portal institucional do Município de São Lourenço da Mata.</t>
+  </si>
+  <si>
+    <t>9723</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9723/projeto_de_lei_ordinaria_024-2026.pdf</t>
+  </si>
+  <si>
+    <t>Institui diretrizes de incentivo à disseminação de informações sobre noções básicas de primeiros socorros no âmbito do Município de São Lourenço da Mata.</t>
+  </si>
+  <si>
+    <t>9724</t>
+  </si>
+  <si>
+    <t>Leonardo Barbosa, Alcides Francisco, Alemão do Pixete, Arllan Dourado, Camila Albanez, Coíta Trabalha, Cuscuz do Povo, Davi Queiroz, Dr° Gabriel, Henrique Lobão, Irmã Glauba, Luciano do Cruzeiro, Miquéias Lima, Pedro Batera, Ricardo de Gulu</t>
+  </si>
+  <si>
+    <t>Denomina “Creche Municipal Célia Ferreira Lopes da Cruz Labanca (Célia Labanca)” a unidade de educação infantil localizada em Nova Tiúma.</t>
+  </si>
+  <si>
+    <t>9587</t>
+  </si>
+  <si>
+    <t>PRE</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9587/projeto_de_resolucao_001-2026.pdf</t>
+  </si>
+  <si>
+    <t>Regulamenta o art. 4º da Lei Ordinária nº 3.187/2026, no âmbito da Câmara Municipal de São Lourenço da Mata.</t>
+  </si>
+  <si>
+    <t>9549</t>
+  </si>
+  <si>
+    <t>PDL</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo</t>
+  </si>
+  <si>
+    <t>Concede título de cidadã honorífica do município de São Lourenço da Mata à ilustríssima senhora Schamkypou Bernardo Bezerra."</t>
+  </si>
+  <si>
+    <t>9639</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadão Honorífico do Município de São Lourenço da Mata, ao Sr. Fábio Bernardino da Silva.</t>
+  </si>
+  <si>
+    <t>9640</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadão Honorário do município de São Lourenço da Mata ao excelentíssimo senhor João Vitor Rodrigues Loureiro.</t>
+  </si>
+  <si>
+    <t>9641</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadã Honorária do Município de São Lourenço da Mata À Excelentíssima Senhora Raquel Teixeira Lyra Lucena.</t>
+  </si>
+  <si>
     <t>9542</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>Poder Executivo</t>
-[...2 lines deleted...]
-    <t>https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9542/projeto_de_lei_complementar_001-2026.pdf</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9542/projeto_de_lei_complementar_001-2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação do piso salarial dos profissionais do magistério da rede pública municipal de São Lourenço da Mata/PE, estabelece critérios para sua atualização e dá outras providências.</t>
+  </si>
+  <si>
+    <t>9651</t>
+  </si>
+  <si>
+    <t>EMMOD</t>
+  </si>
+  <si>
+    <t>Emenda Modificativa</t>
+  </si>
+  <si>
+    <t>CCJR - Comissão de Constituição, Justiça e Redação</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9651/01_-_emenda_modificativa_ref._plo_115-2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Modificativa ao Projeto de Lei nº 115/2025.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -423,68 +2497,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9542/projeto_de_lei_complementar_001-2026.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9550/req-0001-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9551/req-0002-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9552/req-0003-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9553/req-0004-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9554/req-0005-2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9555/req-0006-2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9556/req-0007-2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9557/req-0008-2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9558/req-0009-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9559/req-0010-2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9560/req-0011-2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9561/req-0012-2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9562/req-0013-2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9563/req-0014-2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9564/req-0015-2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9565/req-0016-2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9566/req-0017-2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9567/req-0018-2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9568/req-0019-2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9569/req-0020-2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9570/req-0021-2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9571/req-0022-2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9572/req-0023-2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9573/req-0024-2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9574/req-0025-2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9575/req-0026-2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9576/req-0027-2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9577/req-0028-2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9578/req-0029-2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9579/req-0030-2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9580/req-0031-2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9581/req-0032-2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9582/req-0033-2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9583/req-0034-2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9588/req-0035-2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9589/req-0036-2026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9590/req-0037-2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9591/req-0038-2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9592/req-0039-2026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9593/req-0040-2026.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9594/req-0041-2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9595/req-0042-2026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9596/req-0043-2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9597/req-0044-2026.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9598/req-0045-2026.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9599/req-0046-2026.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9600/req-0047-2026.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9601/req-0048-2026.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9602/req-0049-2026.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9603/req-0050-2026.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9604/req-0051-2026.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9605/req-0052-2026.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9606/req-0053-2026.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9607/req-0054-2026.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9608/req-0055-2026.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9609/req-0056-2026.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9610/req-0057-2026.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9611/req-0058-2026.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9612/req-0059-2026.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9613/req-0060-2026.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9614/req-0061-2026.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9615/req-0062-2026.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9616/req-0063-2026.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9617/req-0064-2026.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9618/req-0065-2026.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9689/req-0066-2026.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9622/req-0070-2026.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9623/req-0071-2026.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9624/req-0072-2026.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9625/req-0073-2026.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9626/req-0074-2026.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9627/req-0075-2026.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9628/req-0076-2026.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9629/req-0077-2026.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9630/req-0078-2026.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9631/req-0079-2026.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9632/req-0080-2026.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9634/req-0082-2026.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9637/req-0085-2026.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9638/req-0086-2026.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9647/req-0087-2026.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9648/req-0088-2026.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9649/req-0089-2026.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9650/req-0090-2026.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9747/parecer_previo_contas_2022.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9748/parecer_previo_contas_2023.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9716/projeto_de_lei_017-2026.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9717/projeto_de_lei_ordinaria_018-2026.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9718/projeto_de_lei_ordinaria_019-2026.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9719/projeto_de_lei_ordinaria_020-2026.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9720/projeto_de_lei_ordinaria_021-2026.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9722/projeto_de_lei_ordinaria_023-2026.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9723/projeto_de_lei_ordinaria_024-2026.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9587/projeto_de_resolucao_001-2026.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9542/projeto_de_lei_complementar_001-2026.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9651/01_-_emenda_modificativa_ref._plo_115-2025.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H3"/>
+  <dimension ref="A1:H200"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8" max="8" width="187.5703125" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="40.28515625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="216.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="125.85546875" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -503,72 +2577,5385 @@
       </c>
       <c r="D2" t="s">
         <v>11</v>
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
+        <v>17</v>
+      </c>
+      <c r="D3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G3" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H3" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8">
+      <c r="A4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B4" t="s">
+        <v>9</v>
+      </c>
+      <c r="C4" t="s">
+        <v>21</v>
+      </c>
+      <c r="D4" t="s">
+        <v>11</v>
+      </c>
+      <c r="E4" t="s">
+        <v>12</v>
+      </c>
+      <c r="F4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G4" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="H4" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8">
+      <c r="A5" t="s">
+        <v>24</v>
+      </c>
+      <c r="B5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C5" t="s">
+        <v>25</v>
+      </c>
+      <c r="D5" t="s">
+        <v>11</v>
+      </c>
+      <c r="E5" t="s">
+        <v>12</v>
+      </c>
+      <c r="F5" t="s">
+        <v>13</v>
+      </c>
+      <c r="G5" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H5" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8">
+      <c r="A6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" t="s">
+        <v>29</v>
+      </c>
+      <c r="D6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E6" t="s">
+        <v>12</v>
+      </c>
+      <c r="F6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G6" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8">
+      <c r="A7" t="s">
+        <v>32</v>
+      </c>
+      <c r="B7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" t="s">
+        <v>33</v>
+      </c>
+      <c r="D7" t="s">
+        <v>11</v>
+      </c>
+      <c r="E7" t="s">
+        <v>12</v>
+      </c>
+      <c r="F7" t="s">
+        <v>34</v>
+      </c>
+      <c r="G7" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="H7" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8">
+      <c r="A8" t="s">
+        <v>37</v>
+      </c>
+      <c r="B8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" t="s">
+        <v>38</v>
+      </c>
+      <c r="D8" t="s">
+        <v>11</v>
+      </c>
+      <c r="E8" t="s">
+        <v>12</v>
+      </c>
+      <c r="F8" t="s">
+        <v>34</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="H8" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
+      <c r="A9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
+        <v>42</v>
+      </c>
+      <c r="D9" t="s">
+        <v>11</v>
+      </c>
+      <c r="E9" t="s">
+        <v>12</v>
+      </c>
+      <c r="F9" t="s">
+        <v>34</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="H9" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8">
+      <c r="A10" t="s">
+        <v>45</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
+        <v>46</v>
+      </c>
+      <c r="D10" t="s">
+        <v>11</v>
+      </c>
+      <c r="E10" t="s">
+        <v>12</v>
+      </c>
+      <c r="F10" t="s">
+        <v>34</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="H10" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11" t="s">
+        <v>49</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
+        <v>50</v>
+      </c>
+      <c r="D11" t="s">
+        <v>11</v>
+      </c>
+      <c r="E11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F11" t="s">
+        <v>34</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="H11" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8">
+      <c r="A12" t="s">
+        <v>53</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
+        <v>54</v>
+      </c>
+      <c r="D12" t="s">
+        <v>11</v>
+      </c>
+      <c r="E12" t="s">
+        <v>12</v>
+      </c>
+      <c r="F12" t="s">
+        <v>55</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="H12" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13" t="s">
+        <v>58</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>59</v>
+      </c>
+      <c r="D13" t="s">
+        <v>11</v>
+      </c>
+      <c r="E13" t="s">
+        <v>12</v>
+      </c>
+      <c r="F13" t="s">
+        <v>55</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="H13" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14" t="s">
+        <v>62</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>63</v>
+      </c>
+      <c r="D14" t="s">
+        <v>11</v>
+      </c>
+      <c r="E14" t="s">
+        <v>12</v>
+      </c>
+      <c r="F14" t="s">
+        <v>55</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="H14" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15" t="s">
+        <v>66</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>67</v>
+      </c>
+      <c r="D15" t="s">
+        <v>11</v>
+      </c>
+      <c r="E15" t="s">
+        <v>12</v>
+      </c>
+      <c r="F15" t="s">
+        <v>55</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="H15" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" t="s">
+        <v>70</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>71</v>
+      </c>
+      <c r="D16" t="s">
+        <v>11</v>
+      </c>
+      <c r="E16" t="s">
+        <v>12</v>
+      </c>
+      <c r="F16" t="s">
+        <v>72</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H16" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" t="s">
+        <v>75</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>76</v>
+      </c>
+      <c r="D17" t="s">
+        <v>11</v>
+      </c>
+      <c r="E17" t="s">
+        <v>12</v>
+      </c>
+      <c r="F17" t="s">
+        <v>72</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="H17" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" t="s">
+        <v>79</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>80</v>
+      </c>
+      <c r="D18" t="s">
+        <v>11</v>
+      </c>
+      <c r="E18" t="s">
+        <v>12</v>
+      </c>
+      <c r="F18" t="s">
+        <v>72</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="H18" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" t="s">
+        <v>83</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>84</v>
+      </c>
+      <c r="D19" t="s">
+        <v>11</v>
+      </c>
+      <c r="E19" t="s">
+        <v>12</v>
+      </c>
+      <c r="F19" t="s">
+        <v>72</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="H19" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" t="s">
+        <v>87</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>88</v>
+      </c>
+      <c r="D20" t="s">
+        <v>11</v>
+      </c>
+      <c r="E20" t="s">
+        <v>12</v>
+      </c>
+      <c r="F20" t="s">
+        <v>72</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="H20" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" t="s">
+        <v>91</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>92</v>
+      </c>
+      <c r="D21" t="s">
+        <v>11</v>
+      </c>
+      <c r="E21" t="s">
+        <v>12</v>
+      </c>
+      <c r="F21" t="s">
+        <v>93</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="H21" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" t="s">
+        <v>96</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>97</v>
+      </c>
+      <c r="D22" t="s">
+        <v>11</v>
+      </c>
+      <c r="E22" t="s">
+        <v>12</v>
+      </c>
+      <c r="F22" t="s">
+        <v>93</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="H22" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" t="s">
+        <v>100</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>101</v>
+      </c>
+      <c r="D23" t="s">
+        <v>11</v>
+      </c>
+      <c r="E23" t="s">
+        <v>12</v>
+      </c>
+      <c r="F23" t="s">
+        <v>93</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="H23" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
+        <v>104</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>105</v>
+      </c>
+      <c r="D24" t="s">
+        <v>11</v>
+      </c>
+      <c r="E24" t="s">
+        <v>12</v>
+      </c>
+      <c r="F24" t="s">
+        <v>93</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="H24" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" t="s">
+        <v>108</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>109</v>
+      </c>
+      <c r="D25" t="s">
+        <v>11</v>
+      </c>
+      <c r="E25" t="s">
+        <v>12</v>
+      </c>
+      <c r="F25" t="s">
+        <v>93</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="H25" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>112</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>113</v>
+      </c>
+      <c r="D26" t="s">
+        <v>11</v>
+      </c>
+      <c r="E26" t="s">
+        <v>12</v>
+      </c>
+      <c r="F26" t="s">
+        <v>114</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="H26" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>117</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>118</v>
+      </c>
+      <c r="D27" t="s">
+        <v>11</v>
+      </c>
+      <c r="E27" t="s">
+        <v>12</v>
+      </c>
+      <c r="F27" t="s">
+        <v>114</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="H27" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>121</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>122</v>
+      </c>
+      <c r="D28" t="s">
+        <v>11</v>
+      </c>
+      <c r="E28" t="s">
+        <v>12</v>
+      </c>
+      <c r="F28" t="s">
+        <v>123</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="H28" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>126</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>127</v>
+      </c>
+      <c r="D29" t="s">
+        <v>11</v>
+      </c>
+      <c r="E29" t="s">
+        <v>12</v>
+      </c>
+      <c r="F29" t="s">
+        <v>123</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="H29" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>130</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>131</v>
+      </c>
+      <c r="D30" t="s">
+        <v>11</v>
+      </c>
+      <c r="E30" t="s">
+        <v>12</v>
+      </c>
+      <c r="F30" t="s">
+        <v>123</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="H30" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>134</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>135</v>
+      </c>
+      <c r="D31" t="s">
+        <v>11</v>
+      </c>
+      <c r="E31" t="s">
+        <v>12</v>
+      </c>
+      <c r="F31" t="s">
+        <v>136</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="H31" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>139</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>140</v>
+      </c>
+      <c r="D32" t="s">
+        <v>11</v>
+      </c>
+      <c r="E32" t="s">
+        <v>12</v>
+      </c>
+      <c r="F32" t="s">
+        <v>136</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="H32" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>143</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>144</v>
+      </c>
+      <c r="D33" t="s">
+        <v>11</v>
+      </c>
+      <c r="E33" t="s">
+        <v>12</v>
+      </c>
+      <c r="F33" t="s">
+        <v>136</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="H33" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>147</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>148</v>
+      </c>
+      <c r="D34" t="s">
+        <v>11</v>
+      </c>
+      <c r="E34" t="s">
+        <v>12</v>
+      </c>
+      <c r="F34" t="s">
+        <v>136</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="H34" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>151</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>152</v>
+      </c>
+      <c r="D35" t="s">
+        <v>11</v>
+      </c>
+      <c r="E35" t="s">
+        <v>12</v>
+      </c>
+      <c r="F35" t="s">
+        <v>153</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="H35" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>156</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>157</v>
+      </c>
+      <c r="D36" t="s">
+        <v>11</v>
+      </c>
+      <c r="E36" t="s">
+        <v>12</v>
+      </c>
+      <c r="F36" t="s">
+        <v>13</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="H36" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>160</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>161</v>
+      </c>
+      <c r="D37" t="s">
+        <v>11</v>
+      </c>
+      <c r="E37" t="s">
+        <v>12</v>
+      </c>
+      <c r="F37" t="s">
+        <v>13</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="H37" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>164</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>165</v>
+      </c>
+      <c r="D38" t="s">
+        <v>11</v>
+      </c>
+      <c r="E38" t="s">
+        <v>12</v>
+      </c>
+      <c r="F38" t="s">
+        <v>13</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="H38" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>168</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>169</v>
+      </c>
+      <c r="D39" t="s">
+        <v>11</v>
+      </c>
+      <c r="E39" t="s">
+        <v>12</v>
+      </c>
+      <c r="F39" t="s">
+        <v>13</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="H39" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>172</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>173</v>
+      </c>
+      <c r="D40" t="s">
+        <v>11</v>
+      </c>
+      <c r="E40" t="s">
+        <v>12</v>
+      </c>
+      <c r="F40" t="s">
+        <v>13</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="H40" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>176</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>177</v>
+      </c>
+      <c r="D41" t="s">
+        <v>11</v>
+      </c>
+      <c r="E41" t="s">
+        <v>12</v>
+      </c>
+      <c r="F41" t="s">
+        <v>178</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="H41" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>181</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>182</v>
+      </c>
+      <c r="D42" t="s">
+        <v>11</v>
+      </c>
+      <c r="E42" t="s">
+        <v>12</v>
+      </c>
+      <c r="F42" t="s">
+        <v>178</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="H42" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>185</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>186</v>
+      </c>
+      <c r="D43" t="s">
+        <v>11</v>
+      </c>
+      <c r="E43" t="s">
+        <v>12</v>
+      </c>
+      <c r="F43" t="s">
+        <v>178</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="H43" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>189</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>190</v>
+      </c>
+      <c r="D44" t="s">
+        <v>11</v>
+      </c>
+      <c r="E44" t="s">
+        <v>12</v>
+      </c>
+      <c r="F44" t="s">
+        <v>178</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="H44" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>193</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>194</v>
+      </c>
+      <c r="D45" t="s">
+        <v>11</v>
+      </c>
+      <c r="E45" t="s">
+        <v>12</v>
+      </c>
+      <c r="F45" t="s">
+        <v>195</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="H45" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>198</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>199</v>
+      </c>
+      <c r="D46" t="s">
+        <v>11</v>
+      </c>
+      <c r="E46" t="s">
+        <v>12</v>
+      </c>
+      <c r="F46" t="s">
+        <v>34</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="H46" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>202</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>203</v>
+      </c>
+      <c r="D47" t="s">
+        <v>11</v>
+      </c>
+      <c r="E47" t="s">
+        <v>12</v>
+      </c>
+      <c r="F47" t="s">
+        <v>34</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="H47" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>206</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>207</v>
+      </c>
+      <c r="D48" t="s">
+        <v>11</v>
+      </c>
+      <c r="E48" t="s">
+        <v>12</v>
+      </c>
+      <c r="F48" t="s">
+        <v>34</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="H48" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>210</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>211</v>
+      </c>
+      <c r="D49" t="s">
+        <v>11</v>
+      </c>
+      <c r="E49" t="s">
+        <v>12</v>
+      </c>
+      <c r="F49" t="s">
+        <v>34</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="H49" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>214</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>215</v>
+      </c>
+      <c r="D50" t="s">
+        <v>11</v>
+      </c>
+      <c r="E50" t="s">
+        <v>12</v>
+      </c>
+      <c r="F50" t="s">
+        <v>216</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="H50" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>219</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>220</v>
+      </c>
+      <c r="D51" t="s">
+        <v>11</v>
+      </c>
+      <c r="E51" t="s">
+        <v>12</v>
+      </c>
+      <c r="F51" t="s">
+        <v>216</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="H51" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>223</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>224</v>
+      </c>
+      <c r="D52" t="s">
+        <v>11</v>
+      </c>
+      <c r="E52" t="s">
+        <v>12</v>
+      </c>
+      <c r="F52" t="s">
+        <v>216</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="H52" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>227</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>228</v>
+      </c>
+      <c r="D53" t="s">
+        <v>11</v>
+      </c>
+      <c r="E53" t="s">
+        <v>12</v>
+      </c>
+      <c r="F53" t="s">
+        <v>216</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="H53" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>231</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>232</v>
+      </c>
+      <c r="D54" t="s">
+        <v>11</v>
+      </c>
+      <c r="E54" t="s">
+        <v>12</v>
+      </c>
+      <c r="F54" t="s">
+        <v>93</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="H54" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>235</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>236</v>
+      </c>
+      <c r="D55" t="s">
+        <v>11</v>
+      </c>
+      <c r="E55" t="s">
+        <v>12</v>
+      </c>
+      <c r="F55" t="s">
+        <v>93</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="H55" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>239</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>240</v>
+      </c>
+      <c r="D56" t="s">
+        <v>11</v>
+      </c>
+      <c r="E56" t="s">
+        <v>12</v>
+      </c>
+      <c r="F56" t="s">
+        <v>93</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="H56" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>243</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>244</v>
+      </c>
+      <c r="D57" t="s">
+        <v>11</v>
+      </c>
+      <c r="E57" t="s">
+        <v>12</v>
+      </c>
+      <c r="F57" t="s">
+        <v>93</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="H57" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>247</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>248</v>
+      </c>
+      <c r="D58" t="s">
+        <v>11</v>
+      </c>
+      <c r="E58" t="s">
+        <v>12</v>
+      </c>
+      <c r="F58" t="s">
+        <v>93</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="H58" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>251</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>252</v>
+      </c>
+      <c r="D59" t="s">
+        <v>11</v>
+      </c>
+      <c r="E59" t="s">
+        <v>12</v>
+      </c>
+      <c r="F59" t="s">
+        <v>72</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H59" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>255</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>256</v>
+      </c>
+      <c r="D60" t="s">
+        <v>11</v>
+      </c>
+      <c r="E60" t="s">
+        <v>12</v>
+      </c>
+      <c r="F60" t="s">
+        <v>72</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="H60" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>259</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>260</v>
+      </c>
+      <c r="D61" t="s">
+        <v>11</v>
+      </c>
+      <c r="E61" t="s">
+        <v>12</v>
+      </c>
+      <c r="F61" t="s">
+        <v>72</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="H61" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>263</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>264</v>
+      </c>
+      <c r="D62" t="s">
+        <v>11</v>
+      </c>
+      <c r="E62" t="s">
+        <v>12</v>
+      </c>
+      <c r="F62" t="s">
+        <v>72</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="H62" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>267</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>268</v>
+      </c>
+      <c r="D63" t="s">
+        <v>11</v>
+      </c>
+      <c r="E63" t="s">
+        <v>12</v>
+      </c>
+      <c r="F63" t="s">
+        <v>72</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="H63" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>271</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>272</v>
+      </c>
+      <c r="D64" t="s">
+        <v>11</v>
+      </c>
+      <c r="E64" t="s">
+        <v>12</v>
+      </c>
+      <c r="F64" t="s">
+        <v>153</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="H64" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>275</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>276</v>
+      </c>
+      <c r="D65" t="s">
+        <v>11</v>
+      </c>
+      <c r="E65" t="s">
+        <v>12</v>
+      </c>
+      <c r="F65" t="s">
+        <v>153</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="H65" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>279</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>280</v>
+      </c>
+      <c r="D66" t="s">
+        <v>11</v>
+      </c>
+      <c r="E66" t="s">
+        <v>12</v>
+      </c>
+      <c r="F66" t="s">
+        <v>123</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>281</v>
+      </c>
+      <c r="H66" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>283</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>284</v>
+      </c>
+      <c r="D67" t="s">
+        <v>11</v>
+      </c>
+      <c r="E67" t="s">
+        <v>12</v>
+      </c>
+      <c r="F67" t="s">
+        <v>285</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>286</v>
+      </c>
+      <c r="H67" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>288</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>289</v>
+      </c>
+      <c r="D68" t="s">
+        <v>11</v>
+      </c>
+      <c r="E68" t="s">
+        <v>12</v>
+      </c>
+      <c r="F68" t="s">
+        <v>13</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H68" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>292</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>293</v>
+      </c>
+      <c r="D69" t="s">
+        <v>11</v>
+      </c>
+      <c r="E69" t="s">
+        <v>12</v>
+      </c>
+      <c r="F69" t="s">
+        <v>13</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H69" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>295</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>296</v>
+      </c>
+      <c r="D70" t="s">
+        <v>11</v>
+      </c>
+      <c r="E70" t="s">
+        <v>12</v>
+      </c>
+      <c r="F70" t="s">
+        <v>13</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H70" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>298</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>299</v>
+      </c>
+      <c r="D71" t="s">
+        <v>11</v>
+      </c>
+      <c r="E71" t="s">
+        <v>12</v>
+      </c>
+      <c r="F71" t="s">
+        <v>34</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="H71" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>302</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>303</v>
+      </c>
+      <c r="D72" t="s">
+        <v>11</v>
+      </c>
+      <c r="E72" t="s">
+        <v>12</v>
+      </c>
+      <c r="F72" t="s">
+        <v>34</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>304</v>
+      </c>
+      <c r="H72" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>306</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>307</v>
+      </c>
+      <c r="D73" t="s">
+        <v>11</v>
+      </c>
+      <c r="E73" t="s">
+        <v>12</v>
+      </c>
+      <c r="F73" t="s">
+        <v>34</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="H73" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>310</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>311</v>
+      </c>
+      <c r="D74" t="s">
+        <v>11</v>
+      </c>
+      <c r="E74" t="s">
+        <v>12</v>
+      </c>
+      <c r="F74" t="s">
+        <v>34</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="H74" t="s">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>314</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>315</v>
+      </c>
+      <c r="D75" t="s">
+        <v>11</v>
+      </c>
+      <c r="E75" t="s">
+        <v>12</v>
+      </c>
+      <c r="F75" t="s">
+        <v>178</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>316</v>
+      </c>
+      <c r="H75" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>318</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>319</v>
+      </c>
+      <c r="D76" t="s">
+        <v>11</v>
+      </c>
+      <c r="E76" t="s">
+        <v>12</v>
+      </c>
+      <c r="F76" t="s">
+        <v>178</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="H76" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>322</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>323</v>
+      </c>
+      <c r="D77" t="s">
+        <v>11</v>
+      </c>
+      <c r="E77" t="s">
+        <v>12</v>
+      </c>
+      <c r="F77" t="s">
+        <v>153</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>324</v>
+      </c>
+      <c r="H77" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>326</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>327</v>
+      </c>
+      <c r="D78" t="s">
+        <v>11</v>
+      </c>
+      <c r="E78" t="s">
+        <v>12</v>
+      </c>
+      <c r="F78" t="s">
+        <v>153</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="H78" t="s">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>330</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>331</v>
+      </c>
+      <c r="D79" t="s">
+        <v>11</v>
+      </c>
+      <c r="E79" t="s">
+        <v>12</v>
+      </c>
+      <c r="F79" t="s">
+        <v>55</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>332</v>
+      </c>
+      <c r="H79" t="s">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>334</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>335</v>
+      </c>
+      <c r="D80" t="s">
+        <v>11</v>
+      </c>
+      <c r="E80" t="s">
+        <v>12</v>
+      </c>
+      <c r="F80" t="s">
+        <v>55</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>336</v>
+      </c>
+      <c r="H80" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>338</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>339</v>
+      </c>
+      <c r="D81" t="s">
+        <v>11</v>
+      </c>
+      <c r="E81" t="s">
+        <v>12</v>
+      </c>
+      <c r="F81" t="s">
+        <v>55</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>340</v>
+      </c>
+      <c r="H81" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>342</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>343</v>
+      </c>
+      <c r="D82" t="s">
+        <v>11</v>
+      </c>
+      <c r="E82" t="s">
+        <v>12</v>
+      </c>
+      <c r="F82" t="s">
+        <v>55</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H82" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>345</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>346</v>
+      </c>
+      <c r="D83" t="s">
+        <v>11</v>
+      </c>
+      <c r="E83" t="s">
+        <v>12</v>
+      </c>
+      <c r="F83" t="s">
+        <v>55</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="H83" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>349</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>350</v>
+      </c>
+      <c r="D84" t="s">
+        <v>11</v>
+      </c>
+      <c r="E84" t="s">
+        <v>12</v>
+      </c>
+      <c r="F84" t="s">
+        <v>351</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H84" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>353</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>354</v>
+      </c>
+      <c r="D85" t="s">
+        <v>11</v>
+      </c>
+      <c r="E85" t="s">
+        <v>12</v>
+      </c>
+      <c r="F85" t="s">
+        <v>351</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H85" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>356</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>357</v>
+      </c>
+      <c r="D86" t="s">
+        <v>11</v>
+      </c>
+      <c r="E86" t="s">
+        <v>12</v>
+      </c>
+      <c r="F86" t="s">
+        <v>136</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="H86" t="s">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>360</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>361</v>
+      </c>
+      <c r="D87" t="s">
+        <v>11</v>
+      </c>
+      <c r="E87" t="s">
+        <v>12</v>
+      </c>
+      <c r="F87" t="s">
+        <v>136</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>362</v>
+      </c>
+      <c r="H87" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>364</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>365</v>
+      </c>
+      <c r="D88" t="s">
+        <v>11</v>
+      </c>
+      <c r="E88" t="s">
+        <v>12</v>
+      </c>
+      <c r="F88" t="s">
+        <v>123</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>366</v>
+      </c>
+      <c r="H88" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>368</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>369</v>
+      </c>
+      <c r="D89" t="s">
+        <v>11</v>
+      </c>
+      <c r="E89" t="s">
+        <v>12</v>
+      </c>
+      <c r="F89" t="s">
+        <v>123</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>370</v>
+      </c>
+      <c r="H89" t="s">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>372</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>373</v>
+      </c>
+      <c r="D90" t="s">
+        <v>11</v>
+      </c>
+      <c r="E90" t="s">
+        <v>12</v>
+      </c>
+      <c r="F90" t="s">
+        <v>123</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>374</v>
+      </c>
+      <c r="H90" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>376</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>377</v>
+      </c>
+      <c r="D91" t="s">
+        <v>11</v>
+      </c>
+      <c r="E91" t="s">
+        <v>12</v>
+      </c>
+      <c r="F91" t="s">
+        <v>123</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>378</v>
+      </c>
+      <c r="H91" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>380</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>381</v>
+      </c>
+      <c r="D92" t="s">
+        <v>11</v>
+      </c>
+      <c r="E92" t="s">
+        <v>12</v>
+      </c>
+      <c r="F92" t="s">
+        <v>13</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H92" t="s">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>383</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>384</v>
+      </c>
+      <c r="D93" t="s">
+        <v>11</v>
+      </c>
+      <c r="E93" t="s">
+        <v>12</v>
+      </c>
+      <c r="F93" t="s">
+        <v>13</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H93" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>386</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>387</v>
+      </c>
+      <c r="D94" t="s">
+        <v>11</v>
+      </c>
+      <c r="E94" t="s">
+        <v>12</v>
+      </c>
+      <c r="F94" t="s">
+        <v>13</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H94" t="s">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>389</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>390</v>
+      </c>
+      <c r="D95" t="s">
+        <v>11</v>
+      </c>
+      <c r="E95" t="s">
+        <v>12</v>
+      </c>
+      <c r="F95" t="s">
+        <v>13</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H95" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>392</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>393</v>
+      </c>
+      <c r="D96" t="s">
+        <v>11</v>
+      </c>
+      <c r="E96" t="s">
+        <v>12</v>
+      </c>
+      <c r="F96" t="s">
+        <v>13</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H96" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>395</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>396</v>
+      </c>
+      <c r="D97" t="s">
+        <v>11</v>
+      </c>
+      <c r="E97" t="s">
+        <v>12</v>
+      </c>
+      <c r="F97" t="s">
+        <v>72</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H97" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>398</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>399</v>
+      </c>
+      <c r="D98" t="s">
+        <v>11</v>
+      </c>
+      <c r="E98" t="s">
+        <v>12</v>
+      </c>
+      <c r="F98" t="s">
+        <v>72</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H98" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>401</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>402</v>
+      </c>
+      <c r="D99" t="s">
+        <v>11</v>
+      </c>
+      <c r="E99" t="s">
+        <v>12</v>
+      </c>
+      <c r="F99" t="s">
+        <v>72</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H99" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>404</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>405</v>
+      </c>
+      <c r="D100" t="s">
+        <v>11</v>
+      </c>
+      <c r="E100" t="s">
+        <v>12</v>
+      </c>
+      <c r="F100" t="s">
+        <v>72</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H100" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>407</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>408</v>
+      </c>
+      <c r="D101" t="s">
+        <v>11</v>
+      </c>
+      <c r="E101" t="s">
+        <v>12</v>
+      </c>
+      <c r="F101" t="s">
+        <v>72</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H101" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>410</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>411</v>
+      </c>
+      <c r="D102" t="s">
+        <v>11</v>
+      </c>
+      <c r="E102" t="s">
+        <v>12</v>
+      </c>
+      <c r="F102" t="s">
+        <v>34</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H102" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>413</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>414</v>
+      </c>
+      <c r="D103" t="s">
+        <v>11</v>
+      </c>
+      <c r="E103" t="s">
+        <v>12</v>
+      </c>
+      <c r="F103" t="s">
+        <v>34</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H103" t="s">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>416</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>417</v>
+      </c>
+      <c r="D104" t="s">
+        <v>11</v>
+      </c>
+      <c r="E104" t="s">
+        <v>12</v>
+      </c>
+      <c r="F104" t="s">
+        <v>34</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H104" t="s">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>419</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>420</v>
+      </c>
+      <c r="D105" t="s">
+        <v>11</v>
+      </c>
+      <c r="E105" t="s">
+        <v>12</v>
+      </c>
+      <c r="F105" t="s">
+        <v>34</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H105" t="s">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>422</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>423</v>
+      </c>
+      <c r="D106" t="s">
+        <v>11</v>
+      </c>
+      <c r="E106" t="s">
+        <v>12</v>
+      </c>
+      <c r="F106" t="s">
+        <v>34</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H106" t="s">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>425</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>426</v>
+      </c>
+      <c r="D107" t="s">
+        <v>11</v>
+      </c>
+      <c r="E107" t="s">
+        <v>12</v>
+      </c>
+      <c r="F107" t="s">
+        <v>55</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H107" t="s">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>428</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>429</v>
+      </c>
+      <c r="D108" t="s">
+        <v>11</v>
+      </c>
+      <c r="E108" t="s">
+        <v>12</v>
+      </c>
+      <c r="F108" t="s">
+        <v>55</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H108" t="s">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>431</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>432</v>
+      </c>
+      <c r="D109" t="s">
+        <v>11</v>
+      </c>
+      <c r="E109" t="s">
+        <v>12</v>
+      </c>
+      <c r="F109" t="s">
+        <v>55</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H109" t="s">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>434</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>435</v>
+      </c>
+      <c r="D110" t="s">
+        <v>11</v>
+      </c>
+      <c r="E110" t="s">
+        <v>12</v>
+      </c>
+      <c r="F110" t="s">
+        <v>55</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H110" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>437</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>438</v>
+      </c>
+      <c r="D111" t="s">
+        <v>11</v>
+      </c>
+      <c r="E111" t="s">
+        <v>12</v>
+      </c>
+      <c r="F111" t="s">
+        <v>55</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H111" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>440</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>441</v>
+      </c>
+      <c r="D112" t="s">
+        <v>11</v>
+      </c>
+      <c r="E112" t="s">
+        <v>12</v>
+      </c>
+      <c r="F112" t="s">
+        <v>114</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H112" t="s">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" t="s">
+        <v>443</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>444</v>
+      </c>
+      <c r="D113" t="s">
+        <v>11</v>
+      </c>
+      <c r="E113" t="s">
+        <v>12</v>
+      </c>
+      <c r="F113" t="s">
+        <v>114</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H113" t="s">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="s">
+        <v>446</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>447</v>
+      </c>
+      <c r="D114" t="s">
+        <v>11</v>
+      </c>
+      <c r="E114" t="s">
+        <v>12</v>
+      </c>
+      <c r="F114" t="s">
+        <v>114</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H114" t="s">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>449</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>450</v>
+      </c>
+      <c r="D115" t="s">
+        <v>11</v>
+      </c>
+      <c r="E115" t="s">
+        <v>12</v>
+      </c>
+      <c r="F115" t="s">
+        <v>114</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H115" t="s">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>452</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>453</v>
+      </c>
+      <c r="D116" t="s">
+        <v>11</v>
+      </c>
+      <c r="E116" t="s">
+        <v>12</v>
+      </c>
+      <c r="F116" t="s">
+        <v>153</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H116" t="s">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="s">
+        <v>455</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>456</v>
+      </c>
+      <c r="D117" t="s">
+        <v>11</v>
+      </c>
+      <c r="E117" t="s">
+        <v>12</v>
+      </c>
+      <c r="F117" t="s">
+        <v>153</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H117" t="s">
+        <v>457</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>458</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>459</v>
+      </c>
+      <c r="D118" t="s">
+        <v>11</v>
+      </c>
+      <c r="E118" t="s">
+        <v>12</v>
+      </c>
+      <c r="F118" t="s">
+        <v>136</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H118" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>461</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>462</v>
+      </c>
+      <c r="D119" t="s">
+        <v>11</v>
+      </c>
+      <c r="E119" t="s">
+        <v>12</v>
+      </c>
+      <c r="F119" t="s">
+        <v>123</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H119" t="s">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>464</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>465</v>
+      </c>
+      <c r="D120" t="s">
+        <v>11</v>
+      </c>
+      <c r="E120" t="s">
+        <v>12</v>
+      </c>
+      <c r="F120" t="s">
+        <v>178</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H120" t="s">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" t="s">
+        <v>467</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>468</v>
+      </c>
+      <c r="D121" t="s">
+        <v>11</v>
+      </c>
+      <c r="E121" t="s">
+        <v>12</v>
+      </c>
+      <c r="F121" t="s">
+        <v>13</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H121" t="s">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" t="s">
+        <v>470</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>471</v>
+      </c>
+      <c r="D122" t="s">
+        <v>11</v>
+      </c>
+      <c r="E122" t="s">
+        <v>12</v>
+      </c>
+      <c r="F122" t="s">
+        <v>13</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H122" t="s">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" t="s">
+        <v>473</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>474</v>
+      </c>
+      <c r="D123" t="s">
+        <v>11</v>
+      </c>
+      <c r="E123" t="s">
+        <v>12</v>
+      </c>
+      <c r="F123" t="s">
+        <v>13</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H123" t="s">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" t="s">
+        <v>476</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>477</v>
+      </c>
+      <c r="D124" t="s">
+        <v>11</v>
+      </c>
+      <c r="E124" t="s">
+        <v>12</v>
+      </c>
+      <c r="F124" t="s">
+        <v>13</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H124" t="s">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" t="s">
+        <v>479</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>480</v>
+      </c>
+      <c r="D125" t="s">
+        <v>11</v>
+      </c>
+      <c r="E125" t="s">
+        <v>12</v>
+      </c>
+      <c r="F125" t="s">
+        <v>13</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H125" t="s">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" t="s">
+        <v>482</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>483</v>
+      </c>
+      <c r="D126" t="s">
+        <v>11</v>
+      </c>
+      <c r="E126" t="s">
+        <v>12</v>
+      </c>
+      <c r="F126" t="s">
+        <v>34</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H126" t="s">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" t="s">
+        <v>485</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>486</v>
+      </c>
+      <c r="D127" t="s">
+        <v>11</v>
+      </c>
+      <c r="E127" t="s">
+        <v>12</v>
+      </c>
+      <c r="F127" t="s">
+        <v>34</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H127" t="s">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" t="s">
+        <v>488</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>489</v>
+      </c>
+      <c r="D128" t="s">
+        <v>11</v>
+      </c>
+      <c r="E128" t="s">
+        <v>12</v>
+      </c>
+      <c r="F128" t="s">
+        <v>34</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H128" t="s">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" t="s">
+        <v>491</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>492</v>
+      </c>
+      <c r="D129" t="s">
+        <v>11</v>
+      </c>
+      <c r="E129" t="s">
+        <v>12</v>
+      </c>
+      <c r="F129" t="s">
+        <v>34</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H129" t="s">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" t="s">
+        <v>494</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>495</v>
+      </c>
+      <c r="D130" t="s">
+        <v>11</v>
+      </c>
+      <c r="E130" t="s">
+        <v>12</v>
+      </c>
+      <c r="F130" t="s">
+        <v>34</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H130" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" t="s">
+        <v>497</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
+        <v>498</v>
+      </c>
+      <c r="D131" t="s">
+        <v>11</v>
+      </c>
+      <c r="E131" t="s">
+        <v>12</v>
+      </c>
+      <c r="F131" t="s">
+        <v>93</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H131" t="s">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" t="s">
+        <v>500</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>501</v>
+      </c>
+      <c r="D132" t="s">
+        <v>11</v>
+      </c>
+      <c r="E132" t="s">
+        <v>12</v>
+      </c>
+      <c r="F132" t="s">
+        <v>93</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H132" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="s">
+        <v>503</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>504</v>
+      </c>
+      <c r="D133" t="s">
+        <v>11</v>
+      </c>
+      <c r="E133" t="s">
+        <v>12</v>
+      </c>
+      <c r="F133" t="s">
+        <v>93</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H133" t="s">
+        <v>505</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" t="s">
+        <v>506</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
+        <v>507</v>
+      </c>
+      <c r="D134" t="s">
+        <v>11</v>
+      </c>
+      <c r="E134" t="s">
+        <v>12</v>
+      </c>
+      <c r="F134" t="s">
+        <v>93</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H134" t="s">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" t="s">
+        <v>509</v>
+      </c>
+      <c r="B135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C135" t="s">
+        <v>510</v>
+      </c>
+      <c r="D135" t="s">
+        <v>11</v>
+      </c>
+      <c r="E135" t="s">
+        <v>12</v>
+      </c>
+      <c r="F135" t="s">
+        <v>72</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H135" t="s">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" t="s">
+        <v>512</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" t="s">
+        <v>513</v>
+      </c>
+      <c r="D136" t="s">
+        <v>11</v>
+      </c>
+      <c r="E136" t="s">
+        <v>12</v>
+      </c>
+      <c r="F136" t="s">
+        <v>72</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H136" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" t="s">
+        <v>515</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>516</v>
+      </c>
+      <c r="D137" t="s">
+        <v>11</v>
+      </c>
+      <c r="E137" t="s">
+        <v>12</v>
+      </c>
+      <c r="F137" t="s">
+        <v>72</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H137" t="s">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" t="s">
+        <v>518</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>519</v>
+      </c>
+      <c r="D138" t="s">
+        <v>11</v>
+      </c>
+      <c r="E138" t="s">
+        <v>12</v>
+      </c>
+      <c r="F138" t="s">
+        <v>72</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H138" t="s">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" t="s">
+        <v>521</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
+        <v>522</v>
+      </c>
+      <c r="D139" t="s">
+        <v>11</v>
+      </c>
+      <c r="E139" t="s">
+        <v>12</v>
+      </c>
+      <c r="F139" t="s">
+        <v>72</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H139" t="s">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" t="s">
+        <v>524</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
+        <v>525</v>
+      </c>
+      <c r="D140" t="s">
+        <v>11</v>
+      </c>
+      <c r="E140" t="s">
+        <v>12</v>
+      </c>
+      <c r="F140" t="s">
+        <v>55</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H140" t="s">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" t="s">
+        <v>527</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
+        <v>528</v>
+      </c>
+      <c r="D141" t="s">
+        <v>11</v>
+      </c>
+      <c r="E141" t="s">
+        <v>12</v>
+      </c>
+      <c r="F141" t="s">
+        <v>55</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H141" t="s">
+        <v>529</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" t="s">
+        <v>530</v>
+      </c>
+      <c r="B142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" t="s">
+        <v>531</v>
+      </c>
+      <c r="D142" t="s">
+        <v>11</v>
+      </c>
+      <c r="E142" t="s">
+        <v>12</v>
+      </c>
+      <c r="F142" t="s">
+        <v>55</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H142" t="s">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" t="s">
+        <v>533</v>
+      </c>
+      <c r="B143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" t="s">
+        <v>534</v>
+      </c>
+      <c r="D143" t="s">
+        <v>11</v>
+      </c>
+      <c r="E143" t="s">
+        <v>12</v>
+      </c>
+      <c r="F143" t="s">
+        <v>55</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H143" t="s">
+        <v>535</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" t="s">
+        <v>536</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
+        <v>537</v>
+      </c>
+      <c r="D144" t="s">
+        <v>11</v>
+      </c>
+      <c r="E144" t="s">
+        <v>12</v>
+      </c>
+      <c r="F144" t="s">
+        <v>55</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H144" t="s">
+        <v>538</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" t="s">
+        <v>539</v>
+      </c>
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
+        <v>540</v>
+      </c>
+      <c r="D145" t="s">
+        <v>11</v>
+      </c>
+      <c r="E145" t="s">
+        <v>12</v>
+      </c>
+      <c r="F145" t="s">
+        <v>13</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H145" t="s">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" t="s">
+        <v>542</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>543</v>
+      </c>
+      <c r="D146" t="s">
+        <v>11</v>
+      </c>
+      <c r="E146" t="s">
+        <v>12</v>
+      </c>
+      <c r="F146" t="s">
+        <v>13</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H146" t="s">
+        <v>544</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" t="s">
+        <v>545</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
+        <v>546</v>
+      </c>
+      <c r="D147" t="s">
+        <v>11</v>
+      </c>
+      <c r="E147" t="s">
+        <v>12</v>
+      </c>
+      <c r="F147" t="s">
+        <v>13</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H147" t="s">
+        <v>547</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148" t="s">
+        <v>548</v>
+      </c>
+      <c r="B148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" t="s">
+        <v>549</v>
+      </c>
+      <c r="D148" t="s">
+        <v>11</v>
+      </c>
+      <c r="E148" t="s">
+        <v>12</v>
+      </c>
+      <c r="F148" t="s">
+        <v>13</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H148" t="s">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" t="s">
+        <v>551</v>
+      </c>
+      <c r="B149" t="s">
+        <v>9</v>
+      </c>
+      <c r="C149" t="s">
+        <v>552</v>
+      </c>
+      <c r="D149" t="s">
+        <v>11</v>
+      </c>
+      <c r="E149" t="s">
+        <v>12</v>
+      </c>
+      <c r="F149" t="s">
+        <v>13</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H149" t="s">
+        <v>553</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150" t="s">
+        <v>554</v>
+      </c>
+      <c r="B150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C150" t="s">
+        <v>555</v>
+      </c>
+      <c r="D150" t="s">
+        <v>11</v>
+      </c>
+      <c r="E150" t="s">
+        <v>12</v>
+      </c>
+      <c r="F150" t="s">
+        <v>34</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H150" t="s">
+        <v>556</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151" t="s">
+        <v>557</v>
+      </c>
+      <c r="B151" t="s">
+        <v>9</v>
+      </c>
+      <c r="C151" t="s">
+        <v>558</v>
+      </c>
+      <c r="D151" t="s">
+        <v>11</v>
+      </c>
+      <c r="E151" t="s">
+        <v>12</v>
+      </c>
+      <c r="F151" t="s">
+        <v>34</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H151" t="s">
+        <v>559</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152" t="s">
+        <v>560</v>
+      </c>
+      <c r="B152" t="s">
+        <v>9</v>
+      </c>
+      <c r="C152" t="s">
+        <v>561</v>
+      </c>
+      <c r="D152" t="s">
+        <v>11</v>
+      </c>
+      <c r="E152" t="s">
+        <v>12</v>
+      </c>
+      <c r="F152" t="s">
+        <v>34</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H152" t="s">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153" t="s">
+        <v>563</v>
+      </c>
+      <c r="B153" t="s">
+        <v>9</v>
+      </c>
+      <c r="C153" t="s">
+        <v>564</v>
+      </c>
+      <c r="D153" t="s">
+        <v>11</v>
+      </c>
+      <c r="E153" t="s">
+        <v>12</v>
+      </c>
+      <c r="F153" t="s">
+        <v>34</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H153" t="s">
+        <v>565</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154" t="s">
+        <v>566</v>
+      </c>
+      <c r="B154" t="s">
+        <v>9</v>
+      </c>
+      <c r="C154" t="s">
+        <v>567</v>
+      </c>
+      <c r="D154" t="s">
+        <v>11</v>
+      </c>
+      <c r="E154" t="s">
+        <v>12</v>
+      </c>
+      <c r="F154" t="s">
+        <v>34</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H154" t="s">
+        <v>568</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155" t="s">
+        <v>569</v>
+      </c>
+      <c r="B155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" t="s">
+        <v>570</v>
+      </c>
+      <c r="D155" t="s">
+        <v>11</v>
+      </c>
+      <c r="E155" t="s">
+        <v>12</v>
+      </c>
+      <c r="F155" t="s">
+        <v>93</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H155" t="s">
+        <v>571</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156" t="s">
+        <v>572</v>
+      </c>
+      <c r="B156" t="s">
+        <v>9</v>
+      </c>
+      <c r="C156" t="s">
+        <v>573</v>
+      </c>
+      <c r="D156" t="s">
+        <v>11</v>
+      </c>
+      <c r="E156" t="s">
+        <v>12</v>
+      </c>
+      <c r="F156" t="s">
+        <v>93</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H156" t="s">
+        <v>574</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157" t="s">
+        <v>575</v>
+      </c>
+      <c r="B157" t="s">
+        <v>9</v>
+      </c>
+      <c r="C157" t="s">
+        <v>576</v>
+      </c>
+      <c r="D157" t="s">
+        <v>11</v>
+      </c>
+      <c r="E157" t="s">
+        <v>12</v>
+      </c>
+      <c r="F157" t="s">
+        <v>93</v>
+      </c>
+      <c r="G157" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H157" t="s">
+        <v>577</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158" t="s">
+        <v>578</v>
+      </c>
+      <c r="B158" t="s">
+        <v>9</v>
+      </c>
+      <c r="C158" t="s">
+        <v>579</v>
+      </c>
+      <c r="D158" t="s">
+        <v>11</v>
+      </c>
+      <c r="E158" t="s">
+        <v>12</v>
+      </c>
+      <c r="F158" t="s">
+        <v>93</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H158" t="s">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159" t="s">
+        <v>581</v>
+      </c>
+      <c r="B159" t="s">
+        <v>9</v>
+      </c>
+      <c r="C159" t="s">
+        <v>582</v>
+      </c>
+      <c r="D159" t="s">
+        <v>11</v>
+      </c>
+      <c r="E159" t="s">
+        <v>12</v>
+      </c>
+      <c r="F159" t="s">
+        <v>93</v>
+      </c>
+      <c r="G159" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H159" t="s">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160" t="s">
+        <v>584</v>
+      </c>
+      <c r="B160" t="s">
+        <v>9</v>
+      </c>
+      <c r="C160" t="s">
+        <v>585</v>
+      </c>
+      <c r="D160" t="s">
+        <v>11</v>
+      </c>
+      <c r="E160" t="s">
+        <v>12</v>
+      </c>
+      <c r="F160" t="s">
+        <v>72</v>
+      </c>
+      <c r="G160" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H160" t="s">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161" t="s">
+        <v>587</v>
+      </c>
+      <c r="B161" t="s">
+        <v>9</v>
+      </c>
+      <c r="C161" t="s">
+        <v>588</v>
+      </c>
+      <c r="D161" t="s">
+        <v>11</v>
+      </c>
+      <c r="E161" t="s">
+        <v>12</v>
+      </c>
+      <c r="F161" t="s">
+        <v>72</v>
+      </c>
+      <c r="G161" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H161" t="s">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162" t="s">
+        <v>590</v>
+      </c>
+      <c r="B162" t="s">
+        <v>9</v>
+      </c>
+      <c r="C162" t="s">
+        <v>591</v>
+      </c>
+      <c r="D162" t="s">
+        <v>11</v>
+      </c>
+      <c r="E162" t="s">
+        <v>12</v>
+      </c>
+      <c r="F162" t="s">
+        <v>72</v>
+      </c>
+      <c r="G162" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H162" t="s">
+        <v>592</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163" t="s">
+        <v>593</v>
+      </c>
+      <c r="B163" t="s">
+        <v>9</v>
+      </c>
+      <c r="C163" t="s">
+        <v>594</v>
+      </c>
+      <c r="D163" t="s">
+        <v>11</v>
+      </c>
+      <c r="E163" t="s">
+        <v>12</v>
+      </c>
+      <c r="F163" t="s">
+        <v>72</v>
+      </c>
+      <c r="G163" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H163" t="s">
+        <v>595</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164" t="s">
+        <v>596</v>
+      </c>
+      <c r="B164" t="s">
+        <v>9</v>
+      </c>
+      <c r="C164" t="s">
+        <v>597</v>
+      </c>
+      <c r="D164" t="s">
+        <v>11</v>
+      </c>
+      <c r="E164" t="s">
+        <v>12</v>
+      </c>
+      <c r="F164" t="s">
+        <v>72</v>
+      </c>
+      <c r="G164" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H164" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165" t="s">
+        <v>599</v>
+      </c>
+      <c r="B165" t="s">
+        <v>9</v>
+      </c>
+      <c r="C165" t="s">
+        <v>600</v>
+      </c>
+      <c r="D165" t="s">
+        <v>11</v>
+      </c>
+      <c r="E165" t="s">
+        <v>12</v>
+      </c>
+      <c r="F165" t="s">
+        <v>178</v>
+      </c>
+      <c r="G165" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H165" t="s">
+        <v>601</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166" t="s">
+        <v>602</v>
+      </c>
+      <c r="B166" t="s">
+        <v>9</v>
+      </c>
+      <c r="C166" t="s">
+        <v>603</v>
+      </c>
+      <c r="D166" t="s">
+        <v>11</v>
+      </c>
+      <c r="E166" t="s">
+        <v>12</v>
+      </c>
+      <c r="F166" t="s">
+        <v>604</v>
+      </c>
+      <c r="G166" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H166" t="s">
+        <v>605</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167" t="s">
+        <v>606</v>
+      </c>
+      <c r="B167" t="s">
+        <v>9</v>
+      </c>
+      <c r="C167" t="s">
         <v>10</v>
       </c>
-      <c r="D3" t="s">
+      <c r="D167" t="s">
+        <v>607</v>
+      </c>
+      <c r="E167" t="s">
+        <v>608</v>
+      </c>
+      <c r="F167" t="s">
+        <v>609</v>
+      </c>
+      <c r="G167" s="1" t="s">
+        <v>610</v>
+      </c>
+      <c r="H167" t="s">
+        <v>611</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168" t="s">
+        <v>612</v>
+      </c>
+      <c r="B168" t="s">
+        <v>9</v>
+      </c>
+      <c r="C168" t="s">
         <v>17</v>
       </c>
-      <c r="E3" t="s">
-[...8 lines deleted...]
-      <c r="H3" t="s">
+      <c r="D168" t="s">
+        <v>607</v>
+      </c>
+      <c r="E168" t="s">
+        <v>608</v>
+      </c>
+      <c r="F168" t="s">
+        <v>609</v>
+      </c>
+      <c r="G168" s="1" t="s">
+        <v>613</v>
+      </c>
+      <c r="H168" t="s">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169" t="s">
+        <v>615</v>
+      </c>
+      <c r="B169" t="s">
+        <v>9</v>
+      </c>
+      <c r="C169" t="s">
+        <v>10</v>
+      </c>
+      <c r="D169" t="s">
+        <v>616</v>
+      </c>
+      <c r="E169" t="s">
+        <v>617</v>
+      </c>
+      <c r="F169" t="s">
+        <v>618</v>
+      </c>
+      <c r="G169" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H169" t="s">
+        <v>619</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170" t="s">
+        <v>620</v>
+      </c>
+      <c r="B170" t="s">
+        <v>9</v>
+      </c>
+      <c r="C170" t="s">
+        <v>17</v>
+      </c>
+      <c r="D170" t="s">
+        <v>616</v>
+      </c>
+      <c r="E170" t="s">
+        <v>617</v>
+      </c>
+      <c r="G170" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H170" t="s">
+        <v>621</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171" t="s">
+        <v>622</v>
+      </c>
+      <c r="B171" t="s">
+        <v>9</v>
+      </c>
+      <c r="C171" t="s">
         <v>21</v>
+      </c>
+      <c r="D171" t="s">
+        <v>616</v>
+      </c>
+      <c r="E171" t="s">
+        <v>617</v>
+      </c>
+      <c r="G171" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H171" t="s">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172" t="s">
+        <v>624</v>
+      </c>
+      <c r="B172" t="s">
+        <v>9</v>
+      </c>
+      <c r="C172" t="s">
+        <v>25</v>
+      </c>
+      <c r="D172" t="s">
+        <v>616</v>
+      </c>
+      <c r="E172" t="s">
+        <v>617</v>
+      </c>
+      <c r="F172" t="s">
+        <v>13</v>
+      </c>
+      <c r="G172" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H172" t="s">
+        <v>625</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173" t="s">
+        <v>626</v>
+      </c>
+      <c r="B173" t="s">
+        <v>9</v>
+      </c>
+      <c r="C173" t="s">
+        <v>29</v>
+      </c>
+      <c r="D173" t="s">
+        <v>616</v>
+      </c>
+      <c r="E173" t="s">
+        <v>617</v>
+      </c>
+      <c r="F173" t="s">
+        <v>627</v>
+      </c>
+      <c r="G173" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H173" t="s">
+        <v>628</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174" t="s">
+        <v>629</v>
+      </c>
+      <c r="B174" t="s">
+        <v>9</v>
+      </c>
+      <c r="C174" t="s">
+        <v>33</v>
+      </c>
+      <c r="D174" t="s">
+        <v>616</v>
+      </c>
+      <c r="E174" t="s">
+        <v>617</v>
+      </c>
+      <c r="F174" t="s">
+        <v>153</v>
+      </c>
+      <c r="G174" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H174" t="s">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175" t="s">
+        <v>631</v>
+      </c>
+      <c r="B175" t="s">
+        <v>9</v>
+      </c>
+      <c r="C175" t="s">
+        <v>38</v>
+      </c>
+      <c r="D175" t="s">
+        <v>616</v>
+      </c>
+      <c r="E175" t="s">
+        <v>617</v>
+      </c>
+      <c r="F175" t="s">
+        <v>153</v>
+      </c>
+      <c r="G175" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H175" t="s">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176" t="s">
+        <v>633</v>
+      </c>
+      <c r="B176" t="s">
+        <v>9</v>
+      </c>
+      <c r="C176" t="s">
+        <v>42</v>
+      </c>
+      <c r="D176" t="s">
+        <v>616</v>
+      </c>
+      <c r="E176" t="s">
+        <v>617</v>
+      </c>
+      <c r="F176" t="s">
+        <v>634</v>
+      </c>
+      <c r="G176" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H176" t="s">
+        <v>635</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177" t="s">
+        <v>636</v>
+      </c>
+      <c r="B177" t="s">
+        <v>9</v>
+      </c>
+      <c r="C177" t="s">
+        <v>46</v>
+      </c>
+      <c r="D177" t="s">
+        <v>616</v>
+      </c>
+      <c r="E177" t="s">
+        <v>617</v>
+      </c>
+      <c r="F177" t="s">
+        <v>637</v>
+      </c>
+      <c r="G177" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H177" t="s">
+        <v>638</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178" t="s">
+        <v>639</v>
+      </c>
+      <c r="B178" t="s">
+        <v>9</v>
+      </c>
+      <c r="C178" t="s">
+        <v>50</v>
+      </c>
+      <c r="D178" t="s">
+        <v>616</v>
+      </c>
+      <c r="E178" t="s">
+        <v>617</v>
+      </c>
+      <c r="F178" t="s">
+        <v>604</v>
+      </c>
+      <c r="G178" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H178" t="s">
+        <v>640</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8">
+      <c r="A179" t="s">
+        <v>641</v>
+      </c>
+      <c r="B179" t="s">
+        <v>9</v>
+      </c>
+      <c r="C179" t="s">
+        <v>54</v>
+      </c>
+      <c r="D179" t="s">
+        <v>616</v>
+      </c>
+      <c r="E179" t="s">
+        <v>617</v>
+      </c>
+      <c r="F179" t="s">
+        <v>604</v>
+      </c>
+      <c r="G179" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H179" t="s">
+        <v>642</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8">
+      <c r="A180" t="s">
+        <v>643</v>
+      </c>
+      <c r="B180" t="s">
+        <v>9</v>
+      </c>
+      <c r="C180" t="s">
+        <v>59</v>
+      </c>
+      <c r="D180" t="s">
+        <v>616</v>
+      </c>
+      <c r="E180" t="s">
+        <v>617</v>
+      </c>
+      <c r="F180" t="s">
+        <v>136</v>
+      </c>
+      <c r="G180" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H180" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8">
+      <c r="A181" t="s">
+        <v>645</v>
+      </c>
+      <c r="B181" t="s">
+        <v>9</v>
+      </c>
+      <c r="C181" t="s">
+        <v>63</v>
+      </c>
+      <c r="D181" t="s">
+        <v>616</v>
+      </c>
+      <c r="E181" t="s">
+        <v>617</v>
+      </c>
+      <c r="F181" t="s">
+        <v>604</v>
+      </c>
+      <c r="G181" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H181" t="s">
+        <v>646</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8">
+      <c r="A182" t="s">
+        <v>647</v>
+      </c>
+      <c r="B182" t="s">
+        <v>9</v>
+      </c>
+      <c r="C182" t="s">
+        <v>67</v>
+      </c>
+      <c r="D182" t="s">
+        <v>616</v>
+      </c>
+      <c r="E182" t="s">
+        <v>617</v>
+      </c>
+      <c r="F182" t="s">
+        <v>604</v>
+      </c>
+      <c r="G182" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H182" t="s">
+        <v>648</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8">
+      <c r="A183" t="s">
+        <v>649</v>
+      </c>
+      <c r="B183" t="s">
+        <v>9</v>
+      </c>
+      <c r="C183" t="s">
+        <v>71</v>
+      </c>
+      <c r="D183" t="s">
+        <v>616</v>
+      </c>
+      <c r="E183" t="s">
+        <v>617</v>
+      </c>
+      <c r="F183" t="s">
+        <v>604</v>
+      </c>
+      <c r="G183" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H183" t="s">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8">
+      <c r="A184" t="s">
+        <v>651</v>
+      </c>
+      <c r="B184" t="s">
+        <v>9</v>
+      </c>
+      <c r="C184" t="s">
+        <v>76</v>
+      </c>
+      <c r="D184" t="s">
+        <v>616</v>
+      </c>
+      <c r="E184" t="s">
+        <v>617</v>
+      </c>
+      <c r="F184" t="s">
+        <v>604</v>
+      </c>
+      <c r="G184" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H184" t="s">
+        <v>652</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8">
+      <c r="A185" t="s">
+        <v>653</v>
+      </c>
+      <c r="B185" t="s">
+        <v>9</v>
+      </c>
+      <c r="C185" t="s">
+        <v>80</v>
+      </c>
+      <c r="D185" t="s">
+        <v>616</v>
+      </c>
+      <c r="E185" t="s">
+        <v>617</v>
+      </c>
+      <c r="F185" t="s">
+        <v>627</v>
+      </c>
+      <c r="G185" s="1" t="s">
+        <v>654</v>
+      </c>
+      <c r="H185" t="s">
+        <v>655</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8">
+      <c r="A186" t="s">
+        <v>656</v>
+      </c>
+      <c r="B186" t="s">
+        <v>9</v>
+      </c>
+      <c r="C186" t="s">
+        <v>84</v>
+      </c>
+      <c r="D186" t="s">
+        <v>616</v>
+      </c>
+      <c r="E186" t="s">
+        <v>617</v>
+      </c>
+      <c r="F186" t="s">
+        <v>627</v>
+      </c>
+      <c r="G186" s="1" t="s">
+        <v>657</v>
+      </c>
+      <c r="H186" t="s">
+        <v>658</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8">
+      <c r="A187" t="s">
+        <v>659</v>
+      </c>
+      <c r="B187" t="s">
+        <v>9</v>
+      </c>
+      <c r="C187" t="s">
+        <v>88</v>
+      </c>
+      <c r="D187" t="s">
+        <v>616</v>
+      </c>
+      <c r="E187" t="s">
+        <v>617</v>
+      </c>
+      <c r="F187" t="s">
+        <v>627</v>
+      </c>
+      <c r="G187" s="1" t="s">
+        <v>660</v>
+      </c>
+      <c r="H187" t="s">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8">
+      <c r="A188" t="s">
+        <v>662</v>
+      </c>
+      <c r="B188" t="s">
+        <v>9</v>
+      </c>
+      <c r="C188" t="s">
+        <v>92</v>
+      </c>
+      <c r="D188" t="s">
+        <v>616</v>
+      </c>
+      <c r="E188" t="s">
+        <v>617</v>
+      </c>
+      <c r="F188" t="s">
+        <v>627</v>
+      </c>
+      <c r="G188" s="1" t="s">
+        <v>663</v>
+      </c>
+      <c r="H188" t="s">
+        <v>664</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8">
+      <c r="A189" t="s">
+        <v>665</v>
+      </c>
+      <c r="B189" t="s">
+        <v>9</v>
+      </c>
+      <c r="C189" t="s">
+        <v>97</v>
+      </c>
+      <c r="D189" t="s">
+        <v>616</v>
+      </c>
+      <c r="E189" t="s">
+        <v>617</v>
+      </c>
+      <c r="F189" t="s">
+        <v>627</v>
+      </c>
+      <c r="G189" s="1" t="s">
+        <v>666</v>
+      </c>
+      <c r="H189" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8">
+      <c r="A190" t="s">
+        <v>668</v>
+      </c>
+      <c r="B190" t="s">
+        <v>9</v>
+      </c>
+      <c r="C190" t="s">
+        <v>101</v>
+      </c>
+      <c r="D190" t="s">
+        <v>616</v>
+      </c>
+      <c r="E190" t="s">
+        <v>617</v>
+      </c>
+      <c r="F190" t="s">
+        <v>178</v>
+      </c>
+      <c r="G190" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H190" t="s">
+        <v>669</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8">
+      <c r="A191" t="s">
+        <v>670</v>
+      </c>
+      <c r="B191" t="s">
+        <v>9</v>
+      </c>
+      <c r="C191" t="s">
+        <v>105</v>
+      </c>
+      <c r="D191" t="s">
+        <v>616</v>
+      </c>
+      <c r="E191" t="s">
+        <v>617</v>
+      </c>
+      <c r="F191" t="s">
+        <v>604</v>
+      </c>
+      <c r="G191" s="1" t="s">
+        <v>671</v>
+      </c>
+      <c r="H191" t="s">
+        <v>672</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8">
+      <c r="A192" t="s">
+        <v>673</v>
+      </c>
+      <c r="B192" t="s">
+        <v>9</v>
+      </c>
+      <c r="C192" t="s">
+        <v>109</v>
+      </c>
+      <c r="D192" t="s">
+        <v>616</v>
+      </c>
+      <c r="E192" t="s">
+        <v>617</v>
+      </c>
+      <c r="F192" t="s">
+        <v>604</v>
+      </c>
+      <c r="G192" s="1" t="s">
+        <v>674</v>
+      </c>
+      <c r="H192" t="s">
+        <v>675</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8">
+      <c r="A193" t="s">
+        <v>676</v>
+      </c>
+      <c r="B193" t="s">
+        <v>9</v>
+      </c>
+      <c r="C193" t="s">
+        <v>113</v>
+      </c>
+      <c r="D193" t="s">
+        <v>616</v>
+      </c>
+      <c r="E193" t="s">
+        <v>617</v>
+      </c>
+      <c r="F193" t="s">
+        <v>677</v>
+      </c>
+      <c r="G193" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H193" t="s">
+        <v>678</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8">
+      <c r="A194" t="s">
+        <v>679</v>
+      </c>
+      <c r="B194" t="s">
+        <v>9</v>
+      </c>
+      <c r="C194" t="s">
+        <v>10</v>
+      </c>
+      <c r="D194" t="s">
+        <v>680</v>
+      </c>
+      <c r="E194" t="s">
+        <v>681</v>
+      </c>
+      <c r="F194" t="s">
+        <v>618</v>
+      </c>
+      <c r="G194" s="1" t="s">
+        <v>682</v>
+      </c>
+      <c r="H194" t="s">
+        <v>683</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8">
+      <c r="A195" t="s">
+        <v>684</v>
+      </c>
+      <c r="B195" t="s">
+        <v>9</v>
+      </c>
+      <c r="C195" t="s">
+        <v>10</v>
+      </c>
+      <c r="D195" t="s">
+        <v>685</v>
+      </c>
+      <c r="E195" t="s">
+        <v>686</v>
+      </c>
+      <c r="F195" t="s">
+        <v>55</v>
+      </c>
+      <c r="G195" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H195" t="s">
+        <v>687</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8">
+      <c r="A196" t="s">
+        <v>688</v>
+      </c>
+      <c r="B196" t="s">
+        <v>9</v>
+      </c>
+      <c r="C196" t="s">
+        <v>17</v>
+      </c>
+      <c r="D196" t="s">
+        <v>685</v>
+      </c>
+      <c r="E196" t="s">
+        <v>686</v>
+      </c>
+      <c r="F196" t="s">
+        <v>34</v>
+      </c>
+      <c r="G196" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H196" t="s">
+        <v>689</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8">
+      <c r="A197" t="s">
+        <v>690</v>
+      </c>
+      <c r="B197" t="s">
+        <v>9</v>
+      </c>
+      <c r="C197" t="s">
+        <v>21</v>
+      </c>
+      <c r="D197" t="s">
+        <v>685</v>
+      </c>
+      <c r="E197" t="s">
+        <v>686</v>
+      </c>
+      <c r="F197" t="s">
+        <v>153</v>
+      </c>
+      <c r="G197" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H197" t="s">
+        <v>691</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8">
+      <c r="A198" t="s">
+        <v>692</v>
+      </c>
+      <c r="B198" t="s">
+        <v>9</v>
+      </c>
+      <c r="C198" t="s">
+        <v>25</v>
+      </c>
+      <c r="D198" t="s">
+        <v>685</v>
+      </c>
+      <c r="E198" t="s">
+        <v>686</v>
+      </c>
+      <c r="F198" t="s">
+        <v>153</v>
+      </c>
+      <c r="G198" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H198" t="s">
+        <v>693</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8">
+      <c r="A199" t="s">
+        <v>694</v>
+      </c>
+      <c r="B199" t="s">
+        <v>9</v>
+      </c>
+      <c r="C199" t="s">
+        <v>10</v>
+      </c>
+      <c r="D199" t="s">
+        <v>695</v>
+      </c>
+      <c r="E199" t="s">
+        <v>696</v>
+      </c>
+      <c r="F199" t="s">
+        <v>627</v>
+      </c>
+      <c r="G199" s="1" t="s">
+        <v>697</v>
+      </c>
+      <c r="H199" t="s">
+        <v>698</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8">
+      <c r="A200" t="s">
+        <v>699</v>
+      </c>
+      <c r="B200" t="s">
+        <v>9</v>
+      </c>
+      <c r="C200" t="s">
+        <v>10</v>
+      </c>
+      <c r="D200" t="s">
+        <v>700</v>
+      </c>
+      <c r="E200" t="s">
+        <v>701</v>
+      </c>
+      <c r="F200" t="s">
+        <v>702</v>
+      </c>
+      <c r="G200" s="1" t="s">
+        <v>703</v>
+      </c>
+      <c r="H200" t="s">
+        <v>704</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
+    <hyperlink ref="G4" r:id="rId3"/>
+    <hyperlink ref="G5" r:id="rId4"/>
+    <hyperlink ref="G6" r:id="rId5"/>
+    <hyperlink ref="G7" r:id="rId6"/>
+    <hyperlink ref="G8" r:id="rId7"/>
+    <hyperlink ref="G9" r:id="rId8"/>
+    <hyperlink ref="G10" r:id="rId9"/>
+    <hyperlink ref="G11" r:id="rId10"/>
+    <hyperlink ref="G12" r:id="rId11"/>
+    <hyperlink ref="G13" r:id="rId12"/>
+    <hyperlink ref="G14" r:id="rId13"/>
+    <hyperlink ref="G15" r:id="rId14"/>
+    <hyperlink ref="G16" r:id="rId15"/>
+    <hyperlink ref="G17" r:id="rId16"/>
+    <hyperlink ref="G18" r:id="rId17"/>
+    <hyperlink ref="G19" r:id="rId18"/>
+    <hyperlink ref="G20" r:id="rId19"/>
+    <hyperlink ref="G21" r:id="rId20"/>
+    <hyperlink ref="G22" r:id="rId21"/>
+    <hyperlink ref="G23" r:id="rId22"/>
+    <hyperlink ref="G24" r:id="rId23"/>
+    <hyperlink ref="G25" r:id="rId24"/>
+    <hyperlink ref="G26" r:id="rId25"/>
+    <hyperlink ref="G27" r:id="rId26"/>
+    <hyperlink ref="G28" r:id="rId27"/>
+    <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
+    <hyperlink ref="G125" r:id="rId124"/>
+    <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
+    <hyperlink ref="G130" r:id="rId129"/>
+    <hyperlink ref="G131" r:id="rId130"/>
+    <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
+    <hyperlink ref="G134" r:id="rId133"/>
+    <hyperlink ref="G135" r:id="rId134"/>
+    <hyperlink ref="G136" r:id="rId135"/>
+    <hyperlink ref="G137" r:id="rId136"/>
+    <hyperlink ref="G138" r:id="rId137"/>
+    <hyperlink ref="G139" r:id="rId138"/>
+    <hyperlink ref="G140" r:id="rId139"/>
+    <hyperlink ref="G141" r:id="rId140"/>
+    <hyperlink ref="G142" r:id="rId141"/>
+    <hyperlink ref="G143" r:id="rId142"/>
+    <hyperlink ref="G144" r:id="rId143"/>
+    <hyperlink ref="G145" r:id="rId144"/>
+    <hyperlink ref="G146" r:id="rId145"/>
+    <hyperlink ref="G147" r:id="rId146"/>
+    <hyperlink ref="G148" r:id="rId147"/>
+    <hyperlink ref="G149" r:id="rId148"/>
+    <hyperlink ref="G150" r:id="rId149"/>
+    <hyperlink ref="G151" r:id="rId150"/>
+    <hyperlink ref="G152" r:id="rId151"/>
+    <hyperlink ref="G153" r:id="rId152"/>
+    <hyperlink ref="G154" r:id="rId153"/>
+    <hyperlink ref="G155" r:id="rId154"/>
+    <hyperlink ref="G156" r:id="rId155"/>
+    <hyperlink ref="G157" r:id="rId156"/>
+    <hyperlink ref="G158" r:id="rId157"/>
+    <hyperlink ref="G159" r:id="rId158"/>
+    <hyperlink ref="G160" r:id="rId159"/>
+    <hyperlink ref="G161" r:id="rId160"/>
+    <hyperlink ref="G162" r:id="rId161"/>
+    <hyperlink ref="G163" r:id="rId162"/>
+    <hyperlink ref="G164" r:id="rId163"/>
+    <hyperlink ref="G165" r:id="rId164"/>
+    <hyperlink ref="G166" r:id="rId165"/>
+    <hyperlink ref="G167" r:id="rId166"/>
+    <hyperlink ref="G168" r:id="rId167"/>
+    <hyperlink ref="G169" r:id="rId168"/>
+    <hyperlink ref="G170" r:id="rId169"/>
+    <hyperlink ref="G171" r:id="rId170"/>
+    <hyperlink ref="G172" r:id="rId171"/>
+    <hyperlink ref="G173" r:id="rId172"/>
+    <hyperlink ref="G174" r:id="rId173"/>
+    <hyperlink ref="G175" r:id="rId174"/>
+    <hyperlink ref="G176" r:id="rId175"/>
+    <hyperlink ref="G177" r:id="rId176"/>
+    <hyperlink ref="G178" r:id="rId177"/>
+    <hyperlink ref="G179" r:id="rId178"/>
+    <hyperlink ref="G180" r:id="rId179"/>
+    <hyperlink ref="G181" r:id="rId180"/>
+    <hyperlink ref="G182" r:id="rId181"/>
+    <hyperlink ref="G183" r:id="rId182"/>
+    <hyperlink ref="G184" r:id="rId183"/>
+    <hyperlink ref="G185" r:id="rId184"/>
+    <hyperlink ref="G186" r:id="rId185"/>
+    <hyperlink ref="G187" r:id="rId186"/>
+    <hyperlink ref="G188" r:id="rId187"/>
+    <hyperlink ref="G189" r:id="rId188"/>
+    <hyperlink ref="G190" r:id="rId189"/>
+    <hyperlink ref="G191" r:id="rId190"/>
+    <hyperlink ref="G192" r:id="rId191"/>
+    <hyperlink ref="G193" r:id="rId192"/>
+    <hyperlink ref="G194" r:id="rId193"/>
+    <hyperlink ref="G195" r:id="rId194"/>
+    <hyperlink ref="G196" r:id="rId195"/>
+    <hyperlink ref="G197" r:id="rId196"/>
+    <hyperlink ref="G198" r:id="rId197"/>
+    <hyperlink ref="G199" r:id="rId198"/>
+    <hyperlink ref="G200" r:id="rId199"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>