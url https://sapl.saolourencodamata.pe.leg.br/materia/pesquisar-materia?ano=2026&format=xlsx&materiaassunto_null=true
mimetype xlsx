--- v1 (2026-04-03)
+++ v2 (2026-06-10)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1598" uniqueCount="705">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3701" uniqueCount="1618">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -1099,50 +1099,53 @@
   </si>
   <si>
     <t>Requer ao Poder Executivo a disponibilização de estagiários de Educação_x000D_
 Física na Academias Populares do Município, mediante convênio com Instituições de_x000D_
 Ensino Superior.</t>
   </si>
   <si>
     <t>9635</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>Alemão do Pixete</t>
   </si>
   <si>
     <t>Solicita reforma da escola Fernando Lira, com a criação de uma área coberta de lazer.</t>
   </si>
   <si>
     <t>9636</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9636/req-0084-2026.pdf</t>
+  </si>
+  <si>
     <t>Solicita a desobstrução do canal da rua Itamaracá.</t>
   </si>
   <si>
     <t>9637</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9637/req-0085-2026.pdf</t>
   </si>
   <si>
     <t>Solicitar estudos para implantação de Central Integrada de Monitoramento_x000D_
 Comunitário, com uso de tecnologias de apoio à segurança pública no_x000D_
 município de São Lourenço da Mata.</t>
   </si>
   <si>
     <t>9638</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9638/req-0086-2026.pdf</t>
   </si>
@@ -1228,86 +1231,101 @@
   <si>
     <t>9655</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>Solicitação de pintura das delimitações de estacionamento privativo em frente das creches do município.</t>
   </si>
   <si>
     <t>9656</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>Solicitação de reparos no ginásio de esportes “O PEREIRÃO”.</t>
   </si>
   <si>
     <t>9657</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9657/req-0096-2026.pdf</t>
+  </si>
+  <si>
     <t>Solicitação para a criação de espaço de convivência infantil para os filhos dos barranqueiros durante a realização da festa de agosto.</t>
   </si>
   <si>
     <t>9658</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9658/req-0097-2026.pdf</t>
+  </si>
+  <si>
     <t>Solicitação para uma ação de regularização dos criadores de abelhas (apicultores) no município.</t>
   </si>
   <si>
     <t>9659</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9659/req-0098-2026.pdf</t>
+  </si>
+  <si>
     <t>Solicitação para a celebração de convênio entre a secretaria municipal de educação e os apicultores do município para implementação do programa “escola amiga das abelhas”.</t>
   </si>
   <si>
     <t>9660</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9660/req-0099-2026.pdf</t>
+  </si>
+  <si>
     <t>Solicitação para a criação do projeto “rua viva”, com fechamento da via principal em datas comemorativas para uso exclusivo de pedestres e realização de programação cultural com artistas locais.</t>
   </si>
   <si>
     <t>9661</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9661/req-0100-2026.pdf</t>
+  </si>
+  <si>
     <t>Solicitação ao poder executivo a criação do programa municipal de valorização dos mototaxistas e entregadores de São Lourenço da Mata.</t>
   </si>
   <si>
     <t>9662</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>Solicitação de implantação de Programa de Capacitação Digital para Mulheres.</t>
   </si>
   <si>
     <t>9663</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>Desassoreamento do canal localizado na Rua Leopoldina Correia, em Capibaribe.</t>
   </si>
   <si>
     <t>9664</t>
   </si>
   <si>
     <t>103</t>
@@ -1327,50 +1345,53 @@
   <si>
     <t>9666</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>Reposição dos paralelepípedos da Rua Safira, no bairro Capibaribe, em caráter emergencial.</t>
   </si>
   <si>
     <t>9667</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo a viabilização de parceria/convênio junto ao Tribunal de Justiça do Estado de Pernambuco (TJPE) para a implantação de uma unidade do Juizado Especial Cível (Polo de Juizado ou Posto Avançado) no Município.</t>
   </si>
   <si>
     <t>9668</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9668/req-0107-2026.pdf</t>
+  </si>
+  <si>
     <t>Requer ao Poder Executivo a pavimentação de paralelepípedos da Rua Primeira Travessa Machado de Assis, no bairro de Capibaribe.</t>
   </si>
   <si>
     <t>9669</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo a requalificação asfáltica do pavimento da Av. Oito de Maio, no bairro Chã da Tábua.</t>
   </si>
   <si>
     <t>9670</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo a requalificação do pavimento da 1ª Travessa Jaime Ratis, no bairro Centro.</t>
   </si>
   <si>
     <t>9671</t>
   </si>
   <si>
     <t>110</t>
@@ -1399,506 +1420,2987 @@
   <si>
     <t>9674</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>Solicito a desobstrução e reforma das canaletas na rua maria do Carmo   no bairro do jardim metropolitano.</t>
   </si>
   <si>
     <t>9675</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>Drenagem de esgoto na rua do sol no bairro da várzea fria.</t>
   </si>
   <si>
     <t>9676</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9676/req-0115-2026.pdf</t>
+  </si>
+  <si>
     <t>Solicitação de providências quanto aos problemas no fornecimento de energia elétrica.</t>
   </si>
   <si>
     <t>9677</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9677/req-0116-2026.pdf</t>
+  </si>
+  <si>
     <t>Solicitação de cadastramento de CEP para ruas do município.</t>
   </si>
   <si>
     <t>9678</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9678/req-0117-2026.pdf</t>
+  </si>
+  <si>
     <t>Solicitação de estudos para a realização de Concurso Público para provimento de cargos efetivos nas Secretarias Municipais de São Lourenço da Mata.</t>
   </si>
   <si>
     <t>9679</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9679/req-0118-2026.pdf</t>
+  </si>
+  <si>
     <t>Instalação de climatização (ar-condicionado ou ventilação adequada) nas salas da escola municipal Jonas de Andrade, no engenho concórdia, neste município.</t>
   </si>
   <si>
     <t>9680</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9680/req-0119-2026.pdf</t>
+  </si>
+  <si>
     <t>Solicito ao Poder Executivo a construção de um muro de arrimo na residência de nº12E na Rua Ribeiro Gonçalves na Várzea Fria.</t>
   </si>
   <si>
     <t>9690</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9690/req-0120-2026.pdf</t>
+  </si>
+  <si>
     <t>Requer ao Poder Executivo Municipal a viabilização e implementação da Rede Municipal de Telemedicina/Teleconsultas.</t>
   </si>
   <si>
     <t>9691</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9691/req-0121-2026.pdf</t>
+  </si>
+  <si>
     <t>Requer ao Poder Executivo Municipal Implementação de sistema de acompanhamento contínuo e individualizado da aprendizagem dos alunos.</t>
   </si>
   <si>
     <t>9692</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9692/req-0122-2026.pdf</t>
+  </si>
+  <si>
     <t>Requer ao Poder Executivo Municipal, definição de parâmetros claros de aprendizagem por série e ciclos na rede municipal de ensino.</t>
   </si>
   <si>
     <t>9693</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9693/req-0123-2026.pdf</t>
+  </si>
+  <si>
     <t>Solicitação de aquisição e distribuição de fardamento completo e Equipamentos de Proteção Individual (EPls) para os Agentes Comunitários de Saúde (ACS) e Agentes de Combate às Endemias (ACE).</t>
   </si>
   <si>
     <t>9694</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9694/req-0124-2026.pdf</t>
+  </si>
+  <si>
     <t>Criação e fortalecimento de políticas públicas para erradicação do analfabetismo e promoção do letramento.</t>
   </si>
   <si>
     <t>9695</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9695/req-0125-2026.pdf</t>
+  </si>
+  <si>
     <t>Implantação de Banco Municipal de Empregos Simples no município.</t>
   </si>
   <si>
     <t>9696</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9696/req-0126-2026.pdf</t>
+  </si>
+  <si>
     <t>Realizar estudo de viabilidade para implantação do Programa "Prefeitura nos Bairros", com o objetivo de levar serviços públicos essenciais diretamente às comunidades do município.</t>
   </si>
   <si>
     <t>9697</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9697/req-0127-2026.pdf</t>
+  </si>
+  <si>
     <t>Operação tapa buracos e Recapeamento asfáltico da rua 68, localizada no Parque Capibaribe.</t>
   </si>
   <si>
     <t>9698</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9698/req-0128-2026.pdf</t>
+  </si>
+  <si>
     <t>Operação tapa buracos e Recapeamento asfáltico no início da Rua das Papoulas, localizada em Penedo.</t>
   </si>
   <si>
     <t>9699</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9699/req-0129-2026.pdf</t>
+  </si>
+  <si>
     <t>Criação de Centro de Convivência para Idosos no Município.</t>
   </si>
   <si>
     <t>9700</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9700/req-0130-2026.pdf</t>
+  </si>
+  <si>
     <t>Intermediação junto ao DER para serviço de poda de vegetação na PE-005, no trecho do CODAI até a BR-408.</t>
   </si>
   <si>
     <t>9701</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9701/req-0131-2026.pdf</t>
+  </si>
+  <si>
     <t>Instalação de lombadas (quebra-molas) e faixa de pedestre na PE-005, nas imediações do cruzamento da linha férrea, em Nova Tiúma.</t>
   </si>
   <si>
     <t>9702</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9702/req-0132-2026.pdf</t>
+  </si>
+  <si>
     <t>Solicito a pavimentação da Travessa Ettore Labanca, no bairro do Cajá.</t>
   </si>
   <si>
     <t>9703</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9703/req-0134-2026.pdf</t>
+  </si>
+  <si>
     <t>Serviço de drenagem e reparo na rede de esgoto da Rua Setenta e Cinco, próxima à Avenida Oriental, no bairro Barro Vermelho.</t>
   </si>
   <si>
     <t>9704</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9704/req-0135-2026.pdf</t>
+  </si>
+  <si>
     <t>Solicita estudo de viabilidade técnica, para construção de uma nova unidade escolar no bairro Parque Capibaribe.</t>
   </si>
   <si>
     <t>9705</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9705/req-0136-2026.pdf</t>
+  </si>
+  <si>
     <t>Instalação de Bebedouros Públicos em Espaços de Prática Esportiva.</t>
   </si>
   <si>
     <t>9706</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9706/req-0137-2026.pdf</t>
+  </si>
+  <si>
     <t>Solicitação de estudo de viabilidade para criação de programa municipal de defesa pessoal e proteção às mulheres.</t>
   </si>
   <si>
     <t>9707</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9707/req-0138-2026.pdf</t>
+  </si>
+  <si>
     <t>Solicitação de estudo de viabilidade para instituição de auxílio financeiro a pacientes oncológicos no município.</t>
   </si>
   <si>
     <t>9708</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9708/req-0139-2026.pdf</t>
+  </si>
+  <si>
     <t>Voto de aplauso à atleta Gleycy Ellen da Silva.</t>
   </si>
   <si>
     <t>9709</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9709/req-0140-2026.pdf</t>
+  </si>
+  <si>
     <t>Requer ao Poder Executivo as obras de requalificação do pavimento e o fechamento de buraco localizado entre o trecho de intercessão da Av. Oriental e a Rua Maria Cândida, no bairro Parque Capibaribe.</t>
   </si>
   <si>
     <t>9710</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9710/req-0141-2026.pdf</t>
+  </si>
+  <si>
     <t>Requer ao Poder Executivo as obras de requalificação do pavimento e o fechamento de buraco na Rua Manoel Correia, localizado ao lado da Praça Alberto Querido, no bairro Pixete.</t>
   </si>
   <si>
     <t>9711</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9711/req-0142-2026.pdf</t>
+  </si>
+  <si>
     <t>Requer ao Poder Executivo a sinalização e o fechamento imediato de valas e buracos abertos pela empresa pública COMPESA na Rua Palmeiras, no bairro Capibaribe.</t>
   </si>
   <si>
     <t>9712</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9712/req-0143-2026.pdf</t>
+  </si>
+  <si>
     <t>Requer ao Poder Executivo a sinalização e o fechamento imediato de valas e buracos abertos pela empresa pública COMPESA na Rua Santa Inês, n.º 17, no bairro Capibaribe.</t>
   </si>
   <si>
     <t>9713</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9713/req-0144-2026.pdf</t>
+  </si>
+  <si>
     <t>Requer ao Poder Executivo a pavimentação em paralelepípedos ou asfáltica, bem como a instalação de caixas de passagem e manilhas na Rua Doutor Walter Avancini, Loteamento Irineu Barbosa, no bairro Capibaribe.</t>
   </si>
   <si>
     <t>9725</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9725/req-0145-2026.pdf</t>
+  </si>
+  <si>
     <t>Estabelecimento de metas mínimas de leitura por série para incentivo à formação de leitores.</t>
   </si>
   <si>
     <t>9726</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9726/req-0146-2026.pdf</t>
+  </si>
+  <si>
     <t>Implantação e regularização de bibliotecas em todas as escolas municipais conforme legislação vigente.</t>
   </si>
   <si>
     <t>9727</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9727/req-0147-2026.pdf</t>
+  </si>
+  <si>
     <t>Implantação de cursos de pintura, artesanato e atividades artísticas para formação cultural e geração de renda.</t>
   </si>
   <si>
     <t>9728</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9728/req-0148-2026.pdf</t>
+  </si>
+  <si>
     <t>Ampliação do acesso à internet nas escolas da rede municipal.</t>
   </si>
   <si>
     <t>9729</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9729/req-0149-2026.pdf</t>
+  </si>
+  <si>
     <t>Oferta de cursos profissionalizantes com uso de tecnologia para alunos da rede municipal</t>
   </si>
   <si>
     <t>9730</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9730/req-0150-2026.pdf</t>
+  </si>
+  <si>
     <t>Implantação do Programa “Aluno Nota 10” no Município.</t>
   </si>
   <si>
     <t>9731</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9731/req-0151-2026.pdf</t>
+  </si>
+  <si>
     <t>Criação de brinquedotecas Comunitárias no Município.</t>
   </si>
   <si>
     <t>9732</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9732/req-0152-2026.pdf</t>
+  </si>
+  <si>
     <t>Implantação do Programa “Corujão da Saúde” no Município.</t>
   </si>
   <si>
     <t>9733</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9733/req-0153-2026.pdf</t>
+  </si>
+  <si>
     <t>Integração da rede municipal de atendimento às vítimas de violência doméstica.</t>
   </si>
   <si>
     <t>9734</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9734/req-0154-2026.pdf</t>
+  </si>
+  <si>
     <t>Construção de muro de arrimo na Rua Veneza Nº250, localizada no bairro Bela Vista.</t>
   </si>
   <si>
     <t>9735</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9735/req-0155-2026.pdf</t>
+  </si>
+  <si>
     <t>Solicito a reforma da Praça Alberto Querido, localizada na Rua Manoel Corrêa, no Centro de São Lourenço da Mata.</t>
   </si>
   <si>
     <t>9736</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9736/req-0156-2026.pdf</t>
+  </si>
+  <si>
     <t>Solicito a pavimentação asfáltica da Travessa Sebastião Pedro da Silva, no bairro Beira Rio.</t>
   </si>
   <si>
     <t>9737</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9737/req-0157-2026.pdf</t>
+  </si>
+  <si>
     <t>Abertura de processo para celebração de Acordo de Cooperação Técnica com a Polícia Federal para porte de arma de fogo da Guarda Civil Municipal.</t>
   </si>
   <si>
     <t>9738</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9738/req-0158-2026.pdf</t>
+  </si>
+  <si>
     <t>Refazimento do sistema de escoamento de esgoto na Rua Belo Horizonte em Vila do Reinado.</t>
   </si>
   <si>
     <t>9739</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9739/req-0159-2026.pdf</t>
+  </si>
+  <si>
     <t>Contratação de coveiro para o Cemitério Morada Eterna, no Centro de São Lourenço da Mata.</t>
   </si>
   <si>
     <t>9740</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9740/req-0160-2026.pdf</t>
+  </si>
+  <si>
     <t>Voto de Aplauso ao profissional EDIMILSON LEANDRO DO NASCIMENTO, em reconhecimento à sua notável trajetória na promoção do esporte, saúde e qualidade de vida no município de São Lourenço da Mata e em todo o território nacional.</t>
   </si>
   <si>
     <t>9741</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9741/req-0161-2026.pdf</t>
+  </si>
+  <si>
     <t>Solicitação para instalação da iluminação pública e etiquetagem nos postes no âmbito do programa ilumina LED São Lourenço na rua João Tavares, 54715-440.</t>
   </si>
   <si>
     <t>9742</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9742/req-0162-2026.pdf</t>
+  </si>
+  <si>
     <t>Solicitação de inclusão em programa de infraestrutura, recuperação de escadaria e asfaltamento – rua Áurea Aurora dos Vasconcellos Murta, parque capibaribe.</t>
   </si>
   <si>
     <t>9743</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9743/req-0163-2026.pdf</t>
+  </si>
+  <si>
     <t>Solicitação de estudo para criação do programa “documento fácil” no município.</t>
   </si>
   <si>
     <t>9744</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9744/req-0164-2026.pdf</t>
+  </si>
+  <si>
     <t>Solicitação para realização de mutirão de castração de cães e gatos no município.</t>
   </si>
   <si>
     <t>9745</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9745/req-0165-2026.pdf</t>
+  </si>
+  <si>
     <t>Solicito ao Poder Executivo a construção de uma Praça no Final da Av. Assembleia de Deus na Várzea Fria.</t>
   </si>
   <si>
     <t>9746</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>Coíta Trabalha</t>
   </si>
   <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9746/req-0166-2026.pdf</t>
+  </si>
+  <si>
     <t>Construção de 02 (duas) escadarias na Rua: Claudionor Duarte de Almeida (Rua Doze), que cruza para a Rua: Maria Cândida, (Rua Sessenta e Três No Parque Capibaribe.</t>
   </si>
   <si>
+    <t>9797</t>
+  </si>
+  <si>
+    <t>167</t>
+  </si>
+  <si>
+    <t>Alcides Francisco, Arllan Dourado, Camila Albanez, Coíta Trabalha, Cuscuz do Povo, Davi Queiroz, Dr° Gabriel, Henrique Lobão, Irmã Glauba, Leonardo Barbosa, Luciano do Cruzeiro, Pedro Batera, Ricardo de Gulu</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9797/req-0167-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer à mesa diretora desta douta casa, que considere de urgência especial, a tramitação do projeto de lei ordinária 025/2026, de autoria do vereador Leonardo Barbosa e vereadores, na ordem do dia da presente sessão ordinária, em 31 de março de 2026.</t>
+  </si>
+  <si>
+    <t>9749</t>
+  </si>
+  <si>
+    <t>168</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9749/req-0168-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ampliação e fortalecimento do ensino de artes na rede municipal de ensino.</t>
+  </si>
+  <si>
+    <t>9750</t>
+  </si>
+  <si>
+    <t>169</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9750/req-0169-2026.pdf</t>
+  </si>
+  <si>
+    <t>Realização de feiras literárias e concursos de leitura para incentivo à formação de leitores desde a infância.</t>
+  </si>
+  <si>
+    <t>9751</t>
+  </si>
+  <si>
+    <t>170</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9751/req-0170-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar a execução de operação tapa-buracos na Rua Tito Pereira, especificamente no trecho localizado em frente ao Ministério Público.</t>
+  </si>
+  <si>
+    <t>9752</t>
+  </si>
+  <si>
+    <t>171</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9752/req-0171-2026.pdf</t>
+  </si>
+  <si>
+    <t>Aquisição e disponibilização de uma Ambulância do tipo UTI Móvel para atender a população do município.</t>
+  </si>
+  <si>
+    <t>9753</t>
+  </si>
+  <si>
+    <t>172</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9753/req-0172-2026.pdf</t>
+  </si>
+  <si>
+    <t>Elaboração do Plano Municipal de Arborização Urbana.</t>
+  </si>
+  <si>
+    <t>9754</t>
+  </si>
+  <si>
+    <t>173</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9754/req-0173-2026.pdf</t>
+  </si>
+  <si>
+    <t>Programa de Atendimento Educacional Domiciliar, neste município.</t>
+  </si>
+  <si>
+    <t>9755</t>
+  </si>
+  <si>
+    <t>174</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9755/req-0174-2026.pdf</t>
+  </si>
+  <si>
+    <t>Implantação de Playground Inclusivo na Academia das Cidades.</t>
+  </si>
+  <si>
+    <t>9756</t>
+  </si>
+  <si>
+    <t>175</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9756/req-0175-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de realização de campeonato de X1 e X2 de futsal/Society.</t>
+  </si>
+  <si>
+    <t>9757</t>
+  </si>
+  <si>
+    <t>176</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9757/req-0176-2026.pdf</t>
+  </si>
+  <si>
+    <t>Criação do Programa Municipal de Saúde do Homem, neste município.</t>
+  </si>
+  <si>
+    <t>9758</t>
+  </si>
+  <si>
+    <t>177</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9758/req-0177-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao Poder Executivo a construção de uma Praça no Final da Rua Ipojuca no Umuarama.</t>
+  </si>
+  <si>
+    <t>9759</t>
+  </si>
+  <si>
+    <t>178</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9759/req-0179-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao Poder Executivo a construção de calçadas e uma  Praça na Rua João Gutenberg no Umuarama.</t>
+  </si>
+  <si>
+    <t>9760</t>
+  </si>
+  <si>
+    <t>179</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9760/req-0179-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao Poder Executivo a construção de calçadas e uma Praça na Rua Macaparana na Várzea Fria.</t>
+  </si>
+  <si>
+    <t>9761</t>
+  </si>
+  <si>
+    <t>180</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9761/req-0180-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao Poder Executivo a reforma das calçadas e sinalização de transito na Rua Antônio Almeida no Umuarama.</t>
+  </si>
+  <si>
+    <t>9762</t>
+  </si>
+  <si>
+    <t>181</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9762/req-0181-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao Poder Executivo a reforma das calçadas e sinalização de transito na Rua Pero vaz de caminha no Umuarama.</t>
+  </si>
+  <si>
+    <t>9763</t>
+  </si>
+  <si>
+    <t>182</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9763/req-0182-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo a implantação de um Centro Municipal de Hemodiálise em São Lourenço da Mata.</t>
+  </si>
+  <si>
+    <t>9764</t>
+  </si>
+  <si>
+    <t>183</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9764/req-0183-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo a implantação de um Centro de Especialidades de Quimioterapia e Radioterapia, mediante parcerias técnicas e institucionais.</t>
+  </si>
+  <si>
+    <t>9765</t>
+  </si>
+  <si>
+    <t>184</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9765/req-0184-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo a criação do Centro de Oncologia Municipal focado no Diagnóstico Precoce de neoplasias malignas.</t>
+  </si>
+  <si>
+    <t>9766</t>
+  </si>
+  <si>
+    <t>185</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9766/req-0185-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo a pavimentação asfáltica ou em paralelepípedos da Rua Piauí, situada no Loteamento Constantino, no bairro Muribara.</t>
+  </si>
+  <si>
+    <t>9767</t>
+  </si>
+  <si>
+    <t>186</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9767/req-0186-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo a pavimentação asfáltica ou em paralelepípedos da Rua Antônio Cunha do Nascimento, situada no Loteamento Pau Brasil, no bairro Muribara.</t>
+  </si>
+  <si>
+    <t>9800</t>
+  </si>
+  <si>
+    <t>187</t>
+  </si>
+  <si>
+    <t>Alcides Francisco, Alemão do Pixete, Camila Albanez, Coíta Trabalha, Cuscuz do Povo, Davi Queiroz, Dr° Gabriel, Irmã Glauba, Leonardo Barbosa, Luciano do Cruzeiro, Miquéias Lima, Pedro Batera</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9800/req-0187-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer à mesa diretora desta douta casa, que considere de urgência especial, a tramitação do projeto de lei ordinária 026/2026, de autoria do vereador alemão do pixete, na ordem do dia da presente sessão ordinária, em 07 de abril de 2026.</t>
+  </si>
+  <si>
+    <t>9771</t>
+  </si>
+  <si>
+    <t>188</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9771/req-0188-2026.pdf</t>
+  </si>
+  <si>
+    <t>Criação do Conselho Municipal de Patrimônio Histórico e Cultural.</t>
+  </si>
+  <si>
+    <t>9772</t>
+  </si>
+  <si>
+    <t>189</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9772/req-0189-2026.pdf</t>
+  </si>
+  <si>
+    <t>Criação do Fundo Municipal de Patrimônio Histórico e Cultural.</t>
+  </si>
+  <si>
+    <t>9773</t>
+  </si>
+  <si>
+    <t>190</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9773/req-0190-2026.pdf</t>
+  </si>
+  <si>
+    <t>Implantação da Educação Digital nas escolas da rede pública municipal de ensino.</t>
+  </si>
+  <si>
+    <t>9774</t>
+  </si>
+  <si>
+    <t>191</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9774/req-0191-2026.pdf</t>
+  </si>
+  <si>
+    <t>Parceria para qualificação e orientação de comerciantes formais e informais.</t>
+  </si>
+  <si>
+    <t>9775</t>
+  </si>
+  <si>
+    <t>192</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9775/req-0192-2026.pdf</t>
+  </si>
+  <si>
+    <t>Implantação do sistema de controle de frequência de alunos – Frequência Digital Escolar.</t>
+  </si>
+  <si>
+    <t>9776</t>
+  </si>
+  <si>
+    <t>193</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9776/req-0193-2026.pdf</t>
+  </si>
+  <si>
+    <t>Criação de Núcleos de Mediação de Conflitos no Município.</t>
+  </si>
+  <si>
+    <t>9777</t>
+  </si>
+  <si>
+    <t>194</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9777/req-0194-2026.pdf</t>
+  </si>
+  <si>
+    <t>Implantação de Patrulha Escolar da Guarda Municipal.</t>
+  </si>
+  <si>
+    <t>9778</t>
+  </si>
+  <si>
+    <t>195</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9778/req-0195-2026.pdf</t>
+  </si>
+  <si>
+    <t>Implantação do Programa “Adote uma Praça” no município.</t>
+  </si>
+  <si>
+    <t>9779</t>
+  </si>
+  <si>
+    <t>196</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9779/req-0196-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao poder executivo, a viabilidade de criação do programa "primeiros passos”, que se consubstancia no atendimento médico pediátrico nas creches, neste município.</t>
+  </si>
+  <si>
+    <t>9780</t>
+  </si>
+  <si>
+    <t>197</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9780/req-0197-2026.pdf</t>
+  </si>
+  <si>
+    <t>Implantação de sistema de videomonitoramento nos ônibus escolares do município.</t>
+  </si>
+  <si>
+    <t>9781</t>
+  </si>
+  <si>
+    <t>198</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9781/req-0198-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao Poder Executivo a construção de calçadas e sinalização de transito na Rua Tabelião João Largo na Várzea Fria.</t>
+  </si>
+  <si>
+    <t>9782</t>
+  </si>
+  <si>
+    <t>199</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9782/req-0199-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao Poder Executivo a construção de calçadas e sinalização de transito na Rua Aurora na Várzea Fria.</t>
+  </si>
+  <si>
+    <t>9783</t>
+  </si>
+  <si>
+    <t>200</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9783/req-0200-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao Poder Executivo a construção de calçadas e sinalização de transito na Rua Getúlio Vargas  na Várzea Fria.</t>
+  </si>
+  <si>
+    <t>9784</t>
+  </si>
+  <si>
+    <t>201</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9784/req-0201-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao Poder Executivo a construção de calçadas e sinalização de transito na Rua Santa Cruz do Capibaribe  na Várzea Fria.</t>
+  </si>
+  <si>
+    <t>9785</t>
+  </si>
+  <si>
+    <t>202</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9785/req-0202-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao Poder Executivo a construção de calçadas e sinalização de transito na Rua Expedicionário Avelino Constantino de Sá em Capibaribe.</t>
+  </si>
+  <si>
+    <t>9786</t>
+  </si>
+  <si>
+    <t>203</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9786/req-0203-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao poder executivo para envio de projeto de lei que institua jornada especial de trabalho para servidores públicos municipais que sejam pessoas com deficiência ou que possuam dependentes com deficiência.</t>
+  </si>
+  <si>
+    <t>9787</t>
+  </si>
+  <si>
+    <t>204</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9787/req-0204-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de estudo e implementação de protocolo para oferta de exames de painéis genéticos voltados ao rastreamento e identificação precoce do câncer em pessoas com histórico familiar de primeiro grau.</t>
+  </si>
+  <si>
+    <t>9788</t>
+  </si>
+  <si>
+    <t>205</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9788/req-0205-2026.pdf</t>
+  </si>
+  <si>
+    <t>Criação da “casa da justiça social” no âmbito do município.</t>
+  </si>
+  <si>
+    <t>9789</t>
+  </si>
+  <si>
+    <t>206</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9789/req-0206-2026.pdf</t>
+  </si>
+  <si>
+    <t>Criação de programa de bolsas universitárias integrais para jovens do município.</t>
+  </si>
+  <si>
+    <t>9790</t>
+  </si>
+  <si>
+    <t>207</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9790/req-0207-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de intervenção para melhoria da vila israel.</t>
+  </si>
+  <si>
+    <t>9791</t>
+  </si>
+  <si>
+    <t>208</t>
+  </si>
+  <si>
+    <t>Solicito a desobstrução e reforma das canaletas na rua Walter dos Prazeres Camará no bairro do jardim metropolitano.</t>
+  </si>
+  <si>
+    <t>9792</t>
+  </si>
+  <si>
+    <t>209</t>
+  </si>
+  <si>
+    <t>Solicito ao poder executivo a análise dos estudos técnicos para a construção definitiva do canal da cachaça no bairro do jardim metropolitano até o centro de São Lourenço nas imediações da ETE.</t>
+  </si>
+  <si>
+    <t>9793</t>
+  </si>
+  <si>
+    <t>210</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9793/req-0210-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de estudos para implantação do Programa “Exame Mais Perto”, com a disponibilização de unidade móvel de ultrassonografia para atendimento nas comunidades do município de São Lourenço da Mata.</t>
+  </si>
+  <si>
+    <t>9798</t>
+  </si>
+  <si>
+    <t>211</t>
+  </si>
+  <si>
+    <t>Alcides Francisco, Alemão do Pixete, Arllan Dourado, Camila Albanez, Coíta Trabalha, Cuscuz do Povo, Davi Queiroz, Dr° Gabriel, Henrique Lobão, Leonardo Barbosa, Luciano do Cruzeiro, Miquéias Lima, Pedro Batera, Ricardo de Gulu</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9798/req-0211-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer à mesa diretora desta douta casa, que considere de urgência especial, a tramitação do projeto de lei ordinária 029/2026, de autoria do poder executivo, na ordem do dia da presente sessão ordinária, em 14 de abril de 2026.</t>
+  </si>
+  <si>
+    <t>9799</t>
+  </si>
+  <si>
+    <t>212</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9799/req-0212-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer à mesa diretora desta douta casa, que considere de urgência especial, a tramitação do projeto de lei ordinária 030/2026, de autoria do poder executivo, na ordem do dia da presente sessão ordinária, em 14 de abril de 2026.</t>
+  </si>
+  <si>
+    <t>9842</t>
+  </si>
+  <si>
+    <t>213</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9842/req-0213-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer à mesa diretora desta douta casa, que considere de urgência especial, a tramitação do projeto de lei ordinária 031/2026, de autoria do poder executivo, na ordem do dia da presente sessão ordinária, em 14 de abril de 2026.</t>
+  </si>
+  <si>
+    <t>9805</t>
+  </si>
+  <si>
+    <t>214</t>
+  </si>
+  <si>
+    <t>Solicitação de Reativação da Escola Unidos do Campo Verde ou Conversão para Unidade de Educação Infantil (Creche).</t>
+  </si>
+  <si>
+    <t>9806</t>
+  </si>
+  <si>
+    <t>215</t>
+  </si>
+  <si>
+    <t>Solicita ao Chefe do Poder Executivo Municipal a formalização de parceria com o Governo Federal, por meio do Ministério da Saúde, para a adesão ao programa Caminhos da Saúde.</t>
+  </si>
+  <si>
+    <t>9807</t>
+  </si>
+  <si>
+    <t>216</t>
+  </si>
+  <si>
+    <t>Criação do Programa “Sem Fronteiras Municipal” para alunos da rede pública municipal de ensino.</t>
+  </si>
+  <si>
+    <t>9808</t>
+  </si>
+  <si>
+    <t>217</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo a criação e implementação do "Programa Sem Fronteiras" voltado para a capacitação e intercâmbio dos professores da rede pública municipal.</t>
+  </si>
+  <si>
+    <t>9809</t>
+  </si>
+  <si>
+    <t>218</t>
+  </si>
+  <si>
+    <t>Solicito a adoção de medidas necessárias para garantir o pagamento de horas extras aos servidores da Guarda Municipal, sempre que houver necessidade de serviço.</t>
+  </si>
+  <si>
+    <t>9810</t>
+  </si>
+  <si>
+    <t>219</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9810/req-0219-2026.pdf</t>
+  </si>
+  <si>
+    <t>Realizar a construção de uma escadaria, no beco Luiz José dos santos, por meio do programa parceria na comunidade deputado Miguel Archanjo Labanca filho, atendendo o núcleo urbano do loteamento sinal verde.</t>
+  </si>
+  <si>
+    <t>9811</t>
+  </si>
+  <si>
+    <t>220</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9811/req-0220-2026.pdf</t>
+  </si>
+  <si>
+    <t>Realizar a construção de uma escadaria, no beco Marinês Zulmira, por meio do programa parceria na comunidade deputado Miguel Archanjo Labanca filho, atendendo o núcleo urbano do loteamento sinal verde.</t>
+  </si>
+  <si>
+    <t>9812</t>
+  </si>
+  <si>
+    <t>221</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9812/req-0221-2026.pdf</t>
+  </si>
+  <si>
+    <t>Realizar a construção de uma escadaria, no beco Elias Manoel da silva, por meio do programa parceria na comunidade deputado Miguel Archanjo Labanca filho, atendendo o núcleo urbano do loteamento sinal verde.</t>
+  </si>
+  <si>
+    <t>9813</t>
+  </si>
+  <si>
+    <t>222</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9813/req-0222-2026.pdf</t>
+  </si>
+  <si>
+    <t>Realizar a construção de uma escadaria, no beco heleno João Soares, por meio do programa parceria na comunidade deputado Miguel Archanjo Labanca filho, atendendo o núcleo urbano do loteamento sinal verde.</t>
+  </si>
+  <si>
+    <t>9814</t>
+  </si>
+  <si>
+    <t>223</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9814/req-0223-2026.pdf</t>
+  </si>
+  <si>
+    <t>Realizar a construção de uma escadaria, no beco primeira travessa irmã helena, por meio do programa parceria na comunidade deputado Miguel Archanjo Labanca filho, atendendo o núcleo urbano do loteamento sinal verde.</t>
+  </si>
+  <si>
+    <t>9815</t>
+  </si>
+  <si>
+    <t>224</t>
+  </si>
+  <si>
+    <t>Criação e implementação do Programa “Agente de Saúde Digital”, com a utilização de ferramentas de comunicação, como o aplicativo WhatsApp, para acompanhamento remoto de pacientes pelos Agentes Comunitários de Saúde.</t>
+  </si>
+  <si>
+    <t>9816</t>
+  </si>
+  <si>
+    <t>225</t>
+  </si>
+  <si>
+    <t>Construção de muro de arrimo na rua 10, n°47, localizada no Parque Capibaribe.</t>
+  </si>
+  <si>
+    <t>9817</t>
+  </si>
+  <si>
+    <t>226</t>
+  </si>
+  <si>
+    <t>Solicita a implantação de Programa Municipal de Regularização e Padronização de Calçadas no município de São Lourenço da Mata.</t>
+  </si>
+  <si>
+    <t>9818</t>
+  </si>
+  <si>
+    <t>227</t>
+  </si>
+  <si>
+    <t>Treinamento de professores e funcionários da rede pública municipal de ensino, para a prestação de primeiros socorros, neste município.</t>
+  </si>
+  <si>
+    <t>9819</t>
+  </si>
+  <si>
+    <t>228</t>
+  </si>
+  <si>
+    <t>Solicitação de instalação de semáforo na Rua do TIP, nº 15, em frente à loja Pedro Som, no bairro de Muribara, neste município.</t>
+  </si>
+  <si>
+    <t>9820</t>
+  </si>
+  <si>
+    <t>229</t>
+  </si>
+  <si>
+    <t>Implantação de transporte exclusivo para pacientes oncológicos no município de São Lourenço da Mata.</t>
+  </si>
+  <si>
+    <t>9821</t>
+  </si>
+  <si>
+    <t>230</t>
+  </si>
+  <si>
+    <t>Solicitação para estudo e aplicação da legislação federal que assegura a validade por prazo indeterminado de laudos médicos de pessoas com transtorno do espectro autista (TEA).</t>
+  </si>
+  <si>
+    <t>9822</t>
+  </si>
+  <si>
+    <t>231</t>
+  </si>
+  <si>
+    <t>Realização de passeios educativos e recreativos para crianças com transtorno do espectro autista (TEA) no âmbito do serviço de convivência e fortalecimento de vínculos (SCFV).</t>
+  </si>
+  <si>
+    <t>9823</t>
+  </si>
+  <si>
+    <t>232</t>
+  </si>
+  <si>
+    <t>Solicitação de construção de muro de contenção na rua nova esperança, localidade conhecida como “buraco da véia”, loteamento São João e São Paulo</t>
+  </si>
+  <si>
+    <t>9824</t>
+  </si>
+  <si>
+    <t>233</t>
+  </si>
+  <si>
+    <t>Solicitação de construção de escadaria na rua Adrianópolis, bairro Capibaribe.</t>
+  </si>
+  <si>
+    <t>9825</t>
+  </si>
+  <si>
+    <t>234</t>
+  </si>
+  <si>
+    <t>Solicito ao Poder Executivo a remoção dos Box em frente a escola Antônio Crescêncio de Gois no Umuarama, e em seguida a construção do muro com portaria, fachada e climatização com ar condicionado para a escola.</t>
+  </si>
+  <si>
+    <t>9826</t>
+  </si>
+  <si>
+    <t>235</t>
+  </si>
+  <si>
+    <t>Solicito ao Poder Executivo a construção de uma praça e um chafariz na rua Itapetim na Várzea Fria.</t>
+  </si>
+  <si>
+    <t>9827</t>
+  </si>
+  <si>
+    <t>236</t>
+  </si>
+  <si>
+    <t>Solicito ao Poder Executivo a climatização com ar condicionado para o posto de saúde do Umuarama.</t>
+  </si>
+  <si>
+    <t>9828</t>
+  </si>
+  <si>
+    <t>237</t>
+  </si>
+  <si>
+    <t>Solicito ao Poder Executivo a reforma geral do pátio da feira do Umuarama e construção de novos box, na Rua Machado de Assis no Umuarama.</t>
+  </si>
+  <si>
+    <t>9829</t>
+  </si>
+  <si>
+    <t>238</t>
+  </si>
+  <si>
+    <t>Solicito ao Poder Executivo a climatização com ar condicionado para o posto de saúde da Várzea fria.</t>
+  </si>
+  <si>
+    <t>9830</t>
+  </si>
+  <si>
+    <t>239</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo a construção de escadaria, rampas e instalação de corrimãos, por meio do Programa Parceria, ligando a Rua Estados Unidos e a Rua Maria do Carmo, n.º 4, ao Loteamento Metropolitano, no bairro de Chã da Tábua.</t>
+  </si>
+  <si>
+    <t>9831</t>
+  </si>
+  <si>
+    <t>240</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo a criação de um Programa Municipal ou Centro de Referência voltado ao acolhimento, capacitação e atendimento especializado de jovens e adultos neurodivergentes, com ênfase no Transtorno do Espectro Autista (TEA).</t>
+  </si>
+  <si>
+    <t>9832</t>
+  </si>
+  <si>
+    <t>241</t>
+  </si>
+  <si>
+    <t>Construção de coberta ao lado do posto de saúde em Nova Tiúma para apoio às atividades físicas da comunidade nesta unidade.</t>
+  </si>
+  <si>
+    <t>9833</t>
+  </si>
+  <si>
+    <t>242</t>
+  </si>
+  <si>
+    <t>Implantação de sinalização educativa e instalação de ecopontos para descarte adequado de resíduos nas margens do rio no Bairro de Caiará.</t>
+  </si>
+  <si>
+    <t>9834</t>
+  </si>
+  <si>
+    <t>243</t>
+  </si>
+  <si>
+    <t>Instalação de ecobarreiras nos canais do município para contenção de resíduos e prevenção de alagamentos.</t>
+  </si>
+  <si>
+    <t>9835</t>
+  </si>
+  <si>
+    <t>244</t>
+  </si>
+  <si>
+    <t>Implantação de sinalização semafórica, faixa de pedestres e/ou radar fixo na PE 005 em frente ao posto de gasolina, no bairro de Tiúma.</t>
+  </si>
+  <si>
+    <t>9836</t>
+  </si>
+  <si>
+    <t>245</t>
+  </si>
+  <si>
+    <t>Alcides Francisco</t>
+  </si>
+  <si>
+    <t>Solicitação de pintura geral da Unidade Básica de Saúde (UBS) do bairro Muribara.</t>
+  </si>
+  <si>
+    <t>9837</t>
+  </si>
+  <si>
+    <t>246</t>
+  </si>
+  <si>
+    <t>Solicitação de recapeamento asfáltico da Rua Manoel Sampaio, no bairro Muribara.</t>
+  </si>
+  <si>
+    <t>9838</t>
+  </si>
+  <si>
+    <t>247</t>
+  </si>
+  <si>
+    <t>Solicitação de recapeamento asfáltico da Rua Saturnino de Brito, no bairro Muribara.</t>
+  </si>
+  <si>
+    <t>9839</t>
+  </si>
+  <si>
+    <t>248</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9839/req-0248-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de realização de sessão ordinária em horário noturno, uma vez por mês.</t>
+  </si>
+  <si>
+    <t>9840</t>
+  </si>
+  <si>
+    <t>249</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9840/req-0249-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de Audiência Pública com o Secretário de Saúde do Município de São Lourenço da Mata.</t>
+  </si>
+  <si>
+    <t>9841</t>
+  </si>
+  <si>
+    <t>250</t>
+  </si>
+  <si>
+    <t>Solicitação de reestruturação e reforma da Unidade de Saúde da Família Tiúma II, localizada na Rua Apolônio Silva Júnior (conhecida como Rua da Ponte), no bairro Tiúma, neste município.</t>
+  </si>
+  <si>
+    <t>9843</t>
+  </si>
+  <si>
+    <t>251</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9843/req-0251-2026.pdf</t>
+  </si>
+  <si>
+    <t>Pintura das Lombadas, Sinalização Horizontal e Vertical na Avenida Dr. Miguel Arraes – no Centro.</t>
+  </si>
+  <si>
+    <t>9844</t>
+  </si>
+  <si>
+    <t>252</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9844/req-0252-2026.pdf</t>
+  </si>
+  <si>
+    <t>Pintura das Lombadas, e, Sinalização Horizontal e Vertical na Rua Dr. Marcos Antônio Barbosa dos Santos, no Residencial Francisca de Paula.</t>
+  </si>
+  <si>
+    <t>9845</t>
+  </si>
+  <si>
+    <t>253</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9845/req-0253-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de erradicação de ponto crítico de lixo e revitalização de área pública (Entrada do Residencial Francisca de Paula).</t>
+  </si>
+  <si>
+    <t>9846</t>
+  </si>
+  <si>
+    <t>254</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9846/req-0254-2026.pdf</t>
+  </si>
+  <si>
+    <t>Serviço de colocação de manta em gel ou construção de muro de contenção no trecho onde caiu a vegetação, da Ladeira da Manguba, situada na Av. Severino Sales.</t>
+  </si>
+  <si>
+    <t>9847</t>
+  </si>
+  <si>
+    <t>255</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9847/req-0255-2026.pdf</t>
+  </si>
+  <si>
+    <t>Criar no âmbito da Guarda Civil Municipal a Ronda Ostensiva Municipal (ROMU), destinada ao policiamento preventivo e ostensivo no município.</t>
+  </si>
+  <si>
+    <t>9848</t>
+  </si>
+  <si>
+    <t>256</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9848/req-0256-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao Poder Executivo a climatização com ar condicionado para a escola Alfredo Dias no Umuarama.</t>
+  </si>
+  <si>
+    <t>9849</t>
+  </si>
+  <si>
+    <t>257</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9849/req-0257-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao Poder Executivo a construção de uma praça e um chafariz na rua Assis Chateaubriand na Várzea Fria.</t>
+  </si>
+  <si>
+    <t>9850</t>
+  </si>
+  <si>
+    <t>258</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9850/req-0258-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao Poder Executivo a climatização com ar condicionado para a escola Clodoaldo Gomes em Penedo.</t>
+  </si>
+  <si>
+    <t>9851</t>
+  </si>
+  <si>
+    <t>259</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9851/req-0259-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao Poder Executivo a construção de uma praça e um chafariz na rua do Sol na Várzea Fria.</t>
+  </si>
+  <si>
+    <t>9854</t>
+  </si>
+  <si>
+    <t>260</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9854/req-0260-2026.pdf</t>
+  </si>
+  <si>
+    <t>Realização compra de novos brinquedos e de manutenção preventiva e corretiva nos brinquedos já utilizados nas ações, eventos e atividades promovidas pela Secretaria de Desenvolvimento Social.</t>
+  </si>
+  <si>
+    <t>9855</t>
+  </si>
+  <si>
+    <t>261</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9855/req-0261-2026.pdf</t>
+  </si>
+  <si>
+    <t>Construção de muro de arrimo na Travessa da Jaqueira, nº 52, localizada no Loteamento São João e São Paulo.</t>
+  </si>
+  <si>
+    <t>9856</t>
+  </si>
+  <si>
+    <t>262</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9856/req-0262-2026.pdf</t>
+  </si>
+  <si>
+    <t>Intermediação junto ao DNIT para construção de uma passarela para pedestres em frente ao Conjunto Residencial Reserva São Lourenço.</t>
+  </si>
+  <si>
+    <t>9857</t>
+  </si>
+  <si>
+    <t>263</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9857/req-0263-2026.pdf</t>
+  </si>
+  <si>
+    <t>Intermediação junto ao DNIT para instalação de lombada eletrônica nos dois sentidos da via, em frente ao Conjunto Residencial Reserva São Lourenço.</t>
+  </si>
+  <si>
+    <t>9858</t>
+  </si>
+  <si>
+    <t>264</t>
+  </si>
+  <si>
+    <t>Solicito ao poder executivo instalação de postes e luminárias em LED na comunidade do sitio verde (chã da tabua) na divisa de São Lourenco e Camaragibe.</t>
+  </si>
+  <si>
+    <t>9861</t>
+  </si>
+  <si>
+    <t>265</t>
+  </si>
+  <si>
+    <t>Requer à mesa diretora desta douta casa, que considere de urgência especial, a tramitação do projeto de lei ordinária 037/2026, de autoria da mesa diretora, na ordem do dia da presente sessão ordinária, em 05 de maio de 2026.</t>
+  </si>
+  <si>
+    <t>9863</t>
+  </si>
+  <si>
+    <t>266</t>
+  </si>
+  <si>
+    <t>Criar no âmbito da Guarda Civil Municipal a Brigada Maria da Penha, destinada à proteção, acompanhamento e prevenção da violência contra a mulher.</t>
+  </si>
+  <si>
+    <t>9864</t>
+  </si>
+  <si>
+    <t>267</t>
+  </si>
+  <si>
+    <t>Criar no âmbito da Guarda Civil Municipal a Brigada de Trânsito (BTGCM), destinada à organização, fiscalização e educação para o trânsito no município.</t>
+  </si>
+  <si>
+    <t>9865</t>
+  </si>
+  <si>
+    <t>268</t>
+  </si>
+  <si>
+    <t>Implantação de Centro Dia para Idosos (“Creche para Idosos”).</t>
+  </si>
+  <si>
+    <t>9866</t>
+  </si>
+  <si>
+    <t>269</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo a previsão de dotação orçamentária específica para o Conselho Municipal dos Direitos da Mulher, assegurando planejamento, execução, prestação de contas e o fortalecimento de sua articulação institucional.</t>
+  </si>
+  <si>
+    <t>9867</t>
+  </si>
+  <si>
+    <t>270</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo a elaboração de Planejamento Anual Estruturado para o enfrentamento da violência contra a mulher, com definição de metas, objetivos, programas e previsão orçamentária no âmbito do município.</t>
+  </si>
+  <si>
+    <t>9868</t>
+  </si>
+  <si>
+    <t>271</t>
+  </si>
+  <si>
+    <t>Realizar a construção de uma escadaria,  e iluminação com lâmpadas de led na travessa   Luiz José dos santos por   meio do programa parceria na comunidade deputado Miguel Archanjo Labanca filho, atendendo o núcleo urbano do loteamento sinal verde.</t>
+  </si>
+  <si>
+    <t>9869</t>
+  </si>
+  <si>
+    <t>272</t>
+  </si>
+  <si>
+    <t>Realizar a construção de uma escadaria, e iluminação com lâmpadas de led na travessa   Moisés Manoel da silva por   meio do programa parceria na comunidade deputado Miguel Archanjo Labanca filho, atendendo o núcleo urbano do loteamento sinal verde.</t>
+  </si>
+  <si>
+    <t>9870</t>
+  </si>
+  <si>
+    <t>273</t>
+  </si>
+  <si>
+    <t>Realizar a construção de uma escadaria, e iluminação com lâmpadas de led na segunda travessa   irmão heleno, por   meio do programa parceria na comunidade deputado Miguel Archanjo Labanca filho, atendendo o núcleo urbano do loteamento sinal verde</t>
+  </si>
+  <si>
+    <t>9871</t>
+  </si>
+  <si>
+    <t>274</t>
+  </si>
+  <si>
+    <t>Realizar a construção de uma escadaria, e iluminação com lâmpadas de led na travessa Moisés Francisco do Nascimento, por   meio do programa parceria na comunidade deputado Miguel Archanjo Labanca filho, atendendo o núcleo urbano do loteamento sinal verde</t>
+  </si>
+  <si>
+    <t>9872</t>
+  </si>
+  <si>
+    <t>275</t>
+  </si>
+  <si>
+    <t>Realizar a construção de uma escadaria, e iluminação com lâmpadas de led na rua Finlândia, por   meio do programa parceria no bairro da chã da tábua.</t>
+  </si>
+  <si>
+    <t>9873</t>
+  </si>
+  <si>
+    <t>276</t>
+  </si>
+  <si>
+    <t>Solicitação para Implementação de Espaços Sensoriais nos Cras, Creas e Conselho Tutelar Do Município.</t>
+  </si>
+  <si>
+    <t>9874</t>
+  </si>
+  <si>
+    <t>277</t>
+  </si>
+  <si>
+    <t>Implantação de Programa Municipal de Equoterapia para crianças com deficiência e Transtorno do Espectro Autista (TEA).</t>
+  </si>
+  <si>
+    <t>9875</t>
+  </si>
+  <si>
+    <t>278</t>
+  </si>
+  <si>
+    <t>Implantação de Programa de Hidroterapia para Crianças com Transtorno do Espectro Autista (TEA).</t>
+  </si>
+  <si>
+    <t>9876</t>
+  </si>
+  <si>
+    <t>279</t>
+  </si>
+  <si>
+    <t>Criação de Política Pública Municipal de Apoio aos Pais e Responsáveis por Pessoas com Transtorno do Espectro Autista (TEA).</t>
+  </si>
+  <si>
+    <t>9877</t>
+  </si>
+  <si>
+    <t>280</t>
+  </si>
+  <si>
+    <t>Implantação de Programa de Hidroginástica para Idosos no Município.</t>
+  </si>
+  <si>
+    <t>9878</t>
+  </si>
+  <si>
+    <t>281</t>
+  </si>
+  <si>
+    <t>Solicito ao Poder Executivo através do programa parceria. O calçamento posteriormente asfalto, serviço de drenagem e reforma de toda galeria de esgoto. Rampa, escadaria, corre mão e implantação de poste com iluminação em led. No beco da rua Olinda na Várzea fria.</t>
+  </si>
+  <si>
+    <t>9879</t>
+  </si>
+  <si>
+    <t>282</t>
+  </si>
+  <si>
+    <t>Solicito ao Poder Executivo através do programa parceria. Pavimentação, drenagem, reforma de toda galeria de esgoto, rampa, escadaria, corre mão e implantação de poste com iluminação em led. No beco da rua Palmares na Várzea fria.</t>
+  </si>
+  <si>
+    <t>9880</t>
+  </si>
+  <si>
+    <t>283</t>
+  </si>
+  <si>
+    <t>Solicito ao Poder Executivo através do programa parceria. Pavimentação, drenagem, reforma de toda galeria de esgoto, rampa, escadaria, corre mão e implantação de poste com iluminação em led. No beco da rua Vargem Verde na Várzea fria.</t>
+  </si>
+  <si>
+    <t>9881</t>
+  </si>
+  <si>
+    <t>284</t>
+  </si>
+  <si>
+    <t>Solicito ao Poder Executivo o calçamento posteriormente o capeamento asfáltico, drenagem, reforma de toda galeria de esgoto, muro de arrimo e implantação de poste com iluminação em led. da rua do Campo na Beira Rio.</t>
+  </si>
+  <si>
+    <t>9882</t>
+  </si>
+  <si>
+    <t>285</t>
+  </si>
+  <si>
+    <t>Solicito ao Poder Executivo a construção de muro de arrimo na residência de n° 75 na rua Epitácio Pessoa em Penedo.</t>
+  </si>
+  <si>
+    <t>9883</t>
+  </si>
+  <si>
+    <t>286</t>
+  </si>
+  <si>
+    <t>Manutenção estrutural e recuperação das pontes localizadas em Muribara, que foram afetadas pelas recentes enchentes e fortes chuvas que atingiram o município.</t>
+  </si>
+  <si>
+    <t>9884</t>
+  </si>
+  <si>
+    <t>287</t>
+  </si>
+  <si>
+    <t>Programa Permanente de Tapa-Buracos, com cronograma contínuo de manutenção e recuperação asfáltica das vias públicas do município.</t>
+  </si>
+  <si>
+    <t>9885</t>
+  </si>
+  <si>
+    <t>288</t>
+  </si>
+  <si>
+    <t>Implantação de QR Codes em pontos turísticos, praças, prédios públicos e espaços históricos do município, contendo informações sobre a história, localização e serviços oferecidos à população.</t>
+  </si>
+  <si>
+    <t>9886</t>
+  </si>
+  <si>
+    <t>289</t>
+  </si>
+  <si>
+    <t>Implantação de um programa de reflorestamento de encostas.</t>
+  </si>
+  <si>
+    <t>9887</t>
+  </si>
+  <si>
+    <t>290</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9887/req-0290-2026.pdf</t>
+  </si>
+  <si>
+    <t>Realização de obras de melhoria na Estrada de Matriz da Luz (PE-020), zona rural do município, através da aplicação de solo/cimento.</t>
+  </si>
+  <si>
+    <t>9888</t>
+  </si>
+  <si>
+    <t>291</t>
+  </si>
+  <si>
+    <t>Solicito a manutenção da iluminação de led na rua santa terezinha no distrito de matriz da luz.</t>
+  </si>
+  <si>
+    <t>9889</t>
+  </si>
+  <si>
+    <t>292</t>
+  </si>
+  <si>
+    <t>Solicito a manutenção da iluminação de led na praça senador Carlos Wilson Campos (praça do canhão).</t>
+  </si>
+  <si>
+    <t>9890</t>
+  </si>
+  <si>
+    <t>293</t>
+  </si>
+  <si>
+    <t>Solicito a manutenção da iluminação de led no campo municipal de matriz da luz.</t>
+  </si>
+  <si>
+    <t>9891</t>
+  </si>
+  <si>
+    <t>294</t>
+  </si>
+  <si>
+    <t>Solicito operação tapa-buracos na 3ª travessa da rua são bernardo e na rua maravilha, no loteamento são joão e são paulo.</t>
+  </si>
+  <si>
+    <t>9892</t>
+  </si>
+  <si>
+    <t>295</t>
+  </si>
+  <si>
+    <t>Solicito ao poder executivo através do projeto parceria a continuidade da escadaria da rua correntes no bairro da chã da tábua, entre as ruas belo jardim e rua caruaru.</t>
+  </si>
+  <si>
+    <t>9893</t>
+  </si>
+  <si>
+    <t>296</t>
+  </si>
+  <si>
+    <t>Solicito ao poder executivo a inserção do profissional de psicopedagogia para as escolas municipais de ensino.</t>
+  </si>
+  <si>
+    <t>9895</t>
+  </si>
+  <si>
+    <t>298</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo a inclusão, no Calendário Oficial do Município de São Lourenço da Mata, da “Semana de Atendimento Prioritário à Saúde da Mulher”, com a realização de ações de prevenção, orientação, exames, acompanhamento e promoção da saúde feminina na rede municipal de saúde.</t>
+  </si>
+  <si>
+    <t>9896</t>
+  </si>
+  <si>
+    <t>299</t>
+  </si>
+  <si>
+    <t>Ampliação do atendimento ginecológico na rede pública.</t>
+  </si>
+  <si>
+    <t>9897</t>
+  </si>
+  <si>
+    <t>300</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo a produção, divulgação e fixação permanente, nas redes sociais oficiais da Prefeitura, de conteúdos informativos sobre os tipos de violência contra a mulher, os direitos assegurados às vítimas, bem como os canais e locais disponíveis para denúncia e acolhimento.</t>
+  </si>
+  <si>
+    <t>9898</t>
+  </si>
+  <si>
+    <t>301</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo o estabelecimento de parcerias com organizações não governamentais, instituições e grupos da sociedade civil que atuem na promoção dos direitos das mulheres, no combate à violência de gênero e no fortalecimento de ações de prevenção, acolhimento e conscientização.</t>
+  </si>
+  <si>
+    <t>9899</t>
+  </si>
+  <si>
+    <t>302</t>
+  </si>
+  <si>
+    <t>Requer ao Governo do Estado de Pernambuco, em parceria com o Poder Executivo Municipal, a implantação da Delegacia Especializada no Atendimento à Mulher (DEAM) no município de São Lourenço da Mata, visando fortalecer a proteção, o acolhimento e o atendimento especializado às mulheres vítimas de violência.</t>
+  </si>
+  <si>
+    <t>9900</t>
+  </si>
+  <si>
+    <t>303</t>
+  </si>
+  <si>
+    <t>Criação de um Espaço Municipal de Coworking voltado para jovens empreendedores, estudantes, designers, programadores, freelancers e pequenos negócios do município.</t>
+  </si>
+  <si>
+    <t>9901</t>
+  </si>
+  <si>
+    <t>304</t>
+  </si>
+  <si>
+    <t>Criação de um cronograma permanente de limpeza, desobstrução e manutenção preventiva dos canais, galerias e sistemas de drenagem do município.</t>
+  </si>
+  <si>
+    <t>9902</t>
+  </si>
+  <si>
+    <t>305</t>
+  </si>
+  <si>
+    <t>Realização de estudo técnico de viabilidade para implantação de solo-cimento nas estradas vicinais do município.</t>
+  </si>
+  <si>
+    <t>9903</t>
+  </si>
+  <si>
+    <t>306</t>
+  </si>
+  <si>
+    <t>Estudo de viabilidade para implantação de faixas luminosas de pedestres em frente às escolas da rede pública e privada do município.</t>
+  </si>
+  <si>
+    <t>9904</t>
+  </si>
+  <si>
+    <t>307</t>
+  </si>
+  <si>
+    <t>Criação de parcerias entre o Poder Público Municipal e as igrejas e instituições religiosas do município para fortalecimento de ações sociais voltadas às famílias em situação de vulnerabilidade.</t>
+  </si>
+  <si>
+    <t>9905</t>
+  </si>
+  <si>
+    <t>308</t>
+  </si>
+  <si>
+    <t>Solicito ao Poder Executivo a climatização com ar condicionado para a escola Paulo Gomes em Penedo.</t>
+  </si>
+  <si>
+    <t>9906</t>
+  </si>
+  <si>
+    <t>309</t>
+  </si>
+  <si>
+    <t>Solicito ao Poder Executivo a construção de calçadas, uma praça e instalação de um chafariz na rua Andaraí em Capibaribe.</t>
+  </si>
+  <si>
+    <t>9907</t>
+  </si>
+  <si>
+    <t>310</t>
+  </si>
+  <si>
+    <t>Solicito ao Poder Executivo a construção de calçadas, uma praça e instalação de um chafariz na rua clara Lopes em Capibaribe.</t>
+  </si>
+  <si>
+    <t>9908</t>
+  </si>
+  <si>
+    <t>311</t>
+  </si>
+  <si>
+    <t>Solicito ao Poder Executivo a construção de calçadas, uma praça e instalação de um chafariz na rua moreno na Várzea Fria.</t>
+  </si>
+  <si>
+    <t>9909</t>
+  </si>
+  <si>
+    <t>312</t>
+  </si>
+  <si>
+    <t>Solicito ao Poder Executivo a construção de calçadas, uma praça e instalação de um chafariz na rua São João do Piauí no Umuarama.</t>
+  </si>
+  <si>
+    <t>9910</t>
+  </si>
+  <si>
+    <t>313</t>
+  </si>
+  <si>
+    <t>Solicito a revitalização do beco no final da Rua A, em Nova Tiúma, através do Programa Parceria, contemplando serviços de drenagem, iluminação pública, pintura e calçamento.</t>
+  </si>
+  <si>
+    <t>9911</t>
+  </si>
+  <si>
+    <t>314</t>
+  </si>
+  <si>
+    <t>Solicito o serviço de dragagem no canal da Rua São Domingos, no bairro de Nova Tiúma.</t>
+  </si>
+  <si>
+    <t>9912</t>
+  </si>
+  <si>
+    <t>315</t>
+  </si>
+  <si>
+    <t>Estruturação e instalação de corrimão na ponte localizada entre a Rua dos Melões e a Rua Frei Damião, em Tiúma, por trás do SESC.</t>
+  </si>
+  <si>
+    <t>9913</t>
+  </si>
+  <si>
+    <t>316</t>
+  </si>
+  <si>
+    <t>Reestruturação e reforma da parada de ônibus localizada em frente ao posto de gasolina BR, na Av. Dr. Belminio Correia, entre as ruas Imperial e São Bernardo, próximo à antiga Barraca Santa Cruz.</t>
+  </si>
+  <si>
+    <t>9914</t>
+  </si>
+  <si>
+    <t>317</t>
+  </si>
+  <si>
+    <t>Solicito o serviço de dragagem no canal da Rua das Bicicletas, no bairro de Tiúma.</t>
+  </si>
+  <si>
+    <t>9915</t>
+  </si>
+  <si>
+    <t>318</t>
+  </si>
+  <si>
+    <t>Solicitação de estudo de viabilidade para implantação de programa habitacional destinado à população ribeirinha em situação de risco no município.</t>
+  </si>
+  <si>
+    <t>9916</t>
+  </si>
+  <si>
+    <t>319</t>
+  </si>
+  <si>
+    <t>Solicitação de coletor de lixo na rua Severino Pedro Marcolino, no bairro do barro vermelho, no município.</t>
+  </si>
+  <si>
+    <t>9917</t>
+  </si>
+  <si>
+    <t>320</t>
+  </si>
+  <si>
+    <t>Requerer a realização dos serviços de drenagem, calçamento e pavimentação da Rua das Amoras, localizada na comunidade Chácara Tiúma, no município de São Lourenço da Mata.</t>
+  </si>
+  <si>
+    <t>9918</t>
+  </si>
+  <si>
+    <t>321</t>
+  </si>
+  <si>
+    <t>Requerer os serviços de conserto e manutenção da pavimentação, bem como a desobstrução das valas existentes na Rua Coronel Adolfo Maranhão, localizada no bairro do Pixete, neste município de São Lourenço da Mata.</t>
+  </si>
+  <si>
+    <t>9919</t>
+  </si>
+  <si>
+    <t>322</t>
+  </si>
+  <si>
+    <t>Solicitação de instalação de microfones individuais para todos os vereadores no plenário.</t>
+  </si>
+  <si>
+    <t>9920</t>
+  </si>
+  <si>
+    <t>323</t>
+  </si>
+  <si>
+    <t>Solicito calçamento, asfaltamento e drenagem na Rua do Genipapo, localizada no bairro Matriz da Luz.</t>
+  </si>
+  <si>
+    <t>9921</t>
+  </si>
+  <si>
+    <t>324</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo a implantação de um Centro Especializado em Reabilitação (CER II), com foco em reabilitação física e intelectual, no Município.</t>
+  </si>
+  <si>
+    <t>9922</t>
+  </si>
+  <si>
+    <t>325</t>
+  </si>
+  <si>
+    <t>Irmã Glauba</t>
+  </si>
+  <si>
+    <t>Reforma geral da praça do nicho ao lado da capelinha.</t>
+  </si>
+  <si>
+    <t>9925</t>
+  </si>
+  <si>
+    <t>326</t>
+  </si>
+  <si>
+    <t>Solicita a instalação de tubo de passagem de água e solução definitiva dos buracos do início da avenida assembleia de Deus, na várzea fria.</t>
+  </si>
+  <si>
+    <t>9926</t>
+  </si>
+  <si>
+    <t>327</t>
+  </si>
+  <si>
+    <t>Solicita a criação de um espaço sensorial para pessoas com transtorno do espectro autista (TEA), em nosso município.</t>
+  </si>
+  <si>
+    <t>9927</t>
+  </si>
+  <si>
+    <t>328</t>
+  </si>
+  <si>
+    <t>Solicita a capacitação para servidores no atendimento as pessoas com transtorno do espectro autista (TEA), em nosso município.</t>
+  </si>
+  <si>
+    <t>9928</t>
+  </si>
+  <si>
+    <t>329</t>
+  </si>
+  <si>
+    <t>Solicita apoio ao acompanhamento terapêutico no atendimento as pessoas com transtorno do espectro autista (TEA), em nosso município.</t>
+  </si>
+  <si>
+    <t>9929</t>
+  </si>
+  <si>
+    <t>330</t>
+  </si>
+  <si>
+    <t>Solicita   operação tapa buracos para avenida Assembleia de Deus, em frente à oficina da hora, na várzea fria.</t>
+  </si>
+  <si>
+    <t>9930</t>
+  </si>
+  <si>
+    <t>331</t>
+  </si>
+  <si>
+    <t>Solicito ao Poder Executivo através do programa parceria. O serviço de drenagem, reforma de toda galeria de esgoto, Rampa, escadaria, corre mão e implantação de poste com iluminação em led. Nos becos da rua Santa Cruz do Capibaribe na Várzea fria.</t>
+  </si>
+  <si>
+    <t>9931</t>
+  </si>
+  <si>
+    <t>332</t>
+  </si>
+  <si>
+    <t>Solicito ao Poder Executivo a construção de calçadas e sinalização de transito na rua são Sebastião no Umuarama.</t>
+  </si>
+  <si>
+    <t>9932</t>
+  </si>
+  <si>
+    <t>333</t>
+  </si>
+  <si>
+    <t>Solicito ao Poder Executivo a construção de calçadas e sinalização de transito na rua imperial no loteamento São João e São Paulo.</t>
+  </si>
+  <si>
+    <t>9933</t>
+  </si>
+  <si>
+    <t>334</t>
+  </si>
+  <si>
+    <t>Solicito ao Poder Executivo a construção de calçadas e sinalização de transito na rua Francisco Alves  no loteamento São João e São Paulo.</t>
+  </si>
+  <si>
+    <t>9934</t>
+  </si>
+  <si>
+    <t>335</t>
+  </si>
+  <si>
+    <t>Solicito ao Poder Executivo a drenagem reforma do canal e de toda galeria de esgoto, implantação de poste com iluminação de led na rua INGAZEIRA, no Umuarama.</t>
+  </si>
+  <si>
+    <t>9935</t>
+  </si>
+  <si>
+    <t>336</t>
+  </si>
+  <si>
+    <t>Programa de distribuição gratuita de fraldas geriátricas e infantis para famílias cadastradas no CadÚnico e em situação de vulnerabilidade.</t>
+  </si>
+  <si>
+    <t>9936</t>
+  </si>
+  <si>
+    <t>337</t>
+  </si>
+  <si>
+    <t>Programa Municipal de Saúde Visual nas Escolas, com doação de óculos para estudantes da rede municipal de ensino.</t>
+  </si>
+  <si>
+    <t>9937</t>
+  </si>
+  <si>
+    <t>338</t>
+  </si>
+  <si>
+    <t>Realizar o mapeamento social das famílias residentes em áreas de risco no município, especialmente nas localidades afetadas pelas fortes chuvas e alagamentos.</t>
+  </si>
+  <si>
+    <t>9938</t>
+  </si>
+  <si>
+    <t>339</t>
+  </si>
+  <si>
+    <t>Parceria com clínicas e instituições especializadas para acolhimento, tratamento e recuperação de dependentes químicos no município.</t>
+  </si>
+  <si>
+    <t>9939</t>
+  </si>
+  <si>
+    <t>340</t>
+  </si>
+  <si>
+    <t>Realizar, em caráter emergencial, operação tapa-buracos na Avenida Dr. Paulo Petribu, no bairro de Nova Tiúma, neste município.</t>
+  </si>
+  <si>
+    <t>9940</t>
+  </si>
+  <si>
+    <t>341</t>
+  </si>
+  <si>
+    <t>Solicito ao poder executivo a construção de um poço artesiano comunitário no cruzamento entre as ruas doutor Joaquim Francisco dos santos e rua maria do Carmo na comunidade do bairro metropolitano.</t>
+  </si>
+  <si>
+    <t>9941</t>
+  </si>
+  <si>
+    <t>342</t>
+  </si>
+  <si>
+    <t>solicito ao poder executivo que instale câmeras de videomonitoramento na escola municipal prefeito Amaro Alves no bairro metropolitano.</t>
+  </si>
+  <si>
+    <t>9942</t>
+  </si>
+  <si>
+    <t>343</t>
+  </si>
+  <si>
+    <t>Solicito ao poder executivo que instale lixeiras de coleta seletiva ao longo da avenida oito de maio no bairro da chã da tabua.</t>
+  </si>
+  <si>
+    <t>9943</t>
+  </si>
+  <si>
+    <t>344</t>
+  </si>
+  <si>
+    <t>Solicito ao poder executivo que instale lixeiras de coleta seletiva na praça ao lado da escola prefeito amaro Alves no bairro metropolitano.</t>
+  </si>
+  <si>
+    <t>9944</t>
+  </si>
+  <si>
+    <t>345</t>
+  </si>
+  <si>
+    <t>Solicito ao Poder Executivo Municipal a implantação de gramado sintético (“gramadão”) no campo localizado no bairro de Várzea Fria.</t>
+  </si>
+  <si>
+    <t>9945</t>
+  </si>
+  <si>
+    <t>346</t>
+  </si>
+  <si>
+    <t>Solicito ao Poder Executivo Municipal a implantação de gramado sintético (“gramadão”) no campo localizado no bairro de Tiúma.</t>
+  </si>
+  <si>
+    <t>9946</t>
+  </si>
+  <si>
+    <t>347</t>
+  </si>
+  <si>
+    <t>Requeiro ao Presidente da Câmara Municipal de São Lourenço da Mata acerca da necessidade de reavaliação dos gastos públicos destinados à realização da Festa de Agosto do Município.</t>
+  </si>
+  <si>
+    <t>9953</t>
+  </si>
+  <si>
+    <t>348</t>
+  </si>
+  <si>
+    <t>Solicitação do plano municipal de política sobre drogas.</t>
+  </si>
+  <si>
+    <t>9954</t>
+  </si>
+  <si>
+    <t>349</t>
+  </si>
+  <si>
+    <t>Solicita a implantação do programa municipal de prevenção e atenção ao usuário de drogas.</t>
+  </si>
+  <si>
+    <t>9955</t>
+  </si>
+  <si>
+    <t>350</t>
+  </si>
+  <si>
+    <t>Solicita a efetiva implementação e funcionamento do fundo municipal de prevenção às drogas.</t>
+  </si>
+  <si>
+    <t>9956</t>
+  </si>
+  <si>
+    <t>351</t>
+  </si>
+  <si>
+    <t>Solicita a reativação do conselho municipal de políticas sobre drogas (COMAD).</t>
+  </si>
+  <si>
+    <t>9957</t>
+  </si>
+  <si>
+    <t>352</t>
+  </si>
+  <si>
+    <t>Solicita a adesão e participação do município no consórcio público para gestão climática e prevenção de desastres.</t>
+  </si>
+  <si>
+    <t>9958</t>
+  </si>
+  <si>
+    <t>353</t>
+  </si>
+  <si>
+    <t>Solicitação de concessão de auxílio financeiro para ONGs e instituições cadastradas que atendem pessoas com Transtorno do Espectro Autista (TEA) e demais causas sociais.</t>
+  </si>
+  <si>
+    <t>9959</t>
+  </si>
+  <si>
+    <t>354</t>
+  </si>
+  <si>
+    <t>Solicitação de recuperação de pavimentação em paralelepípedo na Travessa da Rua 36 – Bairro Parque Capibaribe.</t>
+  </si>
+  <si>
+    <t>9960</t>
+  </si>
+  <si>
+    <t>355</t>
+  </si>
+  <si>
+    <t>Solicitação de implantação de moradia assistida para adultos com Transtorno do Espectro Autista (TEA) com alto nível de suporte.</t>
+  </si>
+  <si>
+    <t>9961</t>
+  </si>
+  <si>
+    <t>356</t>
+  </si>
+  <si>
+    <t>Solicitação de revitalização da Praça de Eventos (Praça Timulião Maranhão).</t>
+  </si>
+  <si>
+    <t>9962</t>
+  </si>
+  <si>
+    <t>357</t>
+  </si>
+  <si>
+    <t>Solicitação de informação ao Grande Recife, sobre parada de ônibus nas estações de BRT aos domingos e feriados para a linha 2402 Parque Capibaribe/Caxangá.</t>
+  </si>
+  <si>
+    <t>9963</t>
+  </si>
+  <si>
+    <t>358</t>
+  </si>
+  <si>
+    <t>Solicito ao poder executivo O Capeamento Asfáltico, serviço de drenagem e reforma de toda galeria de esgoto da rua Gilberto Freire em Penedo.</t>
+  </si>
+  <si>
+    <t>9964</t>
+  </si>
+  <si>
+    <t>359</t>
+  </si>
+  <si>
+    <t>Solicito ao poder executivo o Calçamento, posteriormente o capeamento asfáltico reforma da escadaria, implantação de corre mão, serviço de drenagem e implantação de poste com iluminação em led, na 5ª Travessa Machado de Assis, no Umuarama.</t>
+  </si>
+  <si>
+    <t>9965</t>
+  </si>
+  <si>
+    <t>360</t>
+  </si>
+  <si>
+    <t>Solicito ao poder executivo. Em caráter de urgência. O serviço de  terra planejem e em seguida o serviço de drenagem, calçamento e posteriormente o capeamento asfáltico da rua Igarassu no alto do cascará.</t>
+  </si>
+  <si>
+    <t>9966</t>
+  </si>
+  <si>
+    <t>361</t>
+  </si>
+  <si>
+    <t>Solicito ao poder executivo. O complemento do calçamento e posteriormente o capeamento asfáltico, serviço de drenagem e reforma de toda galeria de esgoto da rua Ibirajuba no alto do cascará.</t>
+  </si>
+  <si>
+    <t>9967</t>
+  </si>
+  <si>
+    <t>362</t>
+  </si>
+  <si>
+    <t>Solicito ao Poder Executivo a substituição das tampas dos bueiros que fica de frente a residência 5188 na avenida Belmiro correia próximo a ladeira do Liberato.</t>
+  </si>
+  <si>
+    <t>9968</t>
+  </si>
+  <si>
+    <t>363</t>
+  </si>
+  <si>
+    <t>Criação do Cadastro Municipal de Cuidadores de Idosos e Pessoas com Deficiência, com a realização periódica de cursos de capacitação gratuitos destinados a cuidadores formais, informais e familiares responsáveis por pessoas em situação de dependência.</t>
+  </si>
+  <si>
+    <t>9969</t>
+  </si>
+  <si>
+    <t>364</t>
+  </si>
+  <si>
+    <t>Construção de um muro de arrimo na Rua Cecília Meireles, nº 50, localizada no bairro Penedo, neste município.</t>
+  </si>
+  <si>
+    <t>9970</t>
+  </si>
+  <si>
+    <t>365</t>
+  </si>
+  <si>
+    <t>Implantação de semáforo na Avenida Oriental, nº 06, próximo a escola Josué Pereira, no bairro Penedo.</t>
+  </si>
+  <si>
+    <t>9971</t>
+  </si>
+  <si>
+    <t>366</t>
+  </si>
+  <si>
+    <t>Realização de operação tapa-buracos em caráter emergencial na Estrada da Manguba, neste município.</t>
+  </si>
+  <si>
+    <t>9972</t>
+  </si>
+  <si>
+    <t>367</t>
+  </si>
+  <si>
+    <t>Estudo técnico para implantação de controle de acesso nas escolas da rede municipal de ensino.</t>
+  </si>
+  <si>
+    <t>9973</t>
+  </si>
+  <si>
+    <t>368</t>
+  </si>
+  <si>
+    <t>Solicita a realização de limpeza, manutenção, organização e ações de preservação no açude que abastece a comunidade de Laje, no município de São Lourenço da Mata/PE.</t>
+  </si>
+  <si>
+    <t>9974</t>
+  </si>
+  <si>
+    <t>369</t>
+  </si>
+  <si>
+    <t>Solicito a construção de um quebra-molas/lombada na Rua Henrique Queiroz Monteiro, localizada no bairro da Muribara, neste município.</t>
+  </si>
+  <si>
+    <t>9975</t>
+  </si>
+  <si>
+    <t>370</t>
+  </si>
+  <si>
+    <t>Solicito a construção de um quebra-molas/lombada na Estrada da Compesa, localizada no bairro da Muribara, neste município.</t>
+  </si>
+  <si>
+    <t>9976</t>
+  </si>
+  <si>
+    <t>371</t>
+  </si>
+  <si>
+    <t>Criação de parceria com clínicas privadas para atendimento terapêutico gratuito para crianças neurodivergentes em fila de espera e/ou que necessitem de acompanhamento contínuo.</t>
+  </si>
+  <si>
+    <t>9977</t>
+  </si>
+  <si>
+    <t>372</t>
+  </si>
+  <si>
+    <t>Disponibilização de alimentação adaptada para alunos neurodivergentes com seletividade alimentar na rede municipal de ensino.</t>
+  </si>
+  <si>
+    <t>9978</t>
+  </si>
+  <si>
+    <t>373</t>
+  </si>
+  <si>
+    <t>Criação de atendimento domiciliar para crianças com TEA severo ou com dificuldade de locomoção.</t>
+  </si>
+  <si>
+    <t>9979</t>
+  </si>
+  <si>
+    <t>374</t>
+  </si>
+  <si>
+    <t>Criação de Programa Municipal de Inclusão Escolar para Crianças Neurodivergentes.</t>
+  </si>
+  <si>
+    <t>9980</t>
+  </si>
+  <si>
+    <t>375</t>
+  </si>
+  <si>
+    <t>Realização de cursos gratuitos para pais e cuidadores de crianças neurodivergentes sobre manejo comportamental.</t>
+  </si>
+  <si>
+    <t>9981</t>
+  </si>
+  <si>
+    <t>376</t>
+  </si>
+  <si>
+    <t>Concessão de Título de Utilidade Pública ao Instituto Nilvia Maria.</t>
+  </si>
+  <si>
+    <t>9986</t>
+  </si>
+  <si>
+    <t>377</t>
+  </si>
+  <si>
+    <t>Campanha de conscientização e incentivo à doação voluntária de sangue no município de São Lourenço da Mata.</t>
+  </si>
+  <si>
+    <t>9982</t>
+  </si>
+  <si>
+    <t>378</t>
+  </si>
+  <si>
+    <t>A realização de ações sociais e educativas voltadas à orientação jurídica gratuita e promoção da cidadania à população do município, em parceria institucional com a subseção local da Ordem dos Advogados do Brasil.</t>
+  </si>
+  <si>
+    <t>9983</t>
+  </si>
+  <si>
+    <t>379</t>
+  </si>
+  <si>
+    <t>Operação tapa-buracos na rua coelho muniz, no distrito de matriz da luz.</t>
+  </si>
+  <si>
+    <t>9984</t>
+  </si>
+  <si>
+    <t>380</t>
+  </si>
+  <si>
+    <t>Instalação de um telão na praça ministro Carlos Wilson Campos (praça do canhão), para a transmissão dos jogos do brasil na copa do mundo 2026.</t>
+  </si>
+  <si>
+    <t>9985</t>
+  </si>
+  <si>
+    <t>381</t>
+  </si>
+  <si>
+    <t>Solicito ao departamento de estradas e rodagens (DER), a poda e limpeza da vegetação que está adentrando a estrada da PE-020, que dá acesso ao distrito de matriz da luz.</t>
+  </si>
+  <si>
+    <t>9991</t>
+  </si>
+  <si>
+    <t>382</t>
+  </si>
+  <si>
+    <t>Solicito a criação do serviço de atendimento ao servidor público municipal.</t>
+  </si>
+  <si>
+    <t>9992</t>
+  </si>
+  <si>
+    <t>383</t>
+  </si>
+  <si>
+    <t>Solicita medidas para combate à poluição ambiental, e melhoria da qualidade de vida para o município.</t>
+  </si>
+  <si>
+    <t>9993</t>
+  </si>
+  <si>
+    <t>384</t>
+  </si>
+  <si>
+    <t>Solicita fiscalização e controle do descarte irregular de resíduos sólidos em áreas urbanas e rurais de São Lourenço da Mata.</t>
+  </si>
+  <si>
+    <t>9994</t>
+  </si>
+  <si>
+    <t>385</t>
+  </si>
+  <si>
+    <t>Solicita ações de prevenção e combate à poluição de rios, canais e demais recursos hídricos do município.</t>
+  </si>
+  <si>
+    <t>9995</t>
+  </si>
+  <si>
+    <t>386</t>
+  </si>
+  <si>
+    <t>Solicita intensificação de limpeza urbana e de campanhas de conscientização ambiental para redução da poluição do município.</t>
+  </si>
+  <si>
+    <t>9996</t>
+  </si>
+  <si>
+    <t>387</t>
+  </si>
+  <si>
+    <t>Solicito ao Poder Executivo o Recapeamento asfáltico da av. Assembleia de Deus na Várzea Fria.</t>
+  </si>
+  <si>
+    <t>9997</t>
+  </si>
+  <si>
+    <t>388</t>
+  </si>
+  <si>
+    <t>Solicito ao Poder Executivo o Recapeamento asfáltico da Rua Arlinda Germânia na Várzea Fria.</t>
+  </si>
+  <si>
+    <t>9998</t>
+  </si>
+  <si>
+    <t>389</t>
+  </si>
+  <si>
+    <t>Solicitação de estudo para desapropriação de área destinada à construção de pista de atletismo profissional.</t>
+  </si>
+  <si>
+    <t>9999</t>
+  </si>
+  <si>
+    <t>390</t>
+  </si>
+  <si>
+    <t>Solicitação de construção de escadaria na Vila Israel – Bairro Rosina Labanca.</t>
+  </si>
+  <si>
+    <t>10000</t>
+  </si>
+  <si>
+    <t>391</t>
+  </si>
+  <si>
+    <t>Solicitação de reposição em caráter de urgência de tampa de bueiro na Avenida Pedras Preciosas – Bairro Rosina Labanca.</t>
+  </si>
+  <si>
+    <t>10001</t>
+  </si>
+  <si>
+    <t>392</t>
+  </si>
+  <si>
+    <t>Solicitação de instalação de coletor de lixo na Avenida Pedras Preciosas – Bairro Rosina Labanca.</t>
+  </si>
+  <si>
+    <t>10002</t>
+  </si>
+  <si>
+    <t>393</t>
+  </si>
+  <si>
+    <t>Feitura do beco localizado na Rua Dr. Marcos Pessoa Guerra, no bairro Capibaribe, contemplando serviços de pavimentação, drenagem e demais melhorias necessárias à adequada infraestrutura do local.</t>
+  </si>
+  <si>
+    <t>10003</t>
+  </si>
+  <si>
+    <t>394</t>
+  </si>
+  <si>
+    <t>Solicita a implantação de Serviço de Emergência Odontológica no Município de São Lourenço da Mata.</t>
+  </si>
+  <si>
+    <t>10004</t>
+  </si>
+  <si>
+    <t>395</t>
+  </si>
+  <si>
+    <t>Estudo de viabilidade visando à implantação do Programa Escola Sustentável nas unidades da Rede Municipal de Ensino.</t>
+  </si>
+  <si>
+    <t>10005</t>
+  </si>
+  <si>
+    <t>396</t>
+  </si>
+  <si>
+    <t>Estudo de viabilidade de um Mutirão Permanente de Cirurgias Eletivas, com o objetivo de reduzir a fila de espera de pacientes que aguardam procedimentos cirúrgicos no município.</t>
+  </si>
+  <si>
+    <t>10006</t>
+  </si>
+  <si>
+    <t>397</t>
+  </si>
+  <si>
+    <t>Voto de aplauso ao Projeto Parceria.</t>
+  </si>
+  <si>
+    <t>10007</t>
+  </si>
+  <si>
+    <t>398</t>
+  </si>
+  <si>
+    <t>Instituição de Tribuna Popular Mensal nas Sessões da Câmara Municipal.</t>
+  </si>
+  <si>
+    <t>10008</t>
+  </si>
+  <si>
+    <t>399</t>
+  </si>
+  <si>
+    <t>Solicitação de muro de arrimo – rua 52, nº 40, parque capibaribe.</t>
+  </si>
+  <si>
+    <t>10009</t>
+  </si>
+  <si>
+    <t>400</t>
+  </si>
+  <si>
+    <t>Solicitação de instalação de quebra-molas na Rua das Flores, Comunidade Caiará, próximo ao nº 100.</t>
+  </si>
+  <si>
+    <t>10010</t>
+  </si>
+  <si>
+    <t>401</t>
+  </si>
+  <si>
+    <t>Solicita ao Chefe do Poder Executivo Municipal a adoção das providências necessárias para desapropriação da área utilizada tradicionalmente para realização da Festa de Agosto no Município de São Lourenço da Mata.</t>
+  </si>
+  <si>
+    <t>10011</t>
+  </si>
+  <si>
+    <t>402</t>
+  </si>
+  <si>
+    <t>Solicitação de desapropriação do trecho que liga as duas travessas da Rua Bom Jesus da Lapa à Rua Imperial, tendo como ponto de referência o imóvel de nº 671 da Rua Bom Jesus da Lapa, localizado no Loteamento São João e São Paulo, com posterior implantação do Programa Parceria para realização de melhorias estruturais e urbanísticas em benefício dos moradores da comunidade.</t>
+  </si>
+  <si>
     <t>9747</t>
   </si>
   <si>
     <t>PAPTC</t>
   </si>
   <si>
     <t>Parecer Prévio do Tribunal de Contas - TCEPE</t>
   </si>
   <si>
     <t>Tribunal de Contas do Estado de Pernambuco - TCEPE</t>
   </si>
   <si>
     <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9747/parecer_previo_contas_2022.pdf</t>
   </si>
   <si>
     <t>Parecer Prévio  - Tribunal de de Contas do Estado de Pernambuco, Processo TCE-PE N° 23100630-5, Exercício de 2022, Gestão da Prefeitura de São Lourenço da Mata de Responsabilidade do Sr. Vinicius Labanca.</t>
   </si>
   <si>
     <t>9748</t>
   </si>
   <si>
     <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9748/parecer_previo_contas_2023.pdf</t>
   </si>
   <si>
     <t>Parecer Prévio - Tribunal de de Contas do Estado de Pernambuco, Processo TCE-PE N° 24100609-0, Exercício de 2023, Gestão da Prefeitura de São Lourenço da Mata de Responsabilidade do Sr. Vinicius Labanca.</t>
@@ -1906,101 +4408,113 @@
   <si>
     <t>9543</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
     <t>Altera o Anexo I da Lei Ordinária nº 2.243, de 27 de fevereiro de 2009, que dispõe sobre os cargos, o Plano de Cargos, Carreira e Vencimentos dos servidores Efetivos da Câmara Municipal de São Lourenço da Mata.</t>
   </si>
   <si>
     <t>9546</t>
   </si>
   <si>
     <t>Dispõe sobre auxílio-alimentação no âmbito da Câmara Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>9547</t>
   </si>
   <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9547/projeto_de_lei_ordinaria_003-2026.pdf</t>
+  </si>
+  <si>
     <t>Altera dispositivos da Lei Ordinária nº 2.672, de 02 de abril de 2019, que institui e regulamenta o auxílio-alimentação no âmbito do Município de São Lourenço da Mata, e dá outras providências.</t>
   </si>
   <si>
     <t>9548</t>
   </si>
   <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9548/projeto_de_lei_ordinaria_004-2026.pdf</t>
+  </si>
+  <si>
     <t>Institui a "Corrida da Emancipação" no Calendário Oficial de Eventos do Município de São Lourenço da Mata e dá outras providências</t>
   </si>
   <si>
     <t>9584</t>
   </si>
   <si>
     <t>Poder Executivo</t>
   </si>
   <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9584/projeto_de_lei_ordinaria_005-2026.pdf</t>
+  </si>
+  <si>
     <t>Autoriza o Poder Executivo a receber, por doação, os imóveis constantes da Matrícula (CNM) no 077065.2.0012082-87, correspondente a lote de terra no 35, Quadra XXXI, Loteamento Jardim Penedo e Matrícula (CNM) no 077065.2.0012083-84, correspondente a lote de terra no 36, Quadra XXXI, Loteamento Jardim Penedo e dá outras providências.</t>
   </si>
   <si>
     <t>9585</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Praça Municipal de Inclusão e Acessibilidade destinada a pessoas atípicas no Município de São Lourenço da Mata e dá outras providências.</t>
   </si>
   <si>
     <t>9586</t>
   </si>
   <si>
     <t>Institui, no âmbito das unidades escolares públicas que ofertam ensino no período noturno, a criação de Sala de Acolhimento Infantil, destinada aos filhos de estudantes regularmente matriculados, e dá outras providências.</t>
   </si>
   <si>
     <t>9642</t>
   </si>
   <si>
-    <t>Alcides Francisco</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9642/projeto_de_lei_ordinaria_008-2026.pdf</t>
   </si>
   <si>
     <t>Institui, no âmbito do Município de São Lourenço da Mata, a Campanha “Janeiro Branco”, voltada à promoção da saúde mental, e dá outras providências.</t>
   </si>
   <si>
     <t>9643</t>
   </si>
   <si>
-    <t>Irmã Glauba</t>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9643/projeto_de_lei_ordinaria_009-2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do Dia Municipal do Gari e Coletor de Lixo, em reconhecimento aos serviços prestados à sociedade, e dá outras providências.</t>
   </si>
   <si>
     <t>9644</t>
   </si>
   <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9644/projeto_de_lei_ordinaria_010-2026.pdf</t>
+  </si>
+  <si>
     <t>Institui o Programa Municipal de Orientação e Prevenção ao Suicídio no âmbito do Município de São Lourenço da Mata, e dá outras providências.</t>
   </si>
   <si>
     <t>9645</t>
   </si>
   <si>
     <t>Institui o Protocolo Municipal de Acolhimento, Orientação e Encaminhamento de Pessoas em Sofrimento Psíquico no âmbito do Município de São Lourenço da Mata, como medida de prevenção ao suicídio, e dá outras providências.</t>
   </si>
   <si>
     <t>9646</t>
   </si>
   <si>
     <t>Institui o reconhecimento oficial do Município de São Lourenço da Mata como “Cidade do Urso”, e dá outras providências.</t>
   </si>
   <si>
     <t>9681</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Identificação Precoce e Acompanhamento Educacional de Crianças em Situação de Vulnerabilidade ao Trabalho Infantil no Município de São Lourenço da Mata, e dá outras providências.</t>
   </si>
   <si>
     <t>9682</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Orientação e Prevenção ao Consumo de Bebidas Alcoólicas por Adolescentes no âmbito do Município de São Lourenço da Mata, e dá outras providências.</t>
@@ -2071,129 +4585,355 @@
   <si>
     <t>9722</t>
   </si>
   <si>
     <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9722/projeto_de_lei_ordinaria_023-2026.pdf</t>
   </si>
   <si>
     <t>Institui diretriz de incentivo à divulgação de informações sobre os direitos da servidora gestante no portal institucional do Município de São Lourenço da Mata.</t>
   </si>
   <si>
     <t>9723</t>
   </si>
   <si>
     <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9723/projeto_de_lei_ordinaria_024-2026.pdf</t>
   </si>
   <si>
     <t>Institui diretrizes de incentivo à disseminação de informações sobre noções básicas de primeiros socorros no âmbito do Município de São Lourenço da Mata.</t>
   </si>
   <si>
     <t>9724</t>
   </si>
   <si>
     <t>Leonardo Barbosa, Alcides Francisco, Alemão do Pixete, Arllan Dourado, Camila Albanez, Coíta Trabalha, Cuscuz do Povo, Davi Queiroz, Dr° Gabriel, Henrique Lobão, Irmã Glauba, Luciano do Cruzeiro, Miquéias Lima, Pedro Batera, Ricardo de Gulu</t>
   </si>
   <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9724/projeto_de_lei_ordinaria_025-2026.pdf</t>
+  </si>
+  <si>
     <t>Denomina “Creche Municipal Célia Ferreira Lopes da Cruz Labanca (Célia Labanca)” a unidade de educação infantil localizada em Nova Tiúma.</t>
   </si>
   <si>
+    <t>9768</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9768/projeto_de_lei_ordinaria_026-2026.pdf</t>
+  </si>
+  <si>
+    <t>Denomina “Comunidade Deputado Miguel Labanca (Miguel Archanjo Labanca Filho)” o núcleo urbano correspondente ao Loteamento Sinal Verde, situado em Aldeia, no Município de São Lourenço da Mata, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>9769</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9769/projeto_de_lei_ordinaria_027-2026.pdf</t>
+  </si>
+  <si>
+    <t>Reconhece o relevante interesse histórico, cultural e arquitetônico do imóvel denominado “Paço Municipal Prefeito Ettore Labanca”, sede da Prefeitura Municipal de São Lourenço da Mata, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>9770</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9770/projeto_de_lei_ordinaria_028-2026.pdf</t>
+  </si>
+  <si>
+    <t>Institui, no âmbito do Município de São Lourenço da Mata, a campanha “Abril Marrom”, dedicada à prevenção e combate às diversas formas de deficiência visual, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>9794</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9794/projeto_de_lei_ordinaria_029-2026.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Auxílio-Moradia no âmbito do Sistema Único de Assistência Social - SUAS do Município de São Lourenço da Mata, define critérios, prazo, controle e gestão pela Secretaria Municipal de Desenvolvimento Social, Mulher e Promoção a Cidadania, revoga o art. 5° da Lei Municipal nº 2.156/2006, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>9795</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9795/projeto_de_lei_ordinaria_030-2026.pdf</t>
+  </si>
+  <si>
+    <t>Institui, em caráter excepcional e temporário, auxílio emergencial pecuniário destinado às vítimas de enchentes e alagamentos decorrentes de chuvas intensas no Município de São Lourenço da Mata/PE, no exercício de 2026, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>9796</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9796/projeto_de_lei_ordinaria_031-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo a contratar operação de crédito, com a CAIXA ECONOMICA FEDERAL com ou sem garantia da União, e dá outras providências</t>
+  </si>
+  <si>
+    <t>9801</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9801/projeto_de_lei_ordinaria_032-2026.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa Municipal Casa Sem Barreiras, destinado à promoção de acessibilidade em moradias de pessoas com deficiência ou mobilidade_x000D_
+reduzida, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>9802</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9802/projeto_de_lei_ordinaria_033-2026.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa Municipal de Apoio à Mãe Atípica, destinado à promoção de assistência e inclusão social, e cria a Carteira de Identificação da Mãe Atípica no Município de São Lourenço da Mata.</t>
+  </si>
+  <si>
+    <t>9803</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9803/projeto_de_lei_ordinaria_034-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação da Escola Municipal Especializada no Atendimento a Crianças com Transtorno do Espectro Autista (TEA) e outras necessidades educacionais específicas, no âmbito do Município de São Lourenço da Mata/PE, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>9804</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9804/projeto_de_lei_ordinaria_035-2026.pdf</t>
+  </si>
+  <si>
+    <t>9852</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9852/projeto_de_lei_ordinaria_036-2026.pdf</t>
+  </si>
+  <si>
+    <t>Concede reajuste de 5% (cinco por cento) sobre os vencimentos-base dos servidores contratados por tempo determinado e dos servidores comissionados do Poder Executivo Municipal de São Lourenço da Mata/PE, estabelece hipóteses de não incidência e dá outras providências.</t>
+  </si>
+  <si>
+    <t>9859</t>
+  </si>
+  <si>
+    <t>Altera as leis de cargos e vencimentos da Câmara Municipal de São Lourenço da Mata.</t>
+  </si>
+  <si>
+    <t>9860</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9860/projeto_de_lei_ordinaria_038-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a abertura de Crédito Especial, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>9894</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação de uma Campanha Municipal de Conscientização e Enfrentamento ao Burnout Parental de Pais e Responsáveis por Pessoas com Transtorno do Espectro Autista (TEA) em nosso Município.</t>
+  </si>
+  <si>
+    <t>9923</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9923/projeto_de_lei_ordinaria_040-2026.pdf</t>
+  </si>
+  <si>
+    <t>Institui, no Calendário Oficial de Eventos do Município de São Lourenço da Mata, o Dia Municipal de Combate à LGBTfobia, a ser celebrado anualmente em 17 de maio, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>9924</t>
+  </si>
+  <si>
+    <t>Denomina o Mercado de Carne Marchante José Carlos de Souza, localizado no Pátio da Feira, no Centro de São Lourenço da Mata, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>9948</t>
+  </si>
+  <si>
+    <t>Institui o Programa Municipal de Conscientização e Enfrentamento ao Feminicídio e à Violência contra a Mulher no Município de São Lourenço da Mata.</t>
+  </si>
+  <si>
+    <t>9949</t>
+  </si>
+  <si>
+    <t>Institui a Semana Municipal de Combate ao Feminicídio no Calendário Oficial de Eventos do Município de São Lourenço da Mata e dá outras providências.</t>
+  </si>
+  <si>
+    <t>9950</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a denominação das vias públicas localizadas no Loteamento Residencial Mirante do Vale, no Município de São Lourenço da Mata/PE, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>9987</t>
+  </si>
+  <si>
+    <t>Altera o art. 12 da Lei Municipal nº 2.361, de 04 de novembro de 2011, para disciplinar a instalação acessória de veículos de divulgação destinados a anúncios promocionais em praças públicas e de esportes adotadas, em conformidade com a Lei Municipal nº 2.932/2022, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>9989</t>
+  </si>
+  <si>
+    <t>Leonardo Barbosa, Cuscuz do Povo</t>
+  </si>
+  <si>
+    <t>Denomina de Unidade Básica de Saúde Vereador José Moura de Albuquerque (Zequinha) a UBS Porte II localizada no Bairro da Várzea Fria, neste Município, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>9990</t>
+  </si>
+  <si>
+    <t>Institui o Programa Municipal de Auxílio ao Deslocamento para Pacientes Oncológicos, no âmbito do Município de São Lourenço da Mata/PE, e dá outras providências.</t>
+  </si>
+  <si>
     <t>9587</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9587/projeto_de_resolucao_001-2026.pdf</t>
   </si>
   <si>
     <t>Regulamenta o art. 4º da Lei Ordinária nº 3.187/2026, no âmbito da Câmara Municipal de São Lourenço da Mata.</t>
   </si>
   <si>
+    <t>9853</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9853/projeto_de_resolucao_02-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a regulamentação das férias dos servidores da Câmara Municipal de São Lourenço da Mata e estabelece normas de gestão administrativa de períodos aquisitivos e concessivas.</t>
+  </si>
+  <si>
     <t>9549</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Concede título de cidadã honorífica do município de São Lourenço da Mata à ilustríssima senhora Schamkypou Bernardo Bezerra."</t>
   </si>
   <si>
     <t>9639</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorífico do Município de São Lourenço da Mata, ao Sr. Fábio Bernardino da Silva.</t>
   </si>
   <si>
     <t>9640</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário do município de São Lourenço da Mata ao excelentíssimo senhor João Vitor Rodrigues Loureiro.</t>
   </si>
   <si>
     <t>9641</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Honorária do Município de São Lourenço da Mata À Excelentíssima Senhora Raquel Teixeira Lyra Lucena.</t>
   </si>
   <si>
+    <t>9951</t>
+  </si>
+  <si>
+    <t>CFOFFC - Comissão de Finanças, Orçamento, Fiscalização Financeira e Controle</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o julgamento das contas do Prefeito do Município de São Lourenço da Mata, relativas ao exercício financeiro de 2022, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>9952</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o julgamento das contas do Prefeito do Município de São Lourenço da Mata, relativas ao exercício financeiro de 2023, e dá outras providências.</t>
+  </si>
+  <si>
     <t>9542</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9542/projeto_de_lei_complementar_001-2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação do piso salarial dos profissionais do magistério da rede pública municipal de São Lourenço da Mata/PE, estabelece critérios para sua atualização e dá outras providências.</t>
   </si>
   <si>
+    <t>9947</t>
+  </si>
+  <si>
+    <t>Altera os artigos 251, 254 e 256 da lei complementar no 001/2025, que dispõe sobre a atualização do código de obras e edificações do município de São Lourenço da Mata, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>9988</t>
+  </si>
+  <si>
+    <t>Revoga expressamente inciso VI do art. 289 da Lei Complementar no 003, de 2022 (Código Tributário Municipal).</t>
+  </si>
+  <si>
     <t>9651</t>
   </si>
   <si>
     <t>EMMOD</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
     <t>CCJR - Comissão de Constituição, Justiça e Redação</t>
   </si>
   <si>
     <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9651/01_-_emenda_modificativa_ref._plo_115-2025.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Projeto de Lei nº 115/2025.</t>
+  </si>
+  <si>
+    <t>9862</t>
+  </si>
+  <si>
+    <t>VETO</t>
+  </si>
+  <si>
+    <t>Veto</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9862/veto_1-2026.pdf</t>
+  </si>
+  <si>
+    <t>Veto Total ao Projeto de Lei nº 115/2025, de autoria do Vereador Ricardo Pereira Pontes – Ricardo de Gulu, que institui, no âmbito do Município de São Lourenço da Mata, a “Olimpíada Municipal do Conhecimento”, destinada aos alunos da rede pública de ensino, e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -2497,62 +5237,63 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9550/req-0001-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9551/req-0002-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9552/req-0003-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9553/req-0004-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9554/req-0005-2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9555/req-0006-2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9556/req-0007-2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9557/req-0008-2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9558/req-0009-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9559/req-0010-2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9560/req-0011-2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9561/req-0012-2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9562/req-0013-2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9563/req-0014-2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9564/req-0015-2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9565/req-0016-2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9566/req-0017-2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9567/req-0018-2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9568/req-0019-2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9569/req-0020-2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9570/req-0021-2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9571/req-0022-2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9572/req-0023-2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9573/req-0024-2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9574/req-0025-2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9575/req-0026-2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9576/req-0027-2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9577/req-0028-2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9578/req-0029-2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9579/req-0030-2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9580/req-0031-2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9581/req-0032-2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9582/req-0033-2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9583/req-0034-2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9588/req-0035-2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9589/req-0036-2026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9590/req-0037-2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9591/req-0038-2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9592/req-0039-2026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9593/req-0040-2026.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9594/req-0041-2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9595/req-0042-2026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9596/req-0043-2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9597/req-0044-2026.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9598/req-0045-2026.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9599/req-0046-2026.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9600/req-0047-2026.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9601/req-0048-2026.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9602/req-0049-2026.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9603/req-0050-2026.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9604/req-0051-2026.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9605/req-0052-2026.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9606/req-0053-2026.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9607/req-0054-2026.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9608/req-0055-2026.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9609/req-0056-2026.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9610/req-0057-2026.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9611/req-0058-2026.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9612/req-0059-2026.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9613/req-0060-2026.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9614/req-0061-2026.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9615/req-0062-2026.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9616/req-0063-2026.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9617/req-0064-2026.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9618/req-0065-2026.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9689/req-0066-2026.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9622/req-0070-2026.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9623/req-0071-2026.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9624/req-0072-2026.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9625/req-0073-2026.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9626/req-0074-2026.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9627/req-0075-2026.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9628/req-0076-2026.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9629/req-0077-2026.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9630/req-0078-2026.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9631/req-0079-2026.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9632/req-0080-2026.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9634/req-0082-2026.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9637/req-0085-2026.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9638/req-0086-2026.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9647/req-0087-2026.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9648/req-0088-2026.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9649/req-0089-2026.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9650/req-0090-2026.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9747/parecer_previo_contas_2022.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9748/parecer_previo_contas_2023.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9716/projeto_de_lei_017-2026.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9717/projeto_de_lei_ordinaria_018-2026.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9718/projeto_de_lei_ordinaria_019-2026.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9719/projeto_de_lei_ordinaria_020-2026.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9720/projeto_de_lei_ordinaria_021-2026.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9722/projeto_de_lei_ordinaria_023-2026.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9723/projeto_de_lei_ordinaria_024-2026.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9587/projeto_de_resolucao_001-2026.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9542/projeto_de_lei_complementar_001-2026.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9651/01_-_emenda_modificativa_ref._plo_115-2025.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9550/req-0001-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9551/req-0002-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9552/req-0003-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9553/req-0004-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9554/req-0005-2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9555/req-0006-2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9556/req-0007-2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9557/req-0008-2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9558/req-0009-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9559/req-0010-2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9560/req-0011-2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9561/req-0012-2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9562/req-0013-2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9563/req-0014-2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9564/req-0015-2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9565/req-0016-2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9566/req-0017-2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9567/req-0018-2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9568/req-0019-2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9569/req-0020-2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9570/req-0021-2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9571/req-0022-2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9572/req-0023-2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9573/req-0024-2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9574/req-0025-2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9575/req-0026-2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9576/req-0027-2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9577/req-0028-2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9578/req-0029-2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9579/req-0030-2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9580/req-0031-2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9581/req-0032-2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9582/req-0033-2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9583/req-0034-2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9588/req-0035-2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9589/req-0036-2026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9590/req-0037-2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9591/req-0038-2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9592/req-0039-2026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9593/req-0040-2026.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9594/req-0041-2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9595/req-0042-2026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9596/req-0043-2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9597/req-0044-2026.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9598/req-0045-2026.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9599/req-0046-2026.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9600/req-0047-2026.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9601/req-0048-2026.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9602/req-0049-2026.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9603/req-0050-2026.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9604/req-0051-2026.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9605/req-0052-2026.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9606/req-0053-2026.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9607/req-0054-2026.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9608/req-0055-2026.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9609/req-0056-2026.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9610/req-0057-2026.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9611/req-0058-2026.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9612/req-0059-2026.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9613/req-0060-2026.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9614/req-0061-2026.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9615/req-0062-2026.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9616/req-0063-2026.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9617/req-0064-2026.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9618/req-0065-2026.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9689/req-0066-2026.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9622/req-0070-2026.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9623/req-0071-2026.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9624/req-0072-2026.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9625/req-0073-2026.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9626/req-0074-2026.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9627/req-0075-2026.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9628/req-0076-2026.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9629/req-0077-2026.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9630/req-0078-2026.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9631/req-0079-2026.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9632/req-0080-2026.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9634/req-0082-2026.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9636/req-0084-2026.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9637/req-0085-2026.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9638/req-0086-2026.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9647/req-0087-2026.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9648/req-0088-2026.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9649/req-0089-2026.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9650/req-0090-2026.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9657/req-0096-2026.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9658/req-0097-2026.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9659/req-0098-2026.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9660/req-0099-2026.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9661/req-0100-2026.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9668/req-0107-2026.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9676/req-0115-2026.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9677/req-0116-2026.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9678/req-0117-2026.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9679/req-0118-2026.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9680/req-0119-2026.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9690/req-0120-2026.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9691/req-0121-2026.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9692/req-0122-2026.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9693/req-0123-2026.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9694/req-0124-2026.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9695/req-0125-2026.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9696/req-0126-2026.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9697/req-0127-2026.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9698/req-0128-2026.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9699/req-0129-2026.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9700/req-0130-2026.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9701/req-0131-2026.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9702/req-0132-2026.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9703/req-0134-2026.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9704/req-0135-2026.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9705/req-0136-2026.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9706/req-0137-2026.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9707/req-0138-2026.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9708/req-0139-2026.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9709/req-0140-2026.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9710/req-0141-2026.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9711/req-0142-2026.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9712/req-0143-2026.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9713/req-0144-2026.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9725/req-0145-2026.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9726/req-0146-2026.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9727/req-0147-2026.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9728/req-0148-2026.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9729/req-0149-2026.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9730/req-0150-2026.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9731/req-0151-2026.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9732/req-0152-2026.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9733/req-0153-2026.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9734/req-0154-2026.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9735/req-0155-2026.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9736/req-0156-2026.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9737/req-0157-2026.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9738/req-0158-2026.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9739/req-0159-2026.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9740/req-0160-2026.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9741/req-0161-2026.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9742/req-0162-2026.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9743/req-0163-2026.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9744/req-0164-2026.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9745/req-0165-2026.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9746/req-0166-2026.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9797/req-0167-2026.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9749/req-0168-2026.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9750/req-0169-2026.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9751/req-0170-2026.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9752/req-0171-2026.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9753/req-0172-2026.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9754/req-0173-2026.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9755/req-0174-2026.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9756/req-0175-2026.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9757/req-0176-2026.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9758/req-0177-2026.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9759/req-0179-2026.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9760/req-0179-2026.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9761/req-0180-2026.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9762/req-0181-2026.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9763/req-0182-2026.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9764/req-0183-2026.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9765/req-0184-2026.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9766/req-0185-2026.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9767/req-0186-2026.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9800/req-0187-2026.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9771/req-0188-2026.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9772/req-0189-2026.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9773/req-0190-2026.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9774/req-0191-2026.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9775/req-0192-2026.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9776/req-0193-2026.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9777/req-0194-2026.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9778/req-0195-2026.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9779/req-0196-2026.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9780/req-0197-2026.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9781/req-0198-2026.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9782/req-0199-2026.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9783/req-0200-2026.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9784/req-0201-2026.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9785/req-0202-2026.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9786/req-0203-2026.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9787/req-0204-2026.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9788/req-0205-2026.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9789/req-0206-2026.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9790/req-0207-2026.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9793/req-0210-2026.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9798/req-0211-2026.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9799/req-0212-2026.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9842/req-0213-2026.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9810/req-0219-2026.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9811/req-0220-2026.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9812/req-0221-2026.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9813/req-0222-2026.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9814/req-0223-2026.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9839/req-0248-2026.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9840/req-0249-2026.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9843/req-0251-2026.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9844/req-0252-2026.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9845/req-0253-2026.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9846/req-0254-2026.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9847/req-0255-2026.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9848/req-0256-2026.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9849/req-0257-2026.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9850/req-0258-2026.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9851/req-0259-2026.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9854/req-0260-2026.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9855/req-0261-2026.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9856/req-0262-2026.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9857/req-0263-2026.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9887/req-0290-2026.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9747/parecer_previo_contas_2022.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9748/parecer_previo_contas_2023.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9547/projeto_de_lei_ordinaria_003-2026.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9548/projeto_de_lei_ordinaria_004-2026.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9584/projeto_de_lei_ordinaria_005-2026.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9642/projeto_de_lei_ordinaria_008-2026.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9643/projeto_de_lei_ordinaria_009-2026.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9644/projeto_de_lei_ordinaria_010-2026.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9716/projeto_de_lei_017-2026.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9717/projeto_de_lei_ordinaria_018-2026.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9718/projeto_de_lei_ordinaria_019-2026.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9719/projeto_de_lei_ordinaria_020-2026.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9720/projeto_de_lei_ordinaria_021-2026.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9722/projeto_de_lei_ordinaria_023-2026.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9723/projeto_de_lei_ordinaria_024-2026.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9724/projeto_de_lei_ordinaria_025-2026.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9768/projeto_de_lei_ordinaria_026-2026.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9769/projeto_de_lei_ordinaria_027-2026.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9770/projeto_de_lei_ordinaria_028-2026.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9794/projeto_de_lei_ordinaria_029-2026.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9795/projeto_de_lei_ordinaria_030-2026.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9796/projeto_de_lei_ordinaria_031-2026.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9801/projeto_de_lei_ordinaria_032-2026.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9802/projeto_de_lei_ordinaria_033-2026.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9803/projeto_de_lei_ordinaria_034-2026.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9804/projeto_de_lei_ordinaria_035-2026.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9852/projeto_de_lei_ordinaria_036-2026.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9860/projeto_de_lei_ordinaria_038-2026.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9923/projeto_de_lei_ordinaria_040-2026.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9587/projeto_de_resolucao_001-2026.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9853/projeto_de_resolucao_02-2026.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9542/projeto_de_lei_complementar_001-2026.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9651/01_-_emenda_modificativa_ref._plo_115-2025.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodamata.pe.leg.br/media/sapl/public/materialegislativa/2026/9862/veto_1-2026.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H200"/>
+  <dimension ref="A1:H463"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="40.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="216.5703125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="125.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
@@ -4721,3038 +7462,9873 @@
       </c>
       <c r="H84" t="s">
         <v>352</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
         <v>353</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
         <v>354</v>
       </c>
       <c r="D85" t="s">
         <v>11</v>
       </c>
       <c r="E85" t="s">
         <v>12</v>
       </c>
       <c r="F85" t="s">
         <v>351</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>290</v>
+        <v>355</v>
       </c>
       <c r="H85" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="D86" t="s">
         <v>11</v>
       </c>
       <c r="E86" t="s">
         <v>12</v>
       </c>
       <c r="F86" t="s">
         <v>136</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="H86" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="D87" t="s">
         <v>11</v>
       </c>
       <c r="E87" t="s">
         <v>12</v>
       </c>
       <c r="F87" t="s">
         <v>136</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="H87" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="D88" t="s">
         <v>11</v>
       </c>
       <c r="E88" t="s">
         <v>12</v>
       </c>
       <c r="F88" t="s">
         <v>123</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="H88" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="D89" t="s">
         <v>11</v>
       </c>
       <c r="E89" t="s">
         <v>12</v>
       </c>
       <c r="F89" t="s">
         <v>123</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="H89" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="D90" t="s">
         <v>11</v>
       </c>
       <c r="E90" t="s">
         <v>12</v>
       </c>
       <c r="F90" t="s">
         <v>123</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="H90" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="D91" t="s">
         <v>11</v>
       </c>
       <c r="E91" t="s">
         <v>12</v>
       </c>
       <c r="F91" t="s">
         <v>123</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="H91" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="D92" t="s">
         <v>11</v>
       </c>
       <c r="E92" t="s">
         <v>12</v>
       </c>
       <c r="F92" t="s">
         <v>13</v>
       </c>
       <c r="G92" s="1" t="s">
         <v>290</v>
       </c>
       <c r="H92" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="D93" t="s">
         <v>11</v>
       </c>
       <c r="E93" t="s">
         <v>12</v>
       </c>
       <c r="F93" t="s">
         <v>13</v>
       </c>
       <c r="G93" s="1" t="s">
         <v>290</v>
       </c>
       <c r="H93" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="D94" t="s">
         <v>11</v>
       </c>
       <c r="E94" t="s">
         <v>12</v>
       </c>
       <c r="F94" t="s">
         <v>13</v>
       </c>
       <c r="G94" s="1" t="s">
         <v>290</v>
       </c>
       <c r="H94" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="D95" t="s">
         <v>11</v>
       </c>
       <c r="E95" t="s">
         <v>12</v>
       </c>
       <c r="F95" t="s">
         <v>13</v>
       </c>
       <c r="G95" s="1" t="s">
         <v>290</v>
       </c>
       <c r="H95" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="D96" t="s">
         <v>11</v>
       </c>
       <c r="E96" t="s">
         <v>12</v>
       </c>
       <c r="F96" t="s">
         <v>13</v>
       </c>
       <c r="G96" s="1" t="s">
         <v>290</v>
       </c>
       <c r="H96" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="B97" t="s">
         <v>9</v>
       </c>
       <c r="C97" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="D97" t="s">
         <v>11</v>
       </c>
       <c r="E97" t="s">
         <v>12</v>
       </c>
       <c r="F97" t="s">
         <v>72</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>290</v>
+        <v>398</v>
       </c>
       <c r="H97" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="D98" t="s">
         <v>11</v>
       </c>
       <c r="E98" t="s">
         <v>12</v>
       </c>
       <c r="F98" t="s">
         <v>72</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>290</v>
+        <v>402</v>
       </c>
       <c r="H98" t="s">
-        <v>400</v>
+        <v>403</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>401</v>
+        <v>404</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="D99" t="s">
         <v>11</v>
       </c>
       <c r="E99" t="s">
         <v>12</v>
       </c>
       <c r="F99" t="s">
         <v>72</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>290</v>
+        <v>406</v>
       </c>
       <c r="H99" t="s">
-        <v>403</v>
+        <v>407</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>404</v>
+        <v>408</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
-        <v>405</v>
+        <v>409</v>
       </c>
       <c r="D100" t="s">
         <v>11</v>
       </c>
       <c r="E100" t="s">
         <v>12</v>
       </c>
       <c r="F100" t="s">
         <v>72</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>290</v>
+        <v>410</v>
       </c>
       <c r="H100" t="s">
-        <v>406</v>
+        <v>411</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>407</v>
+        <v>412</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
-        <v>408</v>
+        <v>413</v>
       </c>
       <c r="D101" t="s">
         <v>11</v>
       </c>
       <c r="E101" t="s">
         <v>12</v>
       </c>
       <c r="F101" t="s">
         <v>72</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>290</v>
+        <v>414</v>
       </c>
       <c r="H101" t="s">
-        <v>409</v>
+        <v>415</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>410</v>
+        <v>416</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
-        <v>411</v>
+        <v>417</v>
       </c>
       <c r="D102" t="s">
         <v>11</v>
       </c>
       <c r="E102" t="s">
         <v>12</v>
       </c>
       <c r="F102" t="s">
         <v>34</v>
       </c>
       <c r="G102" s="1" t="s">
         <v>290</v>
       </c>
       <c r="H102" t="s">
-        <v>412</v>
+        <v>418</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>413</v>
+        <v>419</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
-        <v>414</v>
+        <v>420</v>
       </c>
       <c r="D103" t="s">
         <v>11</v>
       </c>
       <c r="E103" t="s">
         <v>12</v>
       </c>
       <c r="F103" t="s">
         <v>34</v>
       </c>
       <c r="G103" s="1" t="s">
         <v>290</v>
       </c>
       <c r="H103" t="s">
-        <v>415</v>
+        <v>421</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>416</v>
+        <v>422</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
       <c r="D104" t="s">
         <v>11</v>
       </c>
       <c r="E104" t="s">
         <v>12</v>
       </c>
       <c r="F104" t="s">
         <v>34</v>
       </c>
       <c r="G104" s="1" t="s">
         <v>290</v>
       </c>
       <c r="H104" t="s">
-        <v>418</v>
+        <v>424</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>419</v>
+        <v>425</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
-        <v>420</v>
+        <v>426</v>
       </c>
       <c r="D105" t="s">
         <v>11</v>
       </c>
       <c r="E105" t="s">
         <v>12</v>
       </c>
       <c r="F105" t="s">
         <v>34</v>
       </c>
       <c r="G105" s="1" t="s">
         <v>290</v>
       </c>
       <c r="H105" t="s">
-        <v>421</v>
+        <v>427</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>422</v>
+        <v>428</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
-        <v>423</v>
+        <v>429</v>
       </c>
       <c r="D106" t="s">
         <v>11</v>
       </c>
       <c r="E106" t="s">
         <v>12</v>
       </c>
       <c r="F106" t="s">
         <v>34</v>
       </c>
       <c r="G106" s="1" t="s">
         <v>290</v>
       </c>
       <c r="H106" t="s">
-        <v>424</v>
+        <v>430</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>425</v>
+        <v>431</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
-        <v>426</v>
+        <v>432</v>
       </c>
       <c r="D107" t="s">
         <v>11</v>
       </c>
       <c r="E107" t="s">
         <v>12</v>
       </c>
       <c r="F107" t="s">
         <v>55</v>
       </c>
       <c r="G107" s="1" t="s">
         <v>290</v>
       </c>
       <c r="H107" t="s">
-        <v>427</v>
+        <v>433</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>428</v>
+        <v>434</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
-        <v>429</v>
+        <v>435</v>
       </c>
       <c r="D108" t="s">
         <v>11</v>
       </c>
       <c r="E108" t="s">
         <v>12</v>
       </c>
       <c r="F108" t="s">
         <v>55</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>290</v>
+        <v>436</v>
       </c>
       <c r="H108" t="s">
-        <v>430</v>
+        <v>437</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>431</v>
+        <v>438</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
-        <v>432</v>
+        <v>439</v>
       </c>
       <c r="D109" t="s">
         <v>11</v>
       </c>
       <c r="E109" t="s">
         <v>12</v>
       </c>
       <c r="F109" t="s">
         <v>55</v>
       </c>
       <c r="G109" s="1" t="s">
         <v>290</v>
       </c>
       <c r="H109" t="s">
-        <v>433</v>
+        <v>440</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>434</v>
+        <v>441</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
-        <v>435</v>
+        <v>442</v>
       </c>
       <c r="D110" t="s">
         <v>11</v>
       </c>
       <c r="E110" t="s">
         <v>12</v>
       </c>
       <c r="F110" t="s">
         <v>55</v>
       </c>
       <c r="G110" s="1" t="s">
         <v>290</v>
       </c>
       <c r="H110" t="s">
-        <v>436</v>
+        <v>443</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>437</v>
+        <v>444</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
-        <v>438</v>
+        <v>445</v>
       </c>
       <c r="D111" t="s">
         <v>11</v>
       </c>
       <c r="E111" t="s">
         <v>12</v>
       </c>
       <c r="F111" t="s">
         <v>55</v>
       </c>
       <c r="G111" s="1" t="s">
         <v>290</v>
       </c>
       <c r="H111" t="s">
-        <v>439</v>
+        <v>446</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>440</v>
+        <v>447</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
-        <v>441</v>
+        <v>448</v>
       </c>
       <c r="D112" t="s">
         <v>11</v>
       </c>
       <c r="E112" t="s">
         <v>12</v>
       </c>
       <c r="F112" t="s">
         <v>114</v>
       </c>
       <c r="G112" s="1" t="s">
         <v>290</v>
       </c>
       <c r="H112" t="s">
-        <v>442</v>
+        <v>449</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>443</v>
+        <v>450</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
-        <v>444</v>
+        <v>451</v>
       </c>
       <c r="D113" t="s">
         <v>11</v>
       </c>
       <c r="E113" t="s">
         <v>12</v>
       </c>
       <c r="F113" t="s">
         <v>114</v>
       </c>
       <c r="G113" s="1" t="s">
         <v>290</v>
       </c>
       <c r="H113" t="s">
-        <v>445</v>
+        <v>452</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>446</v>
+        <v>453</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
-        <v>447</v>
+        <v>454</v>
       </c>
       <c r="D114" t="s">
         <v>11</v>
       </c>
       <c r="E114" t="s">
         <v>12</v>
       </c>
       <c r="F114" t="s">
         <v>114</v>
       </c>
       <c r="G114" s="1" t="s">
         <v>290</v>
       </c>
       <c r="H114" t="s">
-        <v>448</v>
+        <v>455</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>449</v>
+        <v>456</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
-        <v>450</v>
+        <v>457</v>
       </c>
       <c r="D115" t="s">
         <v>11</v>
       </c>
       <c r="E115" t="s">
         <v>12</v>
       </c>
       <c r="F115" t="s">
         <v>114</v>
       </c>
       <c r="G115" s="1" t="s">
         <v>290</v>
       </c>
       <c r="H115" t="s">
-        <v>451</v>
+        <v>458</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>452</v>
+        <v>459</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
-        <v>453</v>
+        <v>460</v>
       </c>
       <c r="D116" t="s">
         <v>11</v>
       </c>
       <c r="E116" t="s">
         <v>12</v>
       </c>
       <c r="F116" t="s">
         <v>153</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>290</v>
+        <v>461</v>
       </c>
       <c r="H116" t="s">
-        <v>454</v>
+        <v>462</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>455</v>
+        <v>463</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
-        <v>456</v>
+        <v>464</v>
       </c>
       <c r="D117" t="s">
         <v>11</v>
       </c>
       <c r="E117" t="s">
         <v>12</v>
       </c>
       <c r="F117" t="s">
         <v>153</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>290</v>
+        <v>465</v>
       </c>
       <c r="H117" t="s">
-        <v>457</v>
+        <v>466</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>458</v>
+        <v>467</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
-        <v>459</v>
+        <v>468</v>
       </c>
       <c r="D118" t="s">
         <v>11</v>
       </c>
       <c r="E118" t="s">
         <v>12</v>
       </c>
       <c r="F118" t="s">
         <v>136</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>290</v>
+        <v>469</v>
       </c>
       <c r="H118" t="s">
-        <v>460</v>
+        <v>470</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>461</v>
+        <v>471</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="D119" t="s">
         <v>11</v>
       </c>
       <c r="E119" t="s">
         <v>12</v>
       </c>
       <c r="F119" t="s">
         <v>123</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>290</v>
+        <v>473</v>
       </c>
       <c r="H119" t="s">
-        <v>463</v>
+        <v>474</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>464</v>
+        <v>475</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
-        <v>465</v>
+        <v>476</v>
       </c>
       <c r="D120" t="s">
         <v>11</v>
       </c>
       <c r="E120" t="s">
         <v>12</v>
       </c>
       <c r="F120" t="s">
         <v>178</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>290</v>
+        <v>477</v>
       </c>
       <c r="H120" t="s">
-        <v>466</v>
+        <v>478</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>467</v>
+        <v>479</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
-        <v>468</v>
+        <v>480</v>
       </c>
       <c r="D121" t="s">
         <v>11</v>
       </c>
       <c r="E121" t="s">
         <v>12</v>
       </c>
       <c r="F121" t="s">
         <v>13</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>290</v>
+        <v>481</v>
       </c>
       <c r="H121" t="s">
-        <v>469</v>
+        <v>482</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>470</v>
+        <v>483</v>
       </c>
       <c r="B122" t="s">
         <v>9</v>
       </c>
       <c r="C122" t="s">
-        <v>471</v>
+        <v>484</v>
       </c>
       <c r="D122" t="s">
         <v>11</v>
       </c>
       <c r="E122" t="s">
         <v>12</v>
       </c>
       <c r="F122" t="s">
         <v>13</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>290</v>
+        <v>485</v>
       </c>
       <c r="H122" t="s">
-        <v>472</v>
+        <v>486</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>473</v>
+        <v>487</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
-        <v>474</v>
+        <v>488</v>
       </c>
       <c r="D123" t="s">
         <v>11</v>
       </c>
       <c r="E123" t="s">
         <v>12</v>
       </c>
       <c r="F123" t="s">
         <v>13</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>290</v>
+        <v>489</v>
       </c>
       <c r="H123" t="s">
-        <v>475</v>
+        <v>490</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>476</v>
+        <v>491</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
-        <v>477</v>
+        <v>492</v>
       </c>
       <c r="D124" t="s">
         <v>11</v>
       </c>
       <c r="E124" t="s">
         <v>12</v>
       </c>
       <c r="F124" t="s">
         <v>13</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>290</v>
+        <v>493</v>
       </c>
       <c r="H124" t="s">
-        <v>478</v>
+        <v>494</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>479</v>
+        <v>495</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
-        <v>480</v>
+        <v>496</v>
       </c>
       <c r="D125" t="s">
         <v>11</v>
       </c>
       <c r="E125" t="s">
         <v>12</v>
       </c>
       <c r="F125" t="s">
         <v>13</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>290</v>
+        <v>497</v>
       </c>
       <c r="H125" t="s">
-        <v>481</v>
+        <v>498</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>482</v>
+        <v>499</v>
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="C126" t="s">
-        <v>483</v>
+        <v>500</v>
       </c>
       <c r="D126" t="s">
         <v>11</v>
       </c>
       <c r="E126" t="s">
         <v>12</v>
       </c>
       <c r="F126" t="s">
         <v>34</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>290</v>
+        <v>501</v>
       </c>
       <c r="H126" t="s">
-        <v>484</v>
+        <v>502</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>485</v>
+        <v>503</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
-        <v>486</v>
+        <v>504</v>
       </c>
       <c r="D127" t="s">
         <v>11</v>
       </c>
       <c r="E127" t="s">
         <v>12</v>
       </c>
       <c r="F127" t="s">
         <v>34</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>290</v>
+        <v>505</v>
       </c>
       <c r="H127" t="s">
-        <v>487</v>
+        <v>506</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>488</v>
+        <v>507</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
-        <v>489</v>
+        <v>508</v>
       </c>
       <c r="D128" t="s">
         <v>11</v>
       </c>
       <c r="E128" t="s">
         <v>12</v>
       </c>
       <c r="F128" t="s">
         <v>34</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>290</v>
+        <v>509</v>
       </c>
       <c r="H128" t="s">
-        <v>490</v>
+        <v>510</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>491</v>
+        <v>511</v>
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
-        <v>492</v>
+        <v>512</v>
       </c>
       <c r="D129" t="s">
         <v>11</v>
       </c>
       <c r="E129" t="s">
         <v>12</v>
       </c>
       <c r="F129" t="s">
         <v>34</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>290</v>
+        <v>513</v>
       </c>
       <c r="H129" t="s">
-        <v>493</v>
+        <v>514</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>494</v>
+        <v>515</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
-        <v>495</v>
+        <v>516</v>
       </c>
       <c r="D130" t="s">
         <v>11</v>
       </c>
       <c r="E130" t="s">
         <v>12</v>
       </c>
       <c r="F130" t="s">
         <v>34</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>290</v>
+        <v>517</v>
       </c>
       <c r="H130" t="s">
-        <v>496</v>
+        <v>518</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>497</v>
+        <v>519</v>
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131" t="s">
-        <v>498</v>
+        <v>520</v>
       </c>
       <c r="D131" t="s">
         <v>11</v>
       </c>
       <c r="E131" t="s">
         <v>12</v>
       </c>
       <c r="F131" t="s">
         <v>93</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>290</v>
+        <v>521</v>
       </c>
       <c r="H131" t="s">
-        <v>499</v>
+        <v>522</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>500</v>
+        <v>523</v>
       </c>
       <c r="B132" t="s">
         <v>9</v>
       </c>
       <c r="C132" t="s">
-        <v>501</v>
+        <v>524</v>
       </c>
       <c r="D132" t="s">
         <v>11</v>
       </c>
       <c r="E132" t="s">
         <v>12</v>
       </c>
       <c r="F132" t="s">
         <v>93</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>290</v>
+        <v>525</v>
       </c>
       <c r="H132" t="s">
-        <v>502</v>
+        <v>526</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>503</v>
+        <v>527</v>
       </c>
       <c r="B133" t="s">
         <v>9</v>
       </c>
       <c r="C133" t="s">
-        <v>504</v>
+        <v>528</v>
       </c>
       <c r="D133" t="s">
         <v>11</v>
       </c>
       <c r="E133" t="s">
         <v>12</v>
       </c>
       <c r="F133" t="s">
         <v>93</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>290</v>
+        <v>529</v>
       </c>
       <c r="H133" t="s">
-        <v>505</v>
+        <v>530</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>506</v>
+        <v>531</v>
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="C134" t="s">
-        <v>507</v>
+        <v>532</v>
       </c>
       <c r="D134" t="s">
         <v>11</v>
       </c>
       <c r="E134" t="s">
         <v>12</v>
       </c>
       <c r="F134" t="s">
         <v>93</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>290</v>
+        <v>533</v>
       </c>
       <c r="H134" t="s">
-        <v>508</v>
+        <v>534</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>509</v>
+        <v>535</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135" t="s">
-        <v>510</v>
+        <v>536</v>
       </c>
       <c r="D135" t="s">
         <v>11</v>
       </c>
       <c r="E135" t="s">
         <v>12</v>
       </c>
       <c r="F135" t="s">
         <v>72</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>290</v>
+        <v>537</v>
       </c>
       <c r="H135" t="s">
-        <v>511</v>
+        <v>538</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
-        <v>512</v>
+        <v>539</v>
       </c>
       <c r="B136" t="s">
         <v>9</v>
       </c>
       <c r="C136" t="s">
-        <v>513</v>
+        <v>540</v>
       </c>
       <c r="D136" t="s">
         <v>11</v>
       </c>
       <c r="E136" t="s">
         <v>12</v>
       </c>
       <c r="F136" t="s">
         <v>72</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>290</v>
+        <v>541</v>
       </c>
       <c r="H136" t="s">
-        <v>514</v>
+        <v>542</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
-        <v>515</v>
+        <v>543</v>
       </c>
       <c r="B137" t="s">
         <v>9</v>
       </c>
       <c r="C137" t="s">
-        <v>516</v>
+        <v>544</v>
       </c>
       <c r="D137" t="s">
         <v>11</v>
       </c>
       <c r="E137" t="s">
         <v>12</v>
       </c>
       <c r="F137" t="s">
         <v>72</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>290</v>
+        <v>545</v>
       </c>
       <c r="H137" t="s">
-        <v>517</v>
+        <v>546</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
-        <v>518</v>
+        <v>547</v>
       </c>
       <c r="B138" t="s">
         <v>9</v>
       </c>
       <c r="C138" t="s">
-        <v>519</v>
+        <v>548</v>
       </c>
       <c r="D138" t="s">
         <v>11</v>
       </c>
       <c r="E138" t="s">
         <v>12</v>
       </c>
       <c r="F138" t="s">
         <v>72</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>290</v>
+        <v>549</v>
       </c>
       <c r="H138" t="s">
-        <v>520</v>
+        <v>550</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
-        <v>521</v>
+        <v>551</v>
       </c>
       <c r="B139" t="s">
         <v>9</v>
       </c>
       <c r="C139" t="s">
-        <v>522</v>
+        <v>552</v>
       </c>
       <c r="D139" t="s">
         <v>11</v>
       </c>
       <c r="E139" t="s">
         <v>12</v>
       </c>
       <c r="F139" t="s">
         <v>72</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>290</v>
+        <v>553</v>
       </c>
       <c r="H139" t="s">
-        <v>523</v>
+        <v>554</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
-        <v>524</v>
+        <v>555</v>
       </c>
       <c r="B140" t="s">
         <v>9</v>
       </c>
       <c r="C140" t="s">
-        <v>525</v>
+        <v>556</v>
       </c>
       <c r="D140" t="s">
         <v>11</v>
       </c>
       <c r="E140" t="s">
         <v>12</v>
       </c>
       <c r="F140" t="s">
         <v>55</v>
       </c>
       <c r="G140" s="1" t="s">
-        <v>290</v>
+        <v>557</v>
       </c>
       <c r="H140" t="s">
-        <v>526</v>
+        <v>558</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
-        <v>527</v>
+        <v>559</v>
       </c>
       <c r="B141" t="s">
         <v>9</v>
       </c>
       <c r="C141" t="s">
-        <v>528</v>
+        <v>560</v>
       </c>
       <c r="D141" t="s">
         <v>11</v>
       </c>
       <c r="E141" t="s">
         <v>12</v>
       </c>
       <c r="F141" t="s">
         <v>55</v>
       </c>
       <c r="G141" s="1" t="s">
-        <v>290</v>
+        <v>561</v>
       </c>
       <c r="H141" t="s">
-        <v>529</v>
+        <v>562</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
-        <v>530</v>
+        <v>563</v>
       </c>
       <c r="B142" t="s">
         <v>9</v>
       </c>
       <c r="C142" t="s">
-        <v>531</v>
+        <v>564</v>
       </c>
       <c r="D142" t="s">
         <v>11</v>
       </c>
       <c r="E142" t="s">
         <v>12</v>
       </c>
       <c r="F142" t="s">
         <v>55</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>290</v>
+        <v>565</v>
       </c>
       <c r="H142" t="s">
-        <v>532</v>
+        <v>566</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
-        <v>533</v>
+        <v>567</v>
       </c>
       <c r="B143" t="s">
         <v>9</v>
       </c>
       <c r="C143" t="s">
-        <v>534</v>
+        <v>568</v>
       </c>
       <c r="D143" t="s">
         <v>11</v>
       </c>
       <c r="E143" t="s">
         <v>12</v>
       </c>
       <c r="F143" t="s">
         <v>55</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>290</v>
+        <v>569</v>
       </c>
       <c r="H143" t="s">
-        <v>535</v>
+        <v>570</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
-        <v>536</v>
+        <v>571</v>
       </c>
       <c r="B144" t="s">
         <v>9</v>
       </c>
       <c r="C144" t="s">
-        <v>537</v>
+        <v>572</v>
       </c>
       <c r="D144" t="s">
         <v>11</v>
       </c>
       <c r="E144" t="s">
         <v>12</v>
       </c>
       <c r="F144" t="s">
         <v>55</v>
       </c>
       <c r="G144" s="1" t="s">
-        <v>290</v>
+        <v>573</v>
       </c>
       <c r="H144" t="s">
-        <v>538</v>
+        <v>574</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
-        <v>539</v>
+        <v>575</v>
       </c>
       <c r="B145" t="s">
         <v>9</v>
       </c>
       <c r="C145" t="s">
-        <v>540</v>
+        <v>576</v>
       </c>
       <c r="D145" t="s">
         <v>11</v>
       </c>
       <c r="E145" t="s">
         <v>12</v>
       </c>
       <c r="F145" t="s">
         <v>13</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>290</v>
+        <v>577</v>
       </c>
       <c r="H145" t="s">
-        <v>541</v>
+        <v>578</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
-        <v>542</v>
+        <v>579</v>
       </c>
       <c r="B146" t="s">
         <v>9</v>
       </c>
       <c r="C146" t="s">
-        <v>543</v>
+        <v>580</v>
       </c>
       <c r="D146" t="s">
         <v>11</v>
       </c>
       <c r="E146" t="s">
         <v>12</v>
       </c>
       <c r="F146" t="s">
         <v>13</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>290</v>
+        <v>581</v>
       </c>
       <c r="H146" t="s">
-        <v>544</v>
+        <v>582</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
-        <v>545</v>
+        <v>583</v>
       </c>
       <c r="B147" t="s">
         <v>9</v>
       </c>
       <c r="C147" t="s">
-        <v>546</v>
+        <v>584</v>
       </c>
       <c r="D147" t="s">
         <v>11</v>
       </c>
       <c r="E147" t="s">
         <v>12</v>
       </c>
       <c r="F147" t="s">
         <v>13</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>290</v>
+        <v>585</v>
       </c>
       <c r="H147" t="s">
-        <v>547</v>
+        <v>586</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
-        <v>548</v>
+        <v>587</v>
       </c>
       <c r="B148" t="s">
         <v>9</v>
       </c>
       <c r="C148" t="s">
-        <v>549</v>
+        <v>588</v>
       </c>
       <c r="D148" t="s">
         <v>11</v>
       </c>
       <c r="E148" t="s">
         <v>12</v>
       </c>
       <c r="F148" t="s">
         <v>13</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>290</v>
+        <v>589</v>
       </c>
       <c r="H148" t="s">
-        <v>550</v>
+        <v>590</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
-        <v>551</v>
+        <v>591</v>
       </c>
       <c r="B149" t="s">
         <v>9</v>
       </c>
       <c r="C149" t="s">
-        <v>552</v>
+        <v>592</v>
       </c>
       <c r="D149" t="s">
         <v>11</v>
       </c>
       <c r="E149" t="s">
         <v>12</v>
       </c>
       <c r="F149" t="s">
         <v>13</v>
       </c>
       <c r="G149" s="1" t="s">
-        <v>290</v>
+        <v>593</v>
       </c>
       <c r="H149" t="s">
-        <v>553</v>
+        <v>594</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
-        <v>554</v>
+        <v>595</v>
       </c>
       <c r="B150" t="s">
         <v>9</v>
       </c>
       <c r="C150" t="s">
-        <v>555</v>
+        <v>596</v>
       </c>
       <c r="D150" t="s">
         <v>11</v>
       </c>
       <c r="E150" t="s">
         <v>12</v>
       </c>
       <c r="F150" t="s">
         <v>34</v>
       </c>
       <c r="G150" s="1" t="s">
-        <v>290</v>
+        <v>597</v>
       </c>
       <c r="H150" t="s">
-        <v>556</v>
+        <v>598</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
-        <v>557</v>
+        <v>599</v>
       </c>
       <c r="B151" t="s">
         <v>9</v>
       </c>
       <c r="C151" t="s">
-        <v>558</v>
+        <v>600</v>
       </c>
       <c r="D151" t="s">
         <v>11</v>
       </c>
       <c r="E151" t="s">
         <v>12</v>
       </c>
       <c r="F151" t="s">
         <v>34</v>
       </c>
       <c r="G151" s="1" t="s">
-        <v>290</v>
+        <v>601</v>
       </c>
       <c r="H151" t="s">
-        <v>559</v>
+        <v>602</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
-        <v>560</v>
+        <v>603</v>
       </c>
       <c r="B152" t="s">
         <v>9</v>
       </c>
       <c r="C152" t="s">
-        <v>561</v>
+        <v>604</v>
       </c>
       <c r="D152" t="s">
         <v>11</v>
       </c>
       <c r="E152" t="s">
         <v>12</v>
       </c>
       <c r="F152" t="s">
         <v>34</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>290</v>
+        <v>605</v>
       </c>
       <c r="H152" t="s">
-        <v>562</v>
+        <v>606</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
-        <v>563</v>
+        <v>607</v>
       </c>
       <c r="B153" t="s">
         <v>9</v>
       </c>
       <c r="C153" t="s">
-        <v>564</v>
+        <v>608</v>
       </c>
       <c r="D153" t="s">
         <v>11</v>
       </c>
       <c r="E153" t="s">
         <v>12</v>
       </c>
       <c r="F153" t="s">
         <v>34</v>
       </c>
       <c r="G153" s="1" t="s">
-        <v>290</v>
+        <v>609</v>
       </c>
       <c r="H153" t="s">
-        <v>565</v>
+        <v>610</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
-        <v>566</v>
+        <v>611</v>
       </c>
       <c r="B154" t="s">
         <v>9</v>
       </c>
       <c r="C154" t="s">
-        <v>567</v>
+        <v>612</v>
       </c>
       <c r="D154" t="s">
         <v>11</v>
       </c>
       <c r="E154" t="s">
         <v>12</v>
       </c>
       <c r="F154" t="s">
         <v>34</v>
       </c>
       <c r="G154" s="1" t="s">
-        <v>290</v>
+        <v>613</v>
       </c>
       <c r="H154" t="s">
-        <v>568</v>
+        <v>614</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
-        <v>569</v>
+        <v>615</v>
       </c>
       <c r="B155" t="s">
         <v>9</v>
       </c>
       <c r="C155" t="s">
-        <v>570</v>
+        <v>616</v>
       </c>
       <c r="D155" t="s">
         <v>11</v>
       </c>
       <c r="E155" t="s">
         <v>12</v>
       </c>
       <c r="F155" t="s">
         <v>93</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>290</v>
+        <v>617</v>
       </c>
       <c r="H155" t="s">
-        <v>571</v>
+        <v>618</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
-        <v>572</v>
+        <v>619</v>
       </c>
       <c r="B156" t="s">
         <v>9</v>
       </c>
       <c r="C156" t="s">
-        <v>573</v>
+        <v>620</v>
       </c>
       <c r="D156" t="s">
         <v>11</v>
       </c>
       <c r="E156" t="s">
         <v>12</v>
       </c>
       <c r="F156" t="s">
         <v>93</v>
       </c>
       <c r="G156" s="1" t="s">
-        <v>290</v>
+        <v>621</v>
       </c>
       <c r="H156" t="s">
-        <v>574</v>
+        <v>622</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
-        <v>575</v>
+        <v>623</v>
       </c>
       <c r="B157" t="s">
         <v>9</v>
       </c>
       <c r="C157" t="s">
-        <v>576</v>
+        <v>624</v>
       </c>
       <c r="D157" t="s">
         <v>11</v>
       </c>
       <c r="E157" t="s">
         <v>12</v>
       </c>
       <c r="F157" t="s">
         <v>93</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>290</v>
+        <v>625</v>
       </c>
       <c r="H157" t="s">
-        <v>577</v>
+        <v>626</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
-        <v>578</v>
+        <v>627</v>
       </c>
       <c r="B158" t="s">
         <v>9</v>
       </c>
       <c r="C158" t="s">
-        <v>579</v>
+        <v>628</v>
       </c>
       <c r="D158" t="s">
         <v>11</v>
       </c>
       <c r="E158" t="s">
         <v>12</v>
       </c>
       <c r="F158" t="s">
         <v>93</v>
       </c>
       <c r="G158" s="1" t="s">
-        <v>290</v>
+        <v>629</v>
       </c>
       <c r="H158" t="s">
-        <v>580</v>
+        <v>630</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
-        <v>581</v>
+        <v>631</v>
       </c>
       <c r="B159" t="s">
         <v>9</v>
       </c>
       <c r="C159" t="s">
-        <v>582</v>
+        <v>632</v>
       </c>
       <c r="D159" t="s">
         <v>11</v>
       </c>
       <c r="E159" t="s">
         <v>12</v>
       </c>
       <c r="F159" t="s">
         <v>93</v>
       </c>
       <c r="G159" s="1" t="s">
-        <v>290</v>
+        <v>633</v>
       </c>
       <c r="H159" t="s">
-        <v>583</v>
+        <v>634</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
-        <v>584</v>
+        <v>635</v>
       </c>
       <c r="B160" t="s">
         <v>9</v>
       </c>
       <c r="C160" t="s">
-        <v>585</v>
+        <v>636</v>
       </c>
       <c r="D160" t="s">
         <v>11</v>
       </c>
       <c r="E160" t="s">
         <v>12</v>
       </c>
       <c r="F160" t="s">
         <v>72</v>
       </c>
       <c r="G160" s="1" t="s">
-        <v>290</v>
+        <v>637</v>
       </c>
       <c r="H160" t="s">
-        <v>586</v>
+        <v>638</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
-        <v>587</v>
+        <v>639</v>
       </c>
       <c r="B161" t="s">
         <v>9</v>
       </c>
       <c r="C161" t="s">
-        <v>588</v>
+        <v>640</v>
       </c>
       <c r="D161" t="s">
         <v>11</v>
       </c>
       <c r="E161" t="s">
         <v>12</v>
       </c>
       <c r="F161" t="s">
         <v>72</v>
       </c>
       <c r="G161" s="1" t="s">
-        <v>290</v>
+        <v>641</v>
       </c>
       <c r="H161" t="s">
-        <v>589</v>
+        <v>642</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
-        <v>590</v>
+        <v>643</v>
       </c>
       <c r="B162" t="s">
         <v>9</v>
       </c>
       <c r="C162" t="s">
-        <v>591</v>
+        <v>644</v>
       </c>
       <c r="D162" t="s">
         <v>11</v>
       </c>
       <c r="E162" t="s">
         <v>12</v>
       </c>
       <c r="F162" t="s">
         <v>72</v>
       </c>
       <c r="G162" s="1" t="s">
-        <v>290</v>
+        <v>645</v>
       </c>
       <c r="H162" t="s">
-        <v>592</v>
+        <v>646</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
-        <v>593</v>
+        <v>647</v>
       </c>
       <c r="B163" t="s">
         <v>9</v>
       </c>
       <c r="C163" t="s">
-        <v>594</v>
+        <v>648</v>
       </c>
       <c r="D163" t="s">
         <v>11</v>
       </c>
       <c r="E163" t="s">
         <v>12</v>
       </c>
       <c r="F163" t="s">
         <v>72</v>
       </c>
       <c r="G163" s="1" t="s">
-        <v>290</v>
+        <v>649</v>
       </c>
       <c r="H163" t="s">
-        <v>595</v>
+        <v>650</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
-        <v>596</v>
+        <v>651</v>
       </c>
       <c r="B164" t="s">
         <v>9</v>
       </c>
       <c r="C164" t="s">
-        <v>597</v>
+        <v>652</v>
       </c>
       <c r="D164" t="s">
         <v>11</v>
       </c>
       <c r="E164" t="s">
         <v>12</v>
       </c>
       <c r="F164" t="s">
         <v>72</v>
       </c>
       <c r="G164" s="1" t="s">
-        <v>290</v>
+        <v>653</v>
       </c>
       <c r="H164" t="s">
-        <v>598</v>
+        <v>654</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
-        <v>599</v>
+        <v>655</v>
       </c>
       <c r="B165" t="s">
         <v>9</v>
       </c>
       <c r="C165" t="s">
-        <v>600</v>
+        <v>656</v>
       </c>
       <c r="D165" t="s">
         <v>11</v>
       </c>
       <c r="E165" t="s">
         <v>12</v>
       </c>
       <c r="F165" t="s">
         <v>178</v>
       </c>
       <c r="G165" s="1" t="s">
-        <v>290</v>
+        <v>657</v>
       </c>
       <c r="H165" t="s">
-        <v>601</v>
+        <v>658</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
-        <v>602</v>
+        <v>659</v>
       </c>
       <c r="B166" t="s">
         <v>9</v>
       </c>
       <c r="C166" t="s">
-        <v>603</v>
+        <v>660</v>
       </c>
       <c r="D166" t="s">
         <v>11</v>
       </c>
       <c r="E166" t="s">
         <v>12</v>
       </c>
       <c r="F166" t="s">
-        <v>604</v>
+        <v>661</v>
       </c>
       <c r="G166" s="1" t="s">
-        <v>290</v>
+        <v>662</v>
       </c>
       <c r="H166" t="s">
-        <v>605</v>
+        <v>663</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
-        <v>606</v>
+        <v>664</v>
       </c>
       <c r="B167" t="s">
         <v>9</v>
       </c>
       <c r="C167" t="s">
-        <v>10</v>
+        <v>665</v>
       </c>
       <c r="D167" t="s">
-        <v>607</v>
+        <v>11</v>
       </c>
       <c r="E167" t="s">
-        <v>608</v>
+        <v>12</v>
       </c>
       <c r="F167" t="s">
-        <v>609</v>
+        <v>666</v>
       </c>
       <c r="G167" s="1" t="s">
-        <v>610</v>
+        <v>667</v>
       </c>
       <c r="H167" t="s">
-        <v>611</v>
+        <v>668</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
-        <v>612</v>
+        <v>669</v>
       </c>
       <c r="B168" t="s">
         <v>9</v>
       </c>
       <c r="C168" t="s">
-        <v>17</v>
+        <v>670</v>
       </c>
       <c r="D168" t="s">
-        <v>607</v>
+        <v>11</v>
       </c>
       <c r="E168" t="s">
-        <v>608</v>
+        <v>12</v>
       </c>
       <c r="F168" t="s">
-        <v>609</v>
+        <v>13</v>
       </c>
       <c r="G168" s="1" t="s">
-        <v>613</v>
+        <v>671</v>
       </c>
       <c r="H168" t="s">
-        <v>614</v>
+        <v>672</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
-        <v>615</v>
+        <v>673</v>
       </c>
       <c r="B169" t="s">
         <v>9</v>
       </c>
       <c r="C169" t="s">
-        <v>10</v>
+        <v>674</v>
       </c>
       <c r="D169" t="s">
-        <v>616</v>
+        <v>11</v>
       </c>
       <c r="E169" t="s">
-        <v>617</v>
+        <v>12</v>
       </c>
       <c r="F169" t="s">
-        <v>618</v>
+        <v>13</v>
       </c>
       <c r="G169" s="1" t="s">
-        <v>290</v>
+        <v>675</v>
       </c>
       <c r="H169" t="s">
-        <v>619</v>
+        <v>676</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
-        <v>620</v>
+        <v>677</v>
       </c>
       <c r="B170" t="s">
         <v>9</v>
       </c>
       <c r="C170" t="s">
-        <v>17</v>
+        <v>678</v>
       </c>
       <c r="D170" t="s">
-        <v>616</v>
+        <v>11</v>
       </c>
       <c r="E170" t="s">
-        <v>617</v>
+        <v>12</v>
+      </c>
+      <c r="F170" t="s">
+        <v>13</v>
       </c>
       <c r="G170" s="1" t="s">
-        <v>290</v>
+        <v>679</v>
       </c>
       <c r="H170" t="s">
-        <v>621</v>
+        <v>680</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
-        <v>622</v>
+        <v>681</v>
       </c>
       <c r="B171" t="s">
         <v>9</v>
       </c>
       <c r="C171" t="s">
-        <v>21</v>
+        <v>682</v>
       </c>
       <c r="D171" t="s">
-        <v>616</v>
+        <v>11</v>
       </c>
       <c r="E171" t="s">
-        <v>617</v>
+        <v>12</v>
+      </c>
+      <c r="F171" t="s">
+        <v>13</v>
       </c>
       <c r="G171" s="1" t="s">
-        <v>290</v>
+        <v>683</v>
       </c>
       <c r="H171" t="s">
-        <v>623</v>
+        <v>684</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
-        <v>624</v>
+        <v>685</v>
       </c>
       <c r="B172" t="s">
         <v>9</v>
       </c>
       <c r="C172" t="s">
-        <v>25</v>
+        <v>686</v>
       </c>
       <c r="D172" t="s">
-        <v>616</v>
+        <v>11</v>
       </c>
       <c r="E172" t="s">
-        <v>617</v>
+        <v>12</v>
       </c>
       <c r="F172" t="s">
         <v>13</v>
       </c>
       <c r="G172" s="1" t="s">
-        <v>290</v>
+        <v>687</v>
       </c>
       <c r="H172" t="s">
-        <v>625</v>
+        <v>688</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
-        <v>626</v>
+        <v>689</v>
       </c>
       <c r="B173" t="s">
         <v>9</v>
       </c>
       <c r="C173" t="s">
-        <v>29</v>
+        <v>690</v>
       </c>
       <c r="D173" t="s">
-        <v>616</v>
+        <v>11</v>
       </c>
       <c r="E173" t="s">
-        <v>617</v>
+        <v>12</v>
       </c>
       <c r="F173" t="s">
-        <v>627</v>
+        <v>34</v>
       </c>
       <c r="G173" s="1" t="s">
-        <v>290</v>
+        <v>691</v>
       </c>
       <c r="H173" t="s">
-        <v>628</v>
+        <v>692</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
-        <v>629</v>
+        <v>693</v>
       </c>
       <c r="B174" t="s">
         <v>9</v>
       </c>
       <c r="C174" t="s">
-        <v>33</v>
+        <v>694</v>
       </c>
       <c r="D174" t="s">
-        <v>616</v>
+        <v>11</v>
       </c>
       <c r="E174" t="s">
-        <v>617</v>
+        <v>12</v>
       </c>
       <c r="F174" t="s">
-        <v>153</v>
+        <v>34</v>
       </c>
       <c r="G174" s="1" t="s">
-        <v>290</v>
+        <v>695</v>
       </c>
       <c r="H174" t="s">
-        <v>630</v>
+        <v>696</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
-        <v>631</v>
+        <v>697</v>
       </c>
       <c r="B175" t="s">
         <v>9</v>
       </c>
       <c r="C175" t="s">
-        <v>38</v>
+        <v>698</v>
       </c>
       <c r="D175" t="s">
-        <v>616</v>
+        <v>11</v>
       </c>
       <c r="E175" t="s">
-        <v>617</v>
+        <v>12</v>
       </c>
       <c r="F175" t="s">
-        <v>153</v>
+        <v>34</v>
       </c>
       <c r="G175" s="1" t="s">
-        <v>290</v>
+        <v>699</v>
       </c>
       <c r="H175" t="s">
-        <v>632</v>
+        <v>700</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
-        <v>633</v>
+        <v>701</v>
       </c>
       <c r="B176" t="s">
         <v>9</v>
       </c>
       <c r="C176" t="s">
-        <v>42</v>
+        <v>702</v>
       </c>
       <c r="D176" t="s">
-        <v>616</v>
+        <v>11</v>
       </c>
       <c r="E176" t="s">
-        <v>617</v>
+        <v>12</v>
       </c>
       <c r="F176" t="s">
-        <v>634</v>
+        <v>34</v>
       </c>
       <c r="G176" s="1" t="s">
-        <v>290</v>
+        <v>703</v>
       </c>
       <c r="H176" t="s">
-        <v>635</v>
+        <v>704</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
-        <v>636</v>
+        <v>705</v>
       </c>
       <c r="B177" t="s">
         <v>9</v>
       </c>
       <c r="C177" t="s">
-        <v>46</v>
+        <v>706</v>
       </c>
       <c r="D177" t="s">
-        <v>616</v>
+        <v>11</v>
       </c>
       <c r="E177" t="s">
-        <v>617</v>
+        <v>12</v>
       </c>
       <c r="F177" t="s">
-        <v>637</v>
+        <v>178</v>
       </c>
       <c r="G177" s="1" t="s">
-        <v>290</v>
+        <v>707</v>
       </c>
       <c r="H177" t="s">
-        <v>638</v>
+        <v>708</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
-        <v>639</v>
+        <v>709</v>
       </c>
       <c r="B178" t="s">
         <v>9</v>
       </c>
       <c r="C178" t="s">
-        <v>50</v>
+        <v>710</v>
       </c>
       <c r="D178" t="s">
-        <v>616</v>
+        <v>11</v>
       </c>
       <c r="E178" t="s">
-        <v>617</v>
+        <v>12</v>
       </c>
       <c r="F178" t="s">
-        <v>604</v>
+        <v>178</v>
       </c>
       <c r="G178" s="1" t="s">
-        <v>290</v>
+        <v>711</v>
       </c>
       <c r="H178" t="s">
-        <v>640</v>
+        <v>712</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
-        <v>641</v>
+        <v>713</v>
       </c>
       <c r="B179" t="s">
         <v>9</v>
       </c>
       <c r="C179" t="s">
-        <v>54</v>
+        <v>714</v>
       </c>
       <c r="D179" t="s">
-        <v>616</v>
+        <v>11</v>
       </c>
       <c r="E179" t="s">
-        <v>617</v>
+        <v>12</v>
       </c>
       <c r="F179" t="s">
-        <v>604</v>
+        <v>178</v>
       </c>
       <c r="G179" s="1" t="s">
-        <v>290</v>
+        <v>715</v>
       </c>
       <c r="H179" t="s">
-        <v>642</v>
+        <v>716</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
-        <v>643</v>
+        <v>717</v>
       </c>
       <c r="B180" t="s">
         <v>9</v>
       </c>
       <c r="C180" t="s">
-        <v>59</v>
+        <v>718</v>
       </c>
       <c r="D180" t="s">
-        <v>616</v>
+        <v>11</v>
       </c>
       <c r="E180" t="s">
-        <v>617</v>
+        <v>12</v>
       </c>
       <c r="F180" t="s">
-        <v>136</v>
+        <v>178</v>
       </c>
       <c r="G180" s="1" t="s">
-        <v>290</v>
+        <v>719</v>
       </c>
       <c r="H180" t="s">
-        <v>644</v>
+        <v>720</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
-        <v>645</v>
+        <v>721</v>
       </c>
       <c r="B181" t="s">
         <v>9</v>
       </c>
       <c r="C181" t="s">
-        <v>63</v>
+        <v>722</v>
       </c>
       <c r="D181" t="s">
-        <v>616</v>
+        <v>11</v>
       </c>
       <c r="E181" t="s">
-        <v>617</v>
+        <v>12</v>
       </c>
       <c r="F181" t="s">
-        <v>604</v>
+        <v>178</v>
       </c>
       <c r="G181" s="1" t="s">
-        <v>290</v>
+        <v>723</v>
       </c>
       <c r="H181" t="s">
-        <v>646</v>
+        <v>724</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="s">
-        <v>647</v>
+        <v>725</v>
       </c>
       <c r="B182" t="s">
         <v>9</v>
       </c>
       <c r="C182" t="s">
-        <v>67</v>
+        <v>726</v>
       </c>
       <c r="D182" t="s">
-        <v>616</v>
+        <v>11</v>
       </c>
       <c r="E182" t="s">
-        <v>617</v>
+        <v>12</v>
       </c>
       <c r="F182" t="s">
-        <v>604</v>
+        <v>55</v>
       </c>
       <c r="G182" s="1" t="s">
-        <v>290</v>
+        <v>727</v>
       </c>
       <c r="H182" t="s">
-        <v>648</v>
+        <v>728</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" t="s">
-        <v>649</v>
+        <v>729</v>
       </c>
       <c r="B183" t="s">
         <v>9</v>
       </c>
       <c r="C183" t="s">
-        <v>71</v>
+        <v>730</v>
       </c>
       <c r="D183" t="s">
-        <v>616</v>
+        <v>11</v>
       </c>
       <c r="E183" t="s">
-        <v>617</v>
+        <v>12</v>
       </c>
       <c r="F183" t="s">
-        <v>604</v>
+        <v>55</v>
       </c>
       <c r="G183" s="1" t="s">
-        <v>290</v>
+        <v>731</v>
       </c>
       <c r="H183" t="s">
-        <v>650</v>
+        <v>732</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" t="s">
-        <v>651</v>
+        <v>733</v>
       </c>
       <c r="B184" t="s">
         <v>9</v>
       </c>
       <c r="C184" t="s">
-        <v>76</v>
+        <v>734</v>
       </c>
       <c r="D184" t="s">
-        <v>616</v>
+        <v>11</v>
       </c>
       <c r="E184" t="s">
-        <v>617</v>
+        <v>12</v>
       </c>
       <c r="F184" t="s">
-        <v>604</v>
+        <v>55</v>
       </c>
       <c r="G184" s="1" t="s">
-        <v>290</v>
+        <v>735</v>
       </c>
       <c r="H184" t="s">
-        <v>652</v>
+        <v>736</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" t="s">
-        <v>653</v>
+        <v>737</v>
       </c>
       <c r="B185" t="s">
         <v>9</v>
       </c>
       <c r="C185" t="s">
-        <v>80</v>
+        <v>738</v>
       </c>
       <c r="D185" t="s">
-        <v>616</v>
+        <v>11</v>
       </c>
       <c r="E185" t="s">
-        <v>617</v>
+        <v>12</v>
       </c>
       <c r="F185" t="s">
-        <v>627</v>
+        <v>55</v>
       </c>
       <c r="G185" s="1" t="s">
-        <v>654</v>
+        <v>739</v>
       </c>
       <c r="H185" t="s">
-        <v>655</v>
+        <v>740</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" t="s">
-        <v>656</v>
+        <v>741</v>
       </c>
       <c r="B186" t="s">
         <v>9</v>
       </c>
       <c r="C186" t="s">
-        <v>84</v>
+        <v>742</v>
       </c>
       <c r="D186" t="s">
-        <v>616</v>
+        <v>11</v>
       </c>
       <c r="E186" t="s">
-        <v>617</v>
+        <v>12</v>
       </c>
       <c r="F186" t="s">
-        <v>627</v>
+        <v>55</v>
       </c>
       <c r="G186" s="1" t="s">
-        <v>657</v>
+        <v>743</v>
       </c>
       <c r="H186" t="s">
-        <v>658</v>
+        <v>744</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" t="s">
-        <v>659</v>
+        <v>745</v>
       </c>
       <c r="B187" t="s">
         <v>9</v>
       </c>
       <c r="C187" t="s">
-        <v>88</v>
+        <v>746</v>
       </c>
       <c r="D187" t="s">
-        <v>616</v>
+        <v>11</v>
       </c>
       <c r="E187" t="s">
-        <v>617</v>
+        <v>12</v>
       </c>
       <c r="F187" t="s">
-        <v>627</v>
+        <v>747</v>
       </c>
       <c r="G187" s="1" t="s">
-        <v>660</v>
+        <v>748</v>
       </c>
       <c r="H187" t="s">
-        <v>661</v>
+        <v>749</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" t="s">
-        <v>662</v>
+        <v>750</v>
       </c>
       <c r="B188" t="s">
         <v>9</v>
       </c>
       <c r="C188" t="s">
-        <v>92</v>
+        <v>751</v>
       </c>
       <c r="D188" t="s">
-        <v>616</v>
+        <v>11</v>
       </c>
       <c r="E188" t="s">
-        <v>617</v>
+        <v>12</v>
       </c>
       <c r="F188" t="s">
-        <v>627</v>
+        <v>13</v>
       </c>
       <c r="G188" s="1" t="s">
-        <v>663</v>
+        <v>752</v>
       </c>
       <c r="H188" t="s">
-        <v>664</v>
+        <v>753</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" t="s">
-        <v>665</v>
+        <v>754</v>
       </c>
       <c r="B189" t="s">
         <v>9</v>
       </c>
       <c r="C189" t="s">
-        <v>97</v>
+        <v>755</v>
       </c>
       <c r="D189" t="s">
-        <v>616</v>
+        <v>11</v>
       </c>
       <c r="E189" t="s">
-        <v>617</v>
+        <v>12</v>
       </c>
       <c r="F189" t="s">
-        <v>627</v>
+        <v>13</v>
       </c>
       <c r="G189" s="1" t="s">
-        <v>666</v>
+        <v>756</v>
       </c>
       <c r="H189" t="s">
-        <v>667</v>
+        <v>757</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" t="s">
-        <v>668</v>
+        <v>758</v>
       </c>
       <c r="B190" t="s">
         <v>9</v>
       </c>
       <c r="C190" t="s">
-        <v>101</v>
+        <v>759</v>
       </c>
       <c r="D190" t="s">
-        <v>616</v>
+        <v>11</v>
       </c>
       <c r="E190" t="s">
-        <v>617</v>
+        <v>12</v>
       </c>
       <c r="F190" t="s">
-        <v>178</v>
+        <v>13</v>
       </c>
       <c r="G190" s="1" t="s">
-        <v>290</v>
+        <v>760</v>
       </c>
       <c r="H190" t="s">
-        <v>669</v>
+        <v>761</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" t="s">
-        <v>670</v>
+        <v>762</v>
       </c>
       <c r="B191" t="s">
         <v>9</v>
       </c>
       <c r="C191" t="s">
-        <v>105</v>
+        <v>763</v>
       </c>
       <c r="D191" t="s">
-        <v>616</v>
+        <v>11</v>
       </c>
       <c r="E191" t="s">
-        <v>617</v>
+        <v>12</v>
       </c>
       <c r="F191" t="s">
-        <v>604</v>
+        <v>13</v>
       </c>
       <c r="G191" s="1" t="s">
-        <v>671</v>
+        <v>764</v>
       </c>
       <c r="H191" t="s">
-        <v>672</v>
+        <v>765</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" t="s">
-        <v>673</v>
+        <v>766</v>
       </c>
       <c r="B192" t="s">
         <v>9</v>
       </c>
       <c r="C192" t="s">
-        <v>109</v>
+        <v>767</v>
       </c>
       <c r="D192" t="s">
-        <v>616</v>
+        <v>11</v>
       </c>
       <c r="E192" t="s">
-        <v>617</v>
+        <v>12</v>
       </c>
       <c r="F192" t="s">
-        <v>604</v>
+        <v>13</v>
       </c>
       <c r="G192" s="1" t="s">
-        <v>674</v>
+        <v>768</v>
       </c>
       <c r="H192" t="s">
-        <v>675</v>
+        <v>769</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" t="s">
-        <v>676</v>
+        <v>770</v>
       </c>
       <c r="B193" t="s">
         <v>9</v>
       </c>
       <c r="C193" t="s">
-        <v>113</v>
+        <v>771</v>
       </c>
       <c r="D193" t="s">
-        <v>616</v>
+        <v>11</v>
       </c>
       <c r="E193" t="s">
-        <v>617</v>
+        <v>12</v>
       </c>
       <c r="F193" t="s">
-        <v>677</v>
+        <v>34</v>
       </c>
       <c r="G193" s="1" t="s">
-        <v>290</v>
+        <v>772</v>
       </c>
       <c r="H193" t="s">
-        <v>678</v>
+        <v>773</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" t="s">
-        <v>679</v>
+        <v>774</v>
       </c>
       <c r="B194" t="s">
         <v>9</v>
       </c>
       <c r="C194" t="s">
-        <v>10</v>
+        <v>775</v>
       </c>
       <c r="D194" t="s">
-        <v>680</v>
+        <v>11</v>
       </c>
       <c r="E194" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="F194" t="s">
-        <v>618</v>
+        <v>34</v>
       </c>
       <c r="G194" s="1" t="s">
-        <v>682</v>
+        <v>776</v>
       </c>
       <c r="H194" t="s">
-        <v>683</v>
+        <v>777</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" t="s">
-        <v>684</v>
+        <v>778</v>
       </c>
       <c r="B195" t="s">
         <v>9</v>
       </c>
       <c r="C195" t="s">
-        <v>10</v>
+        <v>779</v>
       </c>
       <c r="D195" t="s">
-        <v>685</v>
+        <v>11</v>
       </c>
       <c r="E195" t="s">
-        <v>686</v>
+        <v>12</v>
       </c>
       <c r="F195" t="s">
-        <v>55</v>
+        <v>34</v>
       </c>
       <c r="G195" s="1" t="s">
-        <v>290</v>
+        <v>780</v>
       </c>
       <c r="H195" t="s">
-        <v>687</v>
+        <v>781</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" t="s">
-        <v>688</v>
+        <v>782</v>
       </c>
       <c r="B196" t="s">
         <v>9</v>
       </c>
       <c r="C196" t="s">
-        <v>17</v>
+        <v>783</v>
       </c>
       <c r="D196" t="s">
-        <v>685</v>
+        <v>11</v>
       </c>
       <c r="E196" t="s">
-        <v>686</v>
+        <v>12</v>
       </c>
       <c r="F196" t="s">
         <v>34</v>
       </c>
       <c r="G196" s="1" t="s">
-        <v>290</v>
+        <v>784</v>
       </c>
       <c r="H196" t="s">
-        <v>689</v>
+        <v>785</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" t="s">
-        <v>690</v>
+        <v>786</v>
       </c>
       <c r="B197" t="s">
         <v>9</v>
       </c>
       <c r="C197" t="s">
-        <v>21</v>
+        <v>787</v>
       </c>
       <c r="D197" t="s">
-        <v>685</v>
+        <v>11</v>
       </c>
       <c r="E197" t="s">
-        <v>686</v>
+        <v>12</v>
       </c>
       <c r="F197" t="s">
-        <v>153</v>
+        <v>34</v>
       </c>
       <c r="G197" s="1" t="s">
-        <v>290</v>
+        <v>788</v>
       </c>
       <c r="H197" t="s">
-        <v>691</v>
+        <v>789</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" t="s">
-        <v>692</v>
+        <v>790</v>
       </c>
       <c r="B198" t="s">
         <v>9</v>
       </c>
       <c r="C198" t="s">
-        <v>25</v>
+        <v>791</v>
       </c>
       <c r="D198" t="s">
-        <v>685</v>
+        <v>11</v>
       </c>
       <c r="E198" t="s">
-        <v>686</v>
+        <v>12</v>
       </c>
       <c r="F198" t="s">
-        <v>153</v>
+        <v>178</v>
       </c>
       <c r="G198" s="1" t="s">
-        <v>290</v>
+        <v>792</v>
       </c>
       <c r="H198" t="s">
-        <v>693</v>
+        <v>793</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" t="s">
-        <v>694</v>
+        <v>794</v>
       </c>
       <c r="B199" t="s">
         <v>9</v>
       </c>
       <c r="C199" t="s">
-        <v>10</v>
+        <v>795</v>
       </c>
       <c r="D199" t="s">
-        <v>695</v>
+        <v>11</v>
       </c>
       <c r="E199" t="s">
-        <v>696</v>
+        <v>12</v>
       </c>
       <c r="F199" t="s">
-        <v>627</v>
+        <v>178</v>
       </c>
       <c r="G199" s="1" t="s">
-        <v>697</v>
+        <v>796</v>
       </c>
       <c r="H199" t="s">
-        <v>698</v>
+        <v>797</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" t="s">
-        <v>699</v>
+        <v>798</v>
       </c>
       <c r="B200" t="s">
         <v>9</v>
       </c>
       <c r="C200" t="s">
+        <v>799</v>
+      </c>
+      <c r="D200" t="s">
+        <v>11</v>
+      </c>
+      <c r="E200" t="s">
+        <v>12</v>
+      </c>
+      <c r="F200" t="s">
+        <v>178</v>
+      </c>
+      <c r="G200" s="1" t="s">
+        <v>800</v>
+      </c>
+      <c r="H200" t="s">
+        <v>801</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8">
+      <c r="A201" t="s">
+        <v>802</v>
+      </c>
+      <c r="B201" t="s">
+        <v>9</v>
+      </c>
+      <c r="C201" t="s">
+        <v>803</v>
+      </c>
+      <c r="D201" t="s">
+        <v>11</v>
+      </c>
+      <c r="E201" t="s">
+        <v>12</v>
+      </c>
+      <c r="F201" t="s">
+        <v>178</v>
+      </c>
+      <c r="G201" s="1" t="s">
+        <v>804</v>
+      </c>
+      <c r="H201" t="s">
+        <v>805</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8">
+      <c r="A202" t="s">
+        <v>806</v>
+      </c>
+      <c r="B202" t="s">
+        <v>9</v>
+      </c>
+      <c r="C202" t="s">
+        <v>807</v>
+      </c>
+      <c r="D202" t="s">
+        <v>11</v>
+      </c>
+      <c r="E202" t="s">
+        <v>12</v>
+      </c>
+      <c r="F202" t="s">
+        <v>178</v>
+      </c>
+      <c r="G202" s="1" t="s">
+        <v>808</v>
+      </c>
+      <c r="H202" t="s">
+        <v>809</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8">
+      <c r="A203" t="s">
+        <v>810</v>
+      </c>
+      <c r="B203" t="s">
+        <v>9</v>
+      </c>
+      <c r="C203" t="s">
+        <v>811</v>
+      </c>
+      <c r="D203" t="s">
+        <v>11</v>
+      </c>
+      <c r="E203" t="s">
+        <v>12</v>
+      </c>
+      <c r="F203" t="s">
+        <v>72</v>
+      </c>
+      <c r="G203" s="1" t="s">
+        <v>812</v>
+      </c>
+      <c r="H203" t="s">
+        <v>813</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8">
+      <c r="A204" t="s">
+        <v>814</v>
+      </c>
+      <c r="B204" t="s">
+        <v>9</v>
+      </c>
+      <c r="C204" t="s">
+        <v>815</v>
+      </c>
+      <c r="D204" t="s">
+        <v>11</v>
+      </c>
+      <c r="E204" t="s">
+        <v>12</v>
+      </c>
+      <c r="F204" t="s">
+        <v>72</v>
+      </c>
+      <c r="G204" s="1" t="s">
+        <v>816</v>
+      </c>
+      <c r="H204" t="s">
+        <v>817</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8">
+      <c r="A205" t="s">
+        <v>818</v>
+      </c>
+      <c r="B205" t="s">
+        <v>9</v>
+      </c>
+      <c r="C205" t="s">
+        <v>819</v>
+      </c>
+      <c r="D205" t="s">
+        <v>11</v>
+      </c>
+      <c r="E205" t="s">
+        <v>12</v>
+      </c>
+      <c r="F205" t="s">
+        <v>72</v>
+      </c>
+      <c r="G205" s="1" t="s">
+        <v>820</v>
+      </c>
+      <c r="H205" t="s">
+        <v>821</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8">
+      <c r="A206" t="s">
+        <v>822</v>
+      </c>
+      <c r="B206" t="s">
+        <v>9</v>
+      </c>
+      <c r="C206" t="s">
+        <v>823</v>
+      </c>
+      <c r="D206" t="s">
+        <v>11</v>
+      </c>
+      <c r="E206" t="s">
+        <v>12</v>
+      </c>
+      <c r="F206" t="s">
+        <v>72</v>
+      </c>
+      <c r="G206" s="1" t="s">
+        <v>824</v>
+      </c>
+      <c r="H206" t="s">
+        <v>825</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8">
+      <c r="A207" t="s">
+        <v>826</v>
+      </c>
+      <c r="B207" t="s">
+        <v>9</v>
+      </c>
+      <c r="C207" t="s">
+        <v>827</v>
+      </c>
+      <c r="D207" t="s">
+        <v>11</v>
+      </c>
+      <c r="E207" t="s">
+        <v>12</v>
+      </c>
+      <c r="F207" t="s">
+        <v>72</v>
+      </c>
+      <c r="G207" s="1" t="s">
+        <v>828</v>
+      </c>
+      <c r="H207" t="s">
+        <v>829</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8">
+      <c r="A208" t="s">
+        <v>830</v>
+      </c>
+      <c r="B208" t="s">
+        <v>9</v>
+      </c>
+      <c r="C208" t="s">
+        <v>831</v>
+      </c>
+      <c r="D208" t="s">
+        <v>11</v>
+      </c>
+      <c r="E208" t="s">
+        <v>12</v>
+      </c>
+      <c r="F208" t="s">
+        <v>114</v>
+      </c>
+      <c r="G208" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H208" t="s">
+        <v>832</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8">
+      <c r="A209" t="s">
+        <v>833</v>
+      </c>
+      <c r="B209" t="s">
+        <v>9</v>
+      </c>
+      <c r="C209" t="s">
+        <v>834</v>
+      </c>
+      <c r="D209" t="s">
+        <v>11</v>
+      </c>
+      <c r="E209" t="s">
+        <v>12</v>
+      </c>
+      <c r="F209" t="s">
+        <v>114</v>
+      </c>
+      <c r="G209" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H209" t="s">
+        <v>835</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8">
+      <c r="A210" t="s">
+        <v>836</v>
+      </c>
+      <c r="B210" t="s">
+        <v>9</v>
+      </c>
+      <c r="C210" t="s">
+        <v>837</v>
+      </c>
+      <c r="D210" t="s">
+        <v>11</v>
+      </c>
+      <c r="E210" t="s">
+        <v>12</v>
+      </c>
+      <c r="F210" t="s">
+        <v>136</v>
+      </c>
+      <c r="G210" s="1" t="s">
+        <v>838</v>
+      </c>
+      <c r="H210" t="s">
+        <v>839</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8">
+      <c r="A211" t="s">
+        <v>840</v>
+      </c>
+      <c r="B211" t="s">
+        <v>9</v>
+      </c>
+      <c r="C211" t="s">
+        <v>841</v>
+      </c>
+      <c r="D211" t="s">
+        <v>11</v>
+      </c>
+      <c r="E211" t="s">
+        <v>12</v>
+      </c>
+      <c r="F211" t="s">
+        <v>842</v>
+      </c>
+      <c r="G211" s="1" t="s">
+        <v>843</v>
+      </c>
+      <c r="H211" t="s">
+        <v>844</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8">
+      <c r="A212" t="s">
+        <v>845</v>
+      </c>
+      <c r="B212" t="s">
+        <v>9</v>
+      </c>
+      <c r="C212" t="s">
+        <v>846</v>
+      </c>
+      <c r="D212" t="s">
+        <v>11</v>
+      </c>
+      <c r="E212" t="s">
+        <v>12</v>
+      </c>
+      <c r="F212" t="s">
+        <v>842</v>
+      </c>
+      <c r="G212" s="1" t="s">
+        <v>847</v>
+      </c>
+      <c r="H212" t="s">
+        <v>848</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8">
+      <c r="A213" t="s">
+        <v>849</v>
+      </c>
+      <c r="B213" t="s">
+        <v>9</v>
+      </c>
+      <c r="C213" t="s">
+        <v>850</v>
+      </c>
+      <c r="D213" t="s">
+        <v>11</v>
+      </c>
+      <c r="E213" t="s">
+        <v>12</v>
+      </c>
+      <c r="F213" t="s">
+        <v>842</v>
+      </c>
+      <c r="G213" s="1" t="s">
+        <v>851</v>
+      </c>
+      <c r="H213" t="s">
+        <v>852</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8">
+      <c r="A214" t="s">
+        <v>853</v>
+      </c>
+      <c r="B214" t="s">
+        <v>9</v>
+      </c>
+      <c r="C214" t="s">
+        <v>854</v>
+      </c>
+      <c r="D214" t="s">
+        <v>11</v>
+      </c>
+      <c r="E214" t="s">
+        <v>12</v>
+      </c>
+      <c r="F214" t="s">
+        <v>13</v>
+      </c>
+      <c r="G214" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H214" t="s">
+        <v>855</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8">
+      <c r="A215" t="s">
+        <v>856</v>
+      </c>
+      <c r="B215" t="s">
+        <v>9</v>
+      </c>
+      <c r="C215" t="s">
+        <v>857</v>
+      </c>
+      <c r="D215" t="s">
+        <v>11</v>
+      </c>
+      <c r="E215" t="s">
+        <v>12</v>
+      </c>
+      <c r="F215" t="s">
+        <v>13</v>
+      </c>
+      <c r="G215" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H215" t="s">
+        <v>858</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8">
+      <c r="A216" t="s">
+        <v>859</v>
+      </c>
+      <c r="B216" t="s">
+        <v>9</v>
+      </c>
+      <c r="C216" t="s">
+        <v>860</v>
+      </c>
+      <c r="D216" t="s">
+        <v>11</v>
+      </c>
+      <c r="E216" t="s">
+        <v>12</v>
+      </c>
+      <c r="F216" t="s">
+        <v>13</v>
+      </c>
+      <c r="G216" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H216" t="s">
+        <v>861</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8">
+      <c r="A217" t="s">
+        <v>862</v>
+      </c>
+      <c r="B217" t="s">
+        <v>9</v>
+      </c>
+      <c r="C217" t="s">
+        <v>863</v>
+      </c>
+      <c r="D217" t="s">
+        <v>11</v>
+      </c>
+      <c r="E217" t="s">
+        <v>12</v>
+      </c>
+      <c r="F217" t="s">
+        <v>13</v>
+      </c>
+      <c r="G217" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H217" t="s">
+        <v>864</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8">
+      <c r="A218" t="s">
+        <v>865</v>
+      </c>
+      <c r="B218" t="s">
+        <v>9</v>
+      </c>
+      <c r="C218" t="s">
+        <v>866</v>
+      </c>
+      <c r="D218" t="s">
+        <v>11</v>
+      </c>
+      <c r="E218" t="s">
+        <v>12</v>
+      </c>
+      <c r="F218" t="s">
+        <v>13</v>
+      </c>
+      <c r="G218" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H218" t="s">
+        <v>867</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8">
+      <c r="A219" t="s">
+        <v>868</v>
+      </c>
+      <c r="B219" t="s">
+        <v>9</v>
+      </c>
+      <c r="C219" t="s">
+        <v>869</v>
+      </c>
+      <c r="D219" t="s">
+        <v>11</v>
+      </c>
+      <c r="E219" t="s">
+        <v>12</v>
+      </c>
+      <c r="F219" t="s">
+        <v>351</v>
+      </c>
+      <c r="G219" s="1" t="s">
+        <v>870</v>
+      </c>
+      <c r="H219" t="s">
+        <v>871</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8">
+      <c r="A220" t="s">
+        <v>872</v>
+      </c>
+      <c r="B220" t="s">
+        <v>9</v>
+      </c>
+      <c r="C220" t="s">
+        <v>873</v>
+      </c>
+      <c r="D220" t="s">
+        <v>11</v>
+      </c>
+      <c r="E220" t="s">
+        <v>12</v>
+      </c>
+      <c r="F220" t="s">
+        <v>351</v>
+      </c>
+      <c r="G220" s="1" t="s">
+        <v>874</v>
+      </c>
+      <c r="H220" t="s">
+        <v>875</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8">
+      <c r="A221" t="s">
+        <v>876</v>
+      </c>
+      <c r="B221" t="s">
+        <v>9</v>
+      </c>
+      <c r="C221" t="s">
+        <v>877</v>
+      </c>
+      <c r="D221" t="s">
+        <v>11</v>
+      </c>
+      <c r="E221" t="s">
+        <v>12</v>
+      </c>
+      <c r="F221" t="s">
+        <v>351</v>
+      </c>
+      <c r="G221" s="1" t="s">
+        <v>878</v>
+      </c>
+      <c r="H221" t="s">
+        <v>879</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8">
+      <c r="A222" t="s">
+        <v>880</v>
+      </c>
+      <c r="B222" t="s">
+        <v>9</v>
+      </c>
+      <c r="C222" t="s">
+        <v>881</v>
+      </c>
+      <c r="D222" t="s">
+        <v>11</v>
+      </c>
+      <c r="E222" t="s">
+        <v>12</v>
+      </c>
+      <c r="F222" t="s">
+        <v>351</v>
+      </c>
+      <c r="G222" s="1" t="s">
+        <v>882</v>
+      </c>
+      <c r="H222" t="s">
+        <v>883</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8">
+      <c r="A223" t="s">
+        <v>884</v>
+      </c>
+      <c r="B223" t="s">
+        <v>9</v>
+      </c>
+      <c r="C223" t="s">
+        <v>885</v>
+      </c>
+      <c r="D223" t="s">
+        <v>11</v>
+      </c>
+      <c r="E223" t="s">
+        <v>12</v>
+      </c>
+      <c r="F223" t="s">
+        <v>351</v>
+      </c>
+      <c r="G223" s="1" t="s">
+        <v>886</v>
+      </c>
+      <c r="H223" t="s">
+        <v>887</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8">
+      <c r="A224" t="s">
+        <v>888</v>
+      </c>
+      <c r="B224" t="s">
+        <v>9</v>
+      </c>
+      <c r="C224" t="s">
+        <v>889</v>
+      </c>
+      <c r="D224" t="s">
+        <v>11</v>
+      </c>
+      <c r="E224" t="s">
+        <v>12</v>
+      </c>
+      <c r="F224" t="s">
+        <v>34</v>
+      </c>
+      <c r="G224" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H224" t="s">
+        <v>890</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8">
+      <c r="A225" t="s">
+        <v>891</v>
+      </c>
+      <c r="B225" t="s">
+        <v>9</v>
+      </c>
+      <c r="C225" t="s">
+        <v>892</v>
+      </c>
+      <c r="D225" t="s">
+        <v>11</v>
+      </c>
+      <c r="E225" t="s">
+        <v>12</v>
+      </c>
+      <c r="F225" t="s">
+        <v>34</v>
+      </c>
+      <c r="G225" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H225" t="s">
+        <v>893</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8">
+      <c r="A226" t="s">
+        <v>894</v>
+      </c>
+      <c r="B226" t="s">
+        <v>9</v>
+      </c>
+      <c r="C226" t="s">
+        <v>895</v>
+      </c>
+      <c r="D226" t="s">
+        <v>11</v>
+      </c>
+      <c r="E226" t="s">
+        <v>12</v>
+      </c>
+      <c r="F226" t="s">
+        <v>34</v>
+      </c>
+      <c r="G226" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H226" t="s">
+        <v>896</v>
+      </c>
+    </row>
+    <row r="227" spans="1:8">
+      <c r="A227" t="s">
+        <v>897</v>
+      </c>
+      <c r="B227" t="s">
+        <v>9</v>
+      </c>
+      <c r="C227" t="s">
+        <v>898</v>
+      </c>
+      <c r="D227" t="s">
+        <v>11</v>
+      </c>
+      <c r="E227" t="s">
+        <v>12</v>
+      </c>
+      <c r="F227" t="s">
+        <v>34</v>
+      </c>
+      <c r="G227" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H227" t="s">
+        <v>899</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8">
+      <c r="A228" t="s">
+        <v>900</v>
+      </c>
+      <c r="B228" t="s">
+        <v>9</v>
+      </c>
+      <c r="C228" t="s">
+        <v>901</v>
+      </c>
+      <c r="D228" t="s">
+        <v>11</v>
+      </c>
+      <c r="E228" t="s">
+        <v>12</v>
+      </c>
+      <c r="F228" t="s">
+        <v>34</v>
+      </c>
+      <c r="G228" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H228" t="s">
+        <v>902</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8">
+      <c r="A229" t="s">
+        <v>903</v>
+      </c>
+      <c r="B229" t="s">
+        <v>9</v>
+      </c>
+      <c r="C229" t="s">
+        <v>904</v>
+      </c>
+      <c r="D229" t="s">
+        <v>11</v>
+      </c>
+      <c r="E229" t="s">
+        <v>12</v>
+      </c>
+      <c r="F229" t="s">
+        <v>72</v>
+      </c>
+      <c r="G229" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H229" t="s">
+        <v>905</v>
+      </c>
+    </row>
+    <row r="230" spans="1:8">
+      <c r="A230" t="s">
+        <v>906</v>
+      </c>
+      <c r="B230" t="s">
+        <v>9</v>
+      </c>
+      <c r="C230" t="s">
+        <v>907</v>
+      </c>
+      <c r="D230" t="s">
+        <v>11</v>
+      </c>
+      <c r="E230" t="s">
+        <v>12</v>
+      </c>
+      <c r="F230" t="s">
+        <v>72</v>
+      </c>
+      <c r="G230" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H230" t="s">
+        <v>908</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8">
+      <c r="A231" t="s">
+        <v>909</v>
+      </c>
+      <c r="B231" t="s">
+        <v>9</v>
+      </c>
+      <c r="C231" t="s">
+        <v>910</v>
+      </c>
+      <c r="D231" t="s">
+        <v>11</v>
+      </c>
+      <c r="E231" t="s">
+        <v>12</v>
+      </c>
+      <c r="F231" t="s">
+        <v>72</v>
+      </c>
+      <c r="G231" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H231" t="s">
+        <v>911</v>
+      </c>
+    </row>
+    <row r="232" spans="1:8">
+      <c r="A232" t="s">
+        <v>912</v>
+      </c>
+      <c r="B232" t="s">
+        <v>9</v>
+      </c>
+      <c r="C232" t="s">
+        <v>913</v>
+      </c>
+      <c r="D232" t="s">
+        <v>11</v>
+      </c>
+      <c r="E232" t="s">
+        <v>12</v>
+      </c>
+      <c r="F232" t="s">
+        <v>72</v>
+      </c>
+      <c r="G232" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H232" t="s">
+        <v>914</v>
+      </c>
+    </row>
+    <row r="233" spans="1:8">
+      <c r="A233" t="s">
+        <v>915</v>
+      </c>
+      <c r="B233" t="s">
+        <v>9</v>
+      </c>
+      <c r="C233" t="s">
+        <v>916</v>
+      </c>
+      <c r="D233" t="s">
+        <v>11</v>
+      </c>
+      <c r="E233" t="s">
+        <v>12</v>
+      </c>
+      <c r="F233" t="s">
+        <v>72</v>
+      </c>
+      <c r="G233" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H233" t="s">
+        <v>917</v>
+      </c>
+    </row>
+    <row r="234" spans="1:8">
+      <c r="A234" t="s">
+        <v>918</v>
+      </c>
+      <c r="B234" t="s">
+        <v>9</v>
+      </c>
+      <c r="C234" t="s">
+        <v>919</v>
+      </c>
+      <c r="D234" t="s">
+        <v>11</v>
+      </c>
+      <c r="E234" t="s">
+        <v>12</v>
+      </c>
+      <c r="F234" t="s">
+        <v>178</v>
+      </c>
+      <c r="G234" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H234" t="s">
+        <v>920</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8">
+      <c r="A235" t="s">
+        <v>921</v>
+      </c>
+      <c r="B235" t="s">
+        <v>9</v>
+      </c>
+      <c r="C235" t="s">
+        <v>922</v>
+      </c>
+      <c r="D235" t="s">
+        <v>11</v>
+      </c>
+      <c r="E235" t="s">
+        <v>12</v>
+      </c>
+      <c r="F235" t="s">
+        <v>178</v>
+      </c>
+      <c r="G235" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H235" t="s">
+        <v>923</v>
+      </c>
+    </row>
+    <row r="236" spans="1:8">
+      <c r="A236" t="s">
+        <v>924</v>
+      </c>
+      <c r="B236" t="s">
+        <v>9</v>
+      </c>
+      <c r="C236" t="s">
+        <v>925</v>
+      </c>
+      <c r="D236" t="s">
+        <v>11</v>
+      </c>
+      <c r="E236" t="s">
+        <v>12</v>
+      </c>
+      <c r="F236" t="s">
+        <v>178</v>
+      </c>
+      <c r="G236" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H236" t="s">
+        <v>926</v>
+      </c>
+    </row>
+    <row r="237" spans="1:8">
+      <c r="A237" t="s">
+        <v>927</v>
+      </c>
+      <c r="B237" t="s">
+        <v>9</v>
+      </c>
+      <c r="C237" t="s">
+        <v>928</v>
+      </c>
+      <c r="D237" t="s">
+        <v>11</v>
+      </c>
+      <c r="E237" t="s">
+        <v>12</v>
+      </c>
+      <c r="F237" t="s">
+        <v>178</v>
+      </c>
+      <c r="G237" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H237" t="s">
+        <v>929</v>
+      </c>
+    </row>
+    <row r="238" spans="1:8">
+      <c r="A238" t="s">
+        <v>930</v>
+      </c>
+      <c r="B238" t="s">
+        <v>9</v>
+      </c>
+      <c r="C238" t="s">
+        <v>931</v>
+      </c>
+      <c r="D238" t="s">
+        <v>11</v>
+      </c>
+      <c r="E238" t="s">
+        <v>12</v>
+      </c>
+      <c r="F238" t="s">
+        <v>178</v>
+      </c>
+      <c r="G238" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H238" t="s">
+        <v>932</v>
+      </c>
+    </row>
+    <row r="239" spans="1:8">
+      <c r="A239" t="s">
+        <v>933</v>
+      </c>
+      <c r="B239" t="s">
+        <v>9</v>
+      </c>
+      <c r="C239" t="s">
+        <v>934</v>
+      </c>
+      <c r="D239" t="s">
+        <v>11</v>
+      </c>
+      <c r="E239" t="s">
+        <v>12</v>
+      </c>
+      <c r="F239" t="s">
+        <v>55</v>
+      </c>
+      <c r="G239" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H239" t="s">
+        <v>935</v>
+      </c>
+    </row>
+    <row r="240" spans="1:8">
+      <c r="A240" t="s">
+        <v>936</v>
+      </c>
+      <c r="B240" t="s">
+        <v>9</v>
+      </c>
+      <c r="C240" t="s">
+        <v>937</v>
+      </c>
+      <c r="D240" t="s">
+        <v>11</v>
+      </c>
+      <c r="E240" t="s">
+        <v>12</v>
+      </c>
+      <c r="F240" t="s">
+        <v>55</v>
+      </c>
+      <c r="G240" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H240" t="s">
+        <v>938</v>
+      </c>
+    </row>
+    <row r="241" spans="1:8">
+      <c r="A241" t="s">
+        <v>939</v>
+      </c>
+      <c r="B241" t="s">
+        <v>9</v>
+      </c>
+      <c r="C241" t="s">
+        <v>940</v>
+      </c>
+      <c r="D241" t="s">
+        <v>11</v>
+      </c>
+      <c r="E241" t="s">
+        <v>12</v>
+      </c>
+      <c r="F241" t="s">
+        <v>93</v>
+      </c>
+      <c r="G241" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H241" t="s">
+        <v>941</v>
+      </c>
+    </row>
+    <row r="242" spans="1:8">
+      <c r="A242" t="s">
+        <v>942</v>
+      </c>
+      <c r="B242" t="s">
+        <v>9</v>
+      </c>
+      <c r="C242" t="s">
+        <v>943</v>
+      </c>
+      <c r="D242" t="s">
+        <v>11</v>
+      </c>
+      <c r="E242" t="s">
+        <v>12</v>
+      </c>
+      <c r="F242" t="s">
+        <v>93</v>
+      </c>
+      <c r="G242" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H242" t="s">
+        <v>944</v>
+      </c>
+    </row>
+    <row r="243" spans="1:8">
+      <c r="A243" t="s">
+        <v>945</v>
+      </c>
+      <c r="B243" t="s">
+        <v>9</v>
+      </c>
+      <c r="C243" t="s">
+        <v>946</v>
+      </c>
+      <c r="D243" t="s">
+        <v>11</v>
+      </c>
+      <c r="E243" t="s">
+        <v>12</v>
+      </c>
+      <c r="F243" t="s">
+        <v>93</v>
+      </c>
+      <c r="G243" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H243" t="s">
+        <v>947</v>
+      </c>
+    </row>
+    <row r="244" spans="1:8">
+      <c r="A244" t="s">
+        <v>948</v>
+      </c>
+      <c r="B244" t="s">
+        <v>9</v>
+      </c>
+      <c r="C244" t="s">
+        <v>949</v>
+      </c>
+      <c r="D244" t="s">
+        <v>11</v>
+      </c>
+      <c r="E244" t="s">
+        <v>12</v>
+      </c>
+      <c r="F244" t="s">
+        <v>93</v>
+      </c>
+      <c r="G244" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H244" t="s">
+        <v>950</v>
+      </c>
+    </row>
+    <row r="245" spans="1:8">
+      <c r="A245" t="s">
+        <v>951</v>
+      </c>
+      <c r="B245" t="s">
+        <v>9</v>
+      </c>
+      <c r="C245" t="s">
+        <v>952</v>
+      </c>
+      <c r="D245" t="s">
+        <v>11</v>
+      </c>
+      <c r="E245" t="s">
+        <v>12</v>
+      </c>
+      <c r="F245" t="s">
+        <v>953</v>
+      </c>
+      <c r="G245" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H245" t="s">
+        <v>954</v>
+      </c>
+    </row>
+    <row r="246" spans="1:8">
+      <c r="A246" t="s">
+        <v>955</v>
+      </c>
+      <c r="B246" t="s">
+        <v>9</v>
+      </c>
+      <c r="C246" t="s">
+        <v>956</v>
+      </c>
+      <c r="D246" t="s">
+        <v>11</v>
+      </c>
+      <c r="E246" t="s">
+        <v>12</v>
+      </c>
+      <c r="F246" t="s">
+        <v>953</v>
+      </c>
+      <c r="G246" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H246" t="s">
+        <v>957</v>
+      </c>
+    </row>
+    <row r="247" spans="1:8">
+      <c r="A247" t="s">
+        <v>958</v>
+      </c>
+      <c r="B247" t="s">
+        <v>9</v>
+      </c>
+      <c r="C247" t="s">
+        <v>959</v>
+      </c>
+      <c r="D247" t="s">
+        <v>11</v>
+      </c>
+      <c r="E247" t="s">
+        <v>12</v>
+      </c>
+      <c r="F247" t="s">
+        <v>953</v>
+      </c>
+      <c r="G247" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H247" t="s">
+        <v>960</v>
+      </c>
+    </row>
+    <row r="248" spans="1:8">
+      <c r="A248" t="s">
+        <v>961</v>
+      </c>
+      <c r="B248" t="s">
+        <v>9</v>
+      </c>
+      <c r="C248" t="s">
+        <v>962</v>
+      </c>
+      <c r="D248" t="s">
+        <v>11</v>
+      </c>
+      <c r="E248" t="s">
+        <v>12</v>
+      </c>
+      <c r="F248" t="s">
+        <v>153</v>
+      </c>
+      <c r="G248" s="1" t="s">
+        <v>963</v>
+      </c>
+      <c r="H248" t="s">
+        <v>964</v>
+      </c>
+    </row>
+    <row r="249" spans="1:8">
+      <c r="A249" t="s">
+        <v>965</v>
+      </c>
+      <c r="B249" t="s">
+        <v>9</v>
+      </c>
+      <c r="C249" t="s">
+        <v>966</v>
+      </c>
+      <c r="D249" t="s">
+        <v>11</v>
+      </c>
+      <c r="E249" t="s">
+        <v>12</v>
+      </c>
+      <c r="F249" t="s">
+        <v>153</v>
+      </c>
+      <c r="G249" s="1" t="s">
+        <v>967</v>
+      </c>
+      <c r="H249" t="s">
+        <v>968</v>
+      </c>
+    </row>
+    <row r="250" spans="1:8">
+      <c r="A250" t="s">
+        <v>969</v>
+      </c>
+      <c r="B250" t="s">
+        <v>9</v>
+      </c>
+      <c r="C250" t="s">
+        <v>970</v>
+      </c>
+      <c r="D250" t="s">
+        <v>11</v>
+      </c>
+      <c r="E250" t="s">
+        <v>12</v>
+      </c>
+      <c r="F250" t="s">
+        <v>216</v>
+      </c>
+      <c r="G250" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H250" t="s">
+        <v>971</v>
+      </c>
+    </row>
+    <row r="251" spans="1:8">
+      <c r="A251" t="s">
+        <v>972</v>
+      </c>
+      <c r="B251" t="s">
+        <v>9</v>
+      </c>
+      <c r="C251" t="s">
+        <v>973</v>
+      </c>
+      <c r="D251" t="s">
+        <v>11</v>
+      </c>
+      <c r="E251" t="s">
+        <v>12</v>
+      </c>
+      <c r="F251" t="s">
+        <v>13</v>
+      </c>
+      <c r="G251" s="1" t="s">
+        <v>974</v>
+      </c>
+      <c r="H251" t="s">
+        <v>975</v>
+      </c>
+    </row>
+    <row r="252" spans="1:8">
+      <c r="A252" t="s">
+        <v>976</v>
+      </c>
+      <c r="B252" t="s">
+        <v>9</v>
+      </c>
+      <c r="C252" t="s">
+        <v>977</v>
+      </c>
+      <c r="D252" t="s">
+        <v>11</v>
+      </c>
+      <c r="E252" t="s">
+        <v>12</v>
+      </c>
+      <c r="F252" t="s">
+        <v>13</v>
+      </c>
+      <c r="G252" s="1" t="s">
+        <v>978</v>
+      </c>
+      <c r="H252" t="s">
+        <v>979</v>
+      </c>
+    </row>
+    <row r="253" spans="1:8">
+      <c r="A253" t="s">
+        <v>980</v>
+      </c>
+      <c r="B253" t="s">
+        <v>9</v>
+      </c>
+      <c r="C253" t="s">
+        <v>981</v>
+      </c>
+      <c r="D253" t="s">
+        <v>11</v>
+      </c>
+      <c r="E253" t="s">
+        <v>12</v>
+      </c>
+      <c r="F253" t="s">
+        <v>13</v>
+      </c>
+      <c r="G253" s="1" t="s">
+        <v>982</v>
+      </c>
+      <c r="H253" t="s">
+        <v>983</v>
+      </c>
+    </row>
+    <row r="254" spans="1:8">
+      <c r="A254" t="s">
+        <v>984</v>
+      </c>
+      <c r="B254" t="s">
+        <v>9</v>
+      </c>
+      <c r="C254" t="s">
+        <v>985</v>
+      </c>
+      <c r="D254" t="s">
+        <v>11</v>
+      </c>
+      <c r="E254" t="s">
+        <v>12</v>
+      </c>
+      <c r="F254" t="s">
+        <v>13</v>
+      </c>
+      <c r="G254" s="1" t="s">
+        <v>986</v>
+      </c>
+      <c r="H254" t="s">
+        <v>987</v>
+      </c>
+    </row>
+    <row r="255" spans="1:8">
+      <c r="A255" t="s">
+        <v>988</v>
+      </c>
+      <c r="B255" t="s">
+        <v>9</v>
+      </c>
+      <c r="C255" t="s">
+        <v>989</v>
+      </c>
+      <c r="D255" t="s">
+        <v>11</v>
+      </c>
+      <c r="E255" t="s">
+        <v>12</v>
+      </c>
+      <c r="F255" t="s">
+        <v>13</v>
+      </c>
+      <c r="G255" s="1" t="s">
+        <v>990</v>
+      </c>
+      <c r="H255" t="s">
+        <v>991</v>
+      </c>
+    </row>
+    <row r="256" spans="1:8">
+      <c r="A256" t="s">
+        <v>992</v>
+      </c>
+      <c r="B256" t="s">
+        <v>9</v>
+      </c>
+      <c r="C256" t="s">
+        <v>993</v>
+      </c>
+      <c r="D256" t="s">
+        <v>11</v>
+      </c>
+      <c r="E256" t="s">
+        <v>12</v>
+      </c>
+      <c r="F256" t="s">
+        <v>178</v>
+      </c>
+      <c r="G256" s="1" t="s">
+        <v>994</v>
+      </c>
+      <c r="H256" t="s">
+        <v>995</v>
+      </c>
+    </row>
+    <row r="257" spans="1:8">
+      <c r="A257" t="s">
+        <v>996</v>
+      </c>
+      <c r="B257" t="s">
+        <v>9</v>
+      </c>
+      <c r="C257" t="s">
+        <v>997</v>
+      </c>
+      <c r="D257" t="s">
+        <v>11</v>
+      </c>
+      <c r="E257" t="s">
+        <v>12</v>
+      </c>
+      <c r="F257" t="s">
+        <v>178</v>
+      </c>
+      <c r="G257" s="1" t="s">
+        <v>998</v>
+      </c>
+      <c r="H257" t="s">
+        <v>999</v>
+      </c>
+    </row>
+    <row r="258" spans="1:8">
+      <c r="A258" t="s">
+        <v>1000</v>
+      </c>
+      <c r="B258" t="s">
+        <v>9</v>
+      </c>
+      <c r="C258" t="s">
+        <v>1001</v>
+      </c>
+      <c r="D258" t="s">
+        <v>11</v>
+      </c>
+      <c r="E258" t="s">
+        <v>12</v>
+      </c>
+      <c r="F258" t="s">
+        <v>178</v>
+      </c>
+      <c r="G258" s="1" t="s">
+        <v>1002</v>
+      </c>
+      <c r="H258" t="s">
+        <v>1003</v>
+      </c>
+    </row>
+    <row r="259" spans="1:8">
+      <c r="A259" t="s">
+        <v>1004</v>
+      </c>
+      <c r="B259" t="s">
+        <v>9</v>
+      </c>
+      <c r="C259" t="s">
+        <v>1005</v>
+      </c>
+      <c r="D259" t="s">
+        <v>11</v>
+      </c>
+      <c r="E259" t="s">
+        <v>12</v>
+      </c>
+      <c r="F259" t="s">
+        <v>178</v>
+      </c>
+      <c r="G259" s="1" t="s">
+        <v>1006</v>
+      </c>
+      <c r="H259" t="s">
+        <v>1007</v>
+      </c>
+    </row>
+    <row r="260" spans="1:8">
+      <c r="A260" t="s">
+        <v>1008</v>
+      </c>
+      <c r="B260" t="s">
+        <v>9</v>
+      </c>
+      <c r="C260" t="s">
+        <v>1009</v>
+      </c>
+      <c r="D260" t="s">
+        <v>11</v>
+      </c>
+      <c r="E260" t="s">
+        <v>12</v>
+      </c>
+      <c r="F260" t="s">
+        <v>34</v>
+      </c>
+      <c r="G260" s="1" t="s">
+        <v>1010</v>
+      </c>
+      <c r="H260" t="s">
+        <v>1011</v>
+      </c>
+    </row>
+    <row r="261" spans="1:8">
+      <c r="A261" t="s">
+        <v>1012</v>
+      </c>
+      <c r="B261" t="s">
+        <v>9</v>
+      </c>
+      <c r="C261" t="s">
+        <v>1013</v>
+      </c>
+      <c r="D261" t="s">
+        <v>11</v>
+      </c>
+      <c r="E261" t="s">
+        <v>12</v>
+      </c>
+      <c r="F261" t="s">
+        <v>34</v>
+      </c>
+      <c r="G261" s="1" t="s">
+        <v>1014</v>
+      </c>
+      <c r="H261" t="s">
+        <v>1015</v>
+      </c>
+    </row>
+    <row r="262" spans="1:8">
+      <c r="A262" t="s">
+        <v>1016</v>
+      </c>
+      <c r="B262" t="s">
+        <v>9</v>
+      </c>
+      <c r="C262" t="s">
+        <v>1017</v>
+      </c>
+      <c r="D262" t="s">
+        <v>11</v>
+      </c>
+      <c r="E262" t="s">
+        <v>12</v>
+      </c>
+      <c r="F262" t="s">
+        <v>34</v>
+      </c>
+      <c r="G262" s="1" t="s">
+        <v>1018</v>
+      </c>
+      <c r="H262" t="s">
+        <v>1019</v>
+      </c>
+    </row>
+    <row r="263" spans="1:8">
+      <c r="A263" t="s">
+        <v>1020</v>
+      </c>
+      <c r="B263" t="s">
+        <v>9</v>
+      </c>
+      <c r="C263" t="s">
+        <v>1021</v>
+      </c>
+      <c r="D263" t="s">
+        <v>11</v>
+      </c>
+      <c r="E263" t="s">
+        <v>12</v>
+      </c>
+      <c r="F263" t="s">
+        <v>34</v>
+      </c>
+      <c r="G263" s="1" t="s">
+        <v>1022</v>
+      </c>
+      <c r="H263" t="s">
+        <v>1023</v>
+      </c>
+    </row>
+    <row r="264" spans="1:8">
+      <c r="A264" t="s">
+        <v>1024</v>
+      </c>
+      <c r="B264" t="s">
+        <v>9</v>
+      </c>
+      <c r="C264" t="s">
+        <v>1025</v>
+      </c>
+      <c r="D264" t="s">
+        <v>11</v>
+      </c>
+      <c r="E264" t="s">
+        <v>12</v>
+      </c>
+      <c r="F264" t="s">
+        <v>114</v>
+      </c>
+      <c r="G264" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H264" t="s">
+        <v>1026</v>
+      </c>
+    </row>
+    <row r="265" spans="1:8">
+      <c r="A265" t="s">
+        <v>1027</v>
+      </c>
+      <c r="B265" t="s">
+        <v>9</v>
+      </c>
+      <c r="C265" t="s">
+        <v>1028</v>
+      </c>
+      <c r="D265" t="s">
+        <v>11</v>
+      </c>
+      <c r="E265" t="s">
+        <v>12</v>
+      </c>
+      <c r="G265" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H265" t="s">
+        <v>1029</v>
+      </c>
+    </row>
+    <row r="266" spans="1:8">
+      <c r="A266" t="s">
+        <v>1030</v>
+      </c>
+      <c r="B266" t="s">
+        <v>9</v>
+      </c>
+      <c r="C266" t="s">
+        <v>1031</v>
+      </c>
+      <c r="D266" t="s">
+        <v>11</v>
+      </c>
+      <c r="E266" t="s">
+        <v>12</v>
+      </c>
+      <c r="F266" t="s">
+        <v>13</v>
+      </c>
+      <c r="G266" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H266" t="s">
+        <v>1032</v>
+      </c>
+    </row>
+    <row r="267" spans="1:8">
+      <c r="A267" t="s">
+        <v>1033</v>
+      </c>
+      <c r="B267" t="s">
+        <v>9</v>
+      </c>
+      <c r="C267" t="s">
+        <v>1034</v>
+      </c>
+      <c r="D267" t="s">
+        <v>11</v>
+      </c>
+      <c r="E267" t="s">
+        <v>12</v>
+      </c>
+      <c r="F267" t="s">
+        <v>13</v>
+      </c>
+      <c r="G267" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H267" t="s">
+        <v>1035</v>
+      </c>
+    </row>
+    <row r="268" spans="1:8">
+      <c r="A268" t="s">
+        <v>1036</v>
+      </c>
+      <c r="B268" t="s">
+        <v>9</v>
+      </c>
+      <c r="C268" t="s">
+        <v>1037</v>
+      </c>
+      <c r="D268" t="s">
+        <v>11</v>
+      </c>
+      <c r="E268" t="s">
+        <v>12</v>
+      </c>
+      <c r="F268" t="s">
+        <v>13</v>
+      </c>
+      <c r="G268" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H268" t="s">
+        <v>1038</v>
+      </c>
+    </row>
+    <row r="269" spans="1:8">
+      <c r="A269" t="s">
+        <v>1039</v>
+      </c>
+      <c r="B269" t="s">
+        <v>9</v>
+      </c>
+      <c r="C269" t="s">
+        <v>1040</v>
+      </c>
+      <c r="D269" t="s">
+        <v>11</v>
+      </c>
+      <c r="E269" t="s">
+        <v>12</v>
+      </c>
+      <c r="F269" t="s">
+        <v>13</v>
+      </c>
+      <c r="G269" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H269" t="s">
+        <v>1041</v>
+      </c>
+    </row>
+    <row r="270" spans="1:8">
+      <c r="A270" t="s">
+        <v>1042</v>
+      </c>
+      <c r="B270" t="s">
+        <v>9</v>
+      </c>
+      <c r="C270" t="s">
+        <v>1043</v>
+      </c>
+      <c r="D270" t="s">
+        <v>11</v>
+      </c>
+      <c r="E270" t="s">
+        <v>12</v>
+      </c>
+      <c r="F270" t="s">
+        <v>13</v>
+      </c>
+      <c r="G270" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H270" t="s">
+        <v>1044</v>
+      </c>
+    </row>
+    <row r="271" spans="1:8">
+      <c r="A271" t="s">
+        <v>1045</v>
+      </c>
+      <c r="B271" t="s">
+        <v>9</v>
+      </c>
+      <c r="C271" t="s">
+        <v>1046</v>
+      </c>
+      <c r="D271" t="s">
+        <v>11</v>
+      </c>
+      <c r="E271" t="s">
+        <v>12</v>
+      </c>
+      <c r="F271" t="s">
+        <v>351</v>
+      </c>
+      <c r="G271" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H271" t="s">
+        <v>1047</v>
+      </c>
+    </row>
+    <row r="272" spans="1:8">
+      <c r="A272" t="s">
+        <v>1048</v>
+      </c>
+      <c r="B272" t="s">
+        <v>9</v>
+      </c>
+      <c r="C272" t="s">
+        <v>1049</v>
+      </c>
+      <c r="D272" t="s">
+        <v>11</v>
+      </c>
+      <c r="E272" t="s">
+        <v>12</v>
+      </c>
+      <c r="F272" t="s">
+        <v>351</v>
+      </c>
+      <c r="G272" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H272" t="s">
+        <v>1050</v>
+      </c>
+    </row>
+    <row r="273" spans="1:8">
+      <c r="A273" t="s">
+        <v>1051</v>
+      </c>
+      <c r="B273" t="s">
+        <v>9</v>
+      </c>
+      <c r="C273" t="s">
+        <v>1052</v>
+      </c>
+      <c r="D273" t="s">
+        <v>11</v>
+      </c>
+      <c r="E273" t="s">
+        <v>12</v>
+      </c>
+      <c r="F273" t="s">
+        <v>351</v>
+      </c>
+      <c r="G273" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H273" t="s">
+        <v>1053</v>
+      </c>
+    </row>
+    <row r="274" spans="1:8">
+      <c r="A274" t="s">
+        <v>1054</v>
+      </c>
+      <c r="B274" t="s">
+        <v>9</v>
+      </c>
+      <c r="C274" t="s">
+        <v>1055</v>
+      </c>
+      <c r="D274" t="s">
+        <v>11</v>
+      </c>
+      <c r="E274" t="s">
+        <v>12</v>
+      </c>
+      <c r="F274" t="s">
+        <v>351</v>
+      </c>
+      <c r="G274" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H274" t="s">
+        <v>1056</v>
+      </c>
+    </row>
+    <row r="275" spans="1:8">
+      <c r="A275" t="s">
+        <v>1057</v>
+      </c>
+      <c r="B275" t="s">
+        <v>9</v>
+      </c>
+      <c r="C275" t="s">
+        <v>1058</v>
+      </c>
+      <c r="D275" t="s">
+        <v>11</v>
+      </c>
+      <c r="E275" t="s">
+        <v>12</v>
+      </c>
+      <c r="F275" t="s">
+        <v>351</v>
+      </c>
+      <c r="G275" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H275" t="s">
+        <v>1059</v>
+      </c>
+    </row>
+    <row r="276" spans="1:8">
+      <c r="A276" t="s">
+        <v>1060</v>
+      </c>
+      <c r="B276" t="s">
+        <v>9</v>
+      </c>
+      <c r="C276" t="s">
+        <v>1061</v>
+      </c>
+      <c r="D276" t="s">
+        <v>11</v>
+      </c>
+      <c r="E276" t="s">
+        <v>12</v>
+      </c>
+      <c r="F276" t="s">
+        <v>72</v>
+      </c>
+      <c r="G276" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H276" t="s">
+        <v>1062</v>
+      </c>
+    </row>
+    <row r="277" spans="1:8">
+      <c r="A277" t="s">
+        <v>1063</v>
+      </c>
+      <c r="B277" t="s">
+        <v>9</v>
+      </c>
+      <c r="C277" t="s">
+        <v>1064</v>
+      </c>
+      <c r="D277" t="s">
+        <v>11</v>
+      </c>
+      <c r="E277" t="s">
+        <v>12</v>
+      </c>
+      <c r="F277" t="s">
+        <v>72</v>
+      </c>
+      <c r="G277" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H277" t="s">
+        <v>1065</v>
+      </c>
+    </row>
+    <row r="278" spans="1:8">
+      <c r="A278" t="s">
+        <v>1066</v>
+      </c>
+      <c r="B278" t="s">
+        <v>9</v>
+      </c>
+      <c r="C278" t="s">
+        <v>1067</v>
+      </c>
+      <c r="D278" t="s">
+        <v>11</v>
+      </c>
+      <c r="E278" t="s">
+        <v>12</v>
+      </c>
+      <c r="F278" t="s">
+        <v>72</v>
+      </c>
+      <c r="G278" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H278" t="s">
+        <v>1068</v>
+      </c>
+    </row>
+    <row r="279" spans="1:8">
+      <c r="A279" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B279" t="s">
+        <v>9</v>
+      </c>
+      <c r="C279" t="s">
+        <v>1070</v>
+      </c>
+      <c r="D279" t="s">
+        <v>11</v>
+      </c>
+      <c r="E279" t="s">
+        <v>12</v>
+      </c>
+      <c r="F279" t="s">
+        <v>72</v>
+      </c>
+      <c r="G279" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H279" t="s">
+        <v>1071</v>
+      </c>
+    </row>
+    <row r="280" spans="1:8">
+      <c r="A280" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B280" t="s">
+        <v>9</v>
+      </c>
+      <c r="C280" t="s">
+        <v>1073</v>
+      </c>
+      <c r="D280" t="s">
+        <v>11</v>
+      </c>
+      <c r="E280" t="s">
+        <v>12</v>
+      </c>
+      <c r="F280" t="s">
+        <v>72</v>
+      </c>
+      <c r="G280" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H280" t="s">
+        <v>1074</v>
+      </c>
+    </row>
+    <row r="281" spans="1:8">
+      <c r="A281" t="s">
+        <v>1075</v>
+      </c>
+      <c r="B281" t="s">
+        <v>9</v>
+      </c>
+      <c r="C281" t="s">
+        <v>1076</v>
+      </c>
+      <c r="D281" t="s">
+        <v>11</v>
+      </c>
+      <c r="E281" t="s">
+        <v>12</v>
+      </c>
+      <c r="F281" t="s">
+        <v>178</v>
+      </c>
+      <c r="G281" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H281" t="s">
+        <v>1077</v>
+      </c>
+    </row>
+    <row r="282" spans="1:8">
+      <c r="A282" t="s">
+        <v>1078</v>
+      </c>
+      <c r="B282" t="s">
+        <v>9</v>
+      </c>
+      <c r="C282" t="s">
+        <v>1079</v>
+      </c>
+      <c r="D282" t="s">
+        <v>11</v>
+      </c>
+      <c r="E282" t="s">
+        <v>12</v>
+      </c>
+      <c r="F282" t="s">
+        <v>178</v>
+      </c>
+      <c r="G282" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H282" t="s">
+        <v>1080</v>
+      </c>
+    </row>
+    <row r="283" spans="1:8">
+      <c r="A283" t="s">
+        <v>1081</v>
+      </c>
+      <c r="B283" t="s">
+        <v>9</v>
+      </c>
+      <c r="C283" t="s">
+        <v>1082</v>
+      </c>
+      <c r="D283" t="s">
+        <v>11</v>
+      </c>
+      <c r="E283" t="s">
+        <v>12</v>
+      </c>
+      <c r="F283" t="s">
+        <v>178</v>
+      </c>
+      <c r="G283" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H283" t="s">
+        <v>1083</v>
+      </c>
+    </row>
+    <row r="284" spans="1:8">
+      <c r="A284" t="s">
+        <v>1084</v>
+      </c>
+      <c r="B284" t="s">
+        <v>9</v>
+      </c>
+      <c r="C284" t="s">
+        <v>1085</v>
+      </c>
+      <c r="D284" t="s">
+        <v>11</v>
+      </c>
+      <c r="E284" t="s">
+        <v>12</v>
+      </c>
+      <c r="F284" t="s">
+        <v>178</v>
+      </c>
+      <c r="G284" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H284" t="s">
+        <v>1086</v>
+      </c>
+    </row>
+    <row r="285" spans="1:8">
+      <c r="A285" t="s">
+        <v>1087</v>
+      </c>
+      <c r="B285" t="s">
+        <v>9</v>
+      </c>
+      <c r="C285" t="s">
+        <v>1088</v>
+      </c>
+      <c r="D285" t="s">
+        <v>11</v>
+      </c>
+      <c r="E285" t="s">
+        <v>12</v>
+      </c>
+      <c r="F285" t="s">
+        <v>178</v>
+      </c>
+      <c r="G285" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H285" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="286" spans="1:8">
+      <c r="A286" t="s">
+        <v>1090</v>
+      </c>
+      <c r="B286" t="s">
+        <v>9</v>
+      </c>
+      <c r="C286" t="s">
+        <v>1091</v>
+      </c>
+      <c r="D286" t="s">
+        <v>11</v>
+      </c>
+      <c r="E286" t="s">
+        <v>12</v>
+      </c>
+      <c r="F286" t="s">
+        <v>34</v>
+      </c>
+      <c r="G286" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H286" t="s">
+        <v>1092</v>
+      </c>
+    </row>
+    <row r="287" spans="1:8">
+      <c r="A287" t="s">
+        <v>1093</v>
+      </c>
+      <c r="B287" t="s">
+        <v>9</v>
+      </c>
+      <c r="C287" t="s">
+        <v>1094</v>
+      </c>
+      <c r="D287" t="s">
+        <v>11</v>
+      </c>
+      <c r="E287" t="s">
+        <v>12</v>
+      </c>
+      <c r="F287" t="s">
+        <v>34</v>
+      </c>
+      <c r="G287" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H287" t="s">
+        <v>1095</v>
+      </c>
+    </row>
+    <row r="288" spans="1:8">
+      <c r="A288" t="s">
+        <v>1096</v>
+      </c>
+      <c r="B288" t="s">
+        <v>9</v>
+      </c>
+      <c r="C288" t="s">
+        <v>1097</v>
+      </c>
+      <c r="D288" t="s">
+        <v>11</v>
+      </c>
+      <c r="E288" t="s">
+        <v>12</v>
+      </c>
+      <c r="F288" t="s">
+        <v>34</v>
+      </c>
+      <c r="G288" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H288" t="s">
+        <v>1098</v>
+      </c>
+    </row>
+    <row r="289" spans="1:8">
+      <c r="A289" t="s">
+        <v>1099</v>
+      </c>
+      <c r="B289" t="s">
+        <v>9</v>
+      </c>
+      <c r="C289" t="s">
+        <v>1100</v>
+      </c>
+      <c r="D289" t="s">
+        <v>11</v>
+      </c>
+      <c r="E289" t="s">
+        <v>12</v>
+      </c>
+      <c r="F289" t="s">
+        <v>34</v>
+      </c>
+      <c r="G289" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H289" t="s">
+        <v>1101</v>
+      </c>
+    </row>
+    <row r="290" spans="1:8">
+      <c r="A290" t="s">
+        <v>1102</v>
+      </c>
+      <c r="B290" t="s">
+        <v>9</v>
+      </c>
+      <c r="C290" t="s">
+        <v>1103</v>
+      </c>
+      <c r="D290" t="s">
+        <v>11</v>
+      </c>
+      <c r="E290" t="s">
+        <v>12</v>
+      </c>
+      <c r="F290" t="s">
+        <v>34</v>
+      </c>
+      <c r="G290" s="1" t="s">
+        <v>1104</v>
+      </c>
+      <c r="H290" t="s">
+        <v>1105</v>
+      </c>
+    </row>
+    <row r="291" spans="1:8">
+      <c r="A291" t="s">
+        <v>1106</v>
+      </c>
+      <c r="B291" t="s">
+        <v>9</v>
+      </c>
+      <c r="C291" t="s">
+        <v>1107</v>
+      </c>
+      <c r="D291" t="s">
+        <v>11</v>
+      </c>
+      <c r="E291" t="s">
+        <v>12</v>
+      </c>
+      <c r="F291" t="s">
+        <v>123</v>
+      </c>
+      <c r="G291" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H291" t="s">
+        <v>1108</v>
+      </c>
+    </row>
+    <row r="292" spans="1:8">
+      <c r="A292" t="s">
+        <v>1109</v>
+      </c>
+      <c r="B292" t="s">
+        <v>9</v>
+      </c>
+      <c r="C292" t="s">
+        <v>1110</v>
+      </c>
+      <c r="D292" t="s">
+        <v>11</v>
+      </c>
+      <c r="E292" t="s">
+        <v>12</v>
+      </c>
+      <c r="F292" t="s">
+        <v>123</v>
+      </c>
+      <c r="G292" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H292" t="s">
+        <v>1111</v>
+      </c>
+    </row>
+    <row r="293" spans="1:8">
+      <c r="A293" t="s">
+        <v>1112</v>
+      </c>
+      <c r="B293" t="s">
+        <v>9</v>
+      </c>
+      <c r="C293" t="s">
+        <v>1113</v>
+      </c>
+      <c r="D293" t="s">
+        <v>11</v>
+      </c>
+      <c r="E293" t="s">
+        <v>12</v>
+      </c>
+      <c r="F293" t="s">
+        <v>123</v>
+      </c>
+      <c r="G293" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H293" t="s">
+        <v>1114</v>
+      </c>
+    </row>
+    <row r="294" spans="1:8">
+      <c r="A294" t="s">
+        <v>1115</v>
+      </c>
+      <c r="B294" t="s">
+        <v>9</v>
+      </c>
+      <c r="C294" t="s">
+        <v>1116</v>
+      </c>
+      <c r="D294" t="s">
+        <v>11</v>
+      </c>
+      <c r="E294" t="s">
+        <v>12</v>
+      </c>
+      <c r="F294" t="s">
+        <v>123</v>
+      </c>
+      <c r="G294" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H294" t="s">
+        <v>1117</v>
+      </c>
+    </row>
+    <row r="295" spans="1:8">
+      <c r="A295" t="s">
+        <v>1118</v>
+      </c>
+      <c r="B295" t="s">
+        <v>9</v>
+      </c>
+      <c r="C295" t="s">
+        <v>1119</v>
+      </c>
+      <c r="D295" t="s">
+        <v>11</v>
+      </c>
+      <c r="E295" t="s">
+        <v>12</v>
+      </c>
+      <c r="F295" t="s">
+        <v>114</v>
+      </c>
+      <c r="G295" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H295" t="s">
+        <v>1120</v>
+      </c>
+    </row>
+    <row r="296" spans="1:8">
+      <c r="A296" t="s">
+        <v>1121</v>
+      </c>
+      <c r="B296" t="s">
+        <v>9</v>
+      </c>
+      <c r="C296" t="s">
+        <v>1122</v>
+      </c>
+      <c r="D296" t="s">
+        <v>11</v>
+      </c>
+      <c r="E296" t="s">
+        <v>12</v>
+      </c>
+      <c r="F296" t="s">
+        <v>114</v>
+      </c>
+      <c r="G296" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H296" t="s">
+        <v>1123</v>
+      </c>
+    </row>
+    <row r="297" spans="1:8">
+      <c r="A297" t="s">
+        <v>1124</v>
+      </c>
+      <c r="B297" t="s">
+        <v>9</v>
+      </c>
+      <c r="C297" t="s">
+        <v>1125</v>
+      </c>
+      <c r="D297" t="s">
+        <v>11</v>
+      </c>
+      <c r="E297" t="s">
+        <v>12</v>
+      </c>
+      <c r="F297" t="s">
+        <v>13</v>
+      </c>
+      <c r="G297" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H297" t="s">
+        <v>1126</v>
+      </c>
+    </row>
+    <row r="298" spans="1:8">
+      <c r="A298" t="s">
+        <v>1127</v>
+      </c>
+      <c r="B298" t="s">
+        <v>9</v>
+      </c>
+      <c r="C298" t="s">
+        <v>1128</v>
+      </c>
+      <c r="D298" t="s">
+        <v>11</v>
+      </c>
+      <c r="E298" t="s">
+        <v>12</v>
+      </c>
+      <c r="F298" t="s">
+        <v>13</v>
+      </c>
+      <c r="G298" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H298" t="s">
+        <v>1129</v>
+      </c>
+    </row>
+    <row r="299" spans="1:8">
+      <c r="A299" t="s">
+        <v>1130</v>
+      </c>
+      <c r="B299" t="s">
+        <v>9</v>
+      </c>
+      <c r="C299" t="s">
+        <v>1131</v>
+      </c>
+      <c r="D299" t="s">
+        <v>11</v>
+      </c>
+      <c r="E299" t="s">
+        <v>12</v>
+      </c>
+      <c r="F299" t="s">
+        <v>13</v>
+      </c>
+      <c r="G299" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H299" t="s">
+        <v>1132</v>
+      </c>
+    </row>
+    <row r="300" spans="1:8">
+      <c r="A300" t="s">
+        <v>1133</v>
+      </c>
+      <c r="B300" t="s">
+        <v>9</v>
+      </c>
+      <c r="C300" t="s">
+        <v>1134</v>
+      </c>
+      <c r="D300" t="s">
+        <v>11</v>
+      </c>
+      <c r="E300" t="s">
+        <v>12</v>
+      </c>
+      <c r="F300" t="s">
+        <v>13</v>
+      </c>
+      <c r="G300" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H300" t="s">
+        <v>1135</v>
+      </c>
+    </row>
+    <row r="301" spans="1:8">
+      <c r="A301" t="s">
+        <v>1136</v>
+      </c>
+      <c r="B301" t="s">
+        <v>9</v>
+      </c>
+      <c r="C301" t="s">
+        <v>1137</v>
+      </c>
+      <c r="D301" t="s">
+        <v>11</v>
+      </c>
+      <c r="E301" t="s">
+        <v>12</v>
+      </c>
+      <c r="F301" t="s">
+        <v>13</v>
+      </c>
+      <c r="G301" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H301" t="s">
+        <v>1138</v>
+      </c>
+    </row>
+    <row r="302" spans="1:8">
+      <c r="A302" t="s">
+        <v>1139</v>
+      </c>
+      <c r="B302" t="s">
+        <v>9</v>
+      </c>
+      <c r="C302" t="s">
+        <v>1140</v>
+      </c>
+      <c r="D302" t="s">
+        <v>11</v>
+      </c>
+      <c r="E302" t="s">
+        <v>12</v>
+      </c>
+      <c r="F302" t="s">
+        <v>34</v>
+      </c>
+      <c r="G302" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H302" t="s">
+        <v>1141</v>
+      </c>
+    </row>
+    <row r="303" spans="1:8">
+      <c r="A303" t="s">
+        <v>1142</v>
+      </c>
+      <c r="B303" t="s">
+        <v>9</v>
+      </c>
+      <c r="C303" t="s">
+        <v>1143</v>
+      </c>
+      <c r="D303" t="s">
+        <v>11</v>
+      </c>
+      <c r="E303" t="s">
+        <v>12</v>
+      </c>
+      <c r="F303" t="s">
+        <v>34</v>
+      </c>
+      <c r="G303" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H303" t="s">
+        <v>1144</v>
+      </c>
+    </row>
+    <row r="304" spans="1:8">
+      <c r="A304" t="s">
+        <v>1145</v>
+      </c>
+      <c r="B304" t="s">
+        <v>9</v>
+      </c>
+      <c r="C304" t="s">
+        <v>1146</v>
+      </c>
+      <c r="D304" t="s">
+        <v>11</v>
+      </c>
+      <c r="E304" t="s">
+        <v>12</v>
+      </c>
+      <c r="F304" t="s">
+        <v>34</v>
+      </c>
+      <c r="G304" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H304" t="s">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="305" spans="1:8">
+      <c r="A305" t="s">
+        <v>1148</v>
+      </c>
+      <c r="B305" t="s">
+        <v>9</v>
+      </c>
+      <c r="C305" t="s">
+        <v>1149</v>
+      </c>
+      <c r="D305" t="s">
+        <v>11</v>
+      </c>
+      <c r="E305" t="s">
+        <v>12</v>
+      </c>
+      <c r="F305" t="s">
+        <v>34</v>
+      </c>
+      <c r="G305" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H305" t="s">
+        <v>1150</v>
+      </c>
+    </row>
+    <row r="306" spans="1:8">
+      <c r="A306" t="s">
+        <v>1151</v>
+      </c>
+      <c r="B306" t="s">
+        <v>9</v>
+      </c>
+      <c r="C306" t="s">
+        <v>1152</v>
+      </c>
+      <c r="D306" t="s">
+        <v>11</v>
+      </c>
+      <c r="E306" t="s">
+        <v>12</v>
+      </c>
+      <c r="F306" t="s">
+        <v>34</v>
+      </c>
+      <c r="G306" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H306" t="s">
+        <v>1153</v>
+      </c>
+    </row>
+    <row r="307" spans="1:8">
+      <c r="A307" t="s">
+        <v>1154</v>
+      </c>
+      <c r="B307" t="s">
+        <v>9</v>
+      </c>
+      <c r="C307" t="s">
+        <v>1155</v>
+      </c>
+      <c r="D307" t="s">
+        <v>11</v>
+      </c>
+      <c r="E307" t="s">
+        <v>12</v>
+      </c>
+      <c r="F307" t="s">
+        <v>178</v>
+      </c>
+      <c r="G307" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H307" t="s">
+        <v>1156</v>
+      </c>
+    </row>
+    <row r="308" spans="1:8">
+      <c r="A308" t="s">
+        <v>1157</v>
+      </c>
+      <c r="B308" t="s">
+        <v>9</v>
+      </c>
+      <c r="C308" t="s">
+        <v>1158</v>
+      </c>
+      <c r="D308" t="s">
+        <v>11</v>
+      </c>
+      <c r="E308" t="s">
+        <v>12</v>
+      </c>
+      <c r="F308" t="s">
+        <v>178</v>
+      </c>
+      <c r="G308" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H308" t="s">
+        <v>1159</v>
+      </c>
+    </row>
+    <row r="309" spans="1:8">
+      <c r="A309" t="s">
+        <v>1160</v>
+      </c>
+      <c r="B309" t="s">
+        <v>9</v>
+      </c>
+      <c r="C309" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D309" t="s">
+        <v>11</v>
+      </c>
+      <c r="E309" t="s">
+        <v>12</v>
+      </c>
+      <c r="F309" t="s">
+        <v>178</v>
+      </c>
+      <c r="G309" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H309" t="s">
+        <v>1162</v>
+      </c>
+    </row>
+    <row r="310" spans="1:8">
+      <c r="A310" t="s">
+        <v>1163</v>
+      </c>
+      <c r="B310" t="s">
+        <v>9</v>
+      </c>
+      <c r="C310" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D310" t="s">
+        <v>11</v>
+      </c>
+      <c r="E310" t="s">
+        <v>12</v>
+      </c>
+      <c r="F310" t="s">
+        <v>178</v>
+      </c>
+      <c r="G310" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H310" t="s">
+        <v>1165</v>
+      </c>
+    </row>
+    <row r="311" spans="1:8">
+      <c r="A311" t="s">
+        <v>1166</v>
+      </c>
+      <c r="B311" t="s">
+        <v>9</v>
+      </c>
+      <c r="C311" t="s">
+        <v>1167</v>
+      </c>
+      <c r="D311" t="s">
+        <v>11</v>
+      </c>
+      <c r="E311" t="s">
+        <v>12</v>
+      </c>
+      <c r="F311" t="s">
+        <v>178</v>
+      </c>
+      <c r="G311" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H311" t="s">
+        <v>1168</v>
+      </c>
+    </row>
+    <row r="312" spans="1:8">
+      <c r="A312" t="s">
+        <v>1169</v>
+      </c>
+      <c r="B312" t="s">
+        <v>9</v>
+      </c>
+      <c r="C312" t="s">
+        <v>1170</v>
+      </c>
+      <c r="D312" t="s">
+        <v>11</v>
+      </c>
+      <c r="E312" t="s">
+        <v>12</v>
+      </c>
+      <c r="F312" t="s">
+        <v>93</v>
+      </c>
+      <c r="G312" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H312" t="s">
+        <v>1171</v>
+      </c>
+    </row>
+    <row r="313" spans="1:8">
+      <c r="A313" t="s">
+        <v>1172</v>
+      </c>
+      <c r="B313" t="s">
+        <v>9</v>
+      </c>
+      <c r="C313" t="s">
+        <v>1173</v>
+      </c>
+      <c r="D313" t="s">
+        <v>11</v>
+      </c>
+      <c r="E313" t="s">
+        <v>12</v>
+      </c>
+      <c r="F313" t="s">
+        <v>93</v>
+      </c>
+      <c r="G313" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H313" t="s">
+        <v>1174</v>
+      </c>
+    </row>
+    <row r="314" spans="1:8">
+      <c r="A314" t="s">
+        <v>1175</v>
+      </c>
+      <c r="B314" t="s">
+        <v>9</v>
+      </c>
+      <c r="C314" t="s">
+        <v>1176</v>
+      </c>
+      <c r="D314" t="s">
+        <v>11</v>
+      </c>
+      <c r="E314" t="s">
+        <v>12</v>
+      </c>
+      <c r="F314" t="s">
+        <v>93</v>
+      </c>
+      <c r="G314" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H314" t="s">
+        <v>1177</v>
+      </c>
+    </row>
+    <row r="315" spans="1:8">
+      <c r="A315" t="s">
+        <v>1178</v>
+      </c>
+      <c r="B315" t="s">
+        <v>9</v>
+      </c>
+      <c r="C315" t="s">
+        <v>1179</v>
+      </c>
+      <c r="D315" t="s">
+        <v>11</v>
+      </c>
+      <c r="E315" t="s">
+        <v>12</v>
+      </c>
+      <c r="F315" t="s">
+        <v>93</v>
+      </c>
+      <c r="G315" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H315" t="s">
+        <v>1180</v>
+      </c>
+    </row>
+    <row r="316" spans="1:8">
+      <c r="A316" t="s">
+        <v>1181</v>
+      </c>
+      <c r="B316" t="s">
+        <v>9</v>
+      </c>
+      <c r="C316" t="s">
+        <v>1182</v>
+      </c>
+      <c r="D316" t="s">
+        <v>11</v>
+      </c>
+      <c r="E316" t="s">
+        <v>12</v>
+      </c>
+      <c r="F316" t="s">
+        <v>93</v>
+      </c>
+      <c r="G316" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H316" t="s">
+        <v>1183</v>
+      </c>
+    </row>
+    <row r="317" spans="1:8">
+      <c r="A317" t="s">
+        <v>1184</v>
+      </c>
+      <c r="B317" t="s">
+        <v>9</v>
+      </c>
+      <c r="C317" t="s">
+        <v>1185</v>
+      </c>
+      <c r="D317" t="s">
+        <v>11</v>
+      </c>
+      <c r="E317" t="s">
+        <v>12</v>
+      </c>
+      <c r="F317" t="s">
+        <v>72</v>
+      </c>
+      <c r="G317" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H317" t="s">
+        <v>1186</v>
+      </c>
+    </row>
+    <row r="318" spans="1:8">
+      <c r="A318" t="s">
+        <v>1187</v>
+      </c>
+      <c r="B318" t="s">
+        <v>9</v>
+      </c>
+      <c r="C318" t="s">
+        <v>1188</v>
+      </c>
+      <c r="D318" t="s">
+        <v>11</v>
+      </c>
+      <c r="E318" t="s">
+        <v>12</v>
+      </c>
+      <c r="F318" t="s">
+        <v>72</v>
+      </c>
+      <c r="G318" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H318" t="s">
+        <v>1189</v>
+      </c>
+    </row>
+    <row r="319" spans="1:8">
+      <c r="A319" t="s">
+        <v>1190</v>
+      </c>
+      <c r="B319" t="s">
+        <v>9</v>
+      </c>
+      <c r="C319" t="s">
+        <v>1191</v>
+      </c>
+      <c r="D319" t="s">
+        <v>11</v>
+      </c>
+      <c r="E319" t="s">
+        <v>12</v>
+      </c>
+      <c r="F319" t="s">
+        <v>153</v>
+      </c>
+      <c r="G319" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H319" t="s">
+        <v>1192</v>
+      </c>
+    </row>
+    <row r="320" spans="1:8">
+      <c r="A320" t="s">
+        <v>1193</v>
+      </c>
+      <c r="B320" t="s">
+        <v>9</v>
+      </c>
+      <c r="C320" t="s">
+        <v>1194</v>
+      </c>
+      <c r="D320" t="s">
+        <v>11</v>
+      </c>
+      <c r="E320" t="s">
+        <v>12</v>
+      </c>
+      <c r="F320" t="s">
+        <v>153</v>
+      </c>
+      <c r="G320" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H320" t="s">
+        <v>1195</v>
+      </c>
+    </row>
+    <row r="321" spans="1:8">
+      <c r="A321" t="s">
+        <v>1196</v>
+      </c>
+      <c r="B321" t="s">
+        <v>9</v>
+      </c>
+      <c r="C321" t="s">
+        <v>1197</v>
+      </c>
+      <c r="D321" t="s">
+        <v>11</v>
+      </c>
+      <c r="E321" t="s">
+        <v>12</v>
+      </c>
+      <c r="F321" t="s">
+        <v>153</v>
+      </c>
+      <c r="G321" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H321" t="s">
+        <v>1198</v>
+      </c>
+    </row>
+    <row r="322" spans="1:8">
+      <c r="A322" t="s">
+        <v>1199</v>
+      </c>
+      <c r="B322" t="s">
+        <v>9</v>
+      </c>
+      <c r="C322" t="s">
+        <v>1200</v>
+      </c>
+      <c r="D322" t="s">
+        <v>11</v>
+      </c>
+      <c r="E322" t="s">
+        <v>12</v>
+      </c>
+      <c r="F322" t="s">
+        <v>153</v>
+      </c>
+      <c r="G322" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H322" t="s">
+        <v>1201</v>
+      </c>
+    </row>
+    <row r="323" spans="1:8">
+      <c r="A323" t="s">
+        <v>1202</v>
+      </c>
+      <c r="B323" t="s">
+        <v>9</v>
+      </c>
+      <c r="C323" t="s">
+        <v>1203</v>
+      </c>
+      <c r="D323" t="s">
+        <v>11</v>
+      </c>
+      <c r="E323" t="s">
+        <v>12</v>
+      </c>
+      <c r="F323" t="s">
+        <v>55</v>
+      </c>
+      <c r="G323" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H323" t="s">
+        <v>1204</v>
+      </c>
+    </row>
+    <row r="324" spans="1:8">
+      <c r="A324" t="s">
+        <v>1205</v>
+      </c>
+      <c r="B324" t="s">
+        <v>9</v>
+      </c>
+      <c r="C324" t="s">
+        <v>1206</v>
+      </c>
+      <c r="D324" t="s">
+        <v>11</v>
+      </c>
+      <c r="E324" t="s">
+        <v>12</v>
+      </c>
+      <c r="F324" t="s">
+        <v>1207</v>
+      </c>
+      <c r="G324" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H324" t="s">
+        <v>1208</v>
+      </c>
+    </row>
+    <row r="325" spans="1:8">
+      <c r="A325" t="s">
+        <v>1209</v>
+      </c>
+      <c r="B325" t="s">
+        <v>9</v>
+      </c>
+      <c r="C325" t="s">
+        <v>1210</v>
+      </c>
+      <c r="D325" t="s">
+        <v>11</v>
+      </c>
+      <c r="E325" t="s">
+        <v>12</v>
+      </c>
+      <c r="F325" t="s">
+        <v>13</v>
+      </c>
+      <c r="G325" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H325" t="s">
+        <v>1211</v>
+      </c>
+    </row>
+    <row r="326" spans="1:8">
+      <c r="A326" t="s">
+        <v>1212</v>
+      </c>
+      <c r="B326" t="s">
+        <v>9</v>
+      </c>
+      <c r="C326" t="s">
+        <v>1213</v>
+      </c>
+      <c r="D326" t="s">
+        <v>11</v>
+      </c>
+      <c r="E326" t="s">
+        <v>12</v>
+      </c>
+      <c r="F326" t="s">
+        <v>13</v>
+      </c>
+      <c r="G326" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H326" t="s">
+        <v>1214</v>
+      </c>
+    </row>
+    <row r="327" spans="1:8">
+      <c r="A327" t="s">
+        <v>1215</v>
+      </c>
+      <c r="B327" t="s">
+        <v>9</v>
+      </c>
+      <c r="C327" t="s">
+        <v>1216</v>
+      </c>
+      <c r="D327" t="s">
+        <v>11</v>
+      </c>
+      <c r="E327" t="s">
+        <v>12</v>
+      </c>
+      <c r="F327" t="s">
+        <v>13</v>
+      </c>
+      <c r="G327" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H327" t="s">
+        <v>1217</v>
+      </c>
+    </row>
+    <row r="328" spans="1:8">
+      <c r="A328" t="s">
+        <v>1218</v>
+      </c>
+      <c r="B328" t="s">
+        <v>9</v>
+      </c>
+      <c r="C328" t="s">
+        <v>1219</v>
+      </c>
+      <c r="D328" t="s">
+        <v>11</v>
+      </c>
+      <c r="E328" t="s">
+        <v>12</v>
+      </c>
+      <c r="F328" t="s">
+        <v>13</v>
+      </c>
+      <c r="G328" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H328" t="s">
+        <v>1220</v>
+      </c>
+    </row>
+    <row r="329" spans="1:8">
+      <c r="A329" t="s">
+        <v>1221</v>
+      </c>
+      <c r="B329" t="s">
+        <v>9</v>
+      </c>
+      <c r="C329" t="s">
+        <v>1222</v>
+      </c>
+      <c r="D329" t="s">
+        <v>11</v>
+      </c>
+      <c r="E329" t="s">
+        <v>12</v>
+      </c>
+      <c r="F329" t="s">
+        <v>13</v>
+      </c>
+      <c r="G329" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H329" t="s">
+        <v>1223</v>
+      </c>
+    </row>
+    <row r="330" spans="1:8">
+      <c r="A330" t="s">
+        <v>1224</v>
+      </c>
+      <c r="B330" t="s">
+        <v>9</v>
+      </c>
+      <c r="C330" t="s">
+        <v>1225</v>
+      </c>
+      <c r="D330" t="s">
+        <v>11</v>
+      </c>
+      <c r="E330" t="s">
+        <v>12</v>
+      </c>
+      <c r="F330" t="s">
+        <v>178</v>
+      </c>
+      <c r="G330" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H330" t="s">
+        <v>1226</v>
+      </c>
+    </row>
+    <row r="331" spans="1:8">
+      <c r="A331" t="s">
+        <v>1227</v>
+      </c>
+      <c r="B331" t="s">
+        <v>9</v>
+      </c>
+      <c r="C331" t="s">
+        <v>1228</v>
+      </c>
+      <c r="D331" t="s">
+        <v>11</v>
+      </c>
+      <c r="E331" t="s">
+        <v>12</v>
+      </c>
+      <c r="F331" t="s">
+        <v>178</v>
+      </c>
+      <c r="G331" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H331" t="s">
+        <v>1229</v>
+      </c>
+    </row>
+    <row r="332" spans="1:8">
+      <c r="A332" t="s">
+        <v>1230</v>
+      </c>
+      <c r="B332" t="s">
+        <v>9</v>
+      </c>
+      <c r="C332" t="s">
+        <v>1231</v>
+      </c>
+      <c r="D332" t="s">
+        <v>11</v>
+      </c>
+      <c r="E332" t="s">
+        <v>12</v>
+      </c>
+      <c r="F332" t="s">
+        <v>178</v>
+      </c>
+      <c r="G332" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H332" t="s">
+        <v>1232</v>
+      </c>
+    </row>
+    <row r="333" spans="1:8">
+      <c r="A333" t="s">
+        <v>1233</v>
+      </c>
+      <c r="B333" t="s">
+        <v>9</v>
+      </c>
+      <c r="C333" t="s">
+        <v>1234</v>
+      </c>
+      <c r="D333" t="s">
+        <v>11</v>
+      </c>
+      <c r="E333" t="s">
+        <v>12</v>
+      </c>
+      <c r="F333" t="s">
+        <v>178</v>
+      </c>
+      <c r="G333" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H333" t="s">
+        <v>1235</v>
+      </c>
+    </row>
+    <row r="334" spans="1:8">
+      <c r="A334" t="s">
+        <v>1236</v>
+      </c>
+      <c r="B334" t="s">
+        <v>9</v>
+      </c>
+      <c r="C334" t="s">
+        <v>1237</v>
+      </c>
+      <c r="D334" t="s">
+        <v>11</v>
+      </c>
+      <c r="E334" t="s">
+        <v>12</v>
+      </c>
+      <c r="F334" t="s">
+        <v>178</v>
+      </c>
+      <c r="G334" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H334" t="s">
+        <v>1238</v>
+      </c>
+    </row>
+    <row r="335" spans="1:8">
+      <c r="A335" t="s">
+        <v>1239</v>
+      </c>
+      <c r="B335" t="s">
+        <v>9</v>
+      </c>
+      <c r="C335" t="s">
+        <v>1240</v>
+      </c>
+      <c r="D335" t="s">
+        <v>11</v>
+      </c>
+      <c r="E335" t="s">
+        <v>12</v>
+      </c>
+      <c r="F335" t="s">
+        <v>34</v>
+      </c>
+      <c r="G335" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H335" t="s">
+        <v>1241</v>
+      </c>
+    </row>
+    <row r="336" spans="1:8">
+      <c r="A336" t="s">
+        <v>1242</v>
+      </c>
+      <c r="B336" t="s">
+        <v>9</v>
+      </c>
+      <c r="C336" t="s">
+        <v>1243</v>
+      </c>
+      <c r="D336" t="s">
+        <v>11</v>
+      </c>
+      <c r="E336" t="s">
+        <v>12</v>
+      </c>
+      <c r="F336" t="s">
+        <v>34</v>
+      </c>
+      <c r="G336" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H336" t="s">
+        <v>1244</v>
+      </c>
+    </row>
+    <row r="337" spans="1:8">
+      <c r="A337" t="s">
+        <v>1245</v>
+      </c>
+      <c r="B337" t="s">
+        <v>9</v>
+      </c>
+      <c r="C337" t="s">
+        <v>1246</v>
+      </c>
+      <c r="D337" t="s">
+        <v>11</v>
+      </c>
+      <c r="E337" t="s">
+        <v>12</v>
+      </c>
+      <c r="F337" t="s">
+        <v>34</v>
+      </c>
+      <c r="G337" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H337" t="s">
+        <v>1247</v>
+      </c>
+    </row>
+    <row r="338" spans="1:8">
+      <c r="A338" t="s">
+        <v>1248</v>
+      </c>
+      <c r="B338" t="s">
+        <v>9</v>
+      </c>
+      <c r="C338" t="s">
+        <v>1249</v>
+      </c>
+      <c r="D338" t="s">
+        <v>11</v>
+      </c>
+      <c r="E338" t="s">
+        <v>12</v>
+      </c>
+      <c r="F338" t="s">
+        <v>34</v>
+      </c>
+      <c r="G338" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H338" t="s">
+        <v>1250</v>
+      </c>
+    </row>
+    <row r="339" spans="1:8">
+      <c r="A339" t="s">
+        <v>1251</v>
+      </c>
+      <c r="B339" t="s">
+        <v>9</v>
+      </c>
+      <c r="C339" t="s">
+        <v>1252</v>
+      </c>
+      <c r="D339" t="s">
+        <v>11</v>
+      </c>
+      <c r="E339" t="s">
+        <v>12</v>
+      </c>
+      <c r="F339" t="s">
+        <v>34</v>
+      </c>
+      <c r="G339" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H339" t="s">
+        <v>1253</v>
+      </c>
+    </row>
+    <row r="340" spans="1:8">
+      <c r="A340" t="s">
+        <v>1254</v>
+      </c>
+      <c r="B340" t="s">
+        <v>9</v>
+      </c>
+      <c r="C340" t="s">
+        <v>1255</v>
+      </c>
+      <c r="D340" t="s">
+        <v>11</v>
+      </c>
+      <c r="E340" t="s">
+        <v>12</v>
+      </c>
+      <c r="F340" t="s">
+        <v>114</v>
+      </c>
+      <c r="G340" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H340" t="s">
+        <v>1256</v>
+      </c>
+    </row>
+    <row r="341" spans="1:8">
+      <c r="A341" t="s">
+        <v>1257</v>
+      </c>
+      <c r="B341" t="s">
+        <v>9</v>
+      </c>
+      <c r="C341" t="s">
+        <v>1258</v>
+      </c>
+      <c r="D341" t="s">
+        <v>11</v>
+      </c>
+      <c r="E341" t="s">
+        <v>12</v>
+      </c>
+      <c r="F341" t="s">
+        <v>114</v>
+      </c>
+      <c r="G341" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H341" t="s">
+        <v>1259</v>
+      </c>
+    </row>
+    <row r="342" spans="1:8">
+      <c r="A342" t="s">
+        <v>1260</v>
+      </c>
+      <c r="B342" t="s">
+        <v>9</v>
+      </c>
+      <c r="C342" t="s">
+        <v>1261</v>
+      </c>
+      <c r="D342" t="s">
+        <v>11</v>
+      </c>
+      <c r="E342" t="s">
+        <v>12</v>
+      </c>
+      <c r="F342" t="s">
+        <v>114</v>
+      </c>
+      <c r="G342" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H342" t="s">
+        <v>1262</v>
+      </c>
+    </row>
+    <row r="343" spans="1:8">
+      <c r="A343" t="s">
+        <v>1263</v>
+      </c>
+      <c r="B343" t="s">
+        <v>9</v>
+      </c>
+      <c r="C343" t="s">
+        <v>1264</v>
+      </c>
+      <c r="D343" t="s">
+        <v>11</v>
+      </c>
+      <c r="E343" t="s">
+        <v>12</v>
+      </c>
+      <c r="F343" t="s">
+        <v>114</v>
+      </c>
+      <c r="G343" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H343" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="344" spans="1:8">
+      <c r="A344" t="s">
+        <v>1266</v>
+      </c>
+      <c r="B344" t="s">
+        <v>9</v>
+      </c>
+      <c r="C344" t="s">
+        <v>1267</v>
+      </c>
+      <c r="D344" t="s">
+        <v>11</v>
+      </c>
+      <c r="E344" t="s">
+        <v>12</v>
+      </c>
+      <c r="F344" t="s">
+        <v>153</v>
+      </c>
+      <c r="G344" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H344" t="s">
+        <v>1268</v>
+      </c>
+    </row>
+    <row r="345" spans="1:8">
+      <c r="A345" t="s">
+        <v>1269</v>
+      </c>
+      <c r="B345" t="s">
+        <v>9</v>
+      </c>
+      <c r="C345" t="s">
+        <v>1270</v>
+      </c>
+      <c r="D345" t="s">
+        <v>11</v>
+      </c>
+      <c r="E345" t="s">
+        <v>12</v>
+      </c>
+      <c r="F345" t="s">
+        <v>153</v>
+      </c>
+      <c r="G345" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H345" t="s">
+        <v>1271</v>
+      </c>
+    </row>
+    <row r="346" spans="1:8">
+      <c r="A346" t="s">
+        <v>1272</v>
+      </c>
+      <c r="B346" t="s">
+        <v>9</v>
+      </c>
+      <c r="C346" t="s">
+        <v>1273</v>
+      </c>
+      <c r="D346" t="s">
+        <v>11</v>
+      </c>
+      <c r="E346" t="s">
+        <v>12</v>
+      </c>
+      <c r="F346" t="s">
+        <v>153</v>
+      </c>
+      <c r="G346" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H346" t="s">
+        <v>1274</v>
+      </c>
+    </row>
+    <row r="347" spans="1:8">
+      <c r="A347" t="s">
+        <v>1275</v>
+      </c>
+      <c r="B347" t="s">
+        <v>9</v>
+      </c>
+      <c r="C347" t="s">
+        <v>1276</v>
+      </c>
+      <c r="D347" t="s">
+        <v>11</v>
+      </c>
+      <c r="E347" t="s">
+        <v>12</v>
+      </c>
+      <c r="F347" t="s">
+        <v>13</v>
+      </c>
+      <c r="G347" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H347" t="s">
+        <v>1277</v>
+      </c>
+    </row>
+    <row r="348" spans="1:8">
+      <c r="A348" t="s">
+        <v>1278</v>
+      </c>
+      <c r="B348" t="s">
+        <v>9</v>
+      </c>
+      <c r="C348" t="s">
+        <v>1279</v>
+      </c>
+      <c r="D348" t="s">
+        <v>11</v>
+      </c>
+      <c r="E348" t="s">
+        <v>12</v>
+      </c>
+      <c r="F348" t="s">
+        <v>13</v>
+      </c>
+      <c r="G348" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H348" t="s">
+        <v>1280</v>
+      </c>
+    </row>
+    <row r="349" spans="1:8">
+      <c r="A349" t="s">
+        <v>1281</v>
+      </c>
+      <c r="B349" t="s">
+        <v>9</v>
+      </c>
+      <c r="C349" t="s">
+        <v>1282</v>
+      </c>
+      <c r="D349" t="s">
+        <v>11</v>
+      </c>
+      <c r="E349" t="s">
+        <v>12</v>
+      </c>
+      <c r="F349" t="s">
+        <v>13</v>
+      </c>
+      <c r="G349" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H349" t="s">
+        <v>1283</v>
+      </c>
+    </row>
+    <row r="350" spans="1:8">
+      <c r="A350" t="s">
+        <v>1284</v>
+      </c>
+      <c r="B350" t="s">
+        <v>9</v>
+      </c>
+      <c r="C350" t="s">
+        <v>1285</v>
+      </c>
+      <c r="D350" t="s">
+        <v>11</v>
+      </c>
+      <c r="E350" t="s">
+        <v>12</v>
+      </c>
+      <c r="F350" t="s">
+        <v>13</v>
+      </c>
+      <c r="G350" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H350" t="s">
+        <v>1286</v>
+      </c>
+    </row>
+    <row r="351" spans="1:8">
+      <c r="A351" t="s">
+        <v>1287</v>
+      </c>
+      <c r="B351" t="s">
+        <v>9</v>
+      </c>
+      <c r="C351" t="s">
+        <v>1288</v>
+      </c>
+      <c r="D351" t="s">
+        <v>11</v>
+      </c>
+      <c r="E351" t="s">
+        <v>12</v>
+      </c>
+      <c r="F351" t="s">
+        <v>13</v>
+      </c>
+      <c r="G351" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H351" t="s">
+        <v>1289</v>
+      </c>
+    </row>
+    <row r="352" spans="1:8">
+      <c r="A352" t="s">
+        <v>1290</v>
+      </c>
+      <c r="B352" t="s">
+        <v>9</v>
+      </c>
+      <c r="C352" t="s">
+        <v>1291</v>
+      </c>
+      <c r="D352" t="s">
+        <v>11</v>
+      </c>
+      <c r="E352" t="s">
+        <v>12</v>
+      </c>
+      <c r="F352" t="s">
+        <v>72</v>
+      </c>
+      <c r="G352" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H352" t="s">
+        <v>1292</v>
+      </c>
+    </row>
+    <row r="353" spans="1:8">
+      <c r="A353" t="s">
+        <v>1293</v>
+      </c>
+      <c r="B353" t="s">
+        <v>9</v>
+      </c>
+      <c r="C353" t="s">
+        <v>1294</v>
+      </c>
+      <c r="D353" t="s">
+        <v>11</v>
+      </c>
+      <c r="E353" t="s">
+        <v>12</v>
+      </c>
+      <c r="F353" t="s">
+        <v>72</v>
+      </c>
+      <c r="G353" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H353" t="s">
+        <v>1295</v>
+      </c>
+    </row>
+    <row r="354" spans="1:8">
+      <c r="A354" t="s">
+        <v>1296</v>
+      </c>
+      <c r="B354" t="s">
+        <v>9</v>
+      </c>
+      <c r="C354" t="s">
+        <v>1297</v>
+      </c>
+      <c r="D354" t="s">
+        <v>11</v>
+      </c>
+      <c r="E354" t="s">
+        <v>12</v>
+      </c>
+      <c r="F354" t="s">
+        <v>72</v>
+      </c>
+      <c r="G354" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H354" t="s">
+        <v>1298</v>
+      </c>
+    </row>
+    <row r="355" spans="1:8">
+      <c r="A355" t="s">
+        <v>1299</v>
+      </c>
+      <c r="B355" t="s">
+        <v>9</v>
+      </c>
+      <c r="C355" t="s">
+        <v>1300</v>
+      </c>
+      <c r="D355" t="s">
+        <v>11</v>
+      </c>
+      <c r="E355" t="s">
+        <v>12</v>
+      </c>
+      <c r="F355" t="s">
+        <v>72</v>
+      </c>
+      <c r="G355" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H355" t="s">
+        <v>1301</v>
+      </c>
+    </row>
+    <row r="356" spans="1:8">
+      <c r="A356" t="s">
+        <v>1302</v>
+      </c>
+      <c r="B356" t="s">
+        <v>9</v>
+      </c>
+      <c r="C356" t="s">
+        <v>1303</v>
+      </c>
+      <c r="D356" t="s">
+        <v>11</v>
+      </c>
+      <c r="E356" t="s">
+        <v>12</v>
+      </c>
+      <c r="F356" t="s">
+        <v>72</v>
+      </c>
+      <c r="G356" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H356" t="s">
+        <v>1304</v>
+      </c>
+    </row>
+    <row r="357" spans="1:8">
+      <c r="A357" t="s">
+        <v>1305</v>
+      </c>
+      <c r="B357" t="s">
+        <v>9</v>
+      </c>
+      <c r="C357" t="s">
+        <v>1306</v>
+      </c>
+      <c r="D357" t="s">
+        <v>11</v>
+      </c>
+      <c r="E357" t="s">
+        <v>12</v>
+      </c>
+      <c r="F357" t="s">
+        <v>178</v>
+      </c>
+      <c r="G357" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H357" t="s">
+        <v>1307</v>
+      </c>
+    </row>
+    <row r="358" spans="1:8">
+      <c r="A358" t="s">
+        <v>1308</v>
+      </c>
+      <c r="B358" t="s">
+        <v>9</v>
+      </c>
+      <c r="C358" t="s">
+        <v>1309</v>
+      </c>
+      <c r="D358" t="s">
+        <v>11</v>
+      </c>
+      <c r="E358" t="s">
+        <v>12</v>
+      </c>
+      <c r="F358" t="s">
+        <v>178</v>
+      </c>
+      <c r="G358" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H358" t="s">
+        <v>1310</v>
+      </c>
+    </row>
+    <row r="359" spans="1:8">
+      <c r="A359" t="s">
+        <v>1311</v>
+      </c>
+      <c r="B359" t="s">
+        <v>9</v>
+      </c>
+      <c r="C359" t="s">
+        <v>1312</v>
+      </c>
+      <c r="D359" t="s">
+        <v>11</v>
+      </c>
+      <c r="E359" t="s">
+        <v>12</v>
+      </c>
+      <c r="F359" t="s">
+        <v>178</v>
+      </c>
+      <c r="G359" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H359" t="s">
+        <v>1313</v>
+      </c>
+    </row>
+    <row r="360" spans="1:8">
+      <c r="A360" t="s">
+        <v>1314</v>
+      </c>
+      <c r="B360" t="s">
+        <v>9</v>
+      </c>
+      <c r="C360" t="s">
+        <v>1315</v>
+      </c>
+      <c r="D360" t="s">
+        <v>11</v>
+      </c>
+      <c r="E360" t="s">
+        <v>12</v>
+      </c>
+      <c r="F360" t="s">
+        <v>178</v>
+      </c>
+      <c r="G360" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H360" t="s">
+        <v>1316</v>
+      </c>
+    </row>
+    <row r="361" spans="1:8">
+      <c r="A361" t="s">
+        <v>1317</v>
+      </c>
+      <c r="B361" t="s">
+        <v>9</v>
+      </c>
+      <c r="C361" t="s">
+        <v>1318</v>
+      </c>
+      <c r="D361" t="s">
+        <v>11</v>
+      </c>
+      <c r="E361" t="s">
+        <v>12</v>
+      </c>
+      <c r="F361" t="s">
+        <v>178</v>
+      </c>
+      <c r="G361" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H361" t="s">
+        <v>1319</v>
+      </c>
+    </row>
+    <row r="362" spans="1:8">
+      <c r="A362" t="s">
+        <v>1320</v>
+      </c>
+      <c r="B362" t="s">
+        <v>9</v>
+      </c>
+      <c r="C362" t="s">
+        <v>1321</v>
+      </c>
+      <c r="D362" t="s">
+        <v>11</v>
+      </c>
+      <c r="E362" t="s">
+        <v>12</v>
+      </c>
+      <c r="F362" t="s">
+        <v>34</v>
+      </c>
+      <c r="G362" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H362" t="s">
+        <v>1322</v>
+      </c>
+    </row>
+    <row r="363" spans="1:8">
+      <c r="A363" t="s">
+        <v>1323</v>
+      </c>
+      <c r="B363" t="s">
+        <v>9</v>
+      </c>
+      <c r="C363" t="s">
+        <v>1324</v>
+      </c>
+      <c r="D363" t="s">
+        <v>11</v>
+      </c>
+      <c r="E363" t="s">
+        <v>12</v>
+      </c>
+      <c r="F363" t="s">
+        <v>34</v>
+      </c>
+      <c r="G363" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H363" t="s">
+        <v>1325</v>
+      </c>
+    </row>
+    <row r="364" spans="1:8">
+      <c r="A364" t="s">
+        <v>1326</v>
+      </c>
+      <c r="B364" t="s">
+        <v>9</v>
+      </c>
+      <c r="C364" t="s">
+        <v>1327</v>
+      </c>
+      <c r="D364" t="s">
+        <v>11</v>
+      </c>
+      <c r="E364" t="s">
+        <v>12</v>
+      </c>
+      <c r="F364" t="s">
+        <v>34</v>
+      </c>
+      <c r="G364" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H364" t="s">
+        <v>1328</v>
+      </c>
+    </row>
+    <row r="365" spans="1:8">
+      <c r="A365" t="s">
+        <v>1329</v>
+      </c>
+      <c r="B365" t="s">
+        <v>9</v>
+      </c>
+      <c r="C365" t="s">
+        <v>1330</v>
+      </c>
+      <c r="D365" t="s">
+        <v>11</v>
+      </c>
+      <c r="E365" t="s">
+        <v>12</v>
+      </c>
+      <c r="F365" t="s">
+        <v>34</v>
+      </c>
+      <c r="G365" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H365" t="s">
+        <v>1331</v>
+      </c>
+    </row>
+    <row r="366" spans="1:8">
+      <c r="A366" t="s">
+        <v>1332</v>
+      </c>
+      <c r="B366" t="s">
+        <v>9</v>
+      </c>
+      <c r="C366" t="s">
+        <v>1333</v>
+      </c>
+      <c r="D366" t="s">
+        <v>11</v>
+      </c>
+      <c r="E366" t="s">
+        <v>12</v>
+      </c>
+      <c r="F366" t="s">
+        <v>34</v>
+      </c>
+      <c r="G366" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H366" t="s">
+        <v>1334</v>
+      </c>
+    </row>
+    <row r="367" spans="1:8">
+      <c r="A367" t="s">
+        <v>1335</v>
+      </c>
+      <c r="B367" t="s">
+        <v>9</v>
+      </c>
+      <c r="C367" t="s">
+        <v>1336</v>
+      </c>
+      <c r="D367" t="s">
+        <v>11</v>
+      </c>
+      <c r="E367" t="s">
+        <v>12</v>
+      </c>
+      <c r="F367" t="s">
+        <v>153</v>
+      </c>
+      <c r="G367" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H367" t="s">
+        <v>1337</v>
+      </c>
+    </row>
+    <row r="368" spans="1:8">
+      <c r="A368" t="s">
+        <v>1338</v>
+      </c>
+      <c r="B368" t="s">
+        <v>9</v>
+      </c>
+      <c r="C368" t="s">
+        <v>1339</v>
+      </c>
+      <c r="D368" t="s">
+        <v>11</v>
+      </c>
+      <c r="E368" t="s">
+        <v>12</v>
+      </c>
+      <c r="F368" t="s">
+        <v>153</v>
+      </c>
+      <c r="G368" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H368" t="s">
+        <v>1340</v>
+      </c>
+    </row>
+    <row r="369" spans="1:8">
+      <c r="A369" t="s">
+        <v>1341</v>
+      </c>
+      <c r="B369" t="s">
+        <v>9</v>
+      </c>
+      <c r="C369" t="s">
+        <v>1342</v>
+      </c>
+      <c r="D369" t="s">
+        <v>11</v>
+      </c>
+      <c r="E369" t="s">
+        <v>12</v>
+      </c>
+      <c r="F369" t="s">
+        <v>153</v>
+      </c>
+      <c r="G369" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H369" t="s">
+        <v>1343</v>
+      </c>
+    </row>
+    <row r="370" spans="1:8">
+      <c r="A370" t="s">
+        <v>1344</v>
+      </c>
+      <c r="B370" t="s">
+        <v>9</v>
+      </c>
+      <c r="C370" t="s">
+        <v>1345</v>
+      </c>
+      <c r="D370" t="s">
+        <v>11</v>
+      </c>
+      <c r="E370" t="s">
+        <v>12</v>
+      </c>
+      <c r="F370" t="s">
+        <v>93</v>
+      </c>
+      <c r="G370" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H370" t="s">
+        <v>1346</v>
+      </c>
+    </row>
+    <row r="371" spans="1:8">
+      <c r="A371" t="s">
+        <v>1347</v>
+      </c>
+      <c r="B371" t="s">
+        <v>9</v>
+      </c>
+      <c r="C371" t="s">
+        <v>1348</v>
+      </c>
+      <c r="D371" t="s">
+        <v>11</v>
+      </c>
+      <c r="E371" t="s">
+        <v>12</v>
+      </c>
+      <c r="F371" t="s">
+        <v>93</v>
+      </c>
+      <c r="G371" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H371" t="s">
+        <v>1349</v>
+      </c>
+    </row>
+    <row r="372" spans="1:8">
+      <c r="A372" t="s">
+        <v>1350</v>
+      </c>
+      <c r="B372" t="s">
+        <v>9</v>
+      </c>
+      <c r="C372" t="s">
+        <v>1351</v>
+      </c>
+      <c r="D372" t="s">
+        <v>11</v>
+      </c>
+      <c r="E372" t="s">
+        <v>12</v>
+      </c>
+      <c r="F372" t="s">
+        <v>93</v>
+      </c>
+      <c r="G372" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H372" t="s">
+        <v>1352</v>
+      </c>
+    </row>
+    <row r="373" spans="1:8">
+      <c r="A373" t="s">
+        <v>1353</v>
+      </c>
+      <c r="B373" t="s">
+        <v>9</v>
+      </c>
+      <c r="C373" t="s">
+        <v>1354</v>
+      </c>
+      <c r="D373" t="s">
+        <v>11</v>
+      </c>
+      <c r="E373" t="s">
+        <v>12</v>
+      </c>
+      <c r="F373" t="s">
+        <v>93</v>
+      </c>
+      <c r="G373" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H373" t="s">
+        <v>1355</v>
+      </c>
+    </row>
+    <row r="374" spans="1:8">
+      <c r="A374" t="s">
+        <v>1356</v>
+      </c>
+      <c r="B374" t="s">
+        <v>9</v>
+      </c>
+      <c r="C374" t="s">
+        <v>1357</v>
+      </c>
+      <c r="D374" t="s">
+        <v>11</v>
+      </c>
+      <c r="E374" t="s">
+        <v>12</v>
+      </c>
+      <c r="F374" t="s">
+        <v>93</v>
+      </c>
+      <c r="G374" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H374" t="s">
+        <v>1358</v>
+      </c>
+    </row>
+    <row r="375" spans="1:8">
+      <c r="A375" t="s">
+        <v>1359</v>
+      </c>
+      <c r="B375" t="s">
+        <v>9</v>
+      </c>
+      <c r="C375" t="s">
+        <v>1360</v>
+      </c>
+      <c r="D375" t="s">
+        <v>11</v>
+      </c>
+      <c r="E375" t="s">
+        <v>12</v>
+      </c>
+      <c r="F375" t="s">
+        <v>136</v>
+      </c>
+      <c r="G375" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H375" t="s">
+        <v>1361</v>
+      </c>
+    </row>
+    <row r="376" spans="1:8">
+      <c r="A376" t="s">
+        <v>1362</v>
+      </c>
+      <c r="B376" t="s">
+        <v>9</v>
+      </c>
+      <c r="C376" t="s">
+        <v>1363</v>
+      </c>
+      <c r="D376" t="s">
+        <v>11</v>
+      </c>
+      <c r="E376" t="s">
+        <v>12</v>
+      </c>
+      <c r="F376" t="s">
+        <v>136</v>
+      </c>
+      <c r="G376" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H376" t="s">
+        <v>1364</v>
+      </c>
+    </row>
+    <row r="377" spans="1:8">
+      <c r="A377" t="s">
+        <v>1365</v>
+      </c>
+      <c r="B377" t="s">
+        <v>9</v>
+      </c>
+      <c r="C377" t="s">
+        <v>1366</v>
+      </c>
+      <c r="D377" t="s">
+        <v>11</v>
+      </c>
+      <c r="E377" t="s">
+        <v>12</v>
+      </c>
+      <c r="F377" t="s">
+        <v>136</v>
+      </c>
+      <c r="G377" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H377" t="s">
+        <v>1367</v>
+      </c>
+    </row>
+    <row r="378" spans="1:8">
+      <c r="A378" t="s">
+        <v>1368</v>
+      </c>
+      <c r="B378" t="s">
+        <v>9</v>
+      </c>
+      <c r="C378" t="s">
+        <v>1369</v>
+      </c>
+      <c r="D378" t="s">
+        <v>11</v>
+      </c>
+      <c r="E378" t="s">
+        <v>12</v>
+      </c>
+      <c r="F378" t="s">
+        <v>123</v>
+      </c>
+      <c r="G378" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H378" t="s">
+        <v>1370</v>
+      </c>
+    </row>
+    <row r="379" spans="1:8">
+      <c r="A379" t="s">
+        <v>1371</v>
+      </c>
+      <c r="B379" t="s">
+        <v>9</v>
+      </c>
+      <c r="C379" t="s">
+        <v>1372</v>
+      </c>
+      <c r="D379" t="s">
+        <v>11</v>
+      </c>
+      <c r="E379" t="s">
+        <v>12</v>
+      </c>
+      <c r="F379" t="s">
+        <v>123</v>
+      </c>
+      <c r="G379" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H379" t="s">
+        <v>1373</v>
+      </c>
+    </row>
+    <row r="380" spans="1:8">
+      <c r="A380" t="s">
+        <v>1374</v>
+      </c>
+      <c r="B380" t="s">
+        <v>9</v>
+      </c>
+      <c r="C380" t="s">
+        <v>1375</v>
+      </c>
+      <c r="D380" t="s">
+        <v>11</v>
+      </c>
+      <c r="E380" t="s">
+        <v>12</v>
+      </c>
+      <c r="F380" t="s">
+        <v>123</v>
+      </c>
+      <c r="G380" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H380" t="s">
+        <v>1376</v>
+      </c>
+    </row>
+    <row r="381" spans="1:8">
+      <c r="A381" t="s">
+        <v>1377</v>
+      </c>
+      <c r="B381" t="s">
+        <v>9</v>
+      </c>
+      <c r="C381" t="s">
+        <v>1378</v>
+      </c>
+      <c r="D381" t="s">
+        <v>11</v>
+      </c>
+      <c r="E381" t="s">
+        <v>12</v>
+      </c>
+      <c r="F381" t="s">
+        <v>13</v>
+      </c>
+      <c r="G381" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H381" t="s">
+        <v>1379</v>
+      </c>
+    </row>
+    <row r="382" spans="1:8">
+      <c r="A382" t="s">
+        <v>1380</v>
+      </c>
+      <c r="B382" t="s">
+        <v>9</v>
+      </c>
+      <c r="C382" t="s">
+        <v>1381</v>
+      </c>
+      <c r="D382" t="s">
+        <v>11</v>
+      </c>
+      <c r="E382" t="s">
+        <v>12</v>
+      </c>
+      <c r="F382" t="s">
+        <v>13</v>
+      </c>
+      <c r="G382" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H382" t="s">
+        <v>1382</v>
+      </c>
+    </row>
+    <row r="383" spans="1:8">
+      <c r="A383" t="s">
+        <v>1383</v>
+      </c>
+      <c r="B383" t="s">
+        <v>9</v>
+      </c>
+      <c r="C383" t="s">
+        <v>1384</v>
+      </c>
+      <c r="D383" t="s">
+        <v>11</v>
+      </c>
+      <c r="E383" t="s">
+        <v>12</v>
+      </c>
+      <c r="F383" t="s">
+        <v>13</v>
+      </c>
+      <c r="G383" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H383" t="s">
+        <v>1385</v>
+      </c>
+    </row>
+    <row r="384" spans="1:8">
+      <c r="A384" t="s">
+        <v>1386</v>
+      </c>
+      <c r="B384" t="s">
+        <v>9</v>
+      </c>
+      <c r="C384" t="s">
+        <v>1387</v>
+      </c>
+      <c r="D384" t="s">
+        <v>11</v>
+      </c>
+      <c r="E384" t="s">
+        <v>12</v>
+      </c>
+      <c r="F384" t="s">
+        <v>13</v>
+      </c>
+      <c r="G384" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H384" t="s">
+        <v>1388</v>
+      </c>
+    </row>
+    <row r="385" spans="1:8">
+      <c r="A385" t="s">
+        <v>1389</v>
+      </c>
+      <c r="B385" t="s">
+        <v>9</v>
+      </c>
+      <c r="C385" t="s">
+        <v>1390</v>
+      </c>
+      <c r="D385" t="s">
+        <v>11</v>
+      </c>
+      <c r="E385" t="s">
+        <v>12</v>
+      </c>
+      <c r="F385" t="s">
+        <v>13</v>
+      </c>
+      <c r="G385" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H385" t="s">
+        <v>1391</v>
+      </c>
+    </row>
+    <row r="386" spans="1:8">
+      <c r="A386" t="s">
+        <v>1392</v>
+      </c>
+      <c r="B386" t="s">
+        <v>9</v>
+      </c>
+      <c r="C386" t="s">
+        <v>1393</v>
+      </c>
+      <c r="D386" t="s">
+        <v>11</v>
+      </c>
+      <c r="E386" t="s">
+        <v>12</v>
+      </c>
+      <c r="F386" t="s">
+        <v>178</v>
+      </c>
+      <c r="G386" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H386" t="s">
+        <v>1394</v>
+      </c>
+    </row>
+    <row r="387" spans="1:8">
+      <c r="A387" t="s">
+        <v>1395</v>
+      </c>
+      <c r="B387" t="s">
+        <v>9</v>
+      </c>
+      <c r="C387" t="s">
+        <v>1396</v>
+      </c>
+      <c r="D387" t="s">
+        <v>11</v>
+      </c>
+      <c r="E387" t="s">
+        <v>12</v>
+      </c>
+      <c r="F387" t="s">
+        <v>178</v>
+      </c>
+      <c r="G387" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H387" t="s">
+        <v>1397</v>
+      </c>
+    </row>
+    <row r="388" spans="1:8">
+      <c r="A388" t="s">
+        <v>1398</v>
+      </c>
+      <c r="B388" t="s">
+        <v>9</v>
+      </c>
+      <c r="C388" t="s">
+        <v>1399</v>
+      </c>
+      <c r="D388" t="s">
+        <v>11</v>
+      </c>
+      <c r="E388" t="s">
+        <v>12</v>
+      </c>
+      <c r="F388" t="s">
+        <v>72</v>
+      </c>
+      <c r="G388" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H388" t="s">
+        <v>1400</v>
+      </c>
+    </row>
+    <row r="389" spans="1:8">
+      <c r="A389" t="s">
+        <v>1401</v>
+      </c>
+      <c r="B389" t="s">
+        <v>9</v>
+      </c>
+      <c r="C389" t="s">
+        <v>1402</v>
+      </c>
+      <c r="D389" t="s">
+        <v>11</v>
+      </c>
+      <c r="E389" t="s">
+        <v>12</v>
+      </c>
+      <c r="F389" t="s">
+        <v>72</v>
+      </c>
+      <c r="G389" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H389" t="s">
+        <v>1403</v>
+      </c>
+    </row>
+    <row r="390" spans="1:8">
+      <c r="A390" t="s">
+        <v>1404</v>
+      </c>
+      <c r="B390" t="s">
+        <v>9</v>
+      </c>
+      <c r="C390" t="s">
+        <v>1405</v>
+      </c>
+      <c r="D390" t="s">
+        <v>11</v>
+      </c>
+      <c r="E390" t="s">
+        <v>12</v>
+      </c>
+      <c r="F390" t="s">
+        <v>72</v>
+      </c>
+      <c r="G390" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H390" t="s">
+        <v>1406</v>
+      </c>
+    </row>
+    <row r="391" spans="1:8">
+      <c r="A391" t="s">
+        <v>1407</v>
+      </c>
+      <c r="B391" t="s">
+        <v>9</v>
+      </c>
+      <c r="C391" t="s">
+        <v>1408</v>
+      </c>
+      <c r="D391" t="s">
+        <v>11</v>
+      </c>
+      <c r="E391" t="s">
+        <v>12</v>
+      </c>
+      <c r="F391" t="s">
+        <v>72</v>
+      </c>
+      <c r="G391" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H391" t="s">
+        <v>1409</v>
+      </c>
+    </row>
+    <row r="392" spans="1:8">
+      <c r="A392" t="s">
+        <v>1410</v>
+      </c>
+      <c r="B392" t="s">
+        <v>9</v>
+      </c>
+      <c r="C392" t="s">
+        <v>1411</v>
+      </c>
+      <c r="D392" t="s">
+        <v>11</v>
+      </c>
+      <c r="E392" t="s">
+        <v>12</v>
+      </c>
+      <c r="F392" t="s">
+        <v>34</v>
+      </c>
+      <c r="G392" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H392" t="s">
+        <v>1412</v>
+      </c>
+    </row>
+    <row r="393" spans="1:8">
+      <c r="A393" t="s">
+        <v>1413</v>
+      </c>
+      <c r="B393" t="s">
+        <v>9</v>
+      </c>
+      <c r="C393" t="s">
+        <v>1414</v>
+      </c>
+      <c r="D393" t="s">
+        <v>11</v>
+      </c>
+      <c r="E393" t="s">
+        <v>12</v>
+      </c>
+      <c r="F393" t="s">
+        <v>34</v>
+      </c>
+      <c r="G393" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H393" t="s">
+        <v>1415</v>
+      </c>
+    </row>
+    <row r="394" spans="1:8">
+      <c r="A394" t="s">
+        <v>1416</v>
+      </c>
+      <c r="B394" t="s">
+        <v>9</v>
+      </c>
+      <c r="C394" t="s">
+        <v>1417</v>
+      </c>
+      <c r="D394" t="s">
+        <v>11</v>
+      </c>
+      <c r="E394" t="s">
+        <v>12</v>
+      </c>
+      <c r="F394" t="s">
+        <v>34</v>
+      </c>
+      <c r="G394" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H394" t="s">
+        <v>1418</v>
+      </c>
+    </row>
+    <row r="395" spans="1:8">
+      <c r="A395" t="s">
+        <v>1419</v>
+      </c>
+      <c r="B395" t="s">
+        <v>9</v>
+      </c>
+      <c r="C395" t="s">
+        <v>1420</v>
+      </c>
+      <c r="D395" t="s">
+        <v>11</v>
+      </c>
+      <c r="E395" t="s">
+        <v>12</v>
+      </c>
+      <c r="F395" t="s">
+        <v>34</v>
+      </c>
+      <c r="G395" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H395" t="s">
+        <v>1421</v>
+      </c>
+    </row>
+    <row r="396" spans="1:8">
+      <c r="A396" t="s">
+        <v>1422</v>
+      </c>
+      <c r="B396" t="s">
+        <v>9</v>
+      </c>
+      <c r="C396" t="s">
+        <v>1423</v>
+      </c>
+      <c r="D396" t="s">
+        <v>11</v>
+      </c>
+      <c r="E396" t="s">
+        <v>12</v>
+      </c>
+      <c r="F396" t="s">
+        <v>34</v>
+      </c>
+      <c r="G396" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H396" t="s">
+        <v>1424</v>
+      </c>
+    </row>
+    <row r="397" spans="1:8">
+      <c r="A397" t="s">
+        <v>1425</v>
+      </c>
+      <c r="B397" t="s">
+        <v>9</v>
+      </c>
+      <c r="C397" t="s">
+        <v>1426</v>
+      </c>
+      <c r="D397" t="s">
+        <v>11</v>
+      </c>
+      <c r="E397" t="s">
+        <v>12</v>
+      </c>
+      <c r="F397" t="s">
+        <v>153</v>
+      </c>
+      <c r="G397" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H397" t="s">
+        <v>1427</v>
+      </c>
+    </row>
+    <row r="398" spans="1:8">
+      <c r="A398" t="s">
+        <v>1428</v>
+      </c>
+      <c r="B398" t="s">
+        <v>9</v>
+      </c>
+      <c r="C398" t="s">
+        <v>1429</v>
+      </c>
+      <c r="D398" t="s">
+        <v>11</v>
+      </c>
+      <c r="E398" t="s">
+        <v>12</v>
+      </c>
+      <c r="F398" t="s">
+        <v>153</v>
+      </c>
+      <c r="G398" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H398" t="s">
+        <v>1430</v>
+      </c>
+    </row>
+    <row r="399" spans="1:8">
+      <c r="A399" t="s">
+        <v>1431</v>
+      </c>
+      <c r="B399" t="s">
+        <v>9</v>
+      </c>
+      <c r="C399" t="s">
+        <v>1432</v>
+      </c>
+      <c r="D399" t="s">
+        <v>11</v>
+      </c>
+      <c r="E399" t="s">
+        <v>12</v>
+      </c>
+      <c r="F399" t="s">
+        <v>153</v>
+      </c>
+      <c r="G399" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H399" t="s">
+        <v>1433</v>
+      </c>
+    </row>
+    <row r="400" spans="1:8">
+      <c r="A400" t="s">
+        <v>1434</v>
+      </c>
+      <c r="B400" t="s">
+        <v>9</v>
+      </c>
+      <c r="C400" t="s">
+        <v>1435</v>
+      </c>
+      <c r="D400" t="s">
+        <v>11</v>
+      </c>
+      <c r="E400" t="s">
+        <v>12</v>
+      </c>
+      <c r="F400" t="s">
+        <v>153</v>
+      </c>
+      <c r="G400" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H400" t="s">
+        <v>1436</v>
+      </c>
+    </row>
+    <row r="401" spans="1:8">
+      <c r="A401" t="s">
+        <v>1437</v>
+      </c>
+      <c r="B401" t="s">
+        <v>9</v>
+      </c>
+      <c r="C401" t="s">
+        <v>1438</v>
+      </c>
+      <c r="D401" t="s">
+        <v>11</v>
+      </c>
+      <c r="E401" t="s">
+        <v>12</v>
+      </c>
+      <c r="F401" t="s">
+        <v>953</v>
+      </c>
+      <c r="G401" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H401" t="s">
+        <v>1439</v>
+      </c>
+    </row>
+    <row r="402" spans="1:8">
+      <c r="A402" t="s">
+        <v>1440</v>
+      </c>
+      <c r="B402" t="s">
+        <v>9</v>
+      </c>
+      <c r="C402" t="s">
         <v>10</v>
       </c>
-      <c r="D200" t="s">
-[...12 lines deleted...]
-        <v>704</v>
+      <c r="D402" t="s">
+        <v>1441</v>
+      </c>
+      <c r="E402" t="s">
+        <v>1442</v>
+      </c>
+      <c r="F402" t="s">
+        <v>1443</v>
+      </c>
+      <c r="G402" s="1" t="s">
+        <v>1444</v>
+      </c>
+      <c r="H402" t="s">
+        <v>1445</v>
+      </c>
+    </row>
+    <row r="403" spans="1:8">
+      <c r="A403" t="s">
+        <v>1446</v>
+      </c>
+      <c r="B403" t="s">
+        <v>9</v>
+      </c>
+      <c r="C403" t="s">
+        <v>17</v>
+      </c>
+      <c r="D403" t="s">
+        <v>1441</v>
+      </c>
+      <c r="E403" t="s">
+        <v>1442</v>
+      </c>
+      <c r="F403" t="s">
+        <v>1443</v>
+      </c>
+      <c r="G403" s="1" t="s">
+        <v>1447</v>
+      </c>
+      <c r="H403" t="s">
+        <v>1448</v>
+      </c>
+    </row>
+    <row r="404" spans="1:8">
+      <c r="A404" t="s">
+        <v>1449</v>
+      </c>
+      <c r="B404" t="s">
+        <v>9</v>
+      </c>
+      <c r="C404" t="s">
+        <v>10</v>
+      </c>
+      <c r="D404" t="s">
+        <v>1450</v>
+      </c>
+      <c r="E404" t="s">
+        <v>1451</v>
+      </c>
+      <c r="F404" t="s">
+        <v>1452</v>
+      </c>
+      <c r="G404" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H404" t="s">
+        <v>1453</v>
+      </c>
+    </row>
+    <row r="405" spans="1:8">
+      <c r="A405" t="s">
+        <v>1454</v>
+      </c>
+      <c r="B405" t="s">
+        <v>9</v>
+      </c>
+      <c r="C405" t="s">
+        <v>17</v>
+      </c>
+      <c r="D405" t="s">
+        <v>1450</v>
+      </c>
+      <c r="E405" t="s">
+        <v>1451</v>
+      </c>
+      <c r="G405" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H405" t="s">
+        <v>1455</v>
+      </c>
+    </row>
+    <row r="406" spans="1:8">
+      <c r="A406" t="s">
+        <v>1456</v>
+      </c>
+      <c r="B406" t="s">
+        <v>9</v>
+      </c>
+      <c r="C406" t="s">
+        <v>21</v>
+      </c>
+      <c r="D406" t="s">
+        <v>1450</v>
+      </c>
+      <c r="E406" t="s">
+        <v>1451</v>
+      </c>
+      <c r="G406" s="1" t="s">
+        <v>1457</v>
+      </c>
+      <c r="H406" t="s">
+        <v>1458</v>
+      </c>
+    </row>
+    <row r="407" spans="1:8">
+      <c r="A407" t="s">
+        <v>1459</v>
+      </c>
+      <c r="B407" t="s">
+        <v>9</v>
+      </c>
+      <c r="C407" t="s">
+        <v>25</v>
+      </c>
+      <c r="D407" t="s">
+        <v>1450</v>
+      </c>
+      <c r="E407" t="s">
+        <v>1451</v>
+      </c>
+      <c r="F407" t="s">
+        <v>13</v>
+      </c>
+      <c r="G407" s="1" t="s">
+        <v>1460</v>
+      </c>
+      <c r="H407" t="s">
+        <v>1461</v>
+      </c>
+    </row>
+    <row r="408" spans="1:8">
+      <c r="A408" t="s">
+        <v>1462</v>
+      </c>
+      <c r="B408" t="s">
+        <v>9</v>
+      </c>
+      <c r="C408" t="s">
+        <v>29</v>
+      </c>
+      <c r="D408" t="s">
+        <v>1450</v>
+      </c>
+      <c r="E408" t="s">
+        <v>1451</v>
+      </c>
+      <c r="F408" t="s">
+        <v>1463</v>
+      </c>
+      <c r="G408" s="1" t="s">
+        <v>1464</v>
+      </c>
+      <c r="H408" t="s">
+        <v>1465</v>
+      </c>
+    </row>
+    <row r="409" spans="1:8">
+      <c r="A409" t="s">
+        <v>1466</v>
+      </c>
+      <c r="B409" t="s">
+        <v>9</v>
+      </c>
+      <c r="C409" t="s">
+        <v>33</v>
+      </c>
+      <c r="D409" t="s">
+        <v>1450</v>
+      </c>
+      <c r="E409" t="s">
+        <v>1451</v>
+      </c>
+      <c r="F409" t="s">
+        <v>153</v>
+      </c>
+      <c r="G409" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H409" t="s">
+        <v>1467</v>
+      </c>
+    </row>
+    <row r="410" spans="1:8">
+      <c r="A410" t="s">
+        <v>1468</v>
+      </c>
+      <c r="B410" t="s">
+        <v>9</v>
+      </c>
+      <c r="C410" t="s">
+        <v>38</v>
+      </c>
+      <c r="D410" t="s">
+        <v>1450</v>
+      </c>
+      <c r="E410" t="s">
+        <v>1451</v>
+      </c>
+      <c r="F410" t="s">
+        <v>153</v>
+      </c>
+      <c r="G410" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H410" t="s">
+        <v>1469</v>
+      </c>
+    </row>
+    <row r="411" spans="1:8">
+      <c r="A411" t="s">
+        <v>1470</v>
+      </c>
+      <c r="B411" t="s">
+        <v>9</v>
+      </c>
+      <c r="C411" t="s">
+        <v>42</v>
+      </c>
+      <c r="D411" t="s">
+        <v>1450</v>
+      </c>
+      <c r="E411" t="s">
+        <v>1451</v>
+      </c>
+      <c r="F411" t="s">
+        <v>953</v>
+      </c>
+      <c r="G411" s="1" t="s">
+        <v>1471</v>
+      </c>
+      <c r="H411" t="s">
+        <v>1472</v>
+      </c>
+    </row>
+    <row r="412" spans="1:8">
+      <c r="A412" t="s">
+        <v>1473</v>
+      </c>
+      <c r="B412" t="s">
+        <v>9</v>
+      </c>
+      <c r="C412" t="s">
+        <v>46</v>
+      </c>
+      <c r="D412" t="s">
+        <v>1450</v>
+      </c>
+      <c r="E412" t="s">
+        <v>1451</v>
+      </c>
+      <c r="F412" t="s">
+        <v>1207</v>
+      </c>
+      <c r="G412" s="1" t="s">
+        <v>1474</v>
+      </c>
+      <c r="H412" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="413" spans="1:8">
+      <c r="A413" t="s">
+        <v>1476</v>
+      </c>
+      <c r="B413" t="s">
+        <v>9</v>
+      </c>
+      <c r="C413" t="s">
+        <v>50</v>
+      </c>
+      <c r="D413" t="s">
+        <v>1450</v>
+      </c>
+      <c r="E413" t="s">
+        <v>1451</v>
+      </c>
+      <c r="F413" t="s">
+        <v>661</v>
+      </c>
+      <c r="G413" s="1" t="s">
+        <v>1477</v>
+      </c>
+      <c r="H413" t="s">
+        <v>1478</v>
+      </c>
+    </row>
+    <row r="414" spans="1:8">
+      <c r="A414" t="s">
+        <v>1479</v>
+      </c>
+      <c r="B414" t="s">
+        <v>9</v>
+      </c>
+      <c r="C414" t="s">
+        <v>54</v>
+      </c>
+      <c r="D414" t="s">
+        <v>1450</v>
+      </c>
+      <c r="E414" t="s">
+        <v>1451</v>
+      </c>
+      <c r="F414" t="s">
+        <v>661</v>
+      </c>
+      <c r="G414" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H414" t="s">
+        <v>1480</v>
+      </c>
+    </row>
+    <row r="415" spans="1:8">
+      <c r="A415" t="s">
+        <v>1481</v>
+      </c>
+      <c r="B415" t="s">
+        <v>9</v>
+      </c>
+      <c r="C415" t="s">
+        <v>59</v>
+      </c>
+      <c r="D415" t="s">
+        <v>1450</v>
+      </c>
+      <c r="E415" t="s">
+        <v>1451</v>
+      </c>
+      <c r="F415" t="s">
+        <v>136</v>
+      </c>
+      <c r="G415" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H415" t="s">
+        <v>1482</v>
+      </c>
+    </row>
+    <row r="416" spans="1:8">
+      <c r="A416" t="s">
+        <v>1483</v>
+      </c>
+      <c r="B416" t="s">
+        <v>9</v>
+      </c>
+      <c r="C416" t="s">
+        <v>63</v>
+      </c>
+      <c r="D416" t="s">
+        <v>1450</v>
+      </c>
+      <c r="E416" t="s">
+        <v>1451</v>
+      </c>
+      <c r="F416" t="s">
+        <v>661</v>
+      </c>
+      <c r="G416" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H416" t="s">
+        <v>1484</v>
+      </c>
+    </row>
+    <row r="417" spans="1:8">
+      <c r="A417" t="s">
+        <v>1485</v>
+      </c>
+      <c r="B417" t="s">
+        <v>9</v>
+      </c>
+      <c r="C417" t="s">
+        <v>67</v>
+      </c>
+      <c r="D417" t="s">
+        <v>1450</v>
+      </c>
+      <c r="E417" t="s">
+        <v>1451</v>
+      </c>
+      <c r="F417" t="s">
+        <v>661</v>
+      </c>
+      <c r="G417" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H417" t="s">
+        <v>1486</v>
+      </c>
+    </row>
+    <row r="418" spans="1:8">
+      <c r="A418" t="s">
+        <v>1487</v>
+      </c>
+      <c r="B418" t="s">
+        <v>9</v>
+      </c>
+      <c r="C418" t="s">
+        <v>71</v>
+      </c>
+      <c r="D418" t="s">
+        <v>1450</v>
+      </c>
+      <c r="E418" t="s">
+        <v>1451</v>
+      </c>
+      <c r="F418" t="s">
+        <v>661</v>
+      </c>
+      <c r="G418" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H418" t="s">
+        <v>1488</v>
+      </c>
+    </row>
+    <row r="419" spans="1:8">
+      <c r="A419" t="s">
+        <v>1489</v>
+      </c>
+      <c r="B419" t="s">
+        <v>9</v>
+      </c>
+      <c r="C419" t="s">
+        <v>76</v>
+      </c>
+      <c r="D419" t="s">
+        <v>1450</v>
+      </c>
+      <c r="E419" t="s">
+        <v>1451</v>
+      </c>
+      <c r="F419" t="s">
+        <v>661</v>
+      </c>
+      <c r="G419" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H419" t="s">
+        <v>1490</v>
+      </c>
+    </row>
+    <row r="420" spans="1:8">
+      <c r="A420" t="s">
+        <v>1491</v>
+      </c>
+      <c r="B420" t="s">
+        <v>9</v>
+      </c>
+      <c r="C420" t="s">
+        <v>80</v>
+      </c>
+      <c r="D420" t="s">
+        <v>1450</v>
+      </c>
+      <c r="E420" t="s">
+        <v>1451</v>
+      </c>
+      <c r="F420" t="s">
+        <v>1463</v>
+      </c>
+      <c r="G420" s="1" t="s">
+        <v>1492</v>
+      </c>
+      <c r="H420" t="s">
+        <v>1493</v>
+      </c>
+    </row>
+    <row r="421" spans="1:8">
+      <c r="A421" t="s">
+        <v>1494</v>
+      </c>
+      <c r="B421" t="s">
+        <v>9</v>
+      </c>
+      <c r="C421" t="s">
+        <v>84</v>
+      </c>
+      <c r="D421" t="s">
+        <v>1450</v>
+      </c>
+      <c r="E421" t="s">
+        <v>1451</v>
+      </c>
+      <c r="F421" t="s">
+        <v>1463</v>
+      </c>
+      <c r="G421" s="1" t="s">
+        <v>1495</v>
+      </c>
+      <c r="H421" t="s">
+        <v>1496</v>
+      </c>
+    </row>
+    <row r="422" spans="1:8">
+      <c r="A422" t="s">
+        <v>1497</v>
+      </c>
+      <c r="B422" t="s">
+        <v>9</v>
+      </c>
+      <c r="C422" t="s">
+        <v>88</v>
+      </c>
+      <c r="D422" t="s">
+        <v>1450</v>
+      </c>
+      <c r="E422" t="s">
+        <v>1451</v>
+      </c>
+      <c r="F422" t="s">
+        <v>1463</v>
+      </c>
+      <c r="G422" s="1" t="s">
+        <v>1498</v>
+      </c>
+      <c r="H422" t="s">
+        <v>1499</v>
+      </c>
+    </row>
+    <row r="423" spans="1:8">
+      <c r="A423" t="s">
+        <v>1500</v>
+      </c>
+      <c r="B423" t="s">
+        <v>9</v>
+      </c>
+      <c r="C423" t="s">
+        <v>92</v>
+      </c>
+      <c r="D423" t="s">
+        <v>1450</v>
+      </c>
+      <c r="E423" t="s">
+        <v>1451</v>
+      </c>
+      <c r="F423" t="s">
+        <v>1463</v>
+      </c>
+      <c r="G423" s="1" t="s">
+        <v>1501</v>
+      </c>
+      <c r="H423" t="s">
+        <v>1502</v>
+      </c>
+    </row>
+    <row r="424" spans="1:8">
+      <c r="A424" t="s">
+        <v>1503</v>
+      </c>
+      <c r="B424" t="s">
+        <v>9</v>
+      </c>
+      <c r="C424" t="s">
+        <v>97</v>
+      </c>
+      <c r="D424" t="s">
+        <v>1450</v>
+      </c>
+      <c r="E424" t="s">
+        <v>1451</v>
+      </c>
+      <c r="F424" t="s">
+        <v>1463</v>
+      </c>
+      <c r="G424" s="1" t="s">
+        <v>1504</v>
+      </c>
+      <c r="H424" t="s">
+        <v>1505</v>
+      </c>
+    </row>
+    <row r="425" spans="1:8">
+      <c r="A425" t="s">
+        <v>1506</v>
+      </c>
+      <c r="B425" t="s">
+        <v>9</v>
+      </c>
+      <c r="C425" t="s">
+        <v>101</v>
+      </c>
+      <c r="D425" t="s">
+        <v>1450</v>
+      </c>
+      <c r="E425" t="s">
+        <v>1451</v>
+      </c>
+      <c r="F425" t="s">
+        <v>178</v>
+      </c>
+      <c r="G425" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H425" t="s">
+        <v>1507</v>
+      </c>
+    </row>
+    <row r="426" spans="1:8">
+      <c r="A426" t="s">
+        <v>1508</v>
+      </c>
+      <c r="B426" t="s">
+        <v>9</v>
+      </c>
+      <c r="C426" t="s">
+        <v>105</v>
+      </c>
+      <c r="D426" t="s">
+        <v>1450</v>
+      </c>
+      <c r="E426" t="s">
+        <v>1451</v>
+      </c>
+      <c r="F426" t="s">
+        <v>661</v>
+      </c>
+      <c r="G426" s="1" t="s">
+        <v>1509</v>
+      </c>
+      <c r="H426" t="s">
+        <v>1510</v>
+      </c>
+    </row>
+    <row r="427" spans="1:8">
+      <c r="A427" t="s">
+        <v>1511</v>
+      </c>
+      <c r="B427" t="s">
+        <v>9</v>
+      </c>
+      <c r="C427" t="s">
+        <v>109</v>
+      </c>
+      <c r="D427" t="s">
+        <v>1450</v>
+      </c>
+      <c r="E427" t="s">
+        <v>1451</v>
+      </c>
+      <c r="F427" t="s">
+        <v>661</v>
+      </c>
+      <c r="G427" s="1" t="s">
+        <v>1512</v>
+      </c>
+      <c r="H427" t="s">
+        <v>1513</v>
+      </c>
+    </row>
+    <row r="428" spans="1:8">
+      <c r="A428" t="s">
+        <v>1514</v>
+      </c>
+      <c r="B428" t="s">
+        <v>9</v>
+      </c>
+      <c r="C428" t="s">
+        <v>113</v>
+      </c>
+      <c r="D428" t="s">
+        <v>1450</v>
+      </c>
+      <c r="E428" t="s">
+        <v>1451</v>
+      </c>
+      <c r="F428" t="s">
+        <v>1515</v>
+      </c>
+      <c r="G428" s="1" t="s">
+        <v>1516</v>
+      </c>
+      <c r="H428" t="s">
+        <v>1517</v>
+      </c>
+    </row>
+    <row r="429" spans="1:8">
+      <c r="A429" t="s">
+        <v>1518</v>
+      </c>
+      <c r="B429" t="s">
+        <v>9</v>
+      </c>
+      <c r="C429" t="s">
+        <v>118</v>
+      </c>
+      <c r="D429" t="s">
+        <v>1450</v>
+      </c>
+      <c r="E429" t="s">
+        <v>1451</v>
+      </c>
+      <c r="F429" t="s">
+        <v>351</v>
+      </c>
+      <c r="G429" s="1" t="s">
+        <v>1519</v>
+      </c>
+      <c r="H429" t="s">
+        <v>1520</v>
+      </c>
+    </row>
+    <row r="430" spans="1:8">
+      <c r="A430" t="s">
+        <v>1521</v>
+      </c>
+      <c r="B430" t="s">
+        <v>9</v>
+      </c>
+      <c r="C430" t="s">
+        <v>122</v>
+      </c>
+      <c r="D430" t="s">
+        <v>1450</v>
+      </c>
+      <c r="E430" t="s">
+        <v>1451</v>
+      </c>
+      <c r="F430" t="s">
+        <v>13</v>
+      </c>
+      <c r="G430" s="1" t="s">
+        <v>1522</v>
+      </c>
+      <c r="H430" t="s">
+        <v>1523</v>
+      </c>
+    </row>
+    <row r="431" spans="1:8">
+      <c r="A431" t="s">
+        <v>1524</v>
+      </c>
+      <c r="B431" t="s">
+        <v>9</v>
+      </c>
+      <c r="C431" t="s">
+        <v>127</v>
+      </c>
+      <c r="D431" t="s">
+        <v>1450</v>
+      </c>
+      <c r="E431" t="s">
+        <v>1451</v>
+      </c>
+      <c r="F431" t="s">
+        <v>953</v>
+      </c>
+      <c r="G431" s="1" t="s">
+        <v>1525</v>
+      </c>
+      <c r="H431" t="s">
+        <v>1526</v>
+      </c>
+    </row>
+    <row r="432" spans="1:8">
+      <c r="A432" t="s">
+        <v>1527</v>
+      </c>
+      <c r="B432" t="s">
+        <v>9</v>
+      </c>
+      <c r="C432" t="s">
+        <v>131</v>
+      </c>
+      <c r="D432" t="s">
+        <v>1450</v>
+      </c>
+      <c r="E432" t="s">
+        <v>1451</v>
+      </c>
+      <c r="F432" t="s">
+        <v>1463</v>
+      </c>
+      <c r="G432" s="1" t="s">
+        <v>1528</v>
+      </c>
+      <c r="H432" t="s">
+        <v>1529</v>
+      </c>
+    </row>
+    <row r="433" spans="1:8">
+      <c r="A433" t="s">
+        <v>1530</v>
+      </c>
+      <c r="B433" t="s">
+        <v>9</v>
+      </c>
+      <c r="C433" t="s">
+        <v>135</v>
+      </c>
+      <c r="D433" t="s">
+        <v>1450</v>
+      </c>
+      <c r="E433" t="s">
+        <v>1451</v>
+      </c>
+      <c r="F433" t="s">
+        <v>1463</v>
+      </c>
+      <c r="G433" s="1" t="s">
+        <v>1531</v>
+      </c>
+      <c r="H433" t="s">
+        <v>1532</v>
+      </c>
+    </row>
+    <row r="434" spans="1:8">
+      <c r="A434" t="s">
+        <v>1533</v>
+      </c>
+      <c r="B434" t="s">
+        <v>9</v>
+      </c>
+      <c r="C434" t="s">
+        <v>140</v>
+      </c>
+      <c r="D434" t="s">
+        <v>1450</v>
+      </c>
+      <c r="E434" t="s">
+        <v>1451</v>
+      </c>
+      <c r="F434" t="s">
+        <v>1463</v>
+      </c>
+      <c r="G434" s="1" t="s">
+        <v>1534</v>
+      </c>
+      <c r="H434" t="s">
+        <v>1535</v>
+      </c>
+    </row>
+    <row r="435" spans="1:8">
+      <c r="A435" t="s">
+        <v>1536</v>
+      </c>
+      <c r="B435" t="s">
+        <v>9</v>
+      </c>
+      <c r="C435" t="s">
+        <v>144</v>
+      </c>
+      <c r="D435" t="s">
+        <v>1450</v>
+      </c>
+      <c r="E435" t="s">
+        <v>1451</v>
+      </c>
+      <c r="F435" t="s">
+        <v>1463</v>
+      </c>
+      <c r="G435" s="1" t="s">
+        <v>1537</v>
+      </c>
+      <c r="H435" t="s">
+        <v>1538</v>
+      </c>
+    </row>
+    <row r="436" spans="1:8">
+      <c r="A436" t="s">
+        <v>1539</v>
+      </c>
+      <c r="B436" t="s">
+        <v>9</v>
+      </c>
+      <c r="C436" t="s">
+        <v>148</v>
+      </c>
+      <c r="D436" t="s">
+        <v>1450</v>
+      </c>
+      <c r="E436" t="s">
+        <v>1451</v>
+      </c>
+      <c r="F436" t="s">
+        <v>1207</v>
+      </c>
+      <c r="G436" s="1" t="s">
+        <v>1540</v>
+      </c>
+      <c r="H436" t="s">
+        <v>1541</v>
+      </c>
+    </row>
+    <row r="437" spans="1:8">
+      <c r="A437" t="s">
+        <v>1542</v>
+      </c>
+      <c r="B437" t="s">
+        <v>9</v>
+      </c>
+      <c r="C437" t="s">
+        <v>152</v>
+      </c>
+      <c r="D437" t="s">
+        <v>1450</v>
+      </c>
+      <c r="E437" t="s">
+        <v>1451</v>
+      </c>
+      <c r="F437" t="s">
+        <v>153</v>
+      </c>
+      <c r="G437" s="1" t="s">
+        <v>1543</v>
+      </c>
+      <c r="H437" t="s">
+        <v>1544</v>
+      </c>
+    </row>
+    <row r="438" spans="1:8">
+      <c r="A438" t="s">
+        <v>1545</v>
+      </c>
+      <c r="B438" t="s">
+        <v>9</v>
+      </c>
+      <c r="C438" t="s">
+        <v>157</v>
+      </c>
+      <c r="D438" t="s">
+        <v>1450</v>
+      </c>
+      <c r="E438" t="s">
+        <v>1451</v>
+      </c>
+      <c r="F438" t="s">
+        <v>953</v>
+      </c>
+      <c r="G438" s="1" t="s">
+        <v>1546</v>
+      </c>
+      <c r="H438" t="s">
+        <v>1526</v>
+      </c>
+    </row>
+    <row r="439" spans="1:8">
+      <c r="A439" t="s">
+        <v>1547</v>
+      </c>
+      <c r="B439" t="s">
+        <v>9</v>
+      </c>
+      <c r="C439" t="s">
+        <v>161</v>
+      </c>
+      <c r="D439" t="s">
+        <v>1450</v>
+      </c>
+      <c r="E439" t="s">
+        <v>1451</v>
+      </c>
+      <c r="F439" t="s">
+        <v>1463</v>
+      </c>
+      <c r="G439" s="1" t="s">
+        <v>1548</v>
+      </c>
+      <c r="H439" t="s">
+        <v>1549</v>
+      </c>
+    </row>
+    <row r="440" spans="1:8">
+      <c r="A440" t="s">
+        <v>1550</v>
+      </c>
+      <c r="B440" t="s">
+        <v>9</v>
+      </c>
+      <c r="C440" t="s">
+        <v>165</v>
+      </c>
+      <c r="D440" t="s">
+        <v>1450</v>
+      </c>
+      <c r="E440" t="s">
+        <v>1451</v>
+      </c>
+      <c r="F440" t="s">
+        <v>1452</v>
+      </c>
+      <c r="G440" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H440" t="s">
+        <v>1551</v>
+      </c>
+    </row>
+    <row r="441" spans="1:8">
+      <c r="A441" t="s">
+        <v>1552</v>
+      </c>
+      <c r="B441" t="s">
+        <v>9</v>
+      </c>
+      <c r="C441" t="s">
+        <v>169</v>
+      </c>
+      <c r="D441" t="s">
+        <v>1450</v>
+      </c>
+      <c r="E441" t="s">
+        <v>1451</v>
+      </c>
+      <c r="F441" t="s">
+        <v>1463</v>
+      </c>
+      <c r="G441" s="1" t="s">
+        <v>1553</v>
+      </c>
+      <c r="H441" t="s">
+        <v>1554</v>
+      </c>
+    </row>
+    <row r="442" spans="1:8">
+      <c r="A442" t="s">
+        <v>1555</v>
+      </c>
+      <c r="B442" t="s">
+        <v>9</v>
+      </c>
+      <c r="C442" t="s">
+        <v>173</v>
+      </c>
+      <c r="D442" t="s">
+        <v>1450</v>
+      </c>
+      <c r="E442" t="s">
+        <v>1451</v>
+      </c>
+      <c r="F442" t="s">
+        <v>72</v>
+      </c>
+      <c r="G442" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H442" t="s">
+        <v>1556</v>
+      </c>
+    </row>
+    <row r="443" spans="1:8">
+      <c r="A443" t="s">
+        <v>1557</v>
+      </c>
+      <c r="B443" t="s">
+        <v>9</v>
+      </c>
+      <c r="C443" t="s">
+        <v>177</v>
+      </c>
+      <c r="D443" t="s">
+        <v>1450</v>
+      </c>
+      <c r="E443" t="s">
+        <v>1451</v>
+      </c>
+      <c r="F443" t="s">
+        <v>1463</v>
+      </c>
+      <c r="G443" s="1" t="s">
+        <v>1558</v>
+      </c>
+      <c r="H443" t="s">
+        <v>1559</v>
+      </c>
+    </row>
+    <row r="444" spans="1:8">
+      <c r="A444" t="s">
+        <v>1560</v>
+      </c>
+      <c r="B444" t="s">
+        <v>9</v>
+      </c>
+      <c r="C444" t="s">
+        <v>182</v>
+      </c>
+      <c r="D444" t="s">
+        <v>1450</v>
+      </c>
+      <c r="E444" t="s">
+        <v>1451</v>
+      </c>
+      <c r="F444" t="s">
+        <v>123</v>
+      </c>
+      <c r="G444" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H444" t="s">
+        <v>1561</v>
+      </c>
+    </row>
+    <row r="445" spans="1:8">
+      <c r="A445" t="s">
+        <v>1562</v>
+      </c>
+      <c r="B445" t="s">
+        <v>9</v>
+      </c>
+      <c r="C445" t="s">
+        <v>186</v>
+      </c>
+      <c r="D445" t="s">
+        <v>1450</v>
+      </c>
+      <c r="E445" t="s">
+        <v>1451</v>
+      </c>
+      <c r="F445" t="s">
+        <v>13</v>
+      </c>
+      <c r="G445" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H445" t="s">
+        <v>1563</v>
+      </c>
+    </row>
+    <row r="446" spans="1:8">
+      <c r="A446" t="s">
+        <v>1564</v>
+      </c>
+      <c r="B446" t="s">
+        <v>9</v>
+      </c>
+      <c r="C446" t="s">
+        <v>190</v>
+      </c>
+      <c r="D446" t="s">
+        <v>1450</v>
+      </c>
+      <c r="E446" t="s">
+        <v>1451</v>
+      </c>
+      <c r="F446" t="s">
+        <v>13</v>
+      </c>
+      <c r="G446" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H446" t="s">
+        <v>1565</v>
+      </c>
+    </row>
+    <row r="447" spans="1:8">
+      <c r="A447" t="s">
+        <v>1566</v>
+      </c>
+      <c r="B447" t="s">
+        <v>9</v>
+      </c>
+      <c r="C447" t="s">
+        <v>194</v>
+      </c>
+      <c r="D447" t="s">
+        <v>1450</v>
+      </c>
+      <c r="E447" t="s">
+        <v>1451</v>
+      </c>
+      <c r="F447" t="s">
+        <v>13</v>
+      </c>
+      <c r="G447" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H447" t="s">
+        <v>1567</v>
+      </c>
+    </row>
+    <row r="448" spans="1:8">
+      <c r="A448" t="s">
+        <v>1568</v>
+      </c>
+      <c r="B448" t="s">
+        <v>9</v>
+      </c>
+      <c r="C448" t="s">
+        <v>199</v>
+      </c>
+      <c r="D448" t="s">
+        <v>1450</v>
+      </c>
+      <c r="E448" t="s">
+        <v>1451</v>
+      </c>
+      <c r="F448" t="s">
+        <v>34</v>
+      </c>
+      <c r="G448" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H448" t="s">
+        <v>1569</v>
+      </c>
+    </row>
+    <row r="449" spans="1:8">
+      <c r="A449" t="s">
+        <v>1570</v>
+      </c>
+      <c r="B449" t="s">
+        <v>9</v>
+      </c>
+      <c r="C449" t="s">
+        <v>203</v>
+      </c>
+      <c r="D449" t="s">
+        <v>1450</v>
+      </c>
+      <c r="E449" t="s">
+        <v>1451</v>
+      </c>
+      <c r="F449" t="s">
+        <v>1571</v>
+      </c>
+      <c r="G449" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H449" t="s">
+        <v>1572</v>
+      </c>
+    </row>
+    <row r="450" spans="1:8">
+      <c r="A450" t="s">
+        <v>1573</v>
+      </c>
+      <c r="B450" t="s">
+        <v>9</v>
+      </c>
+      <c r="C450" t="s">
+        <v>207</v>
+      </c>
+      <c r="D450" t="s">
+        <v>1450</v>
+      </c>
+      <c r="E450" t="s">
+        <v>1451</v>
+      </c>
+      <c r="F450" t="s">
+        <v>1463</v>
+      </c>
+      <c r="G450" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H450" t="s">
+        <v>1574</v>
+      </c>
+    </row>
+    <row r="451" spans="1:8">
+      <c r="A451" t="s">
+        <v>1575</v>
+      </c>
+      <c r="B451" t="s">
+        <v>9</v>
+      </c>
+      <c r="C451" t="s">
+        <v>10</v>
+      </c>
+      <c r="D451" t="s">
+        <v>1576</v>
+      </c>
+      <c r="E451" t="s">
+        <v>1577</v>
+      </c>
+      <c r="F451" t="s">
+        <v>1452</v>
+      </c>
+      <c r="G451" s="1" t="s">
+        <v>1578</v>
+      </c>
+      <c r="H451" t="s">
+        <v>1579</v>
+      </c>
+    </row>
+    <row r="452" spans="1:8">
+      <c r="A452" t="s">
+        <v>1580</v>
+      </c>
+      <c r="B452" t="s">
+        <v>9</v>
+      </c>
+      <c r="C452" t="s">
+        <v>17</v>
+      </c>
+      <c r="D452" t="s">
+        <v>1576</v>
+      </c>
+      <c r="E452" t="s">
+        <v>1577</v>
+      </c>
+      <c r="F452" t="s">
+        <v>1452</v>
+      </c>
+      <c r="G452" s="1" t="s">
+        <v>1581</v>
+      </c>
+      <c r="H452" t="s">
+        <v>1582</v>
+      </c>
+    </row>
+    <row r="453" spans="1:8">
+      <c r="A453" t="s">
+        <v>1583</v>
+      </c>
+      <c r="B453" t="s">
+        <v>9</v>
+      </c>
+      <c r="C453" t="s">
+        <v>10</v>
+      </c>
+      <c r="D453" t="s">
+        <v>1584</v>
+      </c>
+      <c r="E453" t="s">
+        <v>1585</v>
+      </c>
+      <c r="F453" t="s">
+        <v>55</v>
+      </c>
+      <c r="G453" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H453" t="s">
+        <v>1586</v>
+      </c>
+    </row>
+    <row r="454" spans="1:8">
+      <c r="A454" t="s">
+        <v>1587</v>
+      </c>
+      <c r="B454" t="s">
+        <v>9</v>
+      </c>
+      <c r="C454" t="s">
+        <v>17</v>
+      </c>
+      <c r="D454" t="s">
+        <v>1584</v>
+      </c>
+      <c r="E454" t="s">
+        <v>1585</v>
+      </c>
+      <c r="F454" t="s">
+        <v>34</v>
+      </c>
+      <c r="G454" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H454" t="s">
+        <v>1588</v>
+      </c>
+    </row>
+    <row r="455" spans="1:8">
+      <c r="A455" t="s">
+        <v>1589</v>
+      </c>
+      <c r="B455" t="s">
+        <v>9</v>
+      </c>
+      <c r="C455" t="s">
+        <v>21</v>
+      </c>
+      <c r="D455" t="s">
+        <v>1584</v>
+      </c>
+      <c r="E455" t="s">
+        <v>1585</v>
+      </c>
+      <c r="F455" t="s">
+        <v>153</v>
+      </c>
+      <c r="G455" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H455" t="s">
+        <v>1590</v>
+      </c>
+    </row>
+    <row r="456" spans="1:8">
+      <c r="A456" t="s">
+        <v>1591</v>
+      </c>
+      <c r="B456" t="s">
+        <v>9</v>
+      </c>
+      <c r="C456" t="s">
+        <v>25</v>
+      </c>
+      <c r="D456" t="s">
+        <v>1584</v>
+      </c>
+      <c r="E456" t="s">
+        <v>1585</v>
+      </c>
+      <c r="F456" t="s">
+        <v>153</v>
+      </c>
+      <c r="G456" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H456" t="s">
+        <v>1592</v>
+      </c>
+    </row>
+    <row r="457" spans="1:8">
+      <c r="A457" t="s">
+        <v>1593</v>
+      </c>
+      <c r="B457" t="s">
+        <v>9</v>
+      </c>
+      <c r="C457" t="s">
+        <v>29</v>
+      </c>
+      <c r="D457" t="s">
+        <v>1584</v>
+      </c>
+      <c r="E457" t="s">
+        <v>1585</v>
+      </c>
+      <c r="F457" t="s">
+        <v>1594</v>
+      </c>
+      <c r="G457" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H457" t="s">
+        <v>1595</v>
+      </c>
+    </row>
+    <row r="458" spans="1:8">
+      <c r="A458" t="s">
+        <v>1596</v>
+      </c>
+      <c r="B458" t="s">
+        <v>9</v>
+      </c>
+      <c r="C458" t="s">
+        <v>33</v>
+      </c>
+      <c r="D458" t="s">
+        <v>1584</v>
+      </c>
+      <c r="E458" t="s">
+        <v>1585</v>
+      </c>
+      <c r="F458" t="s">
+        <v>1594</v>
+      </c>
+      <c r="G458" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H458" t="s">
+        <v>1597</v>
+      </c>
+    </row>
+    <row r="459" spans="1:8">
+      <c r="A459" t="s">
+        <v>1598</v>
+      </c>
+      <c r="B459" t="s">
+        <v>9</v>
+      </c>
+      <c r="C459" t="s">
+        <v>10</v>
+      </c>
+      <c r="D459" t="s">
+        <v>1599</v>
+      </c>
+      <c r="E459" t="s">
+        <v>1600</v>
+      </c>
+      <c r="F459" t="s">
+        <v>1463</v>
+      </c>
+      <c r="G459" s="1" t="s">
+        <v>1601</v>
+      </c>
+      <c r="H459" t="s">
+        <v>1602</v>
+      </c>
+    </row>
+    <row r="460" spans="1:8">
+      <c r="A460" t="s">
+        <v>1603</v>
+      </c>
+      <c r="B460" t="s">
+        <v>9</v>
+      </c>
+      <c r="C460" t="s">
+        <v>17</v>
+      </c>
+      <c r="D460" t="s">
+        <v>1599</v>
+      </c>
+      <c r="E460" t="s">
+        <v>1600</v>
+      </c>
+      <c r="F460" t="s">
+        <v>1463</v>
+      </c>
+      <c r="G460" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H460" t="s">
+        <v>1604</v>
+      </c>
+    </row>
+    <row r="461" spans="1:8">
+      <c r="A461" t="s">
+        <v>1605</v>
+      </c>
+      <c r="B461" t="s">
+        <v>9</v>
+      </c>
+      <c r="C461" t="s">
+        <v>21</v>
+      </c>
+      <c r="D461" t="s">
+        <v>1599</v>
+      </c>
+      <c r="E461" t="s">
+        <v>1600</v>
+      </c>
+      <c r="F461" t="s">
+        <v>1463</v>
+      </c>
+      <c r="G461" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H461" t="s">
+        <v>1606</v>
+      </c>
+    </row>
+    <row r="462" spans="1:8">
+      <c r="A462" t="s">
+        <v>1607</v>
+      </c>
+      <c r="B462" t="s">
+        <v>9</v>
+      </c>
+      <c r="C462" t="s">
+        <v>10</v>
+      </c>
+      <c r="D462" t="s">
+        <v>1608</v>
+      </c>
+      <c r="E462" t="s">
+        <v>1609</v>
+      </c>
+      <c r="F462" t="s">
+        <v>1610</v>
+      </c>
+      <c r="G462" s="1" t="s">
+        <v>1611</v>
+      </c>
+      <c r="H462" t="s">
+        <v>1612</v>
+      </c>
+    </row>
+    <row r="463" spans="1:8">
+      <c r="A463" t="s">
+        <v>1613</v>
+      </c>
+      <c r="B463" t="s">
+        <v>9</v>
+      </c>
+      <c r="C463" t="s">
+        <v>10</v>
+      </c>
+      <c r="D463" t="s">
+        <v>1614</v>
+      </c>
+      <c r="E463" t="s">
+        <v>1615</v>
+      </c>
+      <c r="F463" t="s">
+        <v>1463</v>
+      </c>
+      <c r="G463" s="1" t="s">
+        <v>1616</v>
+      </c>
+      <c r="H463" t="s">
+        <v>1617</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -7912,50 +17488,313 @@
     <hyperlink ref="G176" r:id="rId175"/>
     <hyperlink ref="G177" r:id="rId176"/>
     <hyperlink ref="G178" r:id="rId177"/>
     <hyperlink ref="G179" r:id="rId178"/>
     <hyperlink ref="G180" r:id="rId179"/>
     <hyperlink ref="G181" r:id="rId180"/>
     <hyperlink ref="G182" r:id="rId181"/>
     <hyperlink ref="G183" r:id="rId182"/>
     <hyperlink ref="G184" r:id="rId183"/>
     <hyperlink ref="G185" r:id="rId184"/>
     <hyperlink ref="G186" r:id="rId185"/>
     <hyperlink ref="G187" r:id="rId186"/>
     <hyperlink ref="G188" r:id="rId187"/>
     <hyperlink ref="G189" r:id="rId188"/>
     <hyperlink ref="G190" r:id="rId189"/>
     <hyperlink ref="G191" r:id="rId190"/>
     <hyperlink ref="G192" r:id="rId191"/>
     <hyperlink ref="G193" r:id="rId192"/>
     <hyperlink ref="G194" r:id="rId193"/>
     <hyperlink ref="G195" r:id="rId194"/>
     <hyperlink ref="G196" r:id="rId195"/>
     <hyperlink ref="G197" r:id="rId196"/>
     <hyperlink ref="G198" r:id="rId197"/>
     <hyperlink ref="G199" r:id="rId198"/>
     <hyperlink ref="G200" r:id="rId199"/>
+    <hyperlink ref="G201" r:id="rId200"/>
+    <hyperlink ref="G202" r:id="rId201"/>
+    <hyperlink ref="G203" r:id="rId202"/>
+    <hyperlink ref="G204" r:id="rId203"/>
+    <hyperlink ref="G205" r:id="rId204"/>
+    <hyperlink ref="G206" r:id="rId205"/>
+    <hyperlink ref="G207" r:id="rId206"/>
+    <hyperlink ref="G208" r:id="rId207"/>
+    <hyperlink ref="G209" r:id="rId208"/>
+    <hyperlink ref="G210" r:id="rId209"/>
+    <hyperlink ref="G211" r:id="rId210"/>
+    <hyperlink ref="G212" r:id="rId211"/>
+    <hyperlink ref="G213" r:id="rId212"/>
+    <hyperlink ref="G214" r:id="rId213"/>
+    <hyperlink ref="G215" r:id="rId214"/>
+    <hyperlink ref="G216" r:id="rId215"/>
+    <hyperlink ref="G217" r:id="rId216"/>
+    <hyperlink ref="G218" r:id="rId217"/>
+    <hyperlink ref="G219" r:id="rId218"/>
+    <hyperlink ref="G220" r:id="rId219"/>
+    <hyperlink ref="G221" r:id="rId220"/>
+    <hyperlink ref="G222" r:id="rId221"/>
+    <hyperlink ref="G223" r:id="rId222"/>
+    <hyperlink ref="G224" r:id="rId223"/>
+    <hyperlink ref="G225" r:id="rId224"/>
+    <hyperlink ref="G226" r:id="rId225"/>
+    <hyperlink ref="G227" r:id="rId226"/>
+    <hyperlink ref="G228" r:id="rId227"/>
+    <hyperlink ref="G229" r:id="rId228"/>
+    <hyperlink ref="G230" r:id="rId229"/>
+    <hyperlink ref="G231" r:id="rId230"/>
+    <hyperlink ref="G232" r:id="rId231"/>
+    <hyperlink ref="G233" r:id="rId232"/>
+    <hyperlink ref="G234" r:id="rId233"/>
+    <hyperlink ref="G235" r:id="rId234"/>
+    <hyperlink ref="G236" r:id="rId235"/>
+    <hyperlink ref="G237" r:id="rId236"/>
+    <hyperlink ref="G238" r:id="rId237"/>
+    <hyperlink ref="G239" r:id="rId238"/>
+    <hyperlink ref="G240" r:id="rId239"/>
+    <hyperlink ref="G241" r:id="rId240"/>
+    <hyperlink ref="G242" r:id="rId241"/>
+    <hyperlink ref="G243" r:id="rId242"/>
+    <hyperlink ref="G244" r:id="rId243"/>
+    <hyperlink ref="G245" r:id="rId244"/>
+    <hyperlink ref="G246" r:id="rId245"/>
+    <hyperlink ref="G247" r:id="rId246"/>
+    <hyperlink ref="G248" r:id="rId247"/>
+    <hyperlink ref="G249" r:id="rId248"/>
+    <hyperlink ref="G250" r:id="rId249"/>
+    <hyperlink ref="G251" r:id="rId250"/>
+    <hyperlink ref="G252" r:id="rId251"/>
+    <hyperlink ref="G253" r:id="rId252"/>
+    <hyperlink ref="G254" r:id="rId253"/>
+    <hyperlink ref="G255" r:id="rId254"/>
+    <hyperlink ref="G256" r:id="rId255"/>
+    <hyperlink ref="G257" r:id="rId256"/>
+    <hyperlink ref="G258" r:id="rId257"/>
+    <hyperlink ref="G259" r:id="rId258"/>
+    <hyperlink ref="G260" r:id="rId259"/>
+    <hyperlink ref="G261" r:id="rId260"/>
+    <hyperlink ref="G262" r:id="rId261"/>
+    <hyperlink ref="G263" r:id="rId262"/>
+    <hyperlink ref="G264" r:id="rId263"/>
+    <hyperlink ref="G265" r:id="rId264"/>
+    <hyperlink ref="G266" r:id="rId265"/>
+    <hyperlink ref="G267" r:id="rId266"/>
+    <hyperlink ref="G268" r:id="rId267"/>
+    <hyperlink ref="G269" r:id="rId268"/>
+    <hyperlink ref="G270" r:id="rId269"/>
+    <hyperlink ref="G271" r:id="rId270"/>
+    <hyperlink ref="G272" r:id="rId271"/>
+    <hyperlink ref="G273" r:id="rId272"/>
+    <hyperlink ref="G274" r:id="rId273"/>
+    <hyperlink ref="G275" r:id="rId274"/>
+    <hyperlink ref="G276" r:id="rId275"/>
+    <hyperlink ref="G277" r:id="rId276"/>
+    <hyperlink ref="G278" r:id="rId277"/>
+    <hyperlink ref="G279" r:id="rId278"/>
+    <hyperlink ref="G280" r:id="rId279"/>
+    <hyperlink ref="G281" r:id="rId280"/>
+    <hyperlink ref="G282" r:id="rId281"/>
+    <hyperlink ref="G283" r:id="rId282"/>
+    <hyperlink ref="G284" r:id="rId283"/>
+    <hyperlink ref="G285" r:id="rId284"/>
+    <hyperlink ref="G286" r:id="rId285"/>
+    <hyperlink ref="G287" r:id="rId286"/>
+    <hyperlink ref="G288" r:id="rId287"/>
+    <hyperlink ref="G289" r:id="rId288"/>
+    <hyperlink ref="G290" r:id="rId289"/>
+    <hyperlink ref="G291" r:id="rId290"/>
+    <hyperlink ref="G292" r:id="rId291"/>
+    <hyperlink ref="G293" r:id="rId292"/>
+    <hyperlink ref="G294" r:id="rId293"/>
+    <hyperlink ref="G295" r:id="rId294"/>
+    <hyperlink ref="G296" r:id="rId295"/>
+    <hyperlink ref="G297" r:id="rId296"/>
+    <hyperlink ref="G298" r:id="rId297"/>
+    <hyperlink ref="G299" r:id="rId298"/>
+    <hyperlink ref="G300" r:id="rId299"/>
+    <hyperlink ref="G301" r:id="rId300"/>
+    <hyperlink ref="G302" r:id="rId301"/>
+    <hyperlink ref="G303" r:id="rId302"/>
+    <hyperlink ref="G304" r:id="rId303"/>
+    <hyperlink ref="G305" r:id="rId304"/>
+    <hyperlink ref="G306" r:id="rId305"/>
+    <hyperlink ref="G307" r:id="rId306"/>
+    <hyperlink ref="G308" r:id="rId307"/>
+    <hyperlink ref="G309" r:id="rId308"/>
+    <hyperlink ref="G310" r:id="rId309"/>
+    <hyperlink ref="G311" r:id="rId310"/>
+    <hyperlink ref="G312" r:id="rId311"/>
+    <hyperlink ref="G313" r:id="rId312"/>
+    <hyperlink ref="G314" r:id="rId313"/>
+    <hyperlink ref="G315" r:id="rId314"/>
+    <hyperlink ref="G316" r:id="rId315"/>
+    <hyperlink ref="G317" r:id="rId316"/>
+    <hyperlink ref="G318" r:id="rId317"/>
+    <hyperlink ref="G319" r:id="rId318"/>
+    <hyperlink ref="G320" r:id="rId319"/>
+    <hyperlink ref="G321" r:id="rId320"/>
+    <hyperlink ref="G322" r:id="rId321"/>
+    <hyperlink ref="G323" r:id="rId322"/>
+    <hyperlink ref="G324" r:id="rId323"/>
+    <hyperlink ref="G325" r:id="rId324"/>
+    <hyperlink ref="G326" r:id="rId325"/>
+    <hyperlink ref="G327" r:id="rId326"/>
+    <hyperlink ref="G328" r:id="rId327"/>
+    <hyperlink ref="G329" r:id="rId328"/>
+    <hyperlink ref="G330" r:id="rId329"/>
+    <hyperlink ref="G331" r:id="rId330"/>
+    <hyperlink ref="G332" r:id="rId331"/>
+    <hyperlink ref="G333" r:id="rId332"/>
+    <hyperlink ref="G334" r:id="rId333"/>
+    <hyperlink ref="G335" r:id="rId334"/>
+    <hyperlink ref="G336" r:id="rId335"/>
+    <hyperlink ref="G337" r:id="rId336"/>
+    <hyperlink ref="G338" r:id="rId337"/>
+    <hyperlink ref="G339" r:id="rId338"/>
+    <hyperlink ref="G340" r:id="rId339"/>
+    <hyperlink ref="G341" r:id="rId340"/>
+    <hyperlink ref="G342" r:id="rId341"/>
+    <hyperlink ref="G343" r:id="rId342"/>
+    <hyperlink ref="G344" r:id="rId343"/>
+    <hyperlink ref="G345" r:id="rId344"/>
+    <hyperlink ref="G346" r:id="rId345"/>
+    <hyperlink ref="G347" r:id="rId346"/>
+    <hyperlink ref="G348" r:id="rId347"/>
+    <hyperlink ref="G349" r:id="rId348"/>
+    <hyperlink ref="G350" r:id="rId349"/>
+    <hyperlink ref="G351" r:id="rId350"/>
+    <hyperlink ref="G352" r:id="rId351"/>
+    <hyperlink ref="G353" r:id="rId352"/>
+    <hyperlink ref="G354" r:id="rId353"/>
+    <hyperlink ref="G355" r:id="rId354"/>
+    <hyperlink ref="G356" r:id="rId355"/>
+    <hyperlink ref="G357" r:id="rId356"/>
+    <hyperlink ref="G358" r:id="rId357"/>
+    <hyperlink ref="G359" r:id="rId358"/>
+    <hyperlink ref="G360" r:id="rId359"/>
+    <hyperlink ref="G361" r:id="rId360"/>
+    <hyperlink ref="G362" r:id="rId361"/>
+    <hyperlink ref="G363" r:id="rId362"/>
+    <hyperlink ref="G364" r:id="rId363"/>
+    <hyperlink ref="G365" r:id="rId364"/>
+    <hyperlink ref="G366" r:id="rId365"/>
+    <hyperlink ref="G367" r:id="rId366"/>
+    <hyperlink ref="G368" r:id="rId367"/>
+    <hyperlink ref="G369" r:id="rId368"/>
+    <hyperlink ref="G370" r:id="rId369"/>
+    <hyperlink ref="G371" r:id="rId370"/>
+    <hyperlink ref="G372" r:id="rId371"/>
+    <hyperlink ref="G373" r:id="rId372"/>
+    <hyperlink ref="G374" r:id="rId373"/>
+    <hyperlink ref="G375" r:id="rId374"/>
+    <hyperlink ref="G376" r:id="rId375"/>
+    <hyperlink ref="G377" r:id="rId376"/>
+    <hyperlink ref="G378" r:id="rId377"/>
+    <hyperlink ref="G379" r:id="rId378"/>
+    <hyperlink ref="G380" r:id="rId379"/>
+    <hyperlink ref="G381" r:id="rId380"/>
+    <hyperlink ref="G382" r:id="rId381"/>
+    <hyperlink ref="G383" r:id="rId382"/>
+    <hyperlink ref="G384" r:id="rId383"/>
+    <hyperlink ref="G385" r:id="rId384"/>
+    <hyperlink ref="G386" r:id="rId385"/>
+    <hyperlink ref="G387" r:id="rId386"/>
+    <hyperlink ref="G388" r:id="rId387"/>
+    <hyperlink ref="G389" r:id="rId388"/>
+    <hyperlink ref="G390" r:id="rId389"/>
+    <hyperlink ref="G391" r:id="rId390"/>
+    <hyperlink ref="G392" r:id="rId391"/>
+    <hyperlink ref="G393" r:id="rId392"/>
+    <hyperlink ref="G394" r:id="rId393"/>
+    <hyperlink ref="G395" r:id="rId394"/>
+    <hyperlink ref="G396" r:id="rId395"/>
+    <hyperlink ref="G397" r:id="rId396"/>
+    <hyperlink ref="G398" r:id="rId397"/>
+    <hyperlink ref="G399" r:id="rId398"/>
+    <hyperlink ref="G400" r:id="rId399"/>
+    <hyperlink ref="G401" r:id="rId400"/>
+    <hyperlink ref="G402" r:id="rId401"/>
+    <hyperlink ref="G403" r:id="rId402"/>
+    <hyperlink ref="G404" r:id="rId403"/>
+    <hyperlink ref="G405" r:id="rId404"/>
+    <hyperlink ref="G406" r:id="rId405"/>
+    <hyperlink ref="G407" r:id="rId406"/>
+    <hyperlink ref="G408" r:id="rId407"/>
+    <hyperlink ref="G409" r:id="rId408"/>
+    <hyperlink ref="G410" r:id="rId409"/>
+    <hyperlink ref="G411" r:id="rId410"/>
+    <hyperlink ref="G412" r:id="rId411"/>
+    <hyperlink ref="G413" r:id="rId412"/>
+    <hyperlink ref="G414" r:id="rId413"/>
+    <hyperlink ref="G415" r:id="rId414"/>
+    <hyperlink ref="G416" r:id="rId415"/>
+    <hyperlink ref="G417" r:id="rId416"/>
+    <hyperlink ref="G418" r:id="rId417"/>
+    <hyperlink ref="G419" r:id="rId418"/>
+    <hyperlink ref="G420" r:id="rId419"/>
+    <hyperlink ref="G421" r:id="rId420"/>
+    <hyperlink ref="G422" r:id="rId421"/>
+    <hyperlink ref="G423" r:id="rId422"/>
+    <hyperlink ref="G424" r:id="rId423"/>
+    <hyperlink ref="G425" r:id="rId424"/>
+    <hyperlink ref="G426" r:id="rId425"/>
+    <hyperlink ref="G427" r:id="rId426"/>
+    <hyperlink ref="G428" r:id="rId427"/>
+    <hyperlink ref="G429" r:id="rId428"/>
+    <hyperlink ref="G430" r:id="rId429"/>
+    <hyperlink ref="G431" r:id="rId430"/>
+    <hyperlink ref="G432" r:id="rId431"/>
+    <hyperlink ref="G433" r:id="rId432"/>
+    <hyperlink ref="G434" r:id="rId433"/>
+    <hyperlink ref="G435" r:id="rId434"/>
+    <hyperlink ref="G436" r:id="rId435"/>
+    <hyperlink ref="G437" r:id="rId436"/>
+    <hyperlink ref="G438" r:id="rId437"/>
+    <hyperlink ref="G439" r:id="rId438"/>
+    <hyperlink ref="G440" r:id="rId439"/>
+    <hyperlink ref="G441" r:id="rId440"/>
+    <hyperlink ref="G442" r:id="rId441"/>
+    <hyperlink ref="G443" r:id="rId442"/>
+    <hyperlink ref="G444" r:id="rId443"/>
+    <hyperlink ref="G445" r:id="rId444"/>
+    <hyperlink ref="G446" r:id="rId445"/>
+    <hyperlink ref="G447" r:id="rId446"/>
+    <hyperlink ref="G448" r:id="rId447"/>
+    <hyperlink ref="G449" r:id="rId448"/>
+    <hyperlink ref="G450" r:id="rId449"/>
+    <hyperlink ref="G451" r:id="rId450"/>
+    <hyperlink ref="G452" r:id="rId451"/>
+    <hyperlink ref="G453" r:id="rId452"/>
+    <hyperlink ref="G454" r:id="rId453"/>
+    <hyperlink ref="G455" r:id="rId454"/>
+    <hyperlink ref="G456" r:id="rId455"/>
+    <hyperlink ref="G457" r:id="rId456"/>
+    <hyperlink ref="G458" r:id="rId457"/>
+    <hyperlink ref="G459" r:id="rId458"/>
+    <hyperlink ref="G460" r:id="rId459"/>
+    <hyperlink ref="G461" r:id="rId460"/>
+    <hyperlink ref="G462" r:id="rId461"/>
+    <hyperlink ref="G463" r:id="rId462"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>