--- v0 (2026-03-16)
+++ v1 (2026-05-12)
@@ -392,51 +392,51 @@
     <t>Solicito ao Poder Executivo a recomposição de pedras e complemento do calçamento da Rua primeira travessa paulistana no loteamento São João e_x000D_
 São Paulo.</t>
   </si>
   <si>
     <t>Requerimento nº 41 de 2026</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo a implantação de tubos, reforma de toda galeria de esgoto e a construção de uma nova ponte na rua beira rio em penedo.</t>
   </si>
   <si>
     <t>Requerimento nº 42 de 2026</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo a desobstrução das galeria de esgoto, implantação de tubos, reforma de toda galeria de esgoto da rua quinta travessa Manoel quintão no pixete.</t>
   </si>
   <si>
     <t>Requerimento nº 43 de 2026</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo o capeamento asfático, reforma do canal e de toda galeria de esgoto da rua travessa Leopoldina Correia em Capibaribe.</t>
   </si>
   <si>
     <t>Requerimento nº 44 de 2026</t>
   </si>
   <si>
-    <t>Cuscuz do Povo,Alcides Francisco,Alemão do Pixete,Arllan Dourado,Camila Albanez,Coíta Trabalha,Davi Queiroz,Dr° Gabriel,Henrique Lobão,Irmã Glauba,Leonardo Barbosa,Luciano do Cruzeiro,Miquéias Lima,Pedro Batera,Ricardo de Gulu</t>
+    <t>Cuscuz do Povo,Alcides Francisco,Alemão do Pixete,Arllan Dourado,Camila Albanez,Coíta Trabalha,Davi Queiroz,Dr° Gabriel,Henrique Lobão,Irmã Glauba,Leonardo Barbosa,Luciano do Cruzeiro,Miquéias Lima,Pedro Batera</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo o retorno do funcionário RINALDO ALVES DE MOURA, para a Secretaria de infraestrutura.</t>
   </si>
   <si>
     <t>Requerimento nº 45 de 2026</t>
   </si>
   <si>
     <t>Solicitação de instalação de um semáforo de pedestres em frente a UPA_x000D_
 de São Lourenço da Mata.</t>
   </si>
   <si>
     <t>Requerimento nº 46 de 2026</t>
   </si>
   <si>
     <t>Construção de calçada e guarda corpo na Rua Renato C. Cunha, em frente_x000D_
 ao Centro Educacional ABC, localizado no bairro Capibaribe.</t>
   </si>
   <si>
     <t>Requerimento nº 47 de 2026</t>
   </si>
   <si>
     <t>Construção de uma lixeira comunitária no cruzamento da Rua Maria Tereza Dourado, localizado no bairro Capibaribe.</t>
   </si>
   <si>
@@ -877,51 +877,51 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:F75"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="5" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="38.85546875" bestFit="1" customWidth="1"/>
-    <col min="4" max="4" width="210.5703125" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="196.140625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="33.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">